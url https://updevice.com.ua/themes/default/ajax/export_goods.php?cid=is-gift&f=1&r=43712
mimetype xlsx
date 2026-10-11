--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79d7b2836975f6a81cd0ada0b85d701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c289b0330ffc9e18ee91a1b7b20262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868547ac14b0a5c5f82f08e5caf694b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b464e5c9297442b47e22e0efa72b9754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd16f9723c0e2ae385d967e0ef63c8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b652dd7d9030fa63422e875c95b48e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c776407c58dc546ce5015ff7338c457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6053fba4110a3175427958e36e61038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fad0d920389764109a4957fc7a1db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24f2f2b42b202294a4089485dc889b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d46a1c4f5d2300d6efd14aef62bd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ccb35e0abebdcd74471e29b44d93e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb287a9f0b06d5f0802a5f228fc85b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d8ed04c5c203bbada1594811230c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433281cc428a0ffaabedc289f9b28f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4301455b1a33d23eacf700b9a8e0f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305af9375cde2b0894fc06d57dc8bc2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e069bcffc3f310f8532917e446e1bf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ee30126eb2ac58cfeefea9f04d94a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd463bcc29684007e13ac426a3cb8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449874f9cee70483151c819b53e2ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f1146fb57ed0019d1a73f12b16fd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56901f4c5a6e58e18ea40972343c131b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97d66269519ae076ffae6ee6cbd43d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019268527bc12f1c265678c3e5cdf1ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c45219d4f8096daf48295e882391426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6802980e80ab5e307d24e0d9e71527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f02f307c387f74e8c8ed361eb7b5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7baab5a4687c997b099932b2e56dd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4627073a6fbcc547978de84e4c86030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708457824e8ba18de2add0f3987366031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640816bd6b0f4dc18920bfedf2806f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93e44fc33892b68e36b33816417e5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239cb919f772b1707e03c9505724e0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32dc583fa8a59d4892607c5b89620a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039d1eb2656947336d0ba53dc9fc53336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b70f2bbf5b3b126793c098655fd75d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8939e96ca0e036bcd607368158c93a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c803ba562ade4af60f509a8cdc289939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b2b8ce4ac547cec00933e54e02bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78272af7f601ce5828633561955a7a8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e66fb73f1192f27b921ac2fd55a0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4d21c677a07d70a4341c91d47b5fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62aff1f48274d732fca13a248e3efb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe48ddbdc4703a25335b1af7470a4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded71ff234ac58cd59b1529f6ec25f5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d027d8b20ce0381e59b7813d203547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a373467b23c3eca5496c61e6e9cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e1a41cfacb80466a2a39b9fcef9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74133b20ea497cef01c62c9e9b5b6fc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2448a96ec6b33b39116083738894c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5487910d88c2c72664251708014a9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389de068a9e03a5cfe37547a6d8390953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a80c94bc57c186e6d62082c1d9ce9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340877a3b37e5543b8ee099bf3b6b0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423218dbc25b71a72002e1aff25f236e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196053163c89558ba43e0241050d957957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d34028e7a5d0a87e47dc208cbd9f2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bafe349cb80c8d913e0a26cf27010859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b1521a2fa2113d87ac5ba7e93221760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415cf70a9dc864c6058d36ffd4c93c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f3153c8471e20472edf536bfb57c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e9a90244196dfcc0cdd591ccfb2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3fdea9e52dbb55993d4fd160a45b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea1dd784796c2945eafa970615b9b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a796f85705434ea5acf190f2699a51e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e7c4988fc5cc330207cc371f651767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d4f338a718495b277d432d8cb69568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedc25cff30500c1ef2c97ea7d8004869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383bab35c607e90ee06e065c5897b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0a82ff183708d7a7a5936104e04971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb6bd8e578abc273fd70dd1000d27c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93663bb303a29efb1120c0e4d310b03073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ee04cfb0b2908d590e3cea453f9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd25c58848c3748206144373b9ac0a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb46f3da2429f868999d6d48ed7cd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffda039ffbb34e75988b61c839e3c9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3cc4014be171a806a1d31a96d586d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd63be76e8ec26b5be4e6d1241611179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888dc4b43a3da2d53fba77c19af67f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7a096e49b57ded242cd125d5f561e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7571a3cf13706be4a31832e41f1393282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d6e6156088167461c619f0915528483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6db2b1a8ecc7ceda33c916c71bdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bece6d46e16eb1fc93e78207021f8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b5f3c1cce337f12a99b44ada5a5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16fdf5ae94b8abdafccc35177275ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60b02690c159f069768dfe104e695d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe899df2020efb13e5bfa3c972a0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a946c74e1fb4a1fe73f8d22ca49e1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880024c3707368aea4e4b4f721b74cee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc9407ff4c07fa6b404e057b73c6b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944bd178c91ba04027a1135e7b3f63793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b361d107013afe994f39c06ed96c20294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d85b1c41836c035d46e594e506c42095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57e526787aa7ab923aa82345681b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6930151ee43bf02f02c7fb3e0a01cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa992cd3a2189c7413e8894130acc4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aeecdc62f7bcd5c5249a3e454936d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1cae3882503333229811501b052fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6b63dcd43f2d08c0cb8ef21682dba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aee907b2b6a872a3650abb6f93b986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f2dae157174669b9a06b7ec742e43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ff8136869cdcc2912896105bf2e00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd5093483fb6c95cd5086744ca40f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb62b11fd577d4471b1a7f2d5f638106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d044b80c2f3b0963cd46599d7347c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041251115c38194a03145d19612a129108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b568fb015821cc12e733fbb27b3050109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d431b099973d3bfd067d82cfecce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a1a705ed8276ba5948460283584b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215026e4dd3cc00fc53486ba3d640af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42a58875f24825ddb0f7a11645b5ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c47f2c74ee29b19ea1c23c02ce161114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23524ab2d8cffe9e52c1a0ded267226a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e39881e36eef05ea437712fdedde74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5bb6dc80c425ed5b04c1d0edd726c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981853992580ed32a1fd2007fb8e8d82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70189ad11c478fd49a1bfdf10b7b9de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdeac92141b3bf16dd4eed731df924120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce99b77a824f845d5401e798fcf789c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cf3b71905616b8d5e68bfadafbaee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63189a1cb212fd57d376d937a01d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eb86c725edd6a0b593ddfca83466b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ced56c5cf59192fd918fa11c647c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cedac82916309e7beea556ff05c61d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1f5b1822b09e85d7d5ef050789862127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494bb0ba5b36b6adbd2f5fe64d65831128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e2cf9649cbc4eeb57d71fe3925145129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a8ae70740a3c2e9486c702a3c3fc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3097377358a808783b48a2c0f670c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43381fc07850e04c6f98524b14f69ed4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0f8dd4396467b84b768b8b402cbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba160f72bfa85c9c1a8ab286c6cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5aff3e9d9cc3fc88a4c0f9e37fadd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b021c47305b5c2713f0fecddd67f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984534b99acab81512bb28b50735ea5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be658780b621b2b04cbe1c9e43582e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43732293b31f83479d73c9bb43d34857139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9d823d8f3361a376d6213f6c25a6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a5695b5152b367d7de9e44fb24ff9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dee45956e5d24782898be341fece55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399f74c5eb584b119414ce70d3258ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12e225a4571be07e2ec280ce98f3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9972933f87b04aee1d045035f00a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2867ae53643961fe33485a41fe642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda7c414387ec4103dd7183eaae274c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2041be21ccef5ea956a3c270eba7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfa8b4e1aadf64eafc33dd7743f52e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a65e3a3e7f66235d35213069928172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6110e0b7573e05725449b6604a209151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a4cddaa2ab5ba6fae8a055ead8a33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bf6838fc85ccb714c318bdb72f18f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913c5b4140da735a2b7117b68331573154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c75ff080b7e733416fc20fb79898155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05220c32edaeef2cffbd09e77aa64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecefdc13b09a1fdc78708e10a3acde5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24748b9e0d42d7473ec51307e5043870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47527b9adbaaec21d13405a8dd49bcf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad7e2a2304963ea0d4f849deddc121160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f54e33268f3b2773785d01d88530161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824486f69713dd6f5446e24e2ef1fd08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcabac019b7499f103d1ee31547e30d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e37faa100405a569cad6e5b168d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67e0bd544a5b629250fd7b580adf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237228019386be0f91947e359cf76ef0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af64109b0dfab124d5a86371cc8c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410d73eaefe2ce51e06443f6b2a099f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7662d3c9644c61160e25bffba95cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed331c6e13db72cb0e1c206063c437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eac6c6556f4e4726fc210154e523c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680dad8f63acdd755980848db34db8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712532e938c9cbcbc8f491048eca675173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f463c42726776a260c882e10aa1474174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518347404eee4d2783ef9e704afd6546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2bf9113e8f9510eff478a0773ac27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57eca6b863fe187c5394c57267ece2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8998ee37a737bce26a65e9fafa8e39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6edf2016379f936e1175f24b9772d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0634518b5c6ed3bbe35dd5bf4113284180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820fa20891e0e425f916f1bf4858d81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb99759c80df458dc4aff4ffcc32850182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d005f759ca9ad02efe152d8c8d310183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603bcdf7fe4295f179933c44c78a9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e7f7c0a4c967d82601960a110b52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc1f04cf4ff1f06b816f0bfcae3e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088002fbebf8145cb4b1e2fcf8f49c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25ae079c9ee0c3aba6ace2c9e49a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf60349a6d7985af0f32548ceaa42b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697e87277c163f46882b25b0138ace0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad872fc26efa0ef0b41df0273d898097191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a08378463f91a6f180fc3b7d24c70c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb6b6eab5ea0e5eef1a43c3e28c29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4218c3f9eadda44f917a29a18cb1ab9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635c61ea2fe76fd982e81f8182ebbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001462764cada7c4f761c5633f8f86e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580693c2eb9db12cc8b4bd035c0ccc76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af473a62f813fd98b53f60c1c963428198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372320f084862f98944c746dd6972fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a53f929a359f4e0dd858ce76e637200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e1b8f78cc34b1d5ba83abe88f1823201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56b08fc87f8f96c14550b92aab2e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acff1a24bb5261dc610def5b6f0c82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0e5bf6ed10aeeaadfc358ec96373204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb02ada61fa1b2caa36c329b8827d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251872db9e85b280993160d790fb9d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd52520cf12e52300d390e5b9d91c8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6cf9af119ee42248678b9a2b72238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281535da884eb5dd4bb8eb0a00789822209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0d045d9a83ac83421c68e6f05873a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf57a80e0d52b6d4f551765f038b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b3dcce944f4726f553edc33bda32d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4ad210e11a9427a4a713c6f6956d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b687f827ced1605d194351fc19015214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea46d908658c72cc428a6551d864a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85a800da90af1d102e991de1f1124d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f0a578f83f6871b497d2d87ba0815217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0979e03ac6cb5b38d1fa9744ef5d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fc8bbfcad6275ba72f67522cc7197219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953faf2a9e53a955f9642c702102144220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b2a3f6742a1cd8b7318fd49ef9ae7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee10c3375e60dc4cfafed658201a7e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9207e291c6e5a99b4b88450d89c0e44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486742505729d52876c3c38ee7ec015224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b512cf761a9143dbee15ee00d66ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5196dfb858f00603fbfbcc02eb4513226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b2ecf14c309c471da9f7dfd2984ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16e2c78c6d5535eece3395ee04892228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f7abf95f75b9be22d135f7d8353c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c15da999f1fc284b9019bdf4c1bef3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae76e6926f2e09aa813a260255c5871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6205a4316bc9246c919d8c95209330232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65dd1e73c2c82b3af5ed68683ce51a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81f3d782969e872a2a292dc9917fec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ce870f42ad5c7058098a330e1f38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598fe82880598169b5119edd4fb2442236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f9bd6db30819a9ed92ebd617ae43a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e532f9942b8765a8560ee39482f6740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4524eb64dfa447b4c0d018d6202b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3a1d58c500952ce3ba2abbe70c22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c0e4f3a30a074e77f08fa41dd3f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09870266112db0afec7e4d84a47b7ed2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a9422e154e420e5fd8ea416f75082243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf44c84cddd0be9cbd32346387075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46106d62c714ea8025f199f46a4246a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c648e7086d0d451322c50e057a320246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae29926c6805df7f7edc30c21e5eeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d11f94ac16e4747a7778d528bcaa6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810cfefc0512d8d3529981cb00681a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74823b739e29387700f5b230189a7cf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f2b644c409ff18165f3ca7438f799251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933d9d3a4bf6b81c25b6e27886534a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d66adb467d9fdb0c6ab72e141d139253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889eb99c1de898fa7c0c3e0f4439164254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48739dc8fe5276ab1675517add29cbac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7798c892dfc28c8fc14eb17672b20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3b25402cf8d5cd6eff788f21b7b2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f281e845cc8bba6acc59daeb921540c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561869b3156a49d793330a7d0507dad0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2bcc6be6a2a98710176647a29bd23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c4eb7d342d958f05a03090b8ebe9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14da511fe7b59d559edae6eb9800f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a2fe158ab35d427d604eb34747547263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f3b3360f250fffd41f0ac4b6758a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb246d87bfe2228d745477dae7f3b0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ec499d443c372f22f41115faa58b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea366ec4205b379090dffba412dc7e7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43debc6c02a6efcc383eebc6f2fc0071268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a553e701fc9b615b9fc3819abaa8b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7984d9dd86e8bf91abcc0b2a9cb6454270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd54913977c31f2eaa3968c81d290ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef9205dd2ffc7c4caa82edcc6cf4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c10ed9a700acb802888985c0102154273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78f1f7fb5c0dfef5c16d2f9f7afb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252cd51c19e3bb5e84789f625ab9529275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d722bae1e55e12d4f5f939e9e3bc1fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baca3acaf14b1918e57b93b7ddcbd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b558cca7454f8916084f75e1c9f4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ebf72fd275d24bd16fc1c14f283cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e9977c9a6eb18b91734c1d047395280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc1801a42c422d0eb6d5c57d3035b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ccf2bacb0438fde11808ea78e64ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769deda721527e3bcda40b7147000f8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f5a2d9603ce9b5460211bf83c30c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da4853775fd16732d4547f0b8bcc5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33914f7c60e7c78b4f4a393ab47f82a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f7f036bc0502c8d2f64c26489efb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2eda666012915230cde61085626dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d633864cfce27a17f8f85118cb5520289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88924c556397baeaaf481a977a057e3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd1e6cff088018649c13c1aaf0e7c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39af801a8cb7fd3aa98daaa29ef3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92d74609d3975bdfd53b06f2e9139293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbba220f409e7bbe683148d8c9e275294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f230311a8d0aa4f6654b39c84ca029295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268dc55292319ede595cf2d4676ba1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5760935d13e11b246b1995cf1d4b9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a34a212691ad0a809dda9c67a40f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9238bbcf3084e8ac7c11c945cece0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417bef048b916ebf036bff1254f19be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae16a9363b17401f25f6dad952bffdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b35c193baca84fd9b3a74e55fa63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5068dfcc2767f03a5feb525874d49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd47915dc21cc840be991c58d3f8601304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae0099af23fc5e4ae278e62788242305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab1e1e4683cf6001dc027bc554929306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5c95ecff0c84eafd0f5452b78a58f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b39568f5e9885e8bd2ab509bfadb49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb248b63f29ed6165a6a1d36c3369309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319863d6b2f12ce14407f4cdaa02ac86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95274fb34a0b6338495e833fd67c8e71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989186d860a6bff822d65faafd5b5da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22e77041c3191abd9f1e3606836e53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d5a0e5b77875aafa3ad093d042efe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d95af039611c6475d1e7db1d3c360315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea24435b09f1cf0967a4ce932fb0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453af0e80a864bae31e7d7a7727e2998317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d354bd13a02108fee20668f25b8809318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e003e6f2a39ac58a4b3edec3d1bd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de455e3446f0cadb97afac231b55a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf3a3f3f71fc734693af25740c5bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e35e38a01e7da796d36df2a199db1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c95c408319ff0d11aa1e42746e2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8373807a0cc00ee87d68d468464fd54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ff5a58d05410cba79a89e8672c7d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785fe4e55caf196da3ecbf062d41c71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479bd9116aaf21b0d84742e29fec66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fa82cc140cb51098a52b274aeac16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca999d6c792d6d3b8b680288216223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f205ffaa41f7e17357cc309a152274330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b63bcd8fb049a41d42ff4173bc649b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488dd1e6105ec9d70df1f86ad31c717332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2c1f453f4ef8c24d16bb2cbaf992c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fd5fce71760b4c2f5ab0748c051ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209b63818e5305a09a055273281983335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9e0f219b52aa7aaa1596b68b4b91a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe5277fdf54730e94a1d04bf0d6b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819eb187cef40b628bde1c2706e4dc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2d487e5ea6701ab4c0180ff66a457339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d146e313d57ae43ec16e8a066939340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c2ac490bc8d19c6e71a64078fcc3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5842e623391eb4df9baa5278d4acd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf92d84655e103c69d40ce6d55b6964343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903e9db5dac5fab01a3282b6b40038344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936b3d3183444b51762955419ee7a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938387bec5398fa5673bda0a2299a8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8451931cc39798668362949e6e4318347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d060e891114e6e7390cbbbdb930d992348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ecb95299ebae3ca3f9e695ea8cb8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2bdbc4b3a5ea778b55b298b5ba61e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532facbb81209b967cc1c830cf4687351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596205c68c90eb31db0d622d1ff44f9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af784f35770890e3ab087549756f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05527e13d32e109ec8f1de6b0a5a5e89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6bb4235f643522a2d13b84831006355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8160a37459cdb2e1460333637dffed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79447fd5175f9b6bf894d58ad6384b44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3306925b177adf3b017d704184b2b12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1afd45adf4f3fe59eebb4524cb530e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f2d1c00141d48f8702a84ee32d98e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857255f8c4d2addf9aa70d659cec036e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377bc0204222354655c430c5a075d2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cbfdcbbb13c23f699430a9eac99ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f71a062f946e819ccfe26b90d4e0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762995f4968cd08e12453f4213d6e1b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37de8a6821cb5a295d3b50961471ce1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b9a80715bc3eab3e8fc0d7fc072c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8010f2d23fe0387b7be8b56309d91af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49111c811241719f64f9849e2611c21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cefa5e5ee2cb747c63cf07eb55d9f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0667300346613d6a86cc6e854bfaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c617da2bcb38875dc47b8d122a6eeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484944b99ecd12893108c5c6e1dd912373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e32ee7340e8fa77aeb839a08480b78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1b8a0a8edda92c89f12f2eb3dc3b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef703e4843ccace6557a37dd30c2ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338230f9936b5b5693b8d67816174a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca826a0db85e4dbb87668bc3909adf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1202feaa83561e056e89cf26dcdd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0750183f1ba48dd367bac95728a3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354610e25048772d0e46f820643b60c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012afe1b5324bb6b551c8f5ea08b67e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e894eb167bcaa747aefa350e51c2cc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063067333014d63aae8c88b1a07305d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e41e3f1790f6d7091d4167e6387efb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8102bc186f0d2f17c9a394ec5193a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb200964317a1a99f5cc2ce2b321ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e7e04a4e5ad6543bb042beb7f2582388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ae2af2d36d6fb723f70ff8b572d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ca2493416092ae54387bfbf4e30b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9574607beabb965c6fd9fcc1daf4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d40fe56c4565c8ba3bc6ec566c7419392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c418e20a39c8c240beafd2fce55d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c49b07607841ca6b0f90a23876380394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea1dc1a2d9a7a94da6865eb4704d03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b753a8b9ea5109519941e73d9bd8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ca6b35c27eec7b8c8e2032e6307c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe70d087c594571135631718bb8a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a325a3452fd7dd5ae0514868e836013399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c1beb75a35dd6b519fafaa3671c8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c11b3bc0c8e83484e73b478c3b7ed0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067702a8ea3cd97a110f27a8a06916402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117ea47b0b30442584cd62d6b2c99c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e76d1c97de0f33d956624a8d09fb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4c1807cd36719a25339f8def5f8c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dfc07677a0eec140990dbd45fed11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66133038c94252b987dac748b52b02af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88920e38a51d2436bb24a2069ca8a65b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ee64d8292127d06aa47f661f5a12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361cf1985bb05e483337e1530dec781410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3802a50aed423bc7bf46a55341700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be28323f31a837ae4d1dc6461ec6e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f46da406cf001c0df701ac0ffcce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343afb2dd6b89d66cb65083f901e00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8781ecd5548b749dcd6dd27cdc4adf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4975af1906b4a74f9dae935328ea1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177784e2e73fb73989d0e2d11b20efb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d242a79c7e1f1b700c995e17ac2a36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806e3a6633543a03c97ff2b3d96d31e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3c14e4118c88088f8a53c3182c8f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db55ba14b4ddceb652472835cdd35a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b785289888ec77ea29ba4719e200bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5adb5a01a6dcd37c5cf319f296e92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef14ce12b4c31732fb1c950e41fc67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3625b900b5b29e808208d71137dbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b1f9ddef605b2a4b99ace180dabdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153044322f6b49a404c933ac699b1f4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1525d75161d03779d7a30032ff96fa5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3152f19de271a604c5b211d98157d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a23a63baa1306e588192b781e261f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbee8cf2a3ef3e7a535f544e8be809c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b19568fd7973c381a09f4472bee9ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a50683a0545408169d763a01cfd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00050514ba89c0aa73a0c9834de71f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc43327f67cc480225ab521b83739bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4e4d823c22fc1b662a8618b103f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc464f76eee08ff5fe70e4b600097a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e8d8047fc6aa06f4b8ef41039beae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1542b3591c67ffdd8f27a442a80ce8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4653b6dd1a81542571c62d56ea082f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4a82a6d4ee9852537542535456ef4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250c20215f5a878b18108ed13080eda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8649e83b9481834f9c5e02513651443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063387a56889403cc52984745f675e5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e23b985fc888211f14d758ee5ada0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e5e70df50d26f81b8eb8d8d71c9ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b905a0f1d041d386ef4ad038f514447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661016a43fdab44abc6c314470c8a3af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aeb80ebd332de5cf9b82aaad75f8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50852b39a11e0864f0038e4322d238cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7171f8b1e881933225737f8490ce4f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427453f2052f91466e077dd6fbad90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63715df083ca52ab1df7e18fbef09bd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658aaa3caae990de30a80716603b583454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a3b589e61ff90331187937a880578455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd8f6f2cc0c7e9871531a51cc88a93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4cba663720dcc7ce6db57b354bc63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199d520cef6da24b62a29d194404bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f17ffffb3f7f55f740af8ed3e339f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51778f48e8b4e7569af507a7e0e72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10f6d78dabd7b4e49a7c268a69a7aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4d024f3d00bebd2244869e6cdde1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b2f9e06948bbe3e0b4d95cab262a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdf642ee29b2e2511b7763b1447310464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4408e51bd1ac9049d2581e58738e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ef7a19503b3f445d716b28e2a8e26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc55eebf4b7c3eb55df2ea1a87bf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ac01e9cf62ae69bb22305acc169b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60f4a9975ef9f650e2ec4cd40501f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567c82c3199d0d153b1a3f71dc62d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360214b21df8e427da878ee96d78d6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d8df9de821e6c67203395886dce8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb30911a7aacff78a8fd489938f55a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d27e44b7db89bf594688947ae88bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52a7e9d7dadd17752ca91416042e57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469984131c3b0ffa433134e25e3a4b47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a6cc483ec0520a8ac81028795a20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c4366b3ea190bc594f9663288171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5647c72efd7b1e9ee086e59fc83f97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f0ec8dcf16cf03718105ea37b7a02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b18f21f1140b97c842350e92a0a69c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cccb1d98df163ce8edae81913a1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad27d905c22009e6e6bb0f88606083483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240179c22ecd599dfba586d7fd14fd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb6a79c978560175ab49e12a78182485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e752b5bca822a6d18bdf923af12be13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f343526bd4fc4c1e09a276f769bd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384e90559575ecd1dd77c9d7959b81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669e608623b51d87c82e77df191352489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a08bfb8fe3ba4fe11ca135a8bb1a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade07ca89823e7cca7332159146b19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ca87c78d64b965f2a3bfd26fe4d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d73d862de9933b9c95694c7816c13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a175e8d9908c28f138eb822a72cb9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de2cd97c603f22085f27479f21616f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e61732e4a35bbb4f285bc0f2e68df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe332df0ef800167ef6880ebfa46b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e617fd9cd4d776caa017d8a389d9fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c182a60ba3e268f2d027b91598c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9923edb19772cf1d20ee5c48745b66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc965b9b49a35fb2757ad616a1477501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef54b0f6436ce7f0c980996d1ac73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0342e9b945b00b94898de14af486503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b749e043f797db93aacaedd23ac4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5ba874250fec8e5c8f1e8816033f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd16ac6b055b5529a0acb42a52475506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de1d9868c42cd983a2aceb5f51629d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea202266792a0de36b1af604c8d5e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356adaf97ecd9f1e8dec0a7a1839f92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e973650d53ab9fcba4b2efe6cd9c74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3f36bb99aa1d661f2aa7b955e02b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bac2dff5ba6a5662d89c2671d790a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca0c001615b8a73e8ce24cd96c440513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3b982fc253af1c7d76c16ac9ef56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9467f16f65ccd4509d6018d59942515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224df4ddb5554e34ef2a994a612640b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926d6e512d4b6a2025744ad4576e0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31f753b06e8baf9f3760b7bdf75def518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f86e182bd3e70d92bf11127e94e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ae246267c8e8bd80f21397dc12faf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d623b24d5bf6aa523813c65d87965e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d862b234406269e78ae6ebe2ceaa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd0a2f6d46e5d75df572cf49d5eee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634552e8f88aff4c92bab04009ce91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88534d21fa66108170b517a3748188525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edce8955b2533a5eb98e04ce4c660b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a61fb814326689cd860784bc1b1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132578cca29eac0d5fc2219d5199ccf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ad461d77ebcd5fcae9d424f4b45fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a2484151241f1a416651a402c03f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432bd0be45d7ce704926fda3a443d31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110baf666fc05b8e523390acb2f4e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccbb050bba2c8acdc87942600eb01c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ba4cf27dcc75f6ae4724897bbe280534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d47cd85b051b07fdd9a5e0cec4527f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5a9776ddd441d540825b74be27330536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d5e083c2debe085336a7f69d104e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22669764fcb7b955fb5db31cfb1826538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323cb24377e8151987d01db402174e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cb6eef615bf9a8e9b7d62922aafec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27a30f73cc031dbdced0465b793c31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc51fbe792734a517658aad4de696542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda62d951f35eca3503dc8524b0a289543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9a04c61674c603b8fe1bb0ff2299544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ba8b149fb4c3e81a3ebae22e45709545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f7c0f68a643ebbecd131013625921546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de9b5ab35c64abb82e3009a8316bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaafe3acc4bfcc996c3401f0bd6dad9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1d469ba17cc9dd6d88791f7f71fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd4b5df5e74eea9ab1e7a5c67b9e09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41f1ac85a2eff366364587f46399e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f375ed080077aed088adf6e1d030a5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfceaf50dc0896f5ca567f96428f1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15e74538ec406a8ae787cce6e2c56e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cec81317dee4ddc5e4f23bd318f42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815a1816b8c60104ade8d6a13815e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88742c855c6eb3897c668ec2299e08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293efbc526c1a223f17ecbd34785150558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941210e079ed7b12c11a6422ca6d9500559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d8da2ded2a113f5096da75770b84f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f7f6d835e371edd5cdf25de8467e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd86cd2d0fcda0aa44a978905b291a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e305194dba702d7fcfd8173d85c9810563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1fc3fcb995cb1d8b4d75b331a5dd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58871039f16660d2ed009fa3504087d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced784fb6c669f5175180f842b5d00e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99f09719950e8c71073ace39783ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3d7cf2505de49de936692e90b5793568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eede4088bb42d73b46cb21a97ea7ae6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b058be1ce32cbbc081c6d976f8d4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eae2c9cd1de4873fc28033d45136b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163acae6e30fa3ab0416b2fe2235e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b45071f27306d6460a21258557b0e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2525382b1462b8f4fb17592287a769c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98759b4dea2c288e54e131ec9c63af85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d8726004898651d650c231aae4f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a1cdaa01c7a22ef70399b3baa8ce1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a0d39799c54597bb3ef9ad5240c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f6b317e251d80751d8b160473cc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a062e75a62ec830bd873df35a798d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2d00ca0af67a278b00b9f0b52face581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c726c8f62d0f91723ecfd7d8c5e5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be361387711736ba2b1d88f1ea1a9b5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc047e95b0f358c58532030f0c6f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362ad37bfeb8997e3379408aaa60be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c85584a0c07e20e7f62d634458b0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408201728d36b025a65fcdd08e0461d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfede838497d86601091d159332b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cf30b02bd2f10a1f686fbe39ffecf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832444134c998c5221a2d8272e47756590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462198bd4d718cde26e4335ef431be9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ef28d99aff9345fd6d5dd72bd518592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b2f816e9ce556d3bd3cbda4a0af06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b02257eefd78c151e56726ff1367ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e748952175c5fe2641970fcec313c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dac0f22db4bf40f33f57d63f12927596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165ebeb4ef713c61ade943d4390507597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28596a22a3844b8602becfb482731ee2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc30764f266ea44134f037426cb69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a114cdfb783c5be07a875675a4ea11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602391c57d20087970d1cdeab773233601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f74029e7ac60444a0566e3fdcbf3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e58a0a6e71cf6a3e0f937728a0033603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5e6cb0a78f7706cdc5d5c8c1a468604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70224bc5dd7e67d0fbcc2f4e081ab73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166577627921eceb627a81b0da1ae72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2278af5ddd9333a3c3258d94f6d9a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086360f53752730b66edfd062fc41bda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1ede19f0ea97c51d95897319d7059609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff20ab03a48f5e4a38855505149360610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a960e2607a93838657c1f0d8bd73b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978cadc0fbc9812c54d758feacb860e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216603bdd583316198736f7b50562bb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127604c4731a53b4f88ae7deec828e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951068064439bf860cb49cf602d4277e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a16140309dd66bd66b0335ad8f8c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963799194104702ebc06ccd3ee94926617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70525dd0472dac701224b859bd66529618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366a62624db1a1de9862dd8b2aca031619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb90cdb851a388e163a3a9077ba2b94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5604037bd7aa1c22c53f1fc75e858d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b365757567e799314746c04e12b689622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82896f66e2aff0494ce390a004e1d71c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47853d65cde30bb1af6dfb6a5b15bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6b98614124223d738e5d8fd30eb98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70855729d3beecf19e2db55a5b706744626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccbf4eca839a2a62c9a0973f9d71c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a4ed0731058ceb09a6c7ff0f0f2ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786b3e55e2aacccc11ebebb20c10a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca02cf0ef55f81b6c6e0615c5c0f0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda64c27639a91f8027bf37c5c2404631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481de86af7e0d6393045f3e10678896632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649c9382723a259c277112db7d4f87b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58033d436e1e260a212e87d50c17cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad9c63baaecc3185904a57c300464b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72842c381eb3599359a332e1aeaec4c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477092c5483d2d4b179e9f71d09a1edb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263587ffd0432dc06a6afc428b929ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6062350cb3c82a666713bd4bd21f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b3411145d8496a1e2137dbe5c5e32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c7e9c2464b828abbfae6028cc0fd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ae1c8720d8410b52fb280b61d323642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b64e9acdea47ac22bf54ad3c4c4cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c809da1db5732f42adabccc52e1b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ee30ca1992d2f2b87345d00da859b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b77d6e7c05123ddd6d02c0eb86f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b4eb45529bba4eeadb4bb1ee0f3c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddbf2cc3d02149c96b9337368c99c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22529d1c29ee9bdccc75f8a7e2c436649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9bdd948f4fca127a9d7df23d40c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0efe0e69de53a99d90560fc75ec483651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b96e09aa911fc0b3989067091245c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d03a82e4f93e047c31257691c2783653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae3304ab6de611cfa96bbde7389cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826747a2bc8c0fdf439052cd737530e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc903e2f376c862d6e64ee4734a00eed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea48e7827239c068c7f2a16c081ce0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca278ba5d0867fa7caabb7742b1241f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf585d36d072793a175d0130328919659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef697c5c5b7457f85c1367d0f2f47e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019444e76a2ffe81a4456ad7cb33c984661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3c99e96398f5ee5e64f6de1f3b3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2990894ac980a13c94e58f6448cdb01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf0e5dcc3fae87b2f19cc04cb9530664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3e25e0e6e1876352a58e9ff311f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483f9178e37daa21c89e81d0311a7b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b298b445cb73a6d146d6d1aa89edb7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d90a237b8e78113a08c9fdad1799668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544dee4fda4575bd51cf993370b501d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357099505297a4845f8096ce34b3e30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecb3f487b7b972ff949be95ba71317671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b470d28a803581a64dbe50a2a8249672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3769f1c422c7699832295cdc0e47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda85a9643eb3e9d40aa45d2b4cc350674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff03a37b86b49ac0686ab707a41e17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64408053a1a673708473237456dde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f0b41aba9ecc3d36fded55d5c7a37677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e63beda42a56351ce5b33c9133488d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ac2946fd45ef5aa4744e6fd63212679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f98b901091c641920fd89f25ab00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb6a449ffa63a78061f8fdb9ba940d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3466b5fda344a663d03aa9a6e1fe0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b152a80f6a4aa4b1e3d3436b061ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1265eea0cb1728f1a9c10a079fa5ce5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fad7411646169922e172e5b9e96a22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37e941f99d3a57f3c9847460f75fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3370292173419a6c274740764aabc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d08ed93491a9cef93412f1f0c549688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b166c6929ecbd6f6f136b925776cbe8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705659c06440e7c1557ba88c56b616690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f5900bdde6e75efe4dc11e27b5b0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f0ae09f786c3dc7300e134fbd08f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b68c4866e938476c1e6d35f0af662693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0563a502417b4f1bd6fd86a648e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4a3c451f7a7f55b66dcca3af77400695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed407d0c79835939dc5ebfec4b915074696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd89ae2ee91dbd6262bc569875f443697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997057218ea60823341a5e09751ec8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d580a2d679e3125938690f8f1538f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66fd57734ff55b92334c05d36974c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b05c308fa2745743a1bffcfb1a289701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab32be86ad7f72fcfa2657b4799c7dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b0a55558f84e6d8ecdc950881aae8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f86fa2258b78a4bcfc6848437c48d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ee175e87a4e9dd7d2b2fa68021b41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63380d4d79bf358cef1e117292673d78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeef856df59545a8145074f4da9c149707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe33197fbd7380991926dd1841f94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d036b6f577faa57103e331448935f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28118c6e34627b50f6f84fcc3148bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324657173ea0cabb63857851a0a0c52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079c2c6eb77470117f65c940f2844b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b4ee5251f8885b9396a761af17e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de93ed71dda142eaa419b6b55a493714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6504b2ec4f75fe13ddad9576a8700f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e4b796b96b5178a92bee631434c55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657a9e39a374ea88f2c9ecdee37c9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788b46ca35b7bbb4f625532e4e23c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3060e7f1fdfc650fb6ace6107bba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594c4e109845435bc1bb93e28614ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886e5c33186910a03aea4d44058558721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfec2e48d72ba10d0c5a8bb647444f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f3e868bac7395fc7924302fc8324b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a449d3d96021d3a28b28fb03b883724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8271ff0a755b7f4229fd9bd471f0285725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bf4d95e8ea142e7577973a6b1b0f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab4ae2f9114e69ebd61880ff62da02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386a21db5a5b0b27bd3a178e008815728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933365e7117bfacd8ed95ce07bd8428e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05242719459ba1264690007b9c8e3e3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3794792bcaaf892811eeb06bebbb3f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72191b2ee76a7da681288840dce56a3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b4c2569f8d3d786fd5154de197a2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffffbc69a9b770ab9de663d56d8d065734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128c60f480f3aecf348717e4731f43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821141c7864d41bcd2eae2c35ca6a10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922b56e75560463b1ba42c00ddc51d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5da40ab6f2e5b0cb637f695c26f3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489cd5c3c40773bc91424b6813333b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d3bb154671211274f3475bd584b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb69d0f8516b3cd843c9707b82ae6ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b44aa2b818eea4118df476c9c4189e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f10b8f788d4a33d4af05b4117ea8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db836fc5c9661c2431657b657189552744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5ef9f0e134688d1bad16dd18c9dd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531d91bfc81c70d72100f6c7961edf9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fb34be9114093bab44c025d55b2da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f2468f60b1c9c144794a845f997f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667850216dfd54dae526e1b19cadf09f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5d62ebaa05b82e2ac298d6c6e8d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a887326693b347b8c89f38208d85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1374aa3c463d9c35d4ea6acbee335d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28860fccafb80c311513691c62281f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557176e43f8c6dfe5d65a9b34d7acc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8380022efedc7a67c9b168b9e5b3fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09f93865fb721a7fb11f0edc947493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbc01a950ea80c19b1dd50cb503c614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d5562991ebef6fe38fdb20ed0af985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120072a060f81caad934280fbc8a10756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6427c58cdab6a295b0e8523d063aa627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0540168bceaab4b95ffcde60b15f7488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5395774e8d5c4a191625f23d03f149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc838c8dfd3661b59e9d4c7a17258310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c1874a8ec952fe452929f5f662ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b684055dbae6257206124f157ded712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600180394aea32eae5a34e71ded63db313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaba1a08ed4dcc90f1b12bfb14810314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b86c27a367aaf68106b6c069f297f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d5fa7b5803549a4fd6795ded173216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bad3ab965270c70c1c6300b38520317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98d8a5a12d9093be8349e31e5a009618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2a76451b8c204bd78d382ec60d5b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c8f680d3b69ccba4080c0b3ac60a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f786d1005ba18dc8e64707db07e8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569883aa2da9367b44ba3d3ee861c8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcabaf8a76408a0bd9dae1aa9f474123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6ccf90d7f3d008a88081b2063102924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6e5a421778b5277b5fe7d5178889b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a9949e13c391cdd3b68251f6c195126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318d9a67f5fa8b8c381ea124f033fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35a04642f70b489612e42a9ffb4b4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489778da0125f9f42f59f1fbbd2b825829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276103c8e3a3c617daadd563e7726330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330324174148a964628dd1daeeb0cf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcd744a1aee430d3e8d48990ddc9bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f427e7e1c1434f30fb3e5e073156be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9526a5ab1613195d584b38abf8699434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc048abb7bf571ae4290735a4c34fe835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a13ff8c3c6c5e0ce10b8b3ffa812036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f599db5494097d05f302f940b94537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c5d517eb7812c7ed10b0c10ba4d1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adebb91485a1195402815b7d1a5733439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41601af53884f01d19433cb4fdae97d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d669720e62bc758db7af3bf9709e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccb2059d9645775be93a8de03366d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930894ecd1a0b22578372767086316a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774e0374ce344f1f2f519ea83a94e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662aaa0465fe5181c72da2f05f6a29745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c4710990a600ad412a22bc405a91c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889551e476ae059a9e958d1f6d80324747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654c5efe2419c27833ee55df3d5e36e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b011c4aafc1a7b6d3d77ba310539c9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea265168b1090d86d796bb99c29a3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f85fa25a8aafbdc871bfec1f2f3b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8a45b82ec91883616a79063407c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78aa2bbd785933434780167206cb1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dd235b4040b6bc4e0471e474c382454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613f90b1fc19e61f31631ae75e37d4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6321cff5db6335fb072080b684769556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1587f94a6473aaea2ca7110da99c3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a7287b237dc9602645b235846333b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c482511c9ab3f985d76b11b92bf4b2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b19602c7c458b2d8a47a311d78aa060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28047c6dde058826e4b44574884b94e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ea9f7c01073c431011d9e8f39b6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f45f8c148118b78ac129cdcef28d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f1f2659be43a02ddcc495992772564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede1ba944b5913d224463368bdba3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e524a0d274a8e193676bb18f984166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b1ac7e6f2e88da1fbd07bad26edd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b7655c0c2dca64b466e711de86fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9456757b8d1c2df72df1d113b5adaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb6497110951dc387c4becfc8457a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a2170178aa208954db7ff7ada449771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd321bec181c6210422060df5c5916972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa13561ce42e5b796ccbf89db13ddd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300121153b8217af309e753718aeb65574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985008662cf271f02f4d6901976d4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b727ee6ac38e98384b95814e5921fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f6fd5c11aa80558253fdf29be9b8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4f1b0ea82b5cded003620c05840ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f5109a349405e14e70db816b159d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e093df87883197634e4047821f6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6ead8e1ece1954b1677972cb3eb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca194b5e5adf5b3cb8b4584388d1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c334bb4e8411ece6c0a7f9b98c7f7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be682153e4292b97b153e5ac31cbd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d827221540d6361f1d9bfbd98b5c6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6857d7b175f9fc960be4f6d8e2407186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d6de1bb559f2ac917cc7c9607c9cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a815cd146b3ba5f3d1d0c71e83ebd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840739eb78a0ac342d95f318090f4ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a100a8b4012ae7226407288ca8721890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087bf47fb4c402b7f97692e0f2671a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97c2fee24e6b33dd63906b702d7d9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1977ba84a5e7806cfeb70ad3ef93c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47416b219144fbed796447cf68ad3ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f2057f4ff1c92f321458edaedbfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b011cfb73b82de342a7b55aedcb887e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7308fbef78333ffec9629414fc06e1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e3091884819fd033c31c02c6b74ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60bc5afa221fa5b8c1d51669f9d28099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff667c0c3145e4b1259a990cb7016f7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab43ccab1532f867dfe5ba6d3ff357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e8ed018f78b0f58d99d640c03e36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fcf7a3e18e4c4e525a9211fd5b8a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9adf4197c3dca47537ebed946f73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee5e22dd5065350159c3a6c5af1b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c355ce01a0f3d195928f5ace0b669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc860e733fa2995c20b3dcb0063e01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36888cca15d01fce60a84fc88cbb4531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d367c203f4f6c9039516f7510a30461109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6837e723a317e575ef7dff273cc702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c17e9d81f6a179499bc410c2920f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ff37ee74a494b8f74050d606a055c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82afe6506cb83bd89613253e72b15c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e572d66218914160784834d31fcdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02aa69410d30b57c860207c54e26b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dbe19da6f71251f75bd7cab62c784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c77eda7f9baafaac0993c240ce9589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c06dbab8c49959184befcc26f04f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1763559050e60cf87ef85921ec7b7f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c113c3e7b72f40907cefaba8d7aa310120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545bf66b7957f11e44a613ea2542727121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446fc8caabaa457ad99917d1f00f619122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49844e969353260fdcbb8e7d61c45bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885d7de059f28f36a00d8335fa529f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb751b70819d0a90a0760efecb7011e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7753d12424e23aedb98021f0d1b76fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1612af601ba4adb6b433862809bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6c2d4ec36ab704ce97856f97bea82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e789815375dcbb8c3e281007152e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff9f9c62aeea86e990c3540b8c8fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8acd0be3fca204be44f9ada64487e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9edddf338d0f2d952f9bf98a365a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f9a883a8ba4bb4331917bf49dd8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf58da424217b6154c7719d75ce01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4472934636c062494fcd74e01102b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa144e5141fe612569e6f3c8e53c31b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b6a591a3f4831886a903200a4bfeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7076151382495a2c3af7b6d0700cd49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a27bfdcf11f7dcfb3f18f7e6a55572139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3392fbad4ddf221b676a696d9b91718140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d9faaa737fae16b455a26a41bdaaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9394275591a9f3af42ef8baee00a45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a600273b5520dd6b52874a15bf518f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ce9404d621ef3edde8102882d1bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb0f50d8da5be7ddf0b5c12ec54d67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a4d5c9db4a223d1b561e963299b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341505750df241050c1459cf918a83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2084ae9cda4edf7b0a4b96f9e6c6f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abbb2aab7b8433e2d0ef8360b60ddc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf00a9f50ed56d992830ede76188de2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eebb4f7a713368c209b890ab08ba81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add607ae0801d50efb18865b182e180152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25f506afcfda2453dd7428e2ab534153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe972a08c90e0dbf2024685c7b10518154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d99bc83252c62a1e8235d59fe244155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c7e93ce6f899f36dc3cd431a9f81e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea5973bb045034f683995bb8ee414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec254b4fd2744e7f9d003686853a05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cbf7480ce766df6d3bb434add5cc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c345ec5589312ced3970c178f86912160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ac80493ee157b855fc45c52f90b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc1116ffb946d164c726bff063649162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7369ba7dd3d7fb1b3bfa521240dd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258558f1dad24fd2ba8b57f851c679164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf463725a5578f02d3380243dc78f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9dfe42796961cc7b18f8d4bf67c1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb815f8e78fc47cae674767518c2d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96075aa038bd014a107f6c81f5d27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9befadc5d51cac9b62e55e5e092bd46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1feaf2c8c76153249e50168fa1a8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a977f03fb26912431a5a866a1b4a6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab434b7abd20ea1aed159e3be0007b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea034ae742b5ed78a2500e80e4a2c45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5cccd95482bd787a522de74fe8a8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44143825d6225e557ff1d742f893554b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a2ccf3b93059f7badc5b273308f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512be7ac49f0c4b24395f48c6d1c657177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22577e0d7ee4fcc3d6ae69a5f969fda5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32a4b965c4a63e68844eb042d8a5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce38a1ab4b0c0b9d3d82ecc12f2e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232424209b1ce54ebeebca25e3aeae8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b828f02619f70954e24228135bc18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d481d9c2d8f7263c44efb5843f77adf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9548f7df7a38309635bfc328016a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4277ecb5503e762b5cf0f33a2240e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e689c51fe842047f46b7cbecb635720186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a41c849773eb49b67193a15aacf3da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b024a1542e3870ce867f88a94ffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e2fca227e6c65f34247d476d5de5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a38b11f91d15cc732a5b087c52e84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4df685d75ca08db986b0deea0c16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf1f13658db7f922994e7667db0586192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a89f62ced5e33cdd8e05c4c2b98a71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c2d307f8b1ce79e4b201b56ea589a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df40209e483d7c2bd8b2b227af0ed7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a4399509a56b98d6c2a500a318f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8d1251ee959ca24628f5e127a91d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfef7109e15c2e2250092613eee811198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6359c3654c57f88b004e1f370937199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc06fc46dc0a240126cd60fb06a94f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc2c2fc92d8452e2b03c0da1fae71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe474d06e23e43a8e9c0bf1079ebf51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0cd956484c83b7351dd626d34ea00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56def1ef46054da4322c3f6e17ac99f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678578400c0c5a854587b38fbaf67be1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81617c580af315a57bcb0697f9aebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585f6e3e66fc3a6dd392f1ac0b916fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863c20418c869fa51da4d42d305caa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf419560652c72b0ea7189c45c98cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8fdb28b04fb46e37693debd762ac3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf739f3a364ae2c25921133bc885385211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62339ad1450cfca64b80c409ac4adc91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f77d4551759db29c281c54caa2b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9ed85ca25c39a83263fcda15e96c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd10c426e1b823bcb80157056de2984215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4164b496be70e44825eff5d348a4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e227c82b66184c489bfc900709deab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38340f17dc03bc89e906b80eb11de3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0014919407810243bd82fa9262632219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106f8bb6fe9e82497a0f118c36f6b9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c74af4d3a51ac6687ed608a7864e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879c7cd823e445366035c3779fccb89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed497853e11fb4b6011ed1394f269ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33a1167716577ae935ad57a27e3f63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8900825600b123a81b898cc8485475225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d58e583bf67c250d919d3ddbafbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902d7564a02b77b83ffe751d86e9b0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5d94dcdd182289e1a283a4d6301f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f75978d764a77f01dbca67bfeb040d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f04ca75efeb5b4000a93d72b1d702230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223ac305c2d8916bbd4018f9ebb541231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd18086d7d34f3457d6747f139169d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4decd3691c47b562eed5fc35df9a321233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805ac71236252d8cc0a3c4e2456b8cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66757cec9c8626371707c55619298a82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f449ef623aa09eab7be757268499dad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b1d02d71e634c83ca57000ab4edf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a990f77d14c11719320b6001cc3c36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f480adb2ac9ac184dc7db10aebb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec5dd91d041a0f54b02e175c9722f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b7ddd7c23f48d8591060501e39fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59c22e0ad5498882965165841cf07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a11afe0d3652f0e99e77b832d01b74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a97aee64cb6c2ad13064310f5c5e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b37d9d9db53a8f1c40d4ac7091b2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5715458a47113d593cf6a5379c2e6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b18a98e1be84bd89e18700d05de46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92aeec451d3236165856973f3f53b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921f3c0342abde94c6958b1807f89e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be59188eac9a484a4af183042297fb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bfcd1eacf5b338af301ef935ef590251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901acd0183d90ef6ce693d2e0ef248c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a10e6ffda806cf71287b8dce9032253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c7fc23e0ec9afd9013f123cd5d2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d446bed6b223970fce20ed2a8df95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004259aa7ed116a378f76ab201f1bc9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d5def3a86982e4655707cdecedb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7bf665027323ee2014e07791948ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab45d04e8fc28001b7a11023e1a03e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcd1b20eaaca5f64f64b2f770c8371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf41d864af1eee288312c609d4f49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c4379ecce47837f2f750e491d4d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4cdd847a90958a0ef1dc9ac6cb563263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe181078474e4da283ef4e83d2427b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0962a4c1a3b869fbcac1c6e8c95acf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2983f7596647c56d923aaf5c8402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185613816bb0fe160587877dc2157ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11f240c754f05619159bc7e490e54b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59a5ebc0405c09953719e621bb79a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d095acdca9e7507e5d9a5149be693b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29fa5922302e0453e6c64fed48ab29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307902a964012c774e194a66278988272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88996796b9917b1db3284ec48a2440273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef940d04fcf6e1d88816864c0f94a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d781a47d88fbcf7a7eab31e388856275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1939cf59e9c270d72167b6609199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d566f3507f921323aba7177c62c41a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657eb735db60d7a6ee4a8a2a55dede278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591366511f124c126eb0ee13abcedef9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec73aed8eb6922ad6d45f872a6deb1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741f7428f1e1fa257a3f15a394e430281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251d3472c7b35d452ced4cf02136e93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669dcda64738d1e3006a5245f0672b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f36233814e5a7b325b7966551249284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba591eb6e1ba38267662e41cec92b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c491e12aa6392e56189fea110084569286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b1650a131894c5cf7c54c46e3eaa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3958f9109d261858eb794b80d179ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8728585cfb22e624a9fcd99a9a2f5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be94cea1f971cef343cd00c0032038290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b564636922e962b14aad6c5d61042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f20d9302958f2156ee089c11040bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59e4a678eae1b4c473b3e680ca9be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d016318745454b67f34b85127e5381e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99709a5e9f3b6f7e17bb298a1467336295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f66f5f4e0bbf22ff29f7d128bfc587296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e113c69bc2f42f55ab763c8860bf7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f1b8daf692d7e91ac8f80b0352f6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6fdd22b4e8530fe649c1005bcbb3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cc5e5691bcbd6ac74929b579946b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048712dceb0bebdc7fa6c4f77c3c740e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f0cdd6d46776b25dfd211a9c63053302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a404bf1cd68b07fd6a92d05ed70399d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fea96d59a564264ec12d03fceff9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dfd569a64424e4a29180208f763d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127cabe81ea87f7b2c871ce310e8cc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967df7b1bfcddb0d8c05419d5ffd292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e1ac0061636a5bac98c09bfdb312308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238246207ec09a6a11aa3e14db5eec1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb3a6777329481a0504afd22bcfc55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc2498e4915b55e2cce21731151f19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c252ec94fc0b875d0685bcfc1b0ace312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86acf47e5210164379ff8fed5e14c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee409a013706eda86ef9004e54072314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf400eb229537b8479d7a0044c82af2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403355c6a2e0bdf53612c732999050f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f5687a1519ac4db84d59c501b389317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b695d5e594d7db2b4d8fa5f0bd0e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b6ec1b12bb6cec45511b53c7f94e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66a63c5c109770a48c0ae462dca54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9dc6d427118ed0d70ae3c6688c3cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b17b74ed3374dcf7c3469e9ea6e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020351236d4d86b25fb9c0c1649ed4f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b63d52be63fb8db335a9dda371a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf63339a4ce4b5d62b62a6e0ebb9fc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c75814249d09b2997a19acb9ac7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9c1d14bfd4891a470bf8bfe5e3e1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f0441fdc7a6caab3660dc9b4b00b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649933434769442558c1ac5d17b9f4dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e3a99a79df266c37769a2a8cc072330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a524c4d650d5fb2b72cf12e3afb4b38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ced51896c4d2a0776e13e3391bb2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54e446855b47b0822fe074f4472645333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a51ec775de6f22fbcb299d7bce250f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34799b65800c83e5530e84493ce95d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba39c6e26f752338489986db3c3cfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371952612beeec94edd18bd2ff354d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18664fe76206fce740740be865ee100338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0188a610a33a9918d45524bfdb029339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8074b2b6c4fbb82efbf9e420f2cbb84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc57560b27139d5a68c81df27a5c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede4ddc113cbdc9f8f0afd6a475395a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f86af73b4cffaa63d7557f1de72d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af0684632b0a98ce9553d2d31b5e65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493f79260b0448fbdbd4dacf917787f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c31917443c5ac80d1c66e4e3b1ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a56317bf62fa34b19c95c17ccd5c5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dfafe690625c42b0b07af64250354348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ed8aa12791d2f8d091e4d3f32d76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cdc960ff2186e7955f92d2baa6d3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d90fdaf82a59e311abfecda164705351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba47f54f669257c3ccc0f092a148ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb1bd5201539346c6f0dd93fa95cfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c27d05b73254296e1dec5d2eb696354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571370d70c559e2076a44766a8f11c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46441b7e70ee3d25c9b7b0b9d265882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee82bbb3f5188f249f84c6e69dcc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39b31e643cc440e86ff96a946db93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b611d7fec1f2f0af100dc1fbf39e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dcb5edf7495fa51b3e5210193c43a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874085c9f9c24e800c0c640ef9cf54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84949d35ccdc02d398fe0012dabe4a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdab0b750afe8a041a495c631039f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d634ce4943e37554b35917654ca37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef65fa05e1edef057381c4e868a2fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa9ebaa1d21a7a4a9d8be8880bc74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d764615adfe28b60f7a6800a64b4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05c0aee379d3fd8f34fcde8ebb1474368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f5dcae012fd57953b7b2e12508342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5903636f6dc834210c2104734bf7da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1b8bf010e55051fbc21c002ec32ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd610ea54419f1ef48b0dcfc73b237372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239158a5b35fcd3c0ba223f4e5f324a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1af687a1d247f4e0ffac1ba932e65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd913ce06dc7f5bda66e91b37bf9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f486e683049e3e235395fc42c464376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d972edb5b57ade941c2d33afbb87d00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfb06630bed34fbc71408aad87a87a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3c92a29afb6a1d3ad38fef0a6bdb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c67f2a061678f48cf8291bd4f386a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f403b9e0f7e76d010516f9285c9c5ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ac1a4ea1eb4f544bd3acf3bb2b446382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ee903278fef32299579223141aee9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b21a21a4149dcf473597204e37ed6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf86b648c849794754cb59f042d563385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbcb76d1d51cb1749b640eef2c7846386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6f8a1fa68195c6cbb71d172d34d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9e6e83c11bb07a13eedb0c17c7439388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc117e905a4a829fccd3bcfa89cdf06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83071e60f0e8787ec251bec189dab2f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d04b53e0ee12c0acfc48a78977792391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758dbfb28c2341932bb34a321f97f6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca9dd76605c62317109f73bd70cfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346c2c7a9a6283129203bcf2b3e4b53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21569c855a6a3789d080537280c9687f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81cf50fb80e8d9223f612e02414a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a50ea07dc9ad33680accbffe217d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fdfaf64abd5040ac84796d5ee8cd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a822a45a87e42ee95c4b39b23e844399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acb357897d076b59df23f5b9bf522400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d8f6219f599da21cde4e26c383567401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c833d80ad9468fd07718bd19c364402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505986a3dc74003b0d31c58f6ba09c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7761ea1dc4ddce451ddc0f6dbb3bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce088247da2b8e87f037fc7ccdf49ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad64873526068ebb5d33fdf3ce25b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d65168b5079ff2badeb30674c921f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a524d605cf3312477c3c0ded87d3be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c4cdd4ac3253a46a84edc5a870d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d53bde5c679dddd16700e7c3e1f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e819d0d8baa485192174d30e5076411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c00e30edc2b711ca3015f543f1b21a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219e36cdc0996736ae6a277c258688413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a09d70049ebb806c5612c013e860f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b2a8447f29dab43d52815a2626baa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe9af0b8c871359f6a198a7d60447f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e26ad355a199800957634359a54b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d833e8050a8b573f4b76eabdbbde6cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af056e2f405214fb853bb5e5ad34826419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536db4451f1284cc3ece40c0188ac2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e074364dc9eadd5858bc8a7ac9eb5cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b13cd75c3b5b99157feacbdde81e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b6334742c8159875163faf9799e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302fb5d8a50f7fde297f5e53e1887a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d8ef2f496e6e3d7005177ebe3b795425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035a4354f2311b0279c55373aeedba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba565b1e8431c0dd93fed44d47d2bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f975ab3e14c077852c4c105e33189428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47b5f8b54919048b7f35d3db353a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db71b9734c399d41afa5560a907204d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8232cf0bf24805af3550eeef0c3d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b85ba9608afc65f8feabf4bcba90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9ccc582200eb50c0fe48524656200433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adf8a667b24453cfc83c41c2e30713434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcde9f7a3ef5bac092b961b91f4cc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59233033efbcb6de2ef78bdf3b27b475436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1104cf10399e53f59a0abdad859ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e4e13fe77ee7192610285ca59e96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ebb63ae60828fc374023ba31e5ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209cfe177508f77fd8b4a321f5e35d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537246a465029ae00be6a533d41cf2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc6d043fce186d8578336b60f455b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe75d8f1600928b7eda7aef5e266e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757cf408c66cbc9e8aada7e768e37ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc346b72ff851bad41db1f29d4b2b61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eeb24b382e9991b7121787d3c6389446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bddc2e8d8a384e0ff16cc38f84f7ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f523df6f09597317da3e4fd24b46296448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72c530b5e043b38ce717bec9fd015b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc24227cf58f072fa1d94ed45d3662a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60886f9d60c67e7039fcf77d8668e13e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dac71d7e793c5fbb2e501c915fc17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13a4562b29eb7d207ba57bef870b91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2b67bd9a5bd8f4588a11848459be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a773258f7753b623ab35e03ff56b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8774670cf3fb35b8c957ba2486cd33d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed314cb103076f9bbec0b3d75ae1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b098215285628467ac953fe5d8ab5e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc676757e0470b82f40995f190c43a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc9dc6e07a10e6ce80e3ffcb5aa702460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d95426fd0e706b73eb69cd590d16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464f9c9face8b186b1df8e65bfda88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5f9a7e62c13363c5533e040d1196c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2a7af8bc2338041c32365c86e6def464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d93a5ebe595455b428dc3ec62b06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a5305fbd8df44d06482503e01bda6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d64e1a53db0d7cb2df8eb7725ff972467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439fb5a7260226f0cd1b62ce694af3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4688693f45ead931b8e057dc377d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df3c23dbc066b8d1b109b3248b80fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6d40b3d089681efc957a6e8e4bc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff79f1c438722bd24c9bc0393ffd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff66b772e0c3214156caf665ae55128473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3b0b3e4f51ef3f773abdbb5bd775b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5e70469f214e2f82688033b71f58e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a13d1ed74fee536988a0b32cc9cce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa535de524ad9830f5756535f916d112477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c499c53f76e388cb071a5a73d4ba8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3a15c7f30a31b8cae0da85cf915e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f752a8516913e29e102675e73c8e0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dde2fb8d876ef6b5a9182fa6caa288481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205787d80ebaa14660dacdd539c72438482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d01c6e5a6781e700a7783a359a63da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90aed05c850a820e1a13aaf3d5f263484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813b0465e0ae73a1c563282974c7fd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fda05d19425d62ca2571a779abb12a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b0d060c02903201147a63d4825895487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d8c8e77d32637fc7bb378ba13dd52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d911adb69b98b17284956df7eab4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084472e85305309705678c05e07c381490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c6d5f474c2ba5c463c7b7e381b5b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb568f71a7b257227ae564f45a4bc9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f49102b1c50760c5e0091249f4c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a111a16e28128cb6ee1d86e90521187494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a385c249c7e5cff1514d72663d53da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7d228d7dd168a39f733f0b6dc03a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b282f236bd9baf2b48d7e3cfd69f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f7304b44aa07b7079a92b494a3e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933b432d4a1a8c486f693776203caa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb38f89dee5fea92064b6f25fab3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10a96a3188358b3fcb9af370c6b21f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd108c1da8b0d1569eb874d372bdcd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755dd8bf2c693119e3a803b53f9793503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9eb2e8002e535d88dc2ba8cadc89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082e8d8f27c51221308d5d0dc6be85f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685096e5ef39ddb04e368bbf83884e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc26a85b9e5a5e117fad06c3601e9dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08500c133c6f375633b232b86dd1f693508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a82af03dff765bd959912b3fde07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395a1945ecccda8a308127ac73f55f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf974555cff0861cfba3e9933df70f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b7654f35ea2531ff1611da1496e56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f525cc679182cb6f8781a495dc58c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125312bb21216be1e78c6f3b27d8382514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf802fb892b09f8735b03d34e36fcb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5c6dcc3569a56c3f7a7425262ba9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8532ccfb45952cbae339c7a9b16ed4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9051de522e098ee9ca1e1282d08584518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56cc474666528e36c96f97f1f3b100519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c367750eb03714b9bbce58e95451520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e32f7b8c9edd64dfc1b638a511ae0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992db15ff870897dd556c8190bce2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b2705aa889b2caa08237905077c2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac175e88464cbfe4c0645a9b220fee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f41432a038580a63d4ffcb863eca8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580aa3b6de89b19c8f962ea214f7ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088066a4987275d28ca1f4880b34b0d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229cd9ef543a6a830e78473b1d72898528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b21ef7f3faebd547f67ba946a8952529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08352b458bf6886b99f93b615b38d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29ee943222b3bcd365ed4a986ba26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947885c3b638334788a5367c6904affe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334dcf7ae7c97410ba410cc7a657b60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccca7e395d956f61348fee501671f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562e36e29fcd0b0f7cb2a9dd4c210e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871137206ea627135bc8fc400444570536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27905a9c5fe9de11b8d4d01997bc92b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ede2758d77659e481d88171e015022538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc0e43ca709f2f9a18ff91431d206539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5caee97c87bced08a2d06555c0a172540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c34ed1e39f8147360ac9f77b4c6bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ce73aa18f8a61d47ffa060a34c52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9c5fb68f5a6501343aa98eae98118543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207af166f7af43c6e189c183300e6e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e1face55965cc206179e15bc35f24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d89e9f294eab78aaef5c12f1f57b92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9ee3164d33247e7573a9a2a72607547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb191e2b6db51ccc2ba700725ad1c3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f8cc57d11e798fb5a32caf95ffb25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b886adff537ae6043eaa791502209550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd0dfd03dbf7bac5a2c626633ee8e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c01802425c42de4190a85ecbc7826552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f95e4c5051f93ce6efe4f7c68abfba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42049fab0f67065e6883abdb45fcc22e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab81c0f1183cef0cbd31d355714c35d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e22513d128462d12ea613d30346f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fb7d47570ed36117d505331cc6804557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61e94b35a852ff2d2da5503581c83e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed7dc20f302c0fef5fa6babe39509559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d2c3e32d7942d5227816ccb07051b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85a70091f562123b42d8c5647dc67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2c57d34e97486813759312322867a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37274b5245faa394fef118ef20277ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323e255e34980950a137c4d3344845f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedab1f7cd0308441d8e0fae12f7347565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ac36b9aff70e93d7b7e7e80615271566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196baf962d3df7b642d673f7910ba9c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc299219a1b63780cd1e123dd175f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41218e356ca0648fed134a546d28792e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69822f86ac2eaa298adc399457b22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e743e52379ffefa07bfb51d6928e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c08b98e5a3943b23fa656c7805df4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14346e01eea5bb574980b49642ac5024573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9befe3af29ee5b5363785834b92bde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d604afa0f5375922cf0f957b2caa987575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944685ea62c18be67919ebf74bd7539b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e0bd47702bad63cab1ff50bf0828577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a5c17c80e64d4688c75989b790cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cac3700cec63f1c30dfa2dd96d7c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3a9957adf538d991c0858ec17ecd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784fcc234bf8265c61b9e2b4d949192581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4afada01a3e4d33e2616bd6ce660e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2ca9660c77992d63864a5f8e8a049583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea7add39bd1ab8c6b026f1ffee0c70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a0746cd3aa6517cf7ee8366626ac1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516dd8d98a9d1c8206b2032bf72460c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531989271e7be1d7aadda9bc2aa3f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219e40e5e96834c782a89b3850ce64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc314dd26e9dc7862ea6e2ad4daad203589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793e30fc9dd3bc61026dfb861707fec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1559eca8800605aadf9afeb506248e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692f273096773c3a8055b1a58b59d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52da162eafa7c74e9c278953b82e845593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8c4ebed4effa533ad493f5e8aa6cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07133e1cc64d9a2712c85b6663a551595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c552b029b0bc24e968492b5d4305ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac24bcc9005ecbecab93b1688f21000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead849bb958dbca91fcce48cb92f509f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9535ee62360a738e2acbcd865a9cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6caeb77d7d7d20880740c53d90b619600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da7bff3d253a0180906d18bb2f4e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b4428cfb2a621f53c31aac700f93e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53395cdccecc95d2f504366b3c901d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccf83b152f5b740e0aa6146ad0b66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a23c70adf94dc9e3fa683eb1d4dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de99a7ba3925d69bbf6e5f57d11f13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa80b7e18f2c817904acfef60c2ff00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5bcf6f60048aa12dd71b581ce1ac8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd257529883e06e1b2a03f7d06b396c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11242b56e59571e848b0d2870b849f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a12a3b214985f69fd43c8ed52df2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f44885ff1fe9762d459de342325ed1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7278dff022e02dca47347e6c5312c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f8c004558b75768051f8124cb8d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b01b678a701ba84553bc37967b6e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f2e6bb8ba3bcae35441a19a0ddad7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5afc0464fa9228cb376f941ec4235617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f8f591d2e92617e874588734851d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c15deba3be1074037e03e507642db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ff392bb6c981a2bea183f1a4ff8c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee711758cc154b17da9a1fe21e78c9f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0ecf33c1195def058a124e355b655622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbff435826fb48f46604e5b5807e4a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc654400000d2ec3f06e5f3efe1a3c5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5192fcd735b8d58b4d99f708ad35a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86138be73a94d28a9bccb447671bacb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329e899a9a02112e23298b767f7ec9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1bd627269bbe4e4007781c805dff2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e12ab0c13544aa9e08ac2d164f1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f409f84d3ef8190f944dda7d2cd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ecc22eeb2a956d4a8ace4ae07e762631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd84d5816272384051a5733c89796b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06a0ec5ec4f17745d0d62ec9e8ef3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ef5b3a149cab8790c13da928ad890634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a5634b0e99f9216ca2726391690bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a48f2a4953794c8b8bb4831b13f14b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca68803533070c8cba97053ab09c40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bbe5ec9bb0f09570d02748e403d38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229bf1109c353f7a73d0c55c725c536639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a971bbdd23ece947a7fe912431814ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e1462e78991611f229a0f7702abe4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addbf01a8b10566bbc51698e3254e83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d589a94e06f0112991cba1a4c23cdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d83a24fbe8e74e317fdcf6c4cbabf6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a199d255ceae002a67666e646f641a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d2451f38db0b7ba36292790d81b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c3f479b8cc04b9fd3de3c9214ab9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508cb84f831b2dc45676144d141941a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1369c87ffda0f855eff1faec08ee2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df098337c9f8e1c92d3f8d43b38d4bff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd4c79363916879a13b7a685986534651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e75faa2fe724d02e400585e85393652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa66999d7ed084e6db7e83e4123c1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7de409ecc60bdb4b6b8121ee1cac8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438e64fe5c18cfa86ff25c028a57bd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ecd1f221d7e2e9f87bb241dbd27f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a47ed38992613bbcd791a0067d4c03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846888ae44b946c09ae8cafc9f9f138b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd65d37d40404dbb026b3a01bcb184e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873ca8efbbb8a47362e8eb9527e585660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f531afa8106c88039f5d0a238941661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445cd09708eb822aa5029c20776826c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652ce057badd5b3c089c92699b79bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9982e66abb960d4a1b8a19ad09990664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2fe090c07c84613e00a4f15108a00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad834dc819c57c2de67e702a473196c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac071ceb46b95600d41bd7a0f81a8f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb7bfc64b3005a3c5a4fcb5676c85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3705053a85fde9d05e3cdcdf7f6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6914f3508f6e255a4518363c0aaad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073207e68e77e57732e090c0ae03cfdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5087f396c4e16c5ebbc847c9ca9462672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4edf5337bb14ae75adb8da89d5d21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c692c1cc489943a402f4dc6d5625c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ded0a3f13c963e8a236e94ea7c091a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb07b80f97ba0133492cf9014a61805676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d63e5e16f906f5f7d156a89ad8bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e72b4f726cdfc5df2d2155b4f4329678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e10e2c11f7383ee52c2dff54cb25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de8909b459b8a510b8849f69addff9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e9de14ae047744a3aaea56337bdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf73682ec94c9b8b0a98e3e5885ef76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc29d564aff65ad008b67a1de7d9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cbc52f2c578014374861b2d6f990b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e92643b1c806dd9a8d0427c65b816685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0eaa6b1b44f499f4f0eedca105612686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de817fa87af24ad298c5cdc5dc5f68b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8c558dd99540ccb56613aea952db3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a368133a9d6fcd4c1643bc0a7e3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132a56930d8925787a01997155a1d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11924fe8fcbdf90fc9ebe74344f5f070691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6815f927a4286007b2efbf3fdf40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c58bf73a15c60366ea3d10ab5893b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa26ef55b2ce173088c4d496ce8567a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210704b5c8cd08d705494c11b6eb64c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246cb9ddfd1a21a6757680ee0639538696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef51d6fc1d424e21f939d030bcc9795697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2db787b9d6b75572178d0e42b5c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d06cde7113bc96027c5aae8b37b91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8976bb72282a71af55fad9a0cd2275700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f6ab478e4f502479373c7cdecf3ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcfd42c3d490a595f128d56a0447c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd27b3d498af0a8e4831563de9b56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1884c5105e570fc50dc89061db3ed6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd3ad216ca4e65d24618dbfad0e587705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718526a26eda52dc707ce575cb2746d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b13043032697e1c294645df4325a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcb0540261b592887fa387c388fe1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c881e4a9385f1cb0998322b217f8cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a13fe2250dcadb9d9d16f111f0037710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3398c27df33ca75fdd2b7b71edc12d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6545b16498744ea548013e7902aff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b10499329bb21e07b0b389de98f97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d15e1643d6bf51a7de8bfa1636fd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56145f8abae55d89cb9893f13d1a6248715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa150c8ae067f10a13f226b486b7d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8665c369369afdbc8188ef7ba7483e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbffbe9dd6a4757d84267b58e17771f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf24d1477eb6962ba6160bf656f689719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a4143eab1abe90f4bbfee3dcb04d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944c6e078117eb8caf64d492ee12f1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a7d3d25e17da8e5fa801c58b54501722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ec3f9fed640c6ec0cd3aca2a2afa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d513b4232323cb84f33d997921d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ec9ef77beab0d7f052c6500096752725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687f1a00e52b2768302a1f12ec0cfda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f35093a1e9351a6d034f4a4549a1d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7092dfc6419e71477f90d93fd76041728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857c2d4876f166773494a5b10b26786729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ee64788da0bbd2c02327551b210f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f8b5c6ceaed5fc03d43724ee785e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c696b87e48e007365c4c2a110de6f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ab8774f46a6f1980a4214eef4bec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6719bb69ba4b245d9295af997768013734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c33531e19c47d216146294e6dc4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4ca799b1b91474f503e1789f5c57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1a3905f1c0849153d8b517d64b378737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78612039526840d587fb84d07344c6db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ba18e81a59bdef2b308df1230db3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fae1aedc987697ab583950ede6e6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7421a4fd16f5f466a056d469aebdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3bfdf764f5b0cc645c20b29ce405a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773e1da3fca1463c8829839fc27c585743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1028ed9df344ef7f20a389ad5edaae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e77e6eea823a31c406383bae9a40c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77183ef83b655cbad96b15ccdd871f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848ced41f1ef8fbee25c0af2155091747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8433a16664176ad7e9248aebca723748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eadad96fce7db46512e9a12b780c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d8d405a3a791c26e66623df59a3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d69603813b9872003a6d27c4c7342751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f522f3a37fb3b94c2f8000e8bcf501752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b06fcbe819de6ba5515984d16e118753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>