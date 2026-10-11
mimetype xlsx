--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25532688daaa1797b581c1dda93a6a1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d279c5ddec582b18f30f474b5618eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cdfc28dfe98edc4cd675e5978fd683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f840f3afdc91b180f4e14a60b0fb914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3e055fd6a9c4d62654c4bd5bdd045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec2cbd22d39c20787eaa93205f04cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3563b1955b934de19759d34f761f537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501d6a417170e639a5dac2070e120d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90a49e5623a209f7dbfaa48380973b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870544f30fe040d637265c715a79f41910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e936aeae389a3ca5d79998854123811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c0ec448e65cc1de247508ae3891ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2a57c25eea54b6638faa22e755a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7f75dca313c440287f4a48dda4ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2339bee4c2fecc6ff2e7b25ae2743415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739cd896b9d0c9fafdac5f79dedd22416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3970eb96f35cc8dc26648757ff2ee2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc883b2466546e4b7c818bf5c4069a5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473629aee43a55b7bb1afc68104030f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831d2116ce00f037444d6c5bdcdc9ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e653ba4e329230252fa5237713445b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17900614e207e2f710f571323cd575622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a08718bee4266e30268184fb7056723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8f23c5509b6ac40d8162fb99d3b8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46f25323ee57085313bcb3dee9dbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e67b9129488e40af12e5abdc2a7ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec77732d11d834a3596d6b0be7c647c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f75d1f6fb524c492763db80ac1079228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d17d752d793c73118c8b1e70564a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba9ae459540d8d960905141916669e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8480cf1b404950647c933ec4862e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab66e7310c6155fb37392e755fc6ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1d5a2a953729434a43f913b0754933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de11d87f20942feb6c75c88f4061ba834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65373ddb081f0423c465615fa5094d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c21594648ce645fa1a0f08bb2c9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb66f174a5425048813b44a8b4030d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4de919b6e7753030aa3433265fa7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0192fdd40386f99e23d86cb5efc6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca9fd2b91941cbde82002a077e8d0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e72e00f73d246a65cc5c25302964341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637ef4d78ebd4fb028a0c5e00147aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686130c4426c0a047ea5260c6966e15143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb582e7d636bda59962360fcffb2f7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406932a1771bf80d2e343eafdaad62f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b98a6bfb33bb799b3d95f190afa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579aa1d81229255d8b7dcb0bc2c269247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acfd050e89bd2db68f6eabce039e4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70160338296f86cbd928cb3c67efd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188b2d41ad306e7fe88becd06ab1adf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fbe891a50bf0e3f493f82d65fe11951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d1c884586e88c9dbdc464799da5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ecb187806af0f340a790c7581a7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57322ef3463dc4c651a0801b56605ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3624447445d59d674930ff67571a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d7ca3b54b7c5d069b411d2a939eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e6bc6243b8f817ed33253733cc0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f38b8fbd8a9dc74a1f2c4b515bb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5ac8f433ce0fcee9d03a082c9647b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98467d0eda7bff860d59fa7c975644f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e01255b03b121f8fc9c26670da92661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf3636869feb499d9b665a7f64e0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5097707fa2263e11744c1f1d93cdaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2b47e7d5be82ded171e61f4bdb6ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d085448196c1e3a89de670397fd1aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44fb0cbf325c4f2f4d46c9ead622f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1fdf7c0668930b5bd691e58eaa3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a47378e36353b8f71b9a50e1ade968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08a24d4bccc7904efe34f4395ec15269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51971de239140e3222f853c35141bda870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db10cedf6716e76611c406be306bf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c09141ac39ca99c4876f66afdd3c4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16308ec6bb5309c17c12da055f3ebc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029affe2c3758e2cdd2d2b257c5a46a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818e27198061ea05ca0b0dd357c4d9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a030f9a8c131d916667500a01f7b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856ea698321b68a4e7736ced22bac5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3fa599937d67254ef89acda064cca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d801b8cda390d81085651456112364979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342fec08db9a76320087662f3974c3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb953b323e23bf61041b612cb0857d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802418a8f4a42dc377baac5d5a8c75e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6074e9ae9e77c4e04c2ca8c986c1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870e616e390d5c39ef99ea43df4010c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ed399e69b4f265c29bb9e29d8e1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59fd9a7a9b1323000c8e4bbdc5d92e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0484ea324fb02dd9c4402b784daba487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1038bd24d2e840720cc37a7b0e73988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021060cf5a282a6d0f6003c59979e2fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76801a145e1a991830e61ef3448bd6bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6a24ddefd416da52843c1285f289991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a00b25178fe41cf210c46312595dea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbabc9e101a6d843ef3ba4c3dc46f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d102fa0f535f6463f31ce3f2f14ce594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a07d3f22707f4289bd1694488536195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6b84bd013f01fca8040f007772f1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d9d0e3a557b08623179adfd91a0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe509208da0221ca0d7c9b9a3c1ac25498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d89c858965f51bd5b2230056e681099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d336548ff4bb5ef98e2ff8688d160b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ce7f91cd9cab6fd9e4330d578a33c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d0799377966eb11ec574e1e61710102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c86ae41c476a90d6f664b0b844a957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a81bd62e69c1dc3b448056d375ecd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea04cf18e30797e322e0a894ffbf611105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d28142d26a95536371a58414d702b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db91e7e864d10315ce76fc2227de7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce20154bb863f7d29c79a1f02e2fc13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd88eb54f2686f8a26df28f49cbc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba53af1589088644bcf798b193b5258110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361451b72039497e57757fb7683cd60d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158385b6e9d334e1543ff102ab5ab29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebb454eaed6abb518e9fca9662b64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec021e773378ccc26b1e698753b404114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74299449772a750342cda672642dcc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4546c57d0ea7bd22d3a0a58dc9303116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fb60d58a56e974bb6f82f6f6d370b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069f5972a0b07b050f33d7c4f8b968118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19081a0c1a2c33fe788a5641645933119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a1905ca1a95657cfbc67570af17a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0be1713d716c2a6bdc2f58aeb0266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60909cc48807f20f8252db774ac22405122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d73b74ceecd88a03423f0c602e71b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12f237851b0b896d4bd7692cb0cb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1dd250528df1ee13b19f757d43fb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a1c266af8bb8d9bb21d20aec4fd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e0116158fcd33219772b29eb15585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c51eb154b069e5357e70e5c2976d71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab9aae30c84f8cfb3208bdbb687db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375144364a0437c8a0dd34a8d2cb047130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8d4c04fb8d6189f3e6ee8e04ce94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908860710607c768f165cb7befe5781132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22861fa91c6186d047dd5f857f7ac219133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a0312425c5cc33c6f707abf7ce9e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b7568fc6d54de7d027786a803cff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21c1dbe28144b6adc09789160c01d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647d1d85edec32cf3f3700e4f55d72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ffe927802fb72dd0acb37ad8aaa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ec837fcc31b5f7bb2fdb43fe5f13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f685d546c95c425ff4d64b1d26f4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20984a6585d0ba08ca2808c182df25e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04353bbdf276164468b45372ebf6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea94b1d2d70fcd4679adfba115683a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32466b45aa6192770e431bb4a582d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5c3c9591d8249b46cd5efa598325145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2530852c88b2957b61f26a8b233456c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7758726c41e12d0086f1e3da856f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c00bdfc345527e54e1daeb649add9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f372e9ad7627138253dbd67c3f085149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9da070f944eee7d103140cf5e9269b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bf12148088875bac99f04a55a6bbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f662f185cf0ceacb2000e5966e23fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063c997df62aba1764c253a747a261c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed0358e9079bc72c9cc61c663f53b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17196173201e5ac3bd3240eea8f666f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2394bec3cd168ab42205913864d18d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de20ee0702e6e897cd0e2e715a9c17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a59d268e9de7f133fced15657abad9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d42936eec02597025a9bf71637742159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e218e63b55dfe94fc0d030f57a79c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e45b48916ecd539c5bbbf104b80b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ff00911e0a8a4819a726326ba2de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707e7d350bbdf4d822be666f7009843163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9215fdf9bab98507fc529788c4d84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c527ba39d1bfebb114c6fab107ebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695cdf6a0c4f7663ebeb7c5a58bbb3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dee9df97b84462134f89fa0d7d755167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f3c01e93019caeea2d2cbfe13c00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab6267fadc444b8c5fe47194af965a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d3c2f86adc56a196c25b0519a342170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06436491da9039b03c05ab04abf3613f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535106c567421e8919c6ca4a4559ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d28a7d90d048e6a0906a8e4830db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df29502120380a7a6acc947e0ee91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcbbe519cc323131006142ffef2fdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abb86e951b9d8e424c6fa0095d7fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadea4134d92d12b0560bd95348d9308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf055ae18e60cffc430dc8e6144b17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedde04b8cfc4ac945dfb23e71b041f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fec592cc60542dc581285e4deb12fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7f4f954909def9000abcf118e406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07949aa2ca4625b4e963dba7683e7c85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b494d5c7bbedbd9798426c90de88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9aacd15a77526dbe903acfc2abb7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28bb8671f81f814289f1089cc229fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a787002b845bfbe3639d0e3c4f7cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b6860f026ae8cf8c39bc151259bd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3de2a2da360cffb33ff83842da7e1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776172894a750fb293a92b1e50da1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61377e7a0293e0aac01c7458f25cee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7e8f36b50a9b36a3ef68f934526a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93894dfee07f2fd358e121c8b97833f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c27ef0746bb4aa9058829301057a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bbe88e47f6aa1ba49ca15ef23c61e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7043ae0d6ed93c8923921da43b3fec7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899791c6dce793bb0a9a337faa4160a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3efcc50d781441f243d36aeb6cd12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a5e694f08aec27fb27e3d825c2cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67597b0c45194d72c3aab80f7e964657199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9b9c540bd935d7b5375cb1b4130b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4432d2738bb3a8d04622c87f6fd99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed25dada3bf5240f6bfa1a3edc0e89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f1088561726a8f550e7dcf77310a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166685205228085262383728df8be70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dec2e7b5c060dc7bb60b42d246452205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fbd35a573138f8fd5521d116c6c70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e49b253545a0973a1a9b4ac3d7ec4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca43ec6dc54c4c81221c7f97071147e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5e489dca836e99988cb612277b8ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e30c304d3f0a506b80d11c4fa579aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80046073da36d896513cb6fd26db0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2160b795735a052093a9419f03494a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed505ffd97415fa773e0f5c2b34233e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1a832589ee457e5d08142b3e3d430214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fbdff165380f45312af01bf200fb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6863bd22f94bbdc14907782c45b17e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e193fa75c38eb3f811128b9c82618d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962b07da974c26344a42b8ec294a5c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68556076c5adc800746e2eb613edac2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814a3f95558d1af72efd560fd0351ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1433b93be00177bceb4cfb4f77060a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa6edeee4f82237049b7ecddc06b3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d209aeb2a2be97c507f42820477cab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de93c7ef960beaca00fcf4a8f2fc48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f6a1aa11fb029dc68b8916aafd368225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18ad8f26ce69d828d472d604c13b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1d284b7253ac8b7ad2e3dbc539105227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccdd7bf5b3605a37036e5eb3d36aae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eaae97f52ec93bb96491f5ca800cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e9955549d5063f1fb735e14e4f6c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f362228b1b94ad3d9f2f423b939c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171cdaef0bf8a17da3928f00d3e7e63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7b4141d1aa42b0d7714d36fc620a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f68e6487c2ab576aecff8c603834d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b30eb85644562a56a634fd2b8bdb17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d51a9146064360f7fd1610db9378b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac311e47f1cd344f5d8ef467ab380e38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dbf9cfc2b1ff17973b3bff5bd10a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7828eb4760d52f1892ffa6d954a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3113d37f98302b43977116cbb5fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830298b485fca25cb8b834ebd9148684241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15178637898b2959b61af6fbda352f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575caee424b5dab103e7adf0370f37b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f05a81a2d10ec5d9c3ca26888ab028244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f641b1cbfb0d35ed3f7670b4635225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea947241b80936a76cb51947cf68cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ed085d2ed858f48a6673a2f8bfc52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c60e932e41359f079086fbd433355248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ba020a3c27b30a55a7fdcaabb33c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0806f082611438d37ec9146455910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea903063da99bb297fcf1b1d1fca2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed5910db6757ede1862f8f9613158a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ca9d94e281464ea0b1f78b918cb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9c65a663bacbdf05e54c0428b35bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca47f830feba503cb56c93b41b7e3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e41418ff149557cbe7c400579c91f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d432594deed9f03cad43f6df18fcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfb5f69a995c5371f7233ef4d46ab8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f2a103c9ac5e48d001a95d685a56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09e50f1b454b149c01f552540d44e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392b907f8276f31e0240f63ff365de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8d74453c86ac7ca5a1cb6169a814f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168b9823bdc65d55f0b7869d0c8f930263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05bd4907d0ce6c0a6c29eb33a036a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e1bcbbebf332f289ba7fa835514b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b09c987ce259443abe3cae18c729266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7195bde1875b9e9b8419a872da37b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f9ba7afbd77d73e12a7889b7a84bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b643c3d67ac83e385cbdb58697f7e7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1fba2dbf595521abb2dc992296fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d623979fb1d55db0e949133c31bcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b86da0ae93bd1dfe42d43157270db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205157270ed2ff2cf00f498280a41ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd801b2430db0205a6b7e42caaff44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b51fb2e0d1657243fe963dc5c126c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a092638602dd798b5162cfda6eaf42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea500d7b9bbe7f4ea6585440930355277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c131280c92db59cd9c2e0c6a2d8fb20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ecff1bdd319818108eef86ff88528279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa30dae94d84ad198091321b8618e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758460ab0678d7cec648be58faf26ad7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735f2e01c898ff5e4401ee356244264282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc16f4c412f2d2fe67f3837c14e33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2271ada81ff10b634b26a147323d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c56285a6974ba9f2e0f65f29d9f604285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b877e4c7021f009d0b9afde11c6de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fcedc603c0f439d7b8ed438faa6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6a676cf875f6c74798ea41bb296dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a376afc0af130db8c741d943190994289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc57a7246e06a93e93b38007bfcb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e46a756022c3ab4c89fa7e132215291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587683ab7973d040f0772579a7f2599292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f162adc5d22c377b26f31e5d9671b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaea7f85a464ad5043df233a8befc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdca510eb7da3b6400dc994285abbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e541bca94e94aeb744b574703b861296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920c0ff0dcc555709e22b85840e625a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3671ebb854eed969e6e98caa41d0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ef1b70802e71aae7b59336883d95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceb4f52fb349bcb88db98ef8275fd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c64586903562e8618fdec7506f4c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc36b978c7910a4426bcc0323e8f12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab730cda085b5b2817b610903e5c68d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af837638180825d39fe0f151700a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72cfbc980b9bb8e3f131322a56c698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056fbf30c278df2bd4c34808ed23c04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd8a57302ab73f4a42249c32c71b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4caa36218f685786131dd4ee342492308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ad63801e8d499d599ad944fa53e46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d3121db201ab46b9b58e5633dbc5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d558cd6ab425c9124902a13c204a2fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5305a2b4575901bcd98ff23293625312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010e34b29811b14cbcc1676a5b0b5e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75628705a27d5ae7caf4ea40a8ef637314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e7bdfb0afb54558104842ed5b7775315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a349bc68b60ab18e700e248cf7bb9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f553519f237cf270066320d9c788317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea9605c8b2706e82e7c17911e9add318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20588cbf8993a9b5439a9ba53d1695319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cdc56f80eb5d9e619346f6f0330e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972980df268dc720a4b69a86e2448ee8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7a77f1d0963ca822699e9dc6ee2a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d06606c9edd4656539fc5c68b7b8e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2afecb439378d18c7afc05e03d9c5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ed8a740b81a7b98c015e509dc7c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144ec0aad571114da0d1c6e793df4ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf970943ef1e6b8855bc73941a12c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1c91bba51c9749949136159a69b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddbf527568525000c181db28613c2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75066e31d2be715af512a385b42ff1f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e46c65e15ed4a21f3a7ff5edc3fbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648dbe7abac07cd9ff9dfc1baf9ef5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205a9737ce64edf4d1895bae00b1481333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18774d7ff73449eecccbf49cd4e1c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282ff3a3b24214467db71c5e5811a4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb365718409550390c84067cd3857336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e472f4af2e9304383359465313919337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a05f3bb7b8f44e69ba9977a96e8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff43385c4efe8b8aa8ba2b9e32d92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8dfc28c85f29fdafe5b2b1115f669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20234fcfa8ac44716f9b0a1e412d5051341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65aebe575aaf083451a52d82930992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d838992ae4838848d0d7b7318be9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb084559bd0bf1036a758b51b991cee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6efde551bd9bcb35a2db3be8326d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c16d073f77c974db92a56f0f91c6d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb83eeb754750b021e8163e9cc127347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd928be11ccf7b1ac4725d6985ef91a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d358641da39d6a554b49c4f6a3da4d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af883b2af6807db4c866fa15704a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768a73dd9e9b3440a3911648706c3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169610b839d6b7f27864f60e402824a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd6cd49fee5a9929553a39cb096594353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989baea562569f135d551be0b1658a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e0c72d171f5836f388e1b870828a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74906fc653c32e9f50fceddfccdc067a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692679717c2726e2b5441053393eb117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed7303d835aab95ba40967c2ed451358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e394882718ac2cb9a82b0a2e6ba96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3cec651daf7be823b53d890daf6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a91638e3215eb2d119378e34f85c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa84746f799c6c57e18b826f50a16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030883492924e1fff77e0f04c99c71cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223fef9bf62767778830321bd1ef69c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fa56e6f00136300ebd76766a609f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e32b143ec0d3f5f9530b6c53dc6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6115abe675816f899f84e83870afd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c891eec4c04ce1a478d034edd53e66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ef75192b1e6f805f83a4fb23dc64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92ddfb58a6504a33cdefb3df56e1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff662def215a5523166b114214452f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2914f509ff907e0fb85f25df327b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2206ee8fe509a0d70674a54410fef0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c8972ffa6a16aa6e62142381be80f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60b1fa6e22dd4c300b567cdce40717375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1030c58aecd656052d5a4664616eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3142435545bb7eeaff24d50e822517377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533561d4ec89b92675a7811b9352b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f1ca7e17f98c0e3240d2bd0fd0963379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783d97bfc39b2136fcd73431a9e9502380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1e729a8a81fcef29ac711f1d86451381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813462dbb4f00195e8b68a721572085382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30931b026ec5be0468e7d1d512083e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da660030d71a12958c5eb38a3f8aa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfcdbc2fa2e56d8fcb33445f08d788385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe2b4763672f00874a0aeb4c275222386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa29c01414c9e77005839518aeeb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc094bba1f764e874f97d7d8e7524388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c4f376e2dc6b53192c46887a68cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f145c2befffc8e47ccc4a1cec1d726390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc0ae11fc7acd4d05c6fca6ea8550f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e1d2ca7332f94a9779f0433a9d821392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b7506e9afa594d34f6d0f547adc33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9971b320408ee39c022875db79c95c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9418ba448b996e8118479194901e73f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b35704ba5455fcc74109cf34151c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e78aeb1adb10d12cf6ad4b93582d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e739861623a783e3c7208f80b45917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec7886820ca8203d71578b34809cd2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2821cc05dd73ca8fd503a46a0274dca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8945fde9d9aed6b34b597937f075f19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e162071b5a592054144b685add894e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1c047e606f2f4fcdd76701de2f2fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841779d81802691bb0be6f8c3101791404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1db6562e925eb99cf5b7317884d7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c342792388c73ed60ace0e1c844f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55475e09f1409a0c23cc2aa226718e57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5b1388d2c5c3068a20945acfda2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811df334cf5dc9a52d5797b65391018409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d3eeb25ffad8ccfbcf6483c21b9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20cd4337f97bcfb9ca49a2aaca30d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebcac67ff70b638aa1aaad09b6c585412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd6c0bf924d562a74c60021417379a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3a301972b4ca8d9fabf1e9000ae2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb6834110c2877f8cad452cbbb5f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e4ef60d65b3f5db2c01adc6fd375c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23d85770805d293a6f39b263ec5696417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012885b3460f53dcaf07f8c308d2c72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18211611ad3717e053a400a2f834d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10273b0513f93691430e4fafe70ccb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d649b1a8bda37041828e27bf29153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87b96c4f3e6275df8616d03313a268422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b51aeaca448c36d64b8e50705610a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c183063a1613a6d3bd03684c006c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a91eb9497df6194c21b6c9165b6d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939bd0f2cae31cbf28fe3532ea8a75a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fdee9ad4f33d023636af98c9e814c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ae7103c328862c250fbf368b81f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b476e1cf209d5fb2a1622cdfee31e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6736119b200213bfac5aff7c7672ee3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9e6b84d5aea136ed89f4754d603e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f6256cd916348b2411cc7b9769fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a507ab3a7244a2a4ede6c68aa1d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b1435b04f54f091a6ac755f1e4151434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf8b31334cb27499545419862951c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc47e4fa745ccba8b20ebdd9c948547436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a9e53873f84cf79bf7a9b155dd653437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da2eb3ccda4c5ba22f5cca5df1525438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34fea927df24f58abf89e63b50134439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a8db6432fa3e86a4234fd12f45a6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56218b92828b74dfd50a72a4f4e268441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d5741087beaefd4b7e928ce95fe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2849163cec3f89896e647feb5e48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749315fe5c7cdf3766e35079cbe5ec4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ebe188b8097090d8c7f91128ebf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba372796ab8d52669dfbdfd4b002fc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf18645734ebf2e569b9e4ca80f0319447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac03f4ddf7ab74c0e5fd814b712f3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f41173b209eb26a5c0a7e0ece1967e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f059e7ce2b95e70e99d6167cbee9e68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c16bb62f5abc0e5594f845ff5bb08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d8a516c7bc576b0403602e13b8ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f768e0a5ba48e150427553f4985828453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef6c16edeec645fb4fbb39405cb57b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c94428b5b344567677bb02ee04078455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671cfd0f1aba73603e9b6b53c32cfd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99d26798bd92b80c9f6131e3561853457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87458c862474ccecb6a2444ba5ae53d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee2e437f78c178c35726fcf2a07129459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b41067816580f35a5ee5a60c9bd7c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d2e97291acf6f870b1aee068bf851461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a790491125030dc6d27c87a29ec51ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc9a70962722759d14a87a8ba4d9eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea207f1309b620126071aa6ea3749ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876796794ae970701470e3414a663b04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbead776d69c50f085e9efb5e669d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cccb13a8d03e9b822f9c77392f160d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eff1b04fe55c9f68c4ebcb4779ec2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8655eb3e26ae55900f88dfa89240d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b812b5e6b5778f70ff405035e08d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b4d15a207a6589861b0e105cfa83a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5318f4f6bd6b446eb5d74a114d32d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e582938061ae69152c75be3599c568473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd36667191c6d326bb866ae85c9ae8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a2e11070ac580588999718795f706475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ceb874d40394605d10d59abac7c6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ab6aa000635f16bcca40485184ea2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246211975c2076ac609943227018b29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b56b89cd435b0ad5ef97970c125f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca628f09d79762f3db7fc3e0b95ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4f0436a1250d4615e9cb605a5c29f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a44ef34db0c5c51675fd587eba04b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09888d62787799cdb282a9ea7c05f7a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed3a5915badad73930527e3bfda9a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f75ba3bd98ee68ca2189767e5acf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5c9c89f057b3c956a5213235dbc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c475ae782be5c26846913ffe73379487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94841c8e0ce2d2cc3adef17a4eebb90e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4e66331b27c4c659302c2b746b5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7fc8d7677b24ecb7e510ed04fd76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1a18fd024a153aa42c9b9fe59cfea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2483c5c81e7cb346811874049b8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc688c8939fa5549ad8e22fd4eed6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a15700fc20ee557f03889c8868b99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5435961db71e29340842c3a55bb2f12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d73dd6f9f40a201afe469cb95aef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ada990baf8bbb050ef254e1df0ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419475d229d826f231521fbb9cf96c7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b5222d1395e37a14cccc8668bf1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd75327138cd46efc8fa36860fe599e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392786d755fa0616524e7ee678ab68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4892cbedff6e1890f9cc0d420b068502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dcfd304c6c5da540e754a3be4e2c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d1631961e33d6439e220b1074b6d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271dbef6fe94fe09d9aa6742f136fa7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389779ffe01b7738bff134fd21ffaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd1982b9102c6c05c5afb758cce88b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb4c8277efeca214959f1d6296c15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b27ed5b2b01cfa084d642085ca60f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7faaa8ff81655fc2dc8dfb57cd569d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737adf0e26c7ed947b4859d1183f9edd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9cdd0fa50f6e7cc0dd941b15ee791512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9970e5143cb52c77dae2dd896e6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91f53197297f337a9d9cf1c190f324514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361efbafc8f423e80235c77f8db8029515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f78cb52ec71e172d124e7732b1c1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65820777765c8bb0df8359c6ec4375d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2cef37f3696336fc265ca65f65c90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2308080de79f1090f07be809051a2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f90e6321fcf88536798da133e49da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2201fecb13fdbe080893ff2d42fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd62af1baff29c70f928b6eb7da615522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a916fc32cb9eaeb6e5ec89d967785523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec71ab60cf62b90df23cfd1a9f330d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ef3e0fef2135b4d830db07a02cff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f271486adca9c1effcf96ad4776c77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d6edeef14352a85921b4e9383a85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d030c3afd97f9803f9fe0838f959ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dd217d0d63318b7f61d27b733efb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c9031cabc2f7f589f455ec9c6a6aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d9ee9c488f59eea9b42a13b6df11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23051e74ff43ec93c9e76372a1298532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64509794eb1f4ff7043dc1f05d9a920533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548c8418c01bedccf7dc75fcc344dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9389ca2e8e154c182806f2ac5bf03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3391da0cb73123e909708cdb085a03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82b8769d99faf6b47abb6f28b60dd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072f8622c6b1764370aee69e2d9eeb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af20af2b333ce1711052389320fbb16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cf1abdc2195c605eacb17d5c50522540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed63e3163d66e67df58844459ae5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af1c04bd674220cc71ee7470fd477542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d8a1dd00673f638a8cc78d39d8de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40484fd65aa0c8b6b1c0db0c40f61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344cbd7ca686f86784d81e33592ceb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab1f8b1f28c71464fb03c09ad0fc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6115a01578a14580a01f0811fb5de9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09e3dd7f24cc7b6c45fd599692acc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688f28dd42370abd619ebea0e3d7ff1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10097e6a0c23db1a558f0d0b6e35f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbbb634bb0aa66ad69987fe75ecf62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb46820e6a89ba68ad48242f4008e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652c412e5b6f29c9cd75bfab37cd854553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504be2cb9c5df72f0ae96ab479081b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821777e072b0fef5d91a05f9afc603f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab12476558eb221012ef42fcb1d77e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e48c18e40714b74030d733b8843b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746d0050289860c0a0b634f5011691a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e83f3b678a57e20707878dc5d57e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44501b8e74f781d4a60196e2e82c2415560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7e5115c524ce0914e4f3f3716a5ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5ae2111a6604725f8634661d05046562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886419d9d02fa1030b99ffa2c748386563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8cd6edb66e4fe3f1e760628193b4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a977f63c3743cf370ae33056265b9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dec1730aa1f50e041a5683ded3a62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2b9afcdf34f2d8885e86f70d1a7e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac92d6d97468ec3b6d26f80fbe2e4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d42401b3de6cb422d92b2952071205569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5dc67491c12b84baccdf9c37af977570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790bf7e745f080c85866d34d067919571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c0cf03006038256e0e86b11b62aaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df749101275cdac2e31640dda40b52f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f8f78924054c5599460694ed4a804574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa04178368ca22d4f84a714a29fbb50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daa0cdab3a531757af519b28e3f343576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf0d010ef67d945639e29d6ba708d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b8e31442a9ee9233832649756cf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789959c82ceae0186d7ec1882d3c5e69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac123c5aacfe790337488b9f70008a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e912e722367a01cfb039e2cc7bcd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0c2e47d595277f1283195160261b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20954d4bcacda39e319a7d5c9b3b911c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b6478581b451e2ae471309563980584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b3d2f8aa8ffc9e3013a7f691fcc61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff332130f7e1a6c33cb7a4c6bd268aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf04ab5061fc7e13dfe7cdc08d01280587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba4c680ec89fd77b59bf0bc0c34662588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e5d6b48a032e4df0175aaa5494e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657ee0924f3cca9bbf2063db33fd7dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22c96437810ba2af56f135984cf6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9295c99bd1b6a6a83cc169924600541592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e43a112f6d62e849734143e1ccfbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce68e2c4b280318bcfa46603274836594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec9f9fe734fbc75918dfccd9e9d72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615017c31657e1d4a6dea539c2ddbf9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307d0b35b52542d8f12224535e2a39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b20d9aac104d11592b3be94deabbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd338e156cede01a861f928c8d06cbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2818ec19ae8defa3be25ccfc293ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e849d7ad26f805cf10b25d847b45632601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d367eb90a4ec3950756711c904cacf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce9a55d3c24fc99563ce86678dafa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddad70056a24da22b35ff8bcd2e5bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19c5561ea558f987c3d1cc3b0ce4ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2096d513d9acc58cf780b5e90423d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00154d7f14ccd3e12c75a7e7032be3df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec00eeb5f70ac61d09b89ba0045d40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fb45841f378b5a623286fe1d61077609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353375ff363543cf23ab2be5466a333610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb679fd787db50601aed77f62a115611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba52db7a409bc2b44f21b7f6b3f42f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba7ee3811bce7b299aa7c4b6e7a01f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af999367ae979b63af0af90ed4d27f85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afdcf4300aa75014ed356bca97fa8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5014114ba4e35dfdcad8e3b8f32e907616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdc7dbc942e68580b9be014d38849617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bebfdc0021beb80fd6e29122822c8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c311696e4f4a6e4689a0422e2f5fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c5e24862a5a299c538b0acc611459620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c11ad90fd7f0142e362e25f0a1d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b1f63d614baecbd9e961058c1e80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938288dc7c748bb38bd0d41533fb905e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5d15631cf88377fa5b5efbb5354a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614affe4ac2502d2be9163932beb7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9054dd67b8b03b94ae408fd0d4e49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201029504ddeedbe3cdc107ffdaf9a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded881a114a2c3a5ff2f577c21fcbfc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903585115aad551514e5aaed2cc39bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afb65fa2aefe3ab2d51ade7ae632a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0e67bb95939174e14f74fb0763ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd96ae2d4aa7b2db6acd96d17ca0aab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a82176910af6460d8bc3f085ad2a0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0d100fd64163988c4e633279b9e28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e10634c1760f1c9dc21c63ffbc41a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3f3ba70bf2c0b1efecfe779ce5064636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572467b859df9319a81ccdef51382d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f44f27feae188b26aebccd8e1609b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675332c2d27a5aa6d974902798ff512c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575dd09fa952489b47ff424b152dd0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56af030be53911144904b18b96e0f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483efa38b46920beeea34ea9637f67c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ab717d41ecbfe5db44c153c36bb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0b6a1d0f2c46cfc3f78d2b13e3182644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cde5ec1e558ae0eeb54b8aad62ce85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a4e6559b410e55ff78a0b2bdd381a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8889d10dcab95810a30a72d3c5ed3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89910b193f9f5fbedd571c6598cd31c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9a7198a3c4e6a1aa78ffce74f89c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a616248a29f9649f3aae762273d86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969fdad15836357273605b894629e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4f0210dd1d69c0e00b1a6107f498652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a243126d941d56e4dd6845641f58bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd75f68760323ccfebcafa4378e7de8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24508e7cf5a88916b975c971ce3668655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b83cc631eeb211b647a6d580b8139656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a894b861cd5d96188c02800d2fee586657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b0925f634e77f649de66bf0b8fca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb238258740373b5bcdc668fad7057659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa57ddd13d41beaa9d0b2d004e1de9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f5b7f7b06951d19488d3b3bec397661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88767b46bf3b1744ff50ee2ae79351662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475c2ebc36e17e54c13ff981620ada663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0617f0713f6d9374cec2445f9616dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9cbb3071611d930246ee5ab3817c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ba1516022b06e7502f4c246b52e56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b0d895807018b2b982d20a454c31d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae63b3bbbdcb542be8efbcf665ac5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b71346a220ffd50cbb63a9181ed73d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6cedfeb1b781f0ea435e61980547670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840aae42f085b2efcb92ee481afecfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b875004b55af6f4236a299551a76b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4bb82249dd485f563cce59bdf790673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947bd99c4a96a0ea020121002f64ece674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab988cf1a20f8029284e483b4f7e8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625121f7de08469d242ebe9a1e605c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343616cef24809ee58f7d796bbe8ccd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbab74aa9a7fe16c276818153d96b46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de901d9aac3499acd866d4e6adac68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a04941b694fa3d12d84948fadb75c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2e3e1c34fec02c0ec278f0947d7ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cdc53c2f164b32b4c5a91e62121fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c83e7940af643fbd27290cfb9628a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb160e3b7e363855d0d4cddae0a96cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654036fb3dba4e0e06b6ad09ca364e72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f997976c0208f02195e8eb43b1c2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004be406112e49526d2ea75e8c742b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be696d7f2c79d8bda4b973070624fd52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef3adce530295d79384f7b0c278149689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513610953faf78ed14c944899ef8229690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657911098301726cff66e3f4f4938df4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11a8d699ffffaceab9c06b9acb2ff0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ed3b0de085c36c631ce33186dc88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d7b8a4142f9a6b382ca7fe4592bfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96820c45f9d8dc7872d3325609afc19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2541d9432dcef60f3dea2f43b93daa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f55490d0eb51d01f32edb752f1882697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8451d55d5639b694b57d2519d82a95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695223021dcff36bee33b77c0ad7cf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818cc1f8512d714c8d848a084c0cca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156750356854792b903ae9328a34018701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5073a46dc410b4bc0402257ed2442702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a55302afe88348bff7756b1e5f185703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60b0fd25e2d45a394ee1a339f3f0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7613d0e25b56ffe46f3120d824c97b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c1c4174388a1bf51df25cbb4bee3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b231e4feeb6811236d0591a1506bac7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acc84018629578a76fc22d6f71a8a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161121ac495b53b47f95b83da756e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef7cd849c500ec3525db491934a6e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e927d07c4a9db64dec2495af5e71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c031f6b2d6fa1344e3739a585d96499712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a63c45d7af8fc4c69a9a5b605d92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e40c1aa68b7939d9be6a96d4c3ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c122450231a749cbd2056208ea793715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5c73309391cd39c6b64ab67ffc1a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7157ed30478850cc343a31ff5a14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87adef5043557f1c1cf8d497921ab2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde4c244d44771f70dcb41231eb07ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d0012c168f2016cef8d27532a4639720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d458e60f268633ee2b339b6a70b75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9fb1aa0bf0b153e5424b123d2ce50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4ddbc7b14e9dc732ec7c9e4ef47b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff2ee5bb9d10e264d6f0070df8ab7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5d6abbdfee7a1ec24a66d48220b25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81327575068701d07ca7ce21fdeb1e40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a6514cacc5fadd0248f81cab36852727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9eb523120842b5f6f874bb9b95426728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58f3c154f8f3286628b25135fafc6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e03c7a1fb07aaf0652d0b1114249730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9728323790ed138224da3824f5fe6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd638ebd8ee274606c778e6fdc02e4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843030cd2aa09e779beb649923e09d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494e923e3cb2c5f1f95b789fba4941b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc1851bd3b1027dda80f256a3a9a11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37714436dea57f1f71bdcbaaba10cd9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818189fa5fc6c0b3eb3cda20e4b3595737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b896ad13003fb8dce7c45510652b552738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659de4511e03b548eace820571a95cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9cb1e578a767465227b22036921d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a1908239460a8166694830231a94c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e387d393688e0cc1f3d2dbff963b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb730dd17a1af2b7296b85a9993df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f071a000ffff56ab01e97a2cab93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b9611ca6865528472bbb5c856975745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108fb778e20049ea3bb67d15ff16333746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf2d86ed54c87dd2cabdbaf9745a34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d253b876d821c8388738c598936babd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8359a9d567b2af65072017393ac9221749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc85e494428545772694448e4b7b35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604778bac67acb65f3ba6227e86d17e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee5ddabca299a70ef7c55965c0e80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df931ae07b3dc731ab9bdf0f220a5772753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f680febca1ad1ed8ddb0bca9155d7d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df934ff5afebe589d1672141768ea622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e41d825a9c0e24ad0abe87c22fbc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70712d9c952744a2c9004cd2e46704304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc229365082bb62b105c3485f65ba8235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4221f9672eeace5efb93c21448efaee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb5cf5b7bd1617b1b54ba7c977c9047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911cac9a964fca44a2c6954419fe4d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05190f46915e61b6140c924535958d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a252a4107751137ede5769f1244a67010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b017c488515114dd65d94f0bfc78a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614496087acf84865b4172188ea8e4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c2249ac243281eeeee0b774a8bf8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2205028e06d57d730a65f3c817406c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654702b2335f7fbf4bbb31be8d340615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803d7449b53c91cce60e2512add117f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf933d74a98da5589489e1af47d09b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772ae6657b055813eb205b43213df718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270d437eb0ac56627e3e19a8e87b4df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718638b85cc0bbdc97777bc69c94fa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ebf430fb7153054d9ee4094d5cf6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51cc74c02e9513ea261ebc2d7f5f0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927803bb4b2813d0df3729164502fb7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cd630e9b3ee022a53bc14cb7706df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be8cdaaaf341460f6065e47b564cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103bc786175593f14382714ccb2357926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688269228ab3cd21c33b66d27db6127427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09fadffaf96170f1fa3f9e3f90655428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aeb79ae60e391d0d00bd31e64382e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb14a311cc959e709a904e3c4cf96c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be0b14928b6d6dc1f2a1eab105824c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b4b3259a03a55a9afc07a4821653632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1bd713e398690ce96f9e470d7ce5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a152ce46547c9b4a10550ddbaf690a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c58169b8692995062928d4d3843335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e57c02486fa49e4ba626e14dd04c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8f57b900c2505b1c14aaffa25bd0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b26f06d641192823cffa4d57fbae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e553557c4e52bf36c68689160b0a4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f74b2962afd67395f1395ca8993840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429180c971dc332d551b2c20e598dd6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba8144a872fcc473cbda96f6d8b88742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba977189b6684c63532b78d512ebba943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1314fb59a14a91708826e991261c2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d3b7ccccbed2e573f8154c8b370f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a359d33c1770f5c77ce5bf8e9a2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0cd516a5221dcc71fecc2f75b169947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a90beb81cd017ea2f4dc5e141457348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14898cd9e82cef06089570a03ac5071149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d5a60c9d204f35b3d52dc6ec7bc5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5aeed52b67241e6fa44d120eb561351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224863ae47cc3939c92917c3d4b17ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df291144557bfb86f634e71842b8507453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c4375e584bf31392946c750acdcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eae49aed8d62339896d8d0200f41955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4becf34bfea3042fe6c387f3dca51356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8ec13a34b5ebe6f675dee4b0784c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbb73d0246aafe15b5187c165c240358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb21bfde3ded88f12f95d1415b6b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669165fd78ac70fe4ae4d9316da9508b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be887ebbf44907d94187cbfec816ad661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1102b19cfbc37668cdc05b8b04dd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c2b18e52ad2dbd0d7641229dc8b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a112f5c18d8f1fb220d17748edf2d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939696aed0d6fc6ac4c9a88c5d547eda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9071841758171781fc29c7afc12b6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501a63775754d488fdc7645b18391c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69da294a42f12fb850bf505bcc52468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c556572a67d9c667c73f9855ba4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4d1c83811b4a26ef1f721a878ffc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741674db8d741a3e629be0d95f118ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eeace543fd9e6da5fc76f6201f26b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bb4a40c1999d0cc734904a22f19f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ad34a4aef36402bb5446b1760aacd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a72fefd4c7b81744d57ff0ec15ffb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb1d8cce14b9a9e793fb81df9732a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13499297b63ef16b66d46e17a907c2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd550d6bfd65ed3b80801995c38dbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad6b52ae64f797e9141c70d70b3ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ff9060cf0e9d3e47c3f2a6f4b9b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045c8180f0f76b5f33da750f9deab2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523e0213655ce97d6c90e88da6f68282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1786cb5197a3b7d86d95290a4d2068983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192523d9aca251d892553f3181a103b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56935ee741682f2421f52d61d5d9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc414be62910f7ffb98d6cc37488486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902002eccdc6266261946cfa43a45c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3674cadb23a039a5cab8e405c9421788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a211be3cc2c83f25f1ede9497527489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86872d5909e566d2445c7a2a2e6573e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8979fbe817504e2cc78e38ae7470091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36bf645d6063ceecedf94598b69ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72083be3cb70fd0501f8dfa797a43f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00e7b0270a95b9e8e5be12b7e046d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3254806f9a0a8b08781ba7b7cfe8bee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da7060b0d73cfb1fb3b1b0c2f3925196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f42074fa57a0b2aacecccf7921689d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77897e8144843e4ebc6da0a48dc1ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341859e6b2e053b3e558d17a67daf97b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad5f8c2c9edf772e8f32477c8764cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1768efcc37f4c22fba130ed031c38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396c79e6ffb3edfb5ad5265c0ad18aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb651db8c2c6156c15ab3d4efd9261103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f6cd4084edd0c768ff793ebb37aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b2e6573c49cc5371fc47ddf0b0c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d439ee9dfbd3fd9b17ecf33e2af8b0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e63e371c3497702a9fddf31b6527a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc5bd0c176961ae71e2aeceb636859108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c55f588da70a5930e2b21e9e4235b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0294cd59069c02abcbbebc0042c6f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedc0e54bc8a1276caa54af152a5a75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a949f7c48b94859fa5e51cd0820be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dbb4f77703b42235133d6f76fb267113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00a22adc848c36cab48ffd56add287114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d704d6d76807eae729f8ceb5bd3e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58b73218a67cf3a26e6c99f8ce09fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722bc0fbcf63a7cfd2d8dd73b80623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7162de89e547a5f0b3d52d8489cc375118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0847a11c5df3cb19939c71eb7e5bf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46972f944f307c96347a178e2c360e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbee94ae15fe193324ef4193f75041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e072eb94e38f4ac2e78bf6294e581122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08173eb9c1a25fce2c6414e43097116123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df5ee5e15657bee8b0730a4beeb146124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08646325b23e48463c1bd7df6934dc9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a7a16838f0ffcd40ada0114563e7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292d17a485beba8c1b6e89b631c212127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0fd044e94e000ae5814652ebe31dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee8f925492788317bdbe4a8a5f77a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8a925aab02f8643bf2fb11f110dcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfc43602d688522bdd803803492b64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15011f1b894084b5c5c60f6c62060e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca0d250b01cdfd15f06b903dbea66a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3af1e97283caa56825281d3803a790134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303fd76253fef5da92e8db9348ca36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a561f832fca9199062d4318b32a6f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda84c48f491c3fae0178650888ce0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9041b4b8e6baf1841cff7b99260082138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f8c3b06601302af0c1da3ed7a70b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f5348923c2a9da487f672409013c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62443c98295b5d73cf223f22a40534141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ac394c838fdfc7b599e04ecea0049142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f457d818364fa44ade775f16e59c60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44388e97e46bc3f4126d1c2e17627e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a276a3513657e9949c57202755b92a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f634276d7585d4219aaef0e65fff93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c648fdb3335a4a8f8733d3c7196f78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c62338dd28455872e337daf423280148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec008c8c50ebdee475d51cf6b28265149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c74323661b5f944e9046d1849fdaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b1c161d7e9f7bed2b2faad2f8dbcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2edfb3803db25bd2ae4a29a43d22bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd933e76b363968c3c0b641b5d3a050153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebdc96a618a362a46aa85c23abfa41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448c132d5e9a1be13afe7356219c23c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c65d6b57f13c302787e03dd2323dc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a701345e8ccb414b08e765c53c5d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5c51a1735f15117015288944a4d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f8f1a07b99076385b336e94bcfac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a56c266e5628a46aec7ca643660fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ceb7c00f2e1a98c3b73f9f2cd131161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95834b9f73f9d6a90a6f340c9b7bbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece81903776298e1d0e76191362b75e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b337f44ae0298d0863cef7a9c6b740164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee428002df3b06bde23855f03f7b0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f192897dc775724fd71568423e061c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde50e2050369fa7e16a4618a405d3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb9f18bf5e640117f8f0e2e99874e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6928445d9c11bc5445243ac041ec30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff27645e8d323baa5191cce36bf2f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e3b0d775d4166cd3de00097f6a559171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716fee0a1325f3e8f4b102039987cf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497bf3ecc89219ab239ebbd21b980c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34804e2ecbcad75fcdbc05a87f0eb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf61a3533a7a97b2b81fb07525eac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888871077241bcbe504c148eb204f8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd15d6a50f678ae5ec029791a8350f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3814a0e3e397c1c7b8a9c9b09695bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dccc33ee2d2d907d8810f9edd8ef5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4789f82522fb022b4fa6e393dfe077180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ae79e72ae7b97eb9355628461a13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b84fba183ed03c08b5f0736c4ebf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10d7dc1207e5c04034496ccc9d915183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae3024ebf4e8fabffe1e81b6f43225184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e34ee9e607301f132a07b860bb84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d36ba3c7f9cfa4c2bf8a107fa2bb46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b984a8b955110f810f48d32f33cf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad026d8c13cbc354401f76e760dd36a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf4b30a6d0bbe9e33d3cd0fd58c5fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3711da6fc45f56e506c7a65649a78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911801fda06acc2bce59736e1cac2bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6b06f3ecc0b7833251ddde5d7541192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38bc13d9341ac830e130b7af073ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e4be4c49262a266448fb9236d4d03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d88498a51bc1545226da76cefec8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798529e7bff8c916cc87744d8eea1eaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f613ea0e479d7c86763755d71afce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f0a5d765dca4d8bc5a1f16c88851198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652e2c355f22140744d6d9707496318199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c89f41cc846692815479ee218808b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a8f0af75dcfff51d515314437c11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6779e84d3e024adc13b93c9ac529c9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dd74112fc7cdd32d2fe61a1702394203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae403cd413cff6363f79f91257d839e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf3669a0cf655b82d6ba7d7b215c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6737994c1ce96039b0969d6d5f43736206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eb917b69785da4fbc8f2ab9eed5d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e98ad9d824ddeb4a546d8ff44a83e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afe23628fd9758a02f888ed8902b17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf188bee21e13a2d673c01aa12f6876210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb30a68f23e4019c3896ed7d55ea1c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b7e5fdf0d194543bb1aca11a9c39f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd377b5b4834fcc69edacfffceccb0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3efee0d11d6b1de8d8ef77a77ad79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c981b6fe7e55231541baf20e6fcfbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3f24967dc61ba32091fbb30c65c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad05368ec1fb6146513419283aa768217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7231535fff5f67d776eadf2fa39eaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5efd763bd3b24d043638145908294219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a38499696cfacae672aceef9523b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04c328ab7f364765686c17c6183249221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a60bb0be71ccc073c4db34bdd35f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dc30463d478700a2b247ba87cddfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc535b8af1099869785a7b244388eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9851662a1e490867e460792668933225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374d56fedce9c4d9918e0d51e3a941226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93510ed0119a9d6970948298f16ace227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368676b6a09b92f829802af762b57b14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45852fc69c0cc11ce95b39b391ae373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5a29d57ed96c04ce44f4dcc8e5bcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612f51dc9c42200d5d88d6872e9b49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133a656e704a25663c1d1277cefd62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21854d7665d320acf5c321306904286233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a900e1b70ab2579f4fa4b383479603234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8921915b7b54e02c8c957e22cbbbe4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc610f9c28ea7a39271b5bbb10bb0af8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1f283e17655773f1a8b52d8ea5862237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59dc8c57ba0af99a908e2f1292e2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc3b5c8226c39ef32c36c2657c40f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e396531d6721dc02b6a8aa0bee07e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf4233041d4a506acfd7b8ded9535c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985f1377659f4f7507e9ef8780702e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed62a9bb9be978e6006e11312a95228243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbe735cd1bab0e6a776762b7591738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26692d05e60bcc84221a7227c37471245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e1da70bbd7396b549a730adb3cd9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887833de2177e2bc63eac11470fbb991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032cd45b9d09aee38d6787287d15e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270506f7441b18f342438e08c92d5646249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4863ba5131936e54c9696195fedb0f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef948cd8f2997a33db1a6228eafa2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f73c69b8d3b206f51924fc8abc75c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7a1318b8a1fce5f13e0f0356d4b77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c9fa2e00ec70263752e9e3ff1c211254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f32e409d7c693e30ddef8ff01f50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6457ad032904ef56b3682f84c149fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba704bbbf3e059228cb219033615c194257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae642952723969fedfc02aebf0ae844258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a3dbbd71bf1908c2e541c4fcef85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c0a07291c1d84fd36c28c68adb46f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd703827a2af61b3274a810acd8ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedb1b8d462305c3a90b677ee75a14c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b1c854fed9f270b0776ffc31b99e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7bc62004e51606120c0cf789ae31c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baa0e43203497c58b25476f46c9975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df73da061c22f8bf11d2cdb4de48b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7738bd290d477500d8a683a3c08b797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d3ed74a1ab5d9131482d27396bc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398d78da900d24487556a0c64c40d2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979390444722d9b65474bd0643e7596d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f419b8196441ed75664bf7a99b25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813c680b70febf94642716e49ef7558272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6756b1cb2f7deaca70654a27bdc0f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab621ad4860a12b07572d44ef833a893274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0ba18755c513860f5f71570da39a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a7bb26737f0e4053552c94094b0f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38142e3343f3f971111536ad800db9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5dabbdfee5f850395d6f9fbd11095278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3c63e1443352dbc16d953c1333046279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0f25841ae091180286f7dfa4909a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd257910390b559f764c4f962a3fc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df16b2147288d648b7daef097df378282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce134deadf7891b97cfab3db777f57f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06422a3a853d67de40b1436cee6cb36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9323a4d0c794a82643b9e47bc007285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba25713adb756a21039fec79df81e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10405d3f1fee3d419a4172a8e4c95a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b2b8c31fd5d17aeeeadf1ea9c16a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713d74510774be8db6a4193084e6d9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe304577ccff36f80589b7ac67caadf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb625a720ed4ec9cdbce9ce5726874f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65169490ea31e7d035ad9a07a8f336292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3b9fdf795d013d4cb79d2b91b8114293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b010b7113c3d1d3ceae639d1f7090a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb928d0ca4d8ce7656d61b88c8e88840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21394a9672e64c1931d42b05260d683296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162e3d1da9b57334b29b4bfd164e57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a527d5b294ade1e72139a61ccaabcbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d1f380f99846644175de33e6de9d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a789c49e550a340a6b032279d2f7971300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6906b009796b45204750c6bde91e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d414ede151a474a2be7197ae5ab90f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf7d66a673be3fcd0f80b4a8b87d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e227428d4f83391834d4e5082fce2c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45353385c504b895f856da77c24ba0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe92681857b6093805363c444c4d531306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4023108cc5a99508093d52c4064562307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be337d9ed2dd0b8c9d3c4acbe347f86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eceefb15533027bf5c73e8daf70ea7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bd14fab40f2ec79410f66a763d074310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794770d08e568590f2b5e3a0b80097c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b5b6a8f1d2c57e95b7aca88b965e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f662be0f1b813efc4c6fde189e8563f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11fba25657bd379346669a028716a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a522455d00743dc191663d550c53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8d03d7d18dd2643c80b9f3cbec5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2840fbbe92e601310e2de484de7369317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0b5c3b18009a51488d71617f10d57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c981b2142e7a1374016e812b2eb76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd6bafe6b3d7ed5897122c0504bfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9802d8e214f7900d379749bc18d4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a97404334d84f904feaa1cffcba02b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e42ed15bfc43fe0b7b03a7924d9e7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c5ce1545f1c2e177c9852b19bbc1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25695cd4ebcd13234c9d5e58864e8fcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b1abfb262542f2a9c0b4a86c71a25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb913e7e99a50b1636e020a64c235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0fcfcb9c7c78f500665ac1586dc8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525543738bbf5e9d88b001d3d65a701329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc7cf7eb6ff3bc89aeb6f246415d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff2de4b1236d571b9bae40e1fb374331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea323defaa55cda6b2919a4372f318b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd85d2d2139b2c678de4a4cb953ad6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b27ae26c8c3d4b812e9dabe7c925c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233abbc0144c936365ffa4834b5807335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e07f3a42eb5a7a1ec9f604e6d9e576336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330151f369db1e5b5be237d10ab6288e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e9c54826074a6559ffb755e80a9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68214d4f6be0fe112f40fe11ca87aa91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8ec5f845ac1cdff6d01f3e9ed3169340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838b68dd05ae64bb7e492257556132341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882325e38304cde72c4e20165d4ff1cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ffbd4e54becb3141ffb16ff9a15b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc09fd99dee5bfd953f272aaaf5d84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e7277013ae46e2ac1bf9c46be4ae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211d52617629eadb01eb016789b5c02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa4b2bb817147f58c99a0efbbc14c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af75c6222ca250fc9e515bcd3c0157348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2121ea904bb66b45d15ee785727b853349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487c26de90906350cbe98203f8e662350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f721307b5af87d17e4523613c8a8e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7de05d66f56b2340aaf31479331c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a70195878fb1055dd45ccf4d3591353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fa19ea4271c7de68b7b5cc8dbe399354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87404531eee49e2620abcf8673ab7393355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8660de3d190fc8972ac2c5283a5613f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ae3f23e5743d002b53472470e022357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928c946024d19e5fff7a85e6efc5f44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191325345242888597721d69bf101e65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd967a575f19f447b4b26712dd09ebf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27b23e213a076b0e13caec92efccd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fdf97d115b7eb2225bef2e6a96450362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f2c64858662873d47fd42360876b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ebdf7e81a9abe6762c1b32d702923364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b71e715ea174f65488f70d04d6d40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecdfa3a18892e28cfd72621453fc92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93221747c9d9cab1cf8eef23b255b0e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174e84d80684d9910e7e7727b73312368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836be933401bd6f2b0c02ff15c238875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16221f9b4567ec9a0b51a414f46d8b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac4cb866cf49254ecd7d075a944648371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12000136d7001ad3011afb1e6e9606372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41684a47210eaacdcab4837a17a9a6be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fc7a61849287aedbf8e0a1c593234374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e75ab4536d69a9a7eeac4934f3d431375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbd3f0b9e4bf099b4e0cd7bc34d154376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ce77647ebdaf3e95c9479afba6fc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7180db27920480c8093c940e10cef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5310325fb49d868de2ef4a835cd82b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8b3a427416254ac9e955839ecd02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dd946e86a9b2de4bb21b517576e11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19fed8ede14f4756ba52ed738a6e1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34e6b986070f74b3b9c6fe0fe30ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75606d3549cb851934605107ac3004384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44fc741b7ce6718d5cc7a4b10d411d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb4fbc0456535e1d757ca6e5d5ec8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93be41e0e23cae020f6650704b11cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9363c3fc4313981e9123f0f6dadf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1968cb1b15281ac0434a2fb415a6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80af4b2dd2fa12677933ce48aee4cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2554e74553fee65fca1d2cfa50f9f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3a58dbe8ced64417eab3d91edfe6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412937dd44b5a5b69bb585315fe3672b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c88d61253afdb304909fd326e047c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244c471a52ad2cacc3a61ab11717f42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3e171940721e154b85d4ac215c8b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef02a47fca517cb191868d3df8e0b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac71e2a1ac141a3f5ef4a695d4580b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a99c46d0425eae1715a94136c53e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b58f15583f48aab92ef9d3bec98d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a31cacf19abb0dd0762542577912c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527eb9dc907860decd3e847eb1eb031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225bb5db7004b7f6c857b1414a0b64f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ff0039f44053ddc63871a2d40565404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c6e96c2b79beecc01ab649323bdf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f9b530a790e353eaa5201dbb628ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ba3fb551803703a3f27b76047ea6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8272eca266333c26bef0c620fe93ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8c81d2ada8d20e0cc1ed72e5713d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7dd286e15054454849d8ad93281c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae936e609e87db175897922b7cdf337411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525e78eee5a6ba29e580f5a56f0aa4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376f5d4df2ab83a2c6b42b7b90e6e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61c1d627d87d7a719c121d0e4c39af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd6f3829384b15c3fd66a6b259f95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4b7e1c44a9e027e36633d7b9dc29a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b046f4d277e0fa63ba415d7230c9feb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b64b0fc05d4f740f0a19419737a9ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4efa14f13519ff96a2eb85b1c9dee8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a4a2b48a36dc778f234f7bf43aed0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99b3377b69fee3165a6e573cd6885421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bae9b6aec1d58c8f5cf1d8a5d2dd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48454dd698beb1940217f7a64a8a0c8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba41cae0fec549f9a9837da0bba20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3f3d47a148d80069fbbd89f3d14f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6221868ba596b026956f1160b1819f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22d26826fc2dbb7504d28d13838062427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38af46c5375cea162723c38b52a48c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df3cd915108253b23fe061448ba571429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa457b4a452fb73aa9db9b2248c54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746668eabc88828be649a48a9085437431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c362206ec6008de88958198a7f56ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9050a56f626175a71ca7be3ad9a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b917f008ba51568899b9b8d75835e7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc4d964cbaeeeb26c387daa6cd0d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da8a3b0fd813810d9fb2b85f6dfd80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f102bd1ac67dfc4d5b03877db67d8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c055ab9d232e56a7779408662a66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ee29bc1397689448653f00afd530439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174d7b539af0ec3190f358e85f6c115440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3b77e93d73511f5374222956f17f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9de0e807a9a6ad00274cc0662a4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb08174a8d3e537361df83a5d72369443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e979683c20be9babb02f57762a7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac8a241e5fb301def8ea0aadcb7878445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886ba5e4ce49ab701e35fd71651628a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9efdefb52329dba33df60eeead5cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff413e5dbb332d58ac6333a9508b85c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49a190a60e61fc5fae9aa4a02cccab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7913d1e31b4e61396fdd0e8d008d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6711c0da93143529aa446ab061aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204c030a3da4e9eabff04bcb66bad11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7bac0bd4f0d2092e65dc0ac0b47b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116f04a3511879e7c068024320ee568454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a2b707af12914387378b2872f6709455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b948eee7a49f796246bd71c3b40ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbced8bf7fb03275651994ae12c5f54d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7c26b6bddb460796dd1e83e44ea01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca56602dd3f9ba34d3b06e8bc4ce74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850ed6556f9ad09034c0deb937b02ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104044587c37a0e0b2eb62bff6e9cab5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b2538e75235c3594112d0861a5729462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089753bd1d67b12643c450cdcb3ffa41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c00dad7f8259d4191913fce9c17c31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f083479c6515d821dac2f041460b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839fd89deea55d64f1f6c9ca324dc8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f773be4b4f9b032e6a40b0dd7822467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46ea73531b03bfe24f7703444b759f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e400ee858508629cfa70268bb93e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a941c1833acc870bfae848e55876a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dde34154999c9fa53858313258834471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be390083bd0e9147b0e8434b428b8c5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179f425e274ee40bfb3981037be36b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a8230b16700c2c48ed331e027c672474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961f46cf771a6322ed53de314ecb4b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d6eeca1c0477b23341d8ad7c7eba5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef386901eb23d3cc5ba49a39382423477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d177d359983605ecd6a9d63300f2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66664bcdfe3067e663bec6aef8387e15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8606efe761517ce91376ac920903f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318589ac4937fea58d519a6e9489bf79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b654f2225078c085f8f22950dc9ab6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720767e6abe2e3840a2c3310cf2bc45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec22717ef07f89d28bb083c17f1e17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05beda2fef9f339d7671a58e08ee3dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28178a0210b3db7c152f9dd26eeb2df0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ad70c4d97ab8c3e0dffddee4fb727487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af06f6150959f1fa98f789c2ebfd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc302b69a7335d0e68add04652f740a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed94453497e4dae4d1366baa342a0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d91218ff980ae61dd01aa938fcda4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd242a9114fc210b7c550f044d9d0d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765d3ecd1ac9a740800e44695421117493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd0adf3f6c44117001eea287f87f98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d886d606a3857dbd6f617d2b297eed3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1b7bedf349b6686d6b381a1c0566a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208362a26c26d91aadd5ad5e5397cca2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43187f7e3124a794ae34ffc5093fb30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4176770ea3ae581400d9789993611b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c012e9422c06e78bb293514c5be6349500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df6760507f0cdef10374e248129ec9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8507879fb28885c82a20820b4d941502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407594775301c2d837614c50ebd7b63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a4186370e935073350a3ae194f13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb4dcd37e0d22835dbf2138295e4f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e238faafb4751835c297606b6f3c894506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5203eade6f93ab5ae3cdf931aedac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90aac9ff7917dc4a4a6eb0850479f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887195280b1ec790f18f59cd7b9d7393509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3ddd9dbc3bd7dc3066dd2958d9d15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c67c91f5d880ef193f54d47c2548511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782ca077ad9866e3821476f7b72bcbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb21f0364373abb7cfb32f0aac29f59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd78ad87959ff843bea896b6aab4a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540717ba893d1ebb0879671c0f92e82c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47679cd04a766a77f437f3e5c08867a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4bb47c7190b8e3ad7362d48383d78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c132befcb0d3f6db02ffbe968c24b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa254b552990f43990f4ae433f388519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb80d989d45aace39970b2a47b849a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce9575726d917a82da2ad8acad643521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb770af465bb10c67c2899612f45b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a98b6ec0850bca95afeaa76add197523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524d32531ac093a3a8dc8237a4b3d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04383c3c79e43ce62d5341072faf56ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61737a9b993f14daf765a96bc01ba7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25919b89a2b48b0f8cee8a7435dcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e10516bb16e541dc49be3395516e2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba4f0716df1a11cf2c36abeb4acef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd89c9edad2e95b30971f81febf6d6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931c616b13ad604ddb77ad436503da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb92b0d2c4ba8a1af555f918558ea7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bede685cc852c5b7d2c02a48e2247533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e5c541e7878b97e33635d0c27e67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428bc7f3f047387a5c003dd67ad8c9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb215a6b9c4bdf92311dae2d2e01d3d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c72cc44adbe4e37ddc3f1807dc0a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b18c01c4f34bae08ef2ec28b43b5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e8f307df763cfd48ba0f771f72d35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f631bdbf71b657973c8f0476432f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3f2b17972bd506d828c5e5c43d4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13594152f6f1e198ebfb016cec46bb33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350062f2c3b9bd521474656e8e3a036d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c464b5b365324993352989f7d7798ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142ab8eda979cfbb7f8e2f1c07aa8c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a9cb09fcf48415d488c155998662546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c73b0b66efd2ec79a3c23b75744ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0bdc500349ce15bd45d6256c9a14a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb11b5802dafe4539adf0931ab8b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142458b3a832aee10dc2e161425afb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f2062f726bf0a068f80248c74bfd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04704d011c8d8aeadbd3acfe618a7433552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4626191224cc21d7c2ce45d5a5cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd93cdbaa3cd517bb68fe480cefdb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14ca62b26f4ca753052346ee612a7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34255ae5cb2171a4b50f72e0d7e4db6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428679781aa192cad0baa1c6f55af83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abcf2ddd2de8bc27f63860570bd943558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bbb06f52eeb9dddfd6d70204e0c62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59666f3512137a42aa1990e30c8f219560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d11ff8675230ed7d7977b1fb3872561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86711f6489d63c27e3107978843a00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d90acce082e0724876818253c0bcfe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e0819c758d89c3444c8193620a1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e446482d1f29312fa1e6c6cf107f764565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143de35082e022d089c39f07d262c3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32632c83dbd707ca6dec68ca872667567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a903711573769131ffc1c225bc251568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599095d798e2c2be6c7638761499f8ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1efee76820967be0c68eb0fa573a20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27543c8856bfbbaf22cf726c016524d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f70e1ee79ac4a9e3ffbc00e170a4a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f8f944a2045cc8b9a205ad4132ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b129282a544f373e4f687c212033b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d7d90b34c36ecf0e96c18f8d1afd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a30ac88b421cd5202c6d01b6cc57c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556da5c8c9f3cff9570b2b4426fc29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511997aedb65cefc82247342f7a458578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a4e8ff02f906e5f7776429c68074579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e737b6aee15d9649cc3e18d62cb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d812c99217bb41be8b8f75c5978c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec11668cbcfc0f1471c54ab0a34d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108dcb04a13ab1a2840eca9f355b6bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca07f8d3aa5e2e93fc0cd60d045efc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c778434b8d40d437a068486c8bbecf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d74968a5166195027269c996523536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0db5a6c6db0ee090d340873f707ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ca112bf3652afafde14f54b8d9358588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bbf7b16aee7100332ef44d42de1bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080ed91bf35e486ad735770a1a1976590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4659eaf0c825fc4fe89b4e36155f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bac6758561c6742b0da3972dde34c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc52347c28355494bc27ac41f4ac0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93900e0ccc89cdf31bfec16d677a220594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d24fc4378856dc64a911addf73f1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7907715ac7e75da5e72012936b80e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9133eac58f248cec8896b1a1329011c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb2de55a0ae14010a0e3955165b76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e6ec34f9aa5a1db73f622270077c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f9594030947196669bdc888e23a4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08bae2599b6c3e14d5b6ded41fc7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87175192c988bc83b1ad518c8c7b8601602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091cde83860af62b97a035dba9dab9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d218c0b7bc9e140c20e25e3f93a5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b50d1daf7929941981ca7db860165605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f27fdedc3c4eecbddc919db413b60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0e6c16532f867f084ea242458469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191553f6e5ebffb507e97caf15c25e98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240bbe2afa6d0ab3d4f30398cf618d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb099560722c02295b9fca004d07f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41254d0a070abd35e82e1609b424d326611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9c9789d6932a4725cd23d64c003ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0604f61e8666c7e7252b72c3d5d66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d9f4285c6c8b1c20a156e77164de7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b065a93b390f1438f54904f1d9065615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d254275016725e807076545e77b8eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd5070a40289d12d7d743bef922f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccb4b3892421ef4a73d4bbb23567a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10017ae730626f2bf3ead0fea6e98db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cb2ac974e8e52a69a85186c98a764620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec47096c8d044aa7909ea7d6c682a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba606ae213cf5223b54268ec770a182622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ac52a6786a22ee85d0d02ef8e0808623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1b5888d63f4eef54098889e5a3b17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1b335f9ade05401a06a5c10b2398625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3f7e4a56ff4bc7863ab03e3e99013626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157f46d73ad935681575f7a950af84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b1030ac7640b32c570d2df379b1f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc8a14d3f632604e8f3f242825392629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e6d705f4a4698f3301034b7095858630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa39fa0f920db9ea2aaa8278574a3a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab210dffc08e4ef332172f6dad9daf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66028fee9997fb74cfb4034fb7cdb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f3aa8ccf402e6911127ae5171f26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9096f43f84814ffcaed10cd7557010b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4899bff4b1b2e2810067656e199dd97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9462a88f7d8b18197118f0de7273c8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d99e51bf4ad6361dc2cf76958dd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce7438b6eedca7796a68f014d1d853639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a99fd4b09aa898d8830d96e19fca6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb56f1283c586b2316880f75fd4ada641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012392fe6ba57496a171eb0247615b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c549506e2dd11551abd1acd511168643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e3c411b15e5aff3ee5eae39e6426e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699519d6debbe6150d2d210054257f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852cdc267593fe0191596d10a2f3863646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63098f047c27d972fefe6e1975ac0ede647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02d6699fac69fbb0bf8391d66510c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c9c6ba610f5dbacd2954fc92cd1e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808060174f978adf5c4b963f619f0bb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1170d05152f1c142b5fcda702ee046651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28033aefaae222a17c419c52b34b9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89433b1987fed61caeb222fc3995c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d57f800127efca624576fdc5bb296a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a002ef80b7bcc7933c509d892b7758655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cc3d4d7cfd68bd70b9b7f92b04dee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7179cc655391875fb22bd8d4ce2130657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7efd9dbc5b090109a59680a8037dcc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a6d79e3e8207341300889432ec691659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a728973b98d3c23b8a68a4ca40112660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d77216570aba6b9d61ef9a72d95ae0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac278756df4970206daec088a7f4f47c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef48eb3dddad0bc289b4e60dcfd8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc020d1a9bd84b520c1955d0e905d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d4df260a211c9977e288831b06a75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0697e49069fa46df8d7855660559094666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6cda3bf0861faeafe6bb84cf2490f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d56a23e2734d7949e1715f735a951668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381f7ac03e2d27e982ad83f87e34c53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d21088232acdf97be2f512fc2ac4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1786453efc425be92401be3ae620d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ea128cfb244a6cbd5a5b6a98a1a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc6a180c5ec226f00b295c1cc6f838673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507738c189678a27825d7a7e8d3e3bdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d11702e736d852597a73bc50080e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db6a9b356257a2e82d567a5a32404676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340206882b9b1ddc6927287bdc0ba3b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce256c06a76a10e952312ace9993e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7b9121bab7e9291d9325546b21be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc48b688acb130ca76ed5874a9dd3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593157cc35d235929ad70c64af629ef2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221655e947ae0f35ebbfb77ac9802fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7acdcf5c446a0db74613a43d70173683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556b32f9aa992e937f15f200085c1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6fcae5851e221fbddd9eca1f34733685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7446000b3c62d477facac605d308e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac0817132eb5fb154161fd5b31d9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc370c540efb6c549c2ec9cff2e2388688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ac5d2bd19dfd614c9532ac028b02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb31ab9dc940b70316a5defcbdbdfa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e9afecb406c8e67b38be2e9cb0b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b9c999da56d5a3c8b2ec9a12e77fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2cfe87054c05af0be97a7706f11ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b4dec00d8080a835638e70cb3d7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6287f7bb2d7b6c279c41d394edbf39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e1bbfd04d08ff96b61bfa820b9fe9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2cc28d827f8072081e3ac46838661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869f4f41c2247f44d5e36321af66c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d2de7f3a73ddd0e623aa03f77394b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32ffaf1485811e0fdbd1e4fd590845700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788be8bda62f31c224013e45692ad9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85e8901fddf6fdde83298e6ce36008702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ceb4b79354cc18cbd981ab3aad78e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8f2d530d95e7aed93fbd3b41459d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2391a58b64c605e04d6d9983f6fb39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689731e98d41315004e95bf73e888c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e112f6ff7bd36b9588166d81c6a5f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ccc513773bfcb2ad03ec93922f2a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba6db7e73bb4a9456473d2fbd5bba9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b3ca688a1025f0644f7ddb8d11461710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ebf2cd9193fdc984577779836129d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab71f5fb405a3500dc5467abf1ae06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4ac8a2b9ba6bf3b1e4d833eb305c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfce1787d7eeca2d735d6e8c2147bde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2d4ec5edb887b585b0fe4cff4ff79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e879ca6f5182e27e1b41a16c30102b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d246a2aae7fdfe7799632994c6dde54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab645d6f1ecdbf223bd3d9977729ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf64d57958b33bb7eee653f734de9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73dbc146589cb50051ff1c8770ee19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc76a82c6efd90eecc925676e825be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41055507873b00c252529128ef48434f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7b66542a6de20792ab517a1c36cd7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568be726475a3e9d3020625d91c984a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128401120262e880784831ac108b53ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2571205c490d0ed321a4c5f579531f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d5ad4db72e82dfe1a4e0edf14b52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90817afbd29d8bc44922f942c4ab7c25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9469dee6c51b38600691fa69ee38739729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7e8280b579ce03555571695374182730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a6d6a2031b9fba00cdc4d03c2fca3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57be4dbe3f085f3da6266ac1acd4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52232d8bdc8d75b7b46b64a0282d1b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec105794021c03890322d38a1c4c7f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850168abdfb5b9312f2e97b516b6b1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e3ebf7d29ae6ff565db07b72088ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd92cd684ee1a1015a616a2e29355737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ca964e2888b2bff0414e7507672a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03d2718d6336561a451960b2b3a91d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ed1c76a6fbfce51743aec47358ac0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdccdc58e7c7432e6212100e26559f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04512f2072606f74b0d22b058e198d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090c2d13fb9bc2d6952dfefe8473d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9e5c80efcae76a85dc22467201199744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702ae00788f57a467475aaa1157553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fcde28996bbe3f3d7819af2838b77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42de1abb3af3b3cb388db35cc4231fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b5d1e7dc46271dae20e19dbe72848748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e3444ceab967a456eba911e03168749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d30e3368686c1bf7ea6673a73166d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635ac0fbdf9bb9f911be5af2ad5b026751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1dfda519cfbc0babecb0c2f143b75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81400e77d780364a4aa16dcfa39c82ce753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>