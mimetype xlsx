--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e77e9042d0eda59c9c037e13d74c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953d5a190e4df51e7ba4ddbf5441d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077c435e7a2110ba698322a566264c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803884ace762ef268e380cf6d106628e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb2f4a762fb64460af15d1809f71a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea9e2dfd63bb8b68edc987047fbe66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481de2c65585cacc14592bd6e3fc3f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31734a5cbafea84b89b6ea1cf12748cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a63686cdc357aa5945d0813c477189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c0397151bc7493c39660c016a1f1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a24a4ea14dee65d2a355fd40c2b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f0f632ee6d4979cf13f20ff480b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89553fdb87ff29dcb4bec96ddd13e0f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fcdb9baa65e4f8ea912e4b0a2f26714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834967e27b7f4f44f8b7ec2bd92f889015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e86a91bbaf380a7bd463a308b0cb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b5d230addf2c9c3f42ba2c842058b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d54fd4241a11530f4d8df8177d7e0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd005b06059298d6b77604b305514fbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadff1dedf9fc569ff8947b55f7da3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dfd76e61c0714cd7cbe53c310d2c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe6345f00b99eb2650d03f017063822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3c45dc6ec45fd0a38b66bccdecd8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535dd0cc390d9acc7b7842b46fa214324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20df9fdcc2c67956b58c90961fe90925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd87b216f381e7ee3f57a88903c1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac87521a2b617177546b0ebe93b37527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02a246408ecaf78cd7314082531f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32395d149ab0e28f3c26c6dcca48bd0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fe88ad60d0e7dad1447ed93e3850330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff825a192050e88973e4fa144bb1a7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3394be8b71c1ab36d49829ff3941632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af0ed74a11f43f5454c19ea18efe7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cabc879df5c2a69a6656099fda53134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a01f520c6f30695e7f402b0433d5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec843b3f9e2b17e8bac9e5377e96ef036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee7db6bbf4afbb80bc9dd53a4421437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842cfdbcc23458ddfa835fe496540b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b58fdc0414038d7a72fdf59592f81639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12fb8885c0370975f94f231a15bf7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028599c04638dc07ac51099b4e8fa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200db4dfccadb5a1206b7e9695be0dd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4365034c684ea355e651443bf9d0a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c3ddd8dd6c7b4b219f27a328038444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d78396eb4a481b9c1cf1c3f78760f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad70f1d09e874e2350991fd9a7f1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae8740cb239cca3a05f3d05566d90147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76f41fbc51b44c834b8ce361e894d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce0b2ae4fc4ecb18fd54a09c0cd97a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af7c18eea5d18823d8c64dc3a6aae050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb96c247dee1a06a71c8ccbd401bd1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a024889476a4411b6ff4b5ac3e6e1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdc487ca47b2c401a2768a398ad72653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9106fb71f1b69fd5e93e9a7346fba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e9c1cf2bc8afbe33ae9c2de65aa7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7d993dedc3c5cc35c5f7d82c002e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1f397e16f91fef7a687327bb4aa7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a39db94f8d9ceba6be3026244529d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1629bfdaa87afb73f419132693e8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59111c08763cf32dc19ae38ad21b1e0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a0ba06757afdfd517d09c2c03c90e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed08a12a92a891c09f7ffc6765d9cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d019e245f179aa1f34786449d0a5bf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a08c74cb8f47cf0fcf7518dac6c12e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c9a3c939117133965f42ae9046e4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10dae74b56fd47b9837e378de294d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1969c352cfe59cceb59de978ff774e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e4bb057aac0fcb785020c6cd705fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15035a32cb50b4e91f2d99458ee7c8fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd55a9d240256dfb41658a9ad2ee4b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503634e7256f3b802e59fc6d0652c9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7441082805c8f81a6f1582a56d9d9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fdb3718bf6c3e0a519789e231bc9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa086d1abcf5992962ce968a24d01cef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe04637acb73537d27752dbeb957e3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a319918af7314e9e477ac67f0164bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8808b69cab7f1e0671282014cd3e5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7f578815b44d1780662c96ee310878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5603de999033b8ff3daa3b3903c0b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35bd08b073990b606b904454e0b2a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2837859dae3eb77eff6965cdf094781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19753e61cdd7a92f5db20a79f0c5b24782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb078b9c9f683dfd250bcdd5792b69e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b5779ed21c3e26045ac485dc5f6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2df8ac468329f620e101309ba13085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eac85fdaf35630e150c32fbe479f2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76e5ac8c4801c583e78811da45af3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8714238b6461e30dca1719ba73f82c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842254c664292738b73d86536113565189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5aa162e8daf19d80d28bc1eae430290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2dd7bfa4dfc53189e86e45c1899c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6e39f8c073708e981680ec0a70dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7c7e9f6582d8bcdb22302679fe2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab97c9a51c92c54fb6c148606b6cdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f5bbe09a8d898719044352b4f01c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1de9b930b0a00dfd3bf771891b0e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8330ffab51ff4360c75b5be4b61cec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10400fce2bb357f5a9e41a22ae07b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13611f3482a49ef969287a6f4a16c0ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6c03129edc8589330e6fe158c2df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b748c6e8cc06b500b5741ef28ac551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585e0ad70957833dba0e389b5a18018102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75325244e63f1a43e37b4335b13fe7f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea84266b5628399b7324016c3f22ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc889899c00cb9321f6556292e4c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0a677e8911193779be8eb7110e33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d43b609844da2ac2212668982733d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9d240cf6248fbaae12ab1623fb12f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20e77e6b22d5b5c175474ccb2ccb5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a71dbc8c1d15d303465484d0224c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f5fe123b3a70587b1e7ecd5c3c64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008884c9bdf1c060d0313499863cc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c469ee267eaba85cafbab1999fdca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09588d670b8ea3a80446664d355d649114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1217e67160f0a3adeac2f6a823b6c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154468791a3049f9a1a4d92720c4ade9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a36b699b9ca9db98f1f63a64b593f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae031915f3c9c2ecb15a5d316337662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c9796239ea6d34764f6258c860ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4ff306574d2330c50634c70aa8824120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1c88bec0138844736a0cc24d9c7f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8991feae9e2954261518506d95819122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c912fcc842f397fbe051f26e5920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4d8bf136abacb8b3db4acf494ce4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c14b959fedb2aec372fc8e4358c6bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560fa8bc28537ac613c88c29547c3f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8646d55891a540286706145dc5cb72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae6f4797860e86fb3e468d514cccbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6a8fc31ed4333c02539444af508cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef0a9ff355ca2979e8096a5aaa14a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf118a58eda51fc3d1c8f2403e37d36d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39459f741da84a7a127334e2f06bb649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257eeaba4b9e9d46ab5e63f78e0496133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ad61822c3ec68c1a839c945466b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540b0b77e30318fcf9ef0094011bbd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e12081ab942c8b5cb32ab3321a4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee6a2c5d317846700bcc40b5be9830137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45a0a6f2d596edb0821a2312544d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bfe111a5915d5c357ba7bc8807d6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98c1eff13417b9be81c78b1a34b2df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6bc85f2bb96f0b47f6684bd68840141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253c4e453537c4cfcf0829f4e9b865142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ae67c40364a5143b4454034a5246143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacff2310bc8fceb2803194cf528583d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31d57307bfa751b42d09a98db636ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25461fac9df279aa1576380624589146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b940ad7a97712ab37aa6a458a1cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b47b3c7bd626980bb656664a9e4b69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a45a19c8a163c971d4ffdf4059130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871d762736c2d79f64246dfc19986d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94595040b5cf236d0e115a126095168151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353cbb69eddafde242e52d174f8c958152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8deee78822638868b9eb383cac8c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41fa415b2ff212b4c320e2e11a44c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980193ab4cd026c731113ab268c50f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1663dd16fcc7e16580c951ac957d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9c358d1b8944089d23e2d5215da00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda6eb05b7bb0eb1a834d2e8b84bb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a945ca86cc1f5226aab57817d2126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67be3d420060fb8b51073d12d4fab8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e85748ba7f0790c0b0ee377bc45af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac7800b1cc9c7b55db89dea4175e41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2deb056dfcfeb637de4f63e8719d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b6210780be964f40935ecc5ac719c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b8312f2d9ee42828f06d0e75cdb09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f98a69bd0cb79b4041ffcd5719c0e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6d06fdae6c6c2c3d6ee8e72c1ded167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff98aac3463d2b6971061e0506df0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4836599a82b169270196ca3260e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec900d26f30e10b23f67c21e9344c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd117317b64cf6f0d012dc60c4f393e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfabfb9994c9a3bd87cc4c5bc850cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c074748d6fc774be6fc80f674208138173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55589f1d07a6ba73d228cd476090083174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5730d021e49c26b1aa6eacc5caef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e03575f9018bc4ea7ccc8c057553b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115552af70df2e6734ac51961932818177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f631f5e2aabf0a0cfff59a3923b36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e20e2639a002d03052beb1449276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139537b2dae8375f76731662a564d76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5914945e7d575af3b9b0e35b55060181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b04133cefc27dd6e812698da1ca2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028527991cccb190b6b7c13d431cda5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8a98cc74efce3b01666ac54bab635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6031d8ef69d8aa3db103fadc3fde9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f216bcfa0e5666e25932976252625c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a168effcb81e3971ac6b67b38df42f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88bc594357485f4dd120086b92232d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6de7404125ccb93de2da04b9e70d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc69f1f128e5b145453fc4b489164e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a8ec94226e6b24f446ccef01113b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efcc27bcc854ee13c925b3d004c9e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e56db9728c49079203a4dfe8486bf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fd2d15f985335d85ee79906efeb68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d73dc055b7a17a67c6b2fd2dc5c25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7cfacd39ddc422a0215f26c4ab16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8253c431d426f4decf17e70375210197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41150c773abdfef99834918905d94ab5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa6207ecd10eb7d06d73b8b56b877199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efeac7ed09996fddd54137bae101dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8701fa7c39422cb19fa5a25c84ed6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530538997d8154061228dd0fa5b1b94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda726ad2a1290f1920e10a8ded968a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69537d744ff79d7b4ce9a6345fdaa658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682fd5b21cc92de0869a3c7fdffb33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfcf6c60e8f77109092586738334e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323acb64d69548201e823a47a87a61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c920ed5aaa46680bf2aea379733de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb73a2ed8dcfa1038541a5115e09f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b42ae05eeacb4083ba86073be433210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda5a3ea1be12dd7e3423d4b41cdc52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd073c88ff068c4565206e134186b1fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb558b104f3117c83cdb591c2769b3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cebc9c65e32492b4a6800646f3166214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fef6ab0e6fa25fdcd7c16f999fdab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413b32f40aa81435b3e0a7ce41131dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333661806d52e7eb27c92f70e51fb11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74ad1e21e252ac4df8d96ec19474fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a251b02978f5de7d0280bc0c8605b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edc453b2c43f7558cba51229578b1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f220f7d55b7b61b594021bc05498c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c189aa8bba7f1b4798fd3aac9915439222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8361e5796e57ef7319e19ffd3dcb56c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6571ad0ab86fdd5c6fbf45b95ba9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6b62c3ba26e446c26c30b77b41559225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57265efe19e3afb4f7d340b1dcf0c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375fe00a4dbc4f44b4ec6a77574c068227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc18714e1c7ac12e301364050c2db35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea32d2d5d03e8970d268268d6a6e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28771f27de64a9547a156fffc1e5e626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aa5a70afe681c821b0a19e9435c68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8b2c2a7e880434b7a8804858958ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc600e848578f0db40fc6230c577ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300adedcb9ead34bbc2da7edc910a6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9085f3cdb0107e277703b8a1cc8a70c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f4a04d8ae52ea18b73bec1327d186236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38422a0e07b75334c4172acc2ad89a9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ab5fe2a3b1cbaa19ee1d1b6e90856238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c30bd9cc1aa41d87bbec0dfb419fe7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdff4c74cc706a8c071316529e549f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a677614b16bb1dffebebc7f9622c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c5c4514ab6c49552b250583c9677242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128833525adf59ebc9f128464f503c7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4ce2270e986e3a9084f07ffced41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36801187598ab920f4eb5399d158545f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d1f901e2241acd76a67a6c004323b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04426f2b667aad1074a21e4d98fd4c68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24521dab3630bc9ae838b2a4e124d89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365310283fae8a63539b35a64ecc020249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bc8b502909aff235607f1ca92310250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b1b64cc179d84366abfa85ddc98cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09e2fd182044240831831d8b30daf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9cc9b0bf789ffce5caf334aa0b7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ae4a3c7964e25e1d90258a6c101b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74c74508342655c44d970fa3e9b15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76260776186cf0f7d6493f7b4c26ed85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a115b17557fd47a77d733e9474fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651285dd3ff5e2922a246799d395093258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a456d15f51cd0941b845b34b64699c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d71b5c06f3961cb71e932b02bafc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878a0331fe960631fbca5630a38110261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b0d3d2025bab768fdcf5722e6a966262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7afbcb55798a39d7e0e9c62be810a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85be4593534248d11d8aacd4e79db4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013990caa439162de1c2c9819b51daa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a05c54c7032e4ddb5d763988de155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e348f8bf42344231ad3d010f91c718267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d8d55900803c5a13aab9938ddea1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4647b843f02dc543892f40087b7b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e800f1b55957898531269ebbb88c49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af50571bc3915a6f72cf0f3dfc4576271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35daf09748c308365a59cd1cc165662272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c341d6e9fb2ca76ab9eb946e329d22c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645d670880e81099d879c4ef6b4a8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d529bd6bcc9988e7321d2ab1e0bcd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2aeeaaa634e9bcc520f982ec46b01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afb29beb1cb1904b33b1cff7b67f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8bf33520218bc713c4e3671b9bfac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bc76428d7fa687e8f39ddabda5d8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e431c10c8f359fb04d966fc82432d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a75064d571857f9f010cfa3803b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3534efa7a499fce4a29c50d45bf3bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb19f581286af727bdd8265ca89a949283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf913b8ae7824bee5b805e09abd46b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4d507cf125206d39aed78f58dded0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9b70f178e945de1de90104e4b8304286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b9ade7a620b2ceb630c9c2441c17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b40891cdb60d33b085f5b141de38b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939f0f731bb1eef32fac034ba6ce789289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c887646e8dc99a64f8291f2a3519290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bb5e609a191bcf34e1264001b62eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f700547c39d846df29c8bbde517f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a72b62adf3660d48bcb42a042253293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242174a9a99aad13a5f2cb6ca244137294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd7fa6948c89eaac8e1d6cffa5a7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bc8986916eea7c5a1fe9ae41a370f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff231d39e0096e32de733b7c924887297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221548a1f65122912c07b75d041aecf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa39a836ff39d24759f6c33e4b3e4b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b20475cd06579a17b665291dab334300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ed624fffade1a88ea516e31a8029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670cd138c27649e396a7ebdf6b40ecc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dc644a1def768a399b7da094c10a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee6f372067463bc5d4d80747291502304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38fcd68898ed2c3719e0e39bf95e0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea7ecad21591d4f7c359f3687f706306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20467f2a8f3e4bba45b90147e3fa97d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a644a1ebf0aa888ba510722415ba667308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a64978bc784d4fefdf8635dc8e15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c93605610eb4df15c02f613bdffbe3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d092c1c35ec3b478d6d0fdb422d01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0635867d0a759d8fb5dd488dd0da6c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bed15b5197f8918ada1b45eae4405313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbd78853cb8ed2c8e078e7e03b4c9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7045da2be3c2a77316c024f8e9ab7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7d4303fd37816123125b6608e8e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ad9e6c3def152c59c8c56b9bc199317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaac389e8baf04dfc345c98d9da331318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81baf8f580ae79644381baae1203501319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187abb926446f3117a7eb5a6ff2ad75f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c6b6b4ee1d8d65b9a6a7567398c06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ea5b63c631d3b5d35bdcdd942ff78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdefe8c356359d3db35f16213a3cce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ac882af4eab7103f06dcbc12e892324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec84cee7b67c417bf03e1c79edfdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a195b975c0fdfe95db5c8d463b92c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ebb0c27d856f6adcaf9047c48672e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02be74bd854b7e1161b4431e07a9a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4034abf50caca4342dc37125fffae2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d268dd52947311b1f04d30e6ce3ca9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3be66e64527d5545d4ba01e3b2cd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e9d904056c35e22b9f5b659bd6c04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161a8025997eb2559617ab37ef32795333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689f229a0952ed54978f18d532d80a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d47cb5f16ec66ebdce7cfe27e712e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d790100fb7fdf04cefa2c2a623aee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc67b9ff4813bee8056f345c37247337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ca18f227c76e2f9ba0c98a4af396b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b13d7e78da1d505c809ea9be6d007e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de6cd00af6c04966afd7d5c940269f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d5fefb1134df7311d41f238501d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ecb877bc8806c99f75593be45b99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811bdc21f789c2b5660f23afc786b69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd65e7a2d4b879a65f873adcc5592e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999a25ce147b63b83d4bbd5c8cac4d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b5014b76bb51b546a273f8498b71f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9f7c2a56da0ec1877bc5bef486d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48cfff23cfab84533e7f0b3d7be91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4ba06ab7c8d9dcf319e28f24e07d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca792ff4b8bac7a7b41f6426a65e61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278498ef5642083c705194242e906c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c46b2525538a72ce8f6e54bf8c79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fde893144f27770c79a2437f3486c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7602f190403e7bf5693eebd723d77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46129b4cf438653bf83ef931adb33edb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf14f2828b24b6cd3d1db14c66c94b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1ac5ffe62e6f01a948c10fbd2ba18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac094f20842907b93e45ec6c2b0ce0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dae8f512cc6037f40f6ec6f8cb659359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8bf57c9e4c897e8c14aa0efda386360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a733656f0a159f28780384052327f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb083876fb0ad2c31e9db6f270c13b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba5b8c9f4ac50a493ca47c6c3f8fe3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f54eebd7e61610afc831aec127849364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db37bd0ea3e3a277ced2a5d9a655a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ab9d44b0cc566d28b03d9f9e87e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1393d3927e20db7fe1ea41392fe8139367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea0d8a2100acf90600814746c9979368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fe563c536797c31b47885da5d1dae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502dcdb8fdee97e12a40756c0cfde6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee4f3589a1dcbf978ed80209a9d159371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f905909c7e127142a8609d3595132a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4e273156cc44a612abf6406ab835373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9233a390c6f74faef3928f8eaf7d6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7af7946aa5800488e4d6dc11dd1135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dab862817d8505e1dc26a29b5c17fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168556c6c841b656ca908745d4a5ea3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cdd41bf6b05faf3eda3bc930632ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cb13232b0006c14cf0c06d02fcfe6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9208a77457be60f82171d67d705d1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7e8bf6089e776a23386eb32e92f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b9bd17c598887bcafd0b12240c50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e58a2d7c6d14e4563576334183c2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924eb506cad11d94d78b4bf9ef85a35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf366b77615e1e5b7ec8c46a1ec25f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e269e7ff123dd2f9b4297c8fdf104e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba82367cd1af16cfdfbe96a7cc6ba6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a6382faa6014109280cb7d9df2a92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e4f517cc6aef4ed367087fe4be71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296acd6b2c9dcec0773db240e5fe2095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24dcdcf2aca4eff1eeb54ed9836f1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984dc62d55fa508cb07941a64f7010392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fdc8f733a3c52004e99ecbb85ff80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb84f207b2a3de5a6f3a1edbd7fb3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c802e4916ed851402c869dfa2d7d12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb557dfdfbc262ff6f5488006dfd33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a447e7776c268724ecd14ff4a96c9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0e80cee5dcad30ad8041c29e33e2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec3ab5f94d57becf0e5c22bfa6ef0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821399832e0612bda2b4e45fd15b7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f724ddb66408525a791c6d45156fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3015ade76f8dadf23b1091d0cc3f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ef16deebca11fbe5d36b8b4a0dec2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df162913861617fe31e91f5269ea2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28663c381ebfcfff4152203a08a245405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42715a7133e907f0c287b6645fc30378406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d14ca7250e50c7b2b20cddb73c64bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1a906a0b02df885da8ee075d68e13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6b2b42903eda2318d8d1c1ff6bdc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc245db1bb7f23c74515cc47f5a8f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348ca9a11b41e506740ad968c1443e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849dcde5aff03b99f91122527a59d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab167b364733b0dea484e5660123aae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6f3eebc0bff4f440191fad037048414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389032b9b56cd6c8387bcaa6b04c8da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5f3e6324d402f14054f5fb843f83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969eb500db69ac3144d4f193d520bc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ecdb795050d1a1131b7d90d81a38c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a616d27301cb786139445de82cc892419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8500d737ed1ed3bf65395b995dc015420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b82eaeedb9e106a7c4c1f5b8fd492421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219087bf08b87478788ffb4adfb4816b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba02c8528436bd0b427ab5705e397423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1155a28c5595942c4562282a2322e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad375b83c40e3990510dbb3dcc49c9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0a89ed80d7a258982f0c6b236f127426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697cd183e383100159330a23bf805f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd0dc66c245939cc66312f1c3dd4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de07a3100ca192f83a1e96fce9a6b95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c0d2e8a60fc40a652986eaedeec5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e346b8d203e6459140c321e907917a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228ade6902e6788b2c74816c3ab1a29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb9055e17b6a6a4a5188385cc6d2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be841f6102dc2b040dde36d6f51e2d6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d8108604a11507fd9a1f918fc4a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3230972fc0970a149861fbdbddc93b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1e230b8a5ae3782d83b291d9ea54e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2527fb3af99326dadd01d65f850ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6972c7792afdd311cc72f4cdd9e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3c1d977f9d18176e1dbb7f5f0fb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386b91f3a7f098ca0cb5343902cb886441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e78162c89c6717ecee0817b844f124442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ca2d0692ff2c793f079b931c116ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc6bf000eb39a1716b0a87ecf7e56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c5e9755170ffe012a9d55ab6b8e0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6d4a065aeecee8218b73edd8823cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d918d58ae12ae30dfd1c6b566cc82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60589f9208380d8c24508ddf868513ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85c525b39aacb44d98a17584e74ca3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70e48c6c8c5f1c0c2745a21b536cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576530b3b1e62d101167916e110038a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215426b64131b310a1518e44443ed76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a9439fa6487c46142dd7af58187ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c00d51ca51b09ee44b680a12db08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02cffcc8c0985396dcf2cfc379c3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6cbedd167ee24af02dd3267a10c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a731cbde5525b5f93155a8a0d1d0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a1a997ef0e71b395b07f576f6fdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578c94068f4c29af537f37e483a66da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cd10d7b73a828c96cbaab3b4f2691460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24db62bab7807cbbf9137cf8d2c32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b41287552e27510e495f7ae1ada185462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931a10ffd860303a04c449d44003156463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab171bdd6a2d7d444be62188303681464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e54420a9a1997824569129cc88a3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aad05aecd3269bea6ab1be9934024466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d7cb28c2b39ae81a0be029850f01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fdd96d15899d15de586738005cdc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc9ce58bd5b887d8659ff38f3ae00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e432d4a0f1405e62e905be91b18c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d2f9d81903c638881d2591e07b22f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf8e6cc66db6a43a68f7b83d20e47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff097437ce47633b850df7de6ef7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f46505ed46ba0d9e48ed2de27816f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c4df9dbc016ca7328535be42113bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290df3f3156777b75b183d59dca82633476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cabb11b01d560cfb94c8dbe893f14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a316dedaf15699cccd425c7a4994478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db025c8d90bced05b59fd8a42f662d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0a7f4ad1d7a219ab4ebb5db76c3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6d02a53d8bb166f8654f35d84d953481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d67a20b919361f9efb2227b80ebda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe45e544c862b13cd3261e8e288ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c22aa609c271c456e69da03d3735de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba1d00141a7dbee70da0e1def1baf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560baa969366ffe5542f609e0030d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b6a293025f8f96c7b086116b32799487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652dc40ce048af4ba08b80c445a93b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f99f5cf7cf3ca9339dfbe9232361489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11992e6be3af79e74f42b3b4a5c71e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f2f343c164778211f2df1aaf62462491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7581fd7341e29d99e11dd01b01938492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1536a0914d0db674ae1c296d14e6bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a50595a4816e29a9b11e8551f5859494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5eb340ac64bfd451e817a9ada5e29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d1e04a23386bc83f21042a6d6fcba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d88cc4bbee16769e76bb60bce509c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde80b1a47cf8679f33a480aa12f823498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b99f0f62cff858916c5624fe0714499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fbf7dfa03ad0759339186cee1f6ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b486ff7c4d75f2520e5c89057ef33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499314bb82225cbc434dbe4555484aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326e312db62b267bd8e020ece1ee9ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce0d5c6735cb2552b65532c5676e00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de080fce0e17c92624b9b7baf345918505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a8d0094b7582c85eb88b7193de8e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e356c0e11193a13698b552469f4b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a3feefc17cd41d7a89bc0d4c0b615508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0cb93c5747231c1bb61a6382e008509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe064aded6334c968f75d9369292f24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eff611245bd0761ad140236a758b3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298553dcda96ab42772561128d3f25a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e878cfbbbdd5f4fa2165d922a8edcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267915ac03fe5a29f0e5bbbc31cecc14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16f8e5d091bd8a02bc387b1e136d0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4866263e4d908857f46de8b2b93a038516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7322d331c6e491ac4833ab6bcc9139c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae49eac90732348e7fb963c43900d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430b4fa109a383fc828502c9a03b407519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a2f9a08ad33d39812a5c0979d41b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87ac11349797d3c0ba97669ce153b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7caaf49ce4c0cb21d77f527463b80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab17a63f4a35534056722daf8538911523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ebff700cb57aebee697b3c24e81d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab166419f258f415dca82982de4bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811792148831eae4c371a3ddca39378526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba35b3f04638b4a274def149d1a1f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c6cecef40466e636f09f90d71ba9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf17dc1cfe1822225c10f2f25e0166529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69eb6bf029c00b3e471bb44574f79d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d194a9021a807559c0258f9804a29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cee8025362020a76880fd9c14a4309532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b199c666df5545d7688cb78629cff4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bd00cfb0338daf05859bcf5e19571534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964c9ae53529ad80c6327b09019a1fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96146dec3d211ecbecf2536bc0d8f142536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7372cbe7a9ad5ef5c0d6238d58532537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a9275e2e1c28fcdf69f1862850d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f610aa7b33a8208914e9ddefeff1d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c135f2745f137fbb22b42924d3bb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa2b8bd537cc3018804d5978ccd92c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497fb3e49912bd196b5180d5fa687cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c150ea3915a19dd306db666ff33f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01765ec0c93f7162dce85a7313fb600a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5647298d540a882185f309c995f081545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd88d20d1caabca977bb49f6e6a33b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29ba81a8d0368559903156f5f15a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6858efe737e95bbf21c6ee5222e7a34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392b3ed2470d5a9f50101d45da0f2a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a39186b3d950b1cc322bcac66cf21b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96164dd809ec1f2f7a80b04ef53f71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532cb102a81af612d8cec847865e574552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdba30c5a74d72bb8c000cc5fd2a01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d2b0a878fe831f97fd531608b029b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca71ceeae3093944ada2a9ae1a7294555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c202761b0b6b34e0317d786281a9d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd8e01d3a32e074bfc0138922f206557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636589ae5ac7d71aee107ed6ac3d842558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf2573d3e61a6e976bfa4d0b12578f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039c8e373e2c74fbeef940464efaa9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02826c39366f6e7d9ba81e2349095b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67792ec12c1174ec76050f6abb6bbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7d1eb4b4b8287aad0aed081db8d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d926afd267e4ede0227b8ac224d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736b589f8b18cffea3110e33dde7914565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596e7e95deeeaed926a7189fa2bf356566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b7522389904e507f6f190d5f78ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8091e8e6a11f42db39d8ad27296e863568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb8da0919d2a38a7a881b1406046e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700c92864955e70b1d7923516c1e4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429747cbaab5f6e0b5e83c478dee6889571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415132ea1e9c4f7366af4a930702b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a7223cf6f57ff5f268a40a41a681573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fab2bccd96ca086bac7bb5537db2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9aad3d67a9dec925d890ec98c27f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c59b5b7a87b195050e088d1f01bbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca7dfeda6c0dc3d331802742543f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ac657705bee3eb39ae7671b4599d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c85fc7441b855d3fae56905fcbff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75bd21acb22852973753803e3b8104580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080cb5d0ab926841508574eb5cf564581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82221e9dcb83adbbfe67c0bcbac74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b71d7e2ea430fb76dbdf37f1f6f93c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bfeb6068ddf0d76bc3064961fe7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5b54a4ad94d1359f15a35192cdc2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ecb208cba73c975c3360f9872f15b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae891cf509754c2194613530d790933587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f89a1bea8aedf0a4b05c45c27c97bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5ee55da43938e5dc1997599366329589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcf91a5e587cebde179bcddba14b70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8959e08722d9413c18eac6971751b29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19090b7b413aa330fa1574f882501e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cca25c619a52500ba9bb60eeabaf4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a306737248f24bcb8ac93228e52a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023df5fe21dcf5acca3ae08305ab8b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef0fc99f1da3aca8ee61d8b36649af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ba0dc2eacba05eddb8e771de4284597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d5dda374fa1f1c8bff985a99e2b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bf51a6d907897fd9f851d7b93150f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80d73a93fc4dbc1214e07d1773e744600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726ad6641074ce14eb383ba374847b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed7c13831a08329421b01700e528a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c81e22dfdcf60ba6e5afdcce209a42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73d3c7b8315bc0cabd37c1a706edac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294217bb9f079f6407f52990c7bf043f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93421d753c91da55b8d8168b42fec8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a19dda1833c3af3bbe1265e1522e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f1d3c77aea0814651f6496cdeb8e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea82b7046984db0bc328ab228eba182609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2162c0d0cf06a553b4055f2aa4989610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fe4ca11548cb79d28ac7be81afc7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5eccf12c72ac545ac19362ed380a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf47e0d6dec96e4ebe108df75c9900613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de74d8eec6bef774c16ed996f98c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5716be5cfaacea07d4f3c835d6daa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d527c5154e73994dd2551c1b0216b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff2c50f26df0b12b9f163c69e69cdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aede0112ad74934c724b82b1ea5b7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a238cdd97c28869f325ca205e88b3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b24c3db3e9df0684e6c093d45939620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6d4fa737b0351fc1c0ea59c8f9c8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb75be89baae8a97f935bdc919b72a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1139eaa832bf0a88b148a9a21bbd232623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9042355de040da7201e36532d0679624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e9a274abd950ead3c109486b10d9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce37eeb79e8b23e821291bf95ea8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd487b688e54b3eac790e53e98f8d53c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b41ce2cb3c54ac0ac286f72cf7f37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e803fea9875771cc9b4f70ae3087629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f5510a1531722fc44fae38a24bbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45cbdca729016808eae0352fd82968631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1901b4b12af66ec2af6bd724c297c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb016f8e7014c17612c590309b717d5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d85067e95582cf2c321c4996d46c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147816aced5568ecc80324b2585ad76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d8e69580eeaa8b1021a92111c7e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d88cca291f11a16b9b971e911cbce7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8801e6d23ccb470736ba0b541bb906c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caae6cb09e000f30dad37c4ed76dcc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4299ff607cbf22698a167b9119f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181574f1440b695a7255f3d3865d64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39b3fd3d30a77b9ee5f92b21e90fc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c617a56df646ee55dfa1f176b8024c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b591a710e218bf1544805180cec5d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034af8d97f6a189e6efa1a517678c93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc921ac294c3854cdb9b58898d1ad6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8dcffcf7658f16a44ea2cb6881a61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fb9a4a8b592c7a686087b09179de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3fc1433636e68a12c84ccfb5b9ba2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb1d8019e4d106439a8f56b124acf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511753d07efc39c56eba224b2e3b89e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b020174dd7d0653c4d058a5cce8a5f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc15d245701cfe40f87ef19315040c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c1bf9ee08a30640c88660f06623cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e40579494e7d85b37e4473b226e6a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7de1581fe1b4be06d179732750a23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e80a9d833341fd364f054ea40123657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a459889044a8f00a44ebd04960f068658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf236b62ac4dd768d1dd7484dc6123659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd750bb9aafff066aa683dbcbee1332660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa0b992ebeb4c9efcb50c032a3f5a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291c8d01765a233b674cfd2dd587bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229365f0b7c39c9db63bd48599583484663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86632519361030cf3f5e0f612bbf7a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca94c394ce195cd76f970c4114421d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788ccfcda4a9a6ef1721ffcc820fbee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4d987ecaba0f8aa7ea5e68898d8cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcb815ab59c4dd716254b45fd82176668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741175999a8b435eff642f907a3014e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1e56b91574ff6bb7effad9801511670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca229c528f79ecab485a605c1fac72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbb682489bf60107b3b9ade4c06555672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6b6c8addd37a8c8cfb78f81209adf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39331703c8b5fd9bc952351d80621674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ef94652fb1180b758c4a4970cbbd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992142897333891e2f9209799ec5bd53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8fd2a813ff62b195ff2100c05d96a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a37b9f7ea373ed7131ef3d40e7a03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a958facc7f2b96e379022fce5144679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200c903368d92283d3454b0d1085dd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fcd65ac04cbb48271da9116980585681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fe384a5dbdd8091d5a642273bc713682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d016af12636e72a6c386aeb6f2cf5e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f07e1fc9c06bb3feab623e1c296d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f867754300758500106be824334da8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16deb769d446affdcb928f3e61a557f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c146e25bfba0df37cad933cd7858f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f883fbd77420e0e13b2e5938090dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218748e024bffda4f60388f5d2fd7fba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3836d4315ce180f07835dc423ebf6b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f601c5968275171f6827f1a43216c75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35684c2d8e9e1c6c78fd5c6bfd9cd136692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87d3c71b86edc1f08dfb03ef5cf5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc169f08cf4d61c996cb1d11863b0ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06fe6667215e16e54a451995a917e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd0140bfe0f7363f573fc2deda1dc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114b55dd64a0bfd5f42ea449792213b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489414a6ed775d5f982beb175fc75555698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75722ca1ba94d96b505633025aac84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab43c9fd59c723c8a96e23503302e1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794db69b022e0e40898f3848375885c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde20bc3a4fd420ba36976fadb9fa50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3579b64d47e502c92b277e7f742bf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012ace04e88b74a32b3b4ba73be540704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f6b86184d70784b62161554b24276705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fc1a1b138e9865ee770d7626225a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49bedc68622b8c58f49aa2b76063f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8eb3001780a8c3d0c38584e37a06d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015e38b4cc1c9a667e60c280eaa0b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dc1285485a508676736e9213e2d3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800b59e2b21ee4ad359f06ab633f77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744dfdd9df18b440c215c14dffeda2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3c04591985b016b2756fb71c4b5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c776268a075343e2d2e6892b95e63c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f6cbb9a3b3719f6c969ed70aa1f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433fc6c14f2b29f41aa0431bd32a6ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179162db1eaf16f792f01e7fa9e1b4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116bf8fae74c979dce3df2b7fdd072b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a21adad78883fe2e2456e78b7d5ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afcd2ad9abedb78ce188ce116da178720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35990a35abf0558fb84f10521c8ced1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af138f7733127bd4171594c70321a739722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c40a8835e304b41d542ba8851d726723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748c74637f6995b343ab41261192c2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590f810c6b5b4d9693b1adc44e421c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1c7123ff86f6143c3e73ae574af72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23020a5566b29cced9866789e374e6c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ef097751fe07f6a85d917ee0905b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce5a9db97dae64df357bb2135203b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70121bc3bc781071187a36005f1fd2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f86866b99c1b9db2397a0c699145d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a321de37af0ae5c142f3782db3a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f61cdc183f22b9abdf8bf2885059c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53714b2a25dea92bba962ec97fcd5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0973611141c037015a998cb6650b9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3808f512155023841942a2e8eb130736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5bd74258c208444beb972fb89399d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499d2fe0792a0c8a746d54e580ad80f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e0ae6ec3d9ed4994dfc916ffafcf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fd17df562a5f0845a6014fc91a0d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0301709bcb6b8a9059dc3c223ddc70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e6600e249c2db4a0410b38734b1cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57760367e24142dccf4c7b8e5690d06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f3c042ba2c9adcdb4c85286c6c8ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef580e1c33d64f666b5121eaddc3fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb42f9713e5766c153b8cb6b302c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10deede4117eb92873064bd3434ac1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f8c39bf30f10331a73211c91ed01f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8f20a29754dbba7d5e6a3def5823749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3df0e17d794d2d32cd28b706025e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3f38378bb93526f51e42cd59a8b14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5243cc4944cb843bf9c302d3cf953d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86a44d349d4a1e76fa8614d3215445753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc17ecfa7d9f4b1142e3b386a3a696754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baea201a91f1cacb977513e99c8321755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ad0d7dc39660eed8970bf3a2a6ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f473f1cf21d56b43dcfa56e72ca21f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a3cc1f38c1e5a58d7440baad90ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed5826138e6201f8ed8e9ce1eb516f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c0c13a2d1dcec0c759201398e8c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7acd5307bf95c4a80f0802e3725c8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34e5e8de98a45ef8451be53af11cd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720c96a4e6b59d201a431210aac7c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d83f89bef253ac79b2fd94572805985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfb41c96180e6fd191fc9cffd924106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a8810243add06269b8463c7a3d4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4fc5b1b71f7996653861600bf49f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d27dcdf9eb73a450be54b7f018deb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bee338899b951c9da7d8c62d77137b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14308a9660fe2c81bf63e4f18308e2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95915ad03392ed4dbe57948d4258a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fe74479683fc34cbb40887c6de5a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448afceb8478880c32d392d83229fcd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f59a6754550569fc8a06dceb2b8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb5c0753e7806a2dc15517cb66850916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913c16f5d5e8038012f5360f8f54fd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb473423694f1e0c61679a764d3d0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1911a4435820cfa89c8d243142580419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8dcb539037764ec655ec842467bc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341f598217ef0df69965ec2451db7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e744f8b416f7855220a12ab32532ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12019e5e508075d983958bb0d859a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a45d82b7099af987fa84b02db4011224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fea6425855393f692773f0c16827f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de35ca2e8fe6cf084cb358a9919cc3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4bde26d487310bb8b6b0fd4742abb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac64084f7eee25be784d5ac689321428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21469b78bc350ec5e472db8e79a7187f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c764d3573aec7cfb68593f4efcd6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5128c86cfac29c8a6938a0fbeab6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad398bed1765031d18c9178f7d20cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9513861bd60dab182b18a2f7576300233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882afa8590788c7d292e5f3807e1515734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946506c3ddeb503adead319216fd867735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416039474ef644d2eb07b5c4f3fd87136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90776c7fce455bc82319103f68085b6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea71d53e984f68f54cd06252e142038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747c6edb189568f07e77b497ccbbb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b980c56ab2ee1e07465c0d1530f9fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c04080a5e9a79035c6da769cc4e9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5369c9b87347768986c5afd31140f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6512f0626d1740012af9aee2c66543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147d368eac7eb3025725669a00870444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b7acc21612af49752bac1ed2d76e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b88ffe502db2f87b3fa837997506aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f76a37b4bb09bcf6004512cb67bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bccfa1e845a4ea954ef4a1964058748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8273b4e507592181f37452077f8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ddea065bf7193dfe1cee31d82df2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85f4b7797c5c184336e999dfb38a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43b9f6e34dde47f9daaca11393d82052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4b15d7047237d280f61bb4eb6d01753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f53157171cdafe2b755f6787bbd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b840284a76d2b08b2199c87128176055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4232cdd1af9f13fe641e34163cc2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf8164310e01492ec2537169a7863f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c611a94d4ff5848d66bf1eb49151f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc56cf1f66a36d1467f47d04f1cc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9d82b3fa8d0de8e8b3db2e167452d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5da4ff0761aa5d845cbfe7bab2b5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620192af033de186fe694511018c9c1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d18f6012a9a97335ffc1b9e4905eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ff9a9ef442df56bb68917f77354a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c3f189023fcfe39e12a09445864865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b671897a486618ee5a36b35c033fbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd5bb73771982bac34ae78074b00f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ef6c21de61baf54921e4c8c4876e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2a43f895ef7c0d35434d257c0428569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee2f8e75d8c139baa90c025fc1a7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54e42671319425fca188dd04c229771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38155f96c646e85c4da9f050cfa2807b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af50f2a75980e43af0e0ce657b3c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d41beaac8deef93bbf3a23a5f77074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3ce38987fa937a62a4064e2843e3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17dcdea53886fac693a2cf1f2d92ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73916a743185f77f15e797a53e63f4d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b7575aaea6da14217a109005740578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d367b1942f9f4894c28548a789c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7581a87a3caacc93b831a82a5eb7f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c02a4b211975cb24a89eef8e9eaf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ad663ef00946a5439dc17f65f4a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9694261f6ab990fb8b6c582cb81dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea0425a3c75c2e050f97161b824f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e0d393a49ffcab2d74e96c30842885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394616055023cc7f1a2b8b28d45dedb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c8edd9ed81288a583b26776e828987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bb0af24a9522c16e9516d6139e20088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848215813455a2a53fee9b15f3e3dd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ddb007174d3956bf05ce1e6df38790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f30e6b07dd13500c4982c90c266bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cd2af118a7714f792debd945b01fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeae03e85af62088a4b19ac1dce9e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc280e1ab83d7c337ab39b30bec7c93794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af170fad7c735f22867802fde7272f0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c7c30263da625a35de262d7fe289c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff2d76298a33b8c2f1c870b2dcfd8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54360476d285502e0dbbf19d0a3a6da798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e3c2a5af9b65ff9a8a08accc18c5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4928a36250463f59daa7f5e08a8a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8acd227a40585348730f63fe97dcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ece9c64337fd50eb110e98d12b325102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025f1c7940f34438e9d6b61b8ee5f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ddd0de1fd908dca3067d39596edf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2084f3ad6bc3c7a90d26a74ea65147105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642fe86f7b9c15e8807e5c1e1fe34f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323c6089e70dd78b7e4052640f6cb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674557d50e9de722d5ff1de965f9a00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56502ef459d1c5cced5a971dba13233b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b3a901af1e19ac8375ee669a79535110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e540ff80a0613cfba9242f1896a2157111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fec847d50211185f1c4c43c9a38df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9254056f982eb4ab4996797ed266113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e39927c561015e4a563da7d16713ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216c3518320373e74fce45842a70000115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d6a32d482b15ed20f3aac3a972c93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de2fea095966a82862c8166d7658b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ab9d341848e8c84b885b106b21af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed2b7ccdec02bae86807ed9c4b37de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03909655d0721c226a4cca44bf26dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77107f62445bfd7c11c9817ff1eadd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdde58d82a63e924e48ee8502134b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed416f5db5b340af077698d5b6f65af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc54bdf3f843d2747dba276231122124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba1ff3b2ef5fa2d2e104ac8d42b7ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdfba16c09e2aab75136bfa5d70553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440569db76def12ec40aa21e3ffe2d7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fedc7d773f03456cd815d52da8871128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d985eec3f68d2f7140cce940f5716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9fddbb88bab80439efb0f18f465e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e353f8476231354a8561b42e33dbdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0db10a44097299092e87c465b920132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed895d287400e8fc4c0efe0d476833f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879809494ba3ab68070e69736f7b3c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708272ba2068b7a441dc996c5e890360135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f322befd2b31c5d6b950f0f68187136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca644717af3df5e56c88feb3d76bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb331e129e025c2eae41eb3fed389c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef020fd2989eae0abe45ff704426bf4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857e8edb6f97eeb3825cbfead44f3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ef4f89cf3348a275a834f841f0b98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b0cc6af44582a410d97ea3485ccf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4513ba5b37cd4513cdef36066692fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8edbc7d88b2bf0732be15a2fff14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b0f307cdb482c6924d07c5eab29d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d03a1c727c20f0e758bca9382e2894146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec73264a00dfdc9fb13238870fb728147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6c73269b7b862ad8607d5a280a514148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6e781df52e71f6573a5646db3854d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729dbbd7476900b751798f96f24ec2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ed715d8d32cd5110b02e568c8815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79476920373b255c654ecb90dc3fa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533978634acd7fd30c143a725eb27d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8f3d5cd3e3f88f16a7b5779b2c817154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3457a1134c8266ccac9ef79109ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1aeec3fc4ccaa9e6ad479b6b1d087156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d322914ae8981164a0c3f9e2a4e27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448392ce19c620b3b1105841d2e94b26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80113a1b9e0cd7224b8cfaf4ebd78d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c94b68771a9612e3504e7c762c31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bbfcf1178dfb2706f2b77f4570011161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed883f4ee6160dfc86bd1b9a76e7106162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624b5c882069f22a2dbc975216124e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43728c7c6dd15ab99d405f759c834cd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f97e7d78de7a0661a685e4473be51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f490c147a5eb9c90456b57d03a3f362166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b386744b29337eda079998b6908e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a668720a06be4664319c1b78f49f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ae8a6da11062d137884a62e98ab1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbf4654974cceebd28f9e7c8c4da8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ebb70d9a1ddf7b4f1fbdc9236fbd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9edf08664ccebcca1d0f938f6b7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9bacd35dcbd5cbe906984c7f32a67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a5712543f08c5e0c5aa7a869a869174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14bf0742b7015809608f7f9af757b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48406ed30a28cfb98d09468991a6a49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea3c0b89cf6b4319fa80756449178a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0039b6a25ae1047edec8ddd29510994178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d28dec222f3d331bf04839d94b65a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ee3872868852b0dc7234cbd120468180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8521db5c26e40d8199271282acc46c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45b57872a8cb29cab98af17ff3887182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c951b7952571430a8cf8bb84e94efab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dcb0c495cdc51a4f23b119f47e926184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd750284982439c7b4be0f4b55d89b9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfcd4d5146c862f10c2e5a728ba5f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc73598ae4ce2694e7eaa15ed5b76ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1d1699c894572a62ff732fecc2783188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d189012646967dbe54483e08e42da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa415830578e696a090ae7bc59d7f06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bde4533a4db45872ff5e4bed282cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad79a04c5d62a63cde955957ceafeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b062c641be29b740be9fb4cfff75f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc36d9b9c69c80d5d0c9d0f3bebca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32e81f3d669b99b0b25adf84c9208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec6b254ff5831dffc1aa5a494a4524196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882515caa7f95e245b342a880b989e38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7d908ebc5d0ad6261af383de25e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe501db5dc4eb48162ca660aeccc517199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9843c76a57f252533a0521ae92c9ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bd4a5f02952bb105a9af481373565201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d35f178fb3f3e67d575148fdfc4122202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734ddd9ea866fa43e86c86a8c8aba4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba8df2758ba3e7c2c9cb8d6e6a79c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec89cb1032ea829ebffc3557467b3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf394ddb1048097499237594e4fece206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46545c0bcff45f9b062b4d34b5dd3e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09825540050edcce9a622c7ef9939387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d30d2746cd1f37de3d29e9b523f433209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799edb571ab200ce94dd3368c550dbf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c91eb0d78d75a3437d78c6dd9278e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15782fec6855afd7c7e9b0399bb7faa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26130c617f526993affe071268da2491213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0831d47ce74805333b6daada0eb70c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf89326f6dcf2e05d934a1507188e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d0d1278aff3d76aca58a27e4f4938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f00b24825e909d609e7e4edada72b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b887e169102f6c73af3b08f1bddcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f1652e25a33524ef2d66ffe1cd17a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0cb21a26aef91c7c342275b7a685f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb3db47f544bc9a536398e54477b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2c2cbbd07f8173de73a02fecba5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab95e70acd3e08f9867fc7ac7e2cee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c2d1803b04a51c885e5bdcd8e9535224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1eb5f47c1bb7021ed468314cfecb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226666d7ed9384044eb44e1faae5f73c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6076e6ca8b6aa413ffa2f5b2be70a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832480e18165e95423a5d6625a2279e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb67c8669f4601a707dd93cff0919229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5dcaa91ae0cd3919c867dbbec8c63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb2b647bf51ae4872b0ea96f09b48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ffb1928a2fb4ff22e47e419675fe7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1795699cdf9cf1ce379cd7c3475e65a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26169f2e7d1a7080133015d284b9ce35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eedaa7695eeff4c30938a531771d3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b79000362c2059ee9c5b9a8a94389236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ec1d8fc3ef549afff67587d8f0911237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4682a352eb3a08bd426cc2547838238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552bc1338f41375e31c9c1756f3cff7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f435d7ebc8dce1c666b987394b75a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda86f872dbf281cfe130585756ec95e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e2ab1aa6269a352b54c0f39126cac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd67af46ab04eff17dc734d6fa215243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76da86e735e14e02904d3f22d99b91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401a4981a1e7c62b47fb20178d61990245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d269fd0068418e379e1d3e362b1ebe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf60359c13c079b125995177298fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba551d4844bbc9fa2cddc22939a634b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77f5a3e32efc29ecb1fb158c3aa41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9f39fef6bb2892ba2d70220ac89c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fb706022a20b93eec5ce52e87761c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851376ab0489d7f2da2696c20efcab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdad2a341462b1a53460d892c32e06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b31e4fe11ff2f5803c9c44e316d07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6249f2ab1c7a19415911cd948bdca22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964296afa60f967b7adc36eee9e6493256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe11c3cbb74cb4581f31988d288614257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397be1d5683190a470d7d25f4553f26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a4f839cb295721126b155a04b6081259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65352ffa9ec2504a39ffcadd03c0d815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae048cfe51e471ab28c04b5cb243e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace2fdeccf7a21b6f4368a95ea08754262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280876010dc73692711e80bc20a12548263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b752077ee72837dd9b1eba103bb56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72322c52f50ac5e4c33f49bedd93f37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a42da784466256f7c6f4ab0b6355d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a3e3d3df6b40634fb68cbfb3bba3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560550f6eaee96e9a5489e871911df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa92edec7a61c871e0539e6132783269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a45acf5d6446febd6cccce9c79598270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b29504d88ed353b6cc95b2551625271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f849eef48c6c5040c57b2c0a4ef267272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9c4bb51c4fc4fb394000fc7f10bda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303f0c77c0b88ec67ec39ef0b1e0db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239969e5c62cfc7a6b9a498c8019342275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c21c27bbd05f7123b682dc93add8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d25c7b63c07d3f7c11a09b9f319a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217de7604737754ae42e79593b0c8d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa09681b4b4e0b7f4c29066bf92fc94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66582cfe448ebaf8978bdd14a6df00f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f98827c10db6f06de5d6eb1becdc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f66dd3daf45a1d93592c00d219f53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ed08a3222b6efcaf1a037c41315b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388fda5b7ab3bfcfead42ac64e5c76a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842eefaeddb75f308eb355cbcbeac6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b528346d3507417d5406f34f4261e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754497f924c5acc0e0f538d2eeb3e8f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48a8e77b5d6e6f83a37fd2322bb150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902fcd1d72a548ddad65a93efda836f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68081dc4a2af5f3bbdec1bdb71ce30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a04cea13e29cbf3129389af75702291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be37113adf6cfbb0f80052da974ef1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765900de75a28e08c7544f1b7bcdcb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b69b172655f5f1af42e02110d779294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e671ab489156348bbd22320cf7fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b01d3a9b4e86255a29df5c3fb1fae7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e847d720ef1ba5c9647818a4ad3683297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1c697d6bb9b6ebfce244f84df1901298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13774e590bd644af461d8f4de6d369299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236558878a2e01c7e16098192fa97423300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3141c9e2164e16dcf87b5374561910301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2be75bcd1eb1f956bdf33054c6031302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe9d5c8fdb558155dba4dc2e3af99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f722aaeb096412df849b95c543458c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e8abf9f8cd81fa8a66b9e53fe88f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dcdd9a2d5f60dbda09030ff6b0715306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5c11c080975eb85675f8798a57e93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000d2a2816c77f926c670dba2a8127e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e63b62791628c8c159ba93ebf593b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40f6de0acfac4d6bca0db4fd21f22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9954b736c510cfc47f63e8ea9568b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64752ca16ea30c3fdca02bbf0abc5f93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af02f0b0f58d88a2b0970a266fd632313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1db84b22b26be0da2af189166e1928314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322467b096760f76cb03562749a998a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7eb80dd0519de58b56ffd701817c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c591547a1b1c8fdb0450c3497d59c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6370340348977654d4b36bcb84f6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c151fc55012e43de00e504f2ad771b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff918c993fc5183f97465223ec683b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e63310495030a6120157450c3be29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd3af6ba3ea336e0245392e639b75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed454bc0f2801b37ce3331f15a3e4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2484849c9f1ccfc793f602d419031324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5926d0e2d020dc6a1398e6f93d5d6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab240502ba86cd655eb005ff57916ea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60981df55110e9fe300a17e2c3d30df5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf768c0f6077ac8d397fda0ee41830b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71624831e392f95e072b2344a8456db1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383c2ab34d59be173f758c08ceadc04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e4022b3b0d8029ba433fc56f6d42e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999927ee25937afb8a0158a07196428332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a19cf619c36ae109a6659b93516054333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35b3079ecfed82a5279f5e7337b463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c962280369605580ef229eaa821e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897373148a2011d60fafb8c4075291e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e650f507385a7e4b24bc39cd148f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e8a93475847955ef2ab65ba81dd01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d00dd843da1008b7c2987578203365339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75285044b123429363594b2b39e5707b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8565362d813d61aeb2e2ac52180d45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3251326448270ce1a4922962f473342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed7087d431d54dc3fd87e30e032d5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f16b9bf70d62428c615660b9ce4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871d2128c53293891c7ec1108599f37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c18916af490a831d30c152a90374f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff770890631e967dfc76343c79414e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c55234b103e9be91013be18f321d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100fe86901a94198490780a4c0ad9a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25c02d9753046b6bea62a6b640cab5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea8e6ecd702508b0b6bb06cad6eef5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151910e9424b7e83a463bde167295ea3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53eec8e820eaff99fb2970992bc200353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b161cc68fd127d0c1594f6b3061bfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ea0360f38284dd0bbc8799d5c4e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6397996bb70d4041bbcbf06bbb6ddc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f651b5e5e01aa09f5f1bce2c422b0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca83f3982b7ab5865a608b8106f0a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3eede4002b1fa9214a639c5f9c1a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9536bdd64cacea4f09abcce6dc546c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a2295e58dd3467f18c0369dcf3472361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83064900323a9bd613aca3f0aacea855362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6040e4607890d714554e115d915cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815915c0b2677028aee29a8a0029dd6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f4e2dc00e91da1c17fc48290c7945365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76212592c000151530f650b7bf3fb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43cd85816c6a62c2342594527b60f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022bb482a980ef88e95303acb6c68cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb38a57cf8dae46b9251487236c72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb159f467c66d4c2f30fd4860ddaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd809ea7d4de9df3c7b8269ac235ab2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b0e3d330a4aae38826d339af46013372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301db8d3091cf876efdd8b23e24a2d50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95096f708beffdb2b7f92043f41d3e84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbce299737494c21707397344ab13e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a231476ddea46693dcb924b15ef07b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5722a2900cf58f31b14740781a7538377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832a2eb939961deb513fb38df1fb6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a3d2e7af0a57fd21c12b36c7aaed0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82673c3a575284ab7e6e6202d169d35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84444d864a774cca053ba53d31e5e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4221aa63fb6614321ef31ce63c76c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d2925b6ab684d03e065e69b75c951383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5009baef93cdb389ee5e9415eaa2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4779ae176ffbb1d40fd203c50cae6e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bce56fb8d9d9718a3ac9a0476a5dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b236ded47cb6838a5582c1b2532a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33328de8efb6f838db7a2131eef84752388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb708c3b62bc9d67be5cd6a71dbdad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fbe106ce05073c775a6c7c8a013e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c96283c37a3708f12e2bcbba45ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81a9773d7d8d81c644c202c4a7cb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d4753b07003dd01a703bca2ee236393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee07d4c3bb960cf7d7025ecf878c0e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef4e3b206c07d8bad926053502416395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea2e0b2bb2b4e4d923ca0fed04f96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174ee6df6f932e49461ad7197aba680397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a804085f66fe9e8f1ee18ab9ba8d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524d2eb3a6bcf2c9db0fac9c0bf3401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143157299c76f8051d5402cfd38e7d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d6d355f7a9a8641a51b561fbbe5ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b21421aa9a2bd094fc6cf90a7a73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a5c36d1289d2d68190cb433eca96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d044ec0ce7eb938620f7b5df4ee4124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96ae81733ec47c63666ec7578f6527405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2b6144aea572f89fc4e4589a35b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0838ecd91fe89bbbd87e076ecf317f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cafd6713f28957d421072336bcd7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d2a89121348561979c0f9ec037cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdf60f1ceef878c52887606f76aea4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2d19d0f7d026bdda6e687f0813a8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2636a841226048d8ee0c6caf8c4b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308d4d8df0604b64fa359a68895b6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033789e5333c7edf94ec7d2c5d88cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ff0271283f328f97555418479cd43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d02d0fbef3bbe04c2c7188635a7615416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf0315ae3438c78cf7657873dc57dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b04f0088a9b92419c4a01705e465e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7bbb15eeb32c88fbd998b122c7529419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aa4978ad7e7f8e4e14c3f2115fe42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2318a3419a8d4b7bddd76bdbd1ea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57652bf7ca26585a87174e380ce7f0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7610b7ddeec7956fd3cae00fc1680423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0743603487eb8d36e06e8fe9144de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd435bb01645ca0fd5958211b833c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2682811cb310040103e9655cffbe10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad964128be8bace80f94ccdd343cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454d13ee255174c79a0538e9e28233c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30848592da697509ac20d9d78346fe3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be8dd5824fc96367c39ce3a22822e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3664a2a4611a3bdf9b4ad8a82b0cb06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df25174fa2d558ddeeb5e4b8cd59fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f448738e87b36c6a30c833b94c6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031147194b7af62cc212558c73930af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a9045362976ee80b7a0f218bc7578435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde22af0113944fb471114438474e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462405cbd499c20b83909267bdc24ef0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c880d6370937a7b6f0da9ed15b32ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29d6fb07a843aefcaf2a232ddfe9c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3d64270dfb7c00a24766ee9be2718440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849dbb61003b60482dbb88574b121d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c97ff66d3b205f45098f4d62c08c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a87a476a8df614e702a2132b264985443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ca2af7f155b593a32a183245de5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a202fc468de0d51110fe47f5c24eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330ad89022b42dc725641dbb8b6f8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3812f9ca1da1e2f6055fb1bbadc4a9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce864a4a6ed22cb2d805975e4b235448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30be19fd07e329ea39f6b665b97c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57063905af99689c7d3cdbb1a75bdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1bce02a63f2601bd15095c266e6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1043e68abbda1fa5aa53f69e4c605452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ae170e98b5e84e17c0d06d1932bd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b768a4be8dc964b4becd1b9d0ef3e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477a67f6bc8a67bf5a74488fd4dad67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c8760b986a20760af7d4ad7a74c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d445146bf5fe0f27ce315cf5217f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa802ffaf46de9b193c1597fc0ab9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6d374055de49f67104557911913d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed9ac6139fd1af2dad6b0df9ae04db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aabdf9dee9b932c06653a6213b608461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c6be0e8e4f3f07e76ed271b69f89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf794d074c2d69d449e8f325fd851463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f863c6d7803e04e9a35fff0ba17545464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400de2b81c2e82e10c65e07f2b035e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eeae8b36c606ffbce947aadac1a81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42171d61ee7977476ffffb87efb049467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680b0f70f9998eae80526252fdf844468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa9677fb349370a1d06a719df833ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c366763a208e49e07608f139024a266470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfdc1baaeb7d1571561b16a294954c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b0e19cb4b87a2e320955caaefc6c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e702bcb97557c6ae61dafa6cbd33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de37965112706f898c5eac95d1c7ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fb5a44af7b6cbd68f02d290fa045e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65395cfd371fb58afd120d589123b715476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731fec3d0c66170a4c0a5a1c16a3347477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397d86df116f6080034d3ae1c32ede478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa51ad6d07d52195ce2cddbaf1b45b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b608c7c63f23797ef9e3f6381e2eb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848a0318d781f847b4f77a6b5fa3966481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108c84968f3c15190d03163cf876ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a3b39c39736d2715ffd8070811f81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee233be6e44db79e33828b9719d914484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096aabb6202f4e18314c56477ebe37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd88c3b64b7768dac62ef1c57a885a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca76f785be50d595b83d6add033e4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d591dd9e3041573dca4b54e5af5d25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d7aa2e800f544f2ce4783ac717d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83984d7cce66e0c75d6c01834c898e25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901a23c683ce9b33cbd9424554a5a73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757cbc31f9ff188b4e932b61bbbfc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49060b0aa1bb61b4edbce18b523eee56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d167b8c98225cd35d0cc1cdc76120494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91e0866e2bf2a65f9f955a83db7b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfeef053dea2bcdd9bfd70501be227496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbce529672f15ab666c6ed05a058a2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac908d399866a21810e7b7c8210e482b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47538afe21bcca5a52fad2e5f841a32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0aefa30165a3569924f99e4bed56c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60f995b7737770ddf68bff87b1e5f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273fbb82c31e41032df119fe9cc1461502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f66428df2b757d71cb1ff4643f5c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b207fca2e9caf6f21b01984e222f89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9fab5960c2e63c2bf924001f5eab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3d56b9fd04829d166127736d61a32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07d428a278ff014218f9d7a0e3d74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80cf22d27cf3e97854ef8d8fdb405c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a89fac03666708822d765de5c3102509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7917cce47d6fb5fc3c951fc61b9e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774614bd5ccd2af2da975a73f90d00c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15794e8290dda9b2a63d3f18ddd16307512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022345adc8834ac24c68eec54d35b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610efe56b27bc2576bf9f49b79e87d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0f77117096a97a1b1ef895717895b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1afcc6309d22406b17819475ed59c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999b89f3bcb60bf26726106379c35b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce25bb5c393bfb33309d7451518c2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735bc7cbe11964dba4a5a6aeb92fdec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab9bfe6303e1c48b292b9e00010e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411d90af83ef2b6374945787773a363521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca9ecec7f5d3b34704b65ca51f398b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae63d7b162da6e405515b41b04cad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ed8b28526a0013b0adef96c5f229f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b882dc23ad0f4c0c1934ebf152cda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f0d231f64e2cc33dd9aa30afa53f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df6d871a95e8dd11b8b66483680a2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7c28d0ae7a34e323db00bfe64a543528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188712e6183834af4a11ec6338681e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b291c61ae813cf20c16dfd075e69527530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1eaa06ccb68191857bed3b0a9bb0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a026c789d6c3ad0ffb0f917cb172d67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95d6367b9b6c7bd8cb65099280b0d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11c7657437954c4067da79dedff4ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf0a2fc999a66b64f22f21bda3dc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c22511c5503923484169a888c5ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879837c58235adaf43667945edb986537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bed4ce6e0a6295c611d3bdca18cf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46333e78e432d34f90753a4ce4dce16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0f7b50a9e763a5f1f088d9b4444f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff13991b9f06e3931cfd420bea74f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ff07170ba2f9a9a8444a0e4099f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250838c03f2b0d296eba294de74a7d36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1ab8efcac711d3a85fb68271613a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39a901acb92f00a2280825b4db2035545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f357015573888e7728e1a4a50ee78a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cbc997f6522ea2ce623db8e5ad18b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee741a580cd35dc4228d11bb649fae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d8d8dc043644361e04810ebd27536549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb832ce3bfeba7953040811395c4c8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4029df3d65f2ea0c9dfe31782d6a705551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346611b0f47f4ac6b5c97612eac2ab3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fdd52e293993a9adf10342c7197b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98661201d45a0300a880c2068f733e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd847739af6b6e5752fe36d5ddb71b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95de926a8884627fba2ff06f87eb30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199c640d40556b9fda941b2065765b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f017de67a9ec7b06db06d1847adfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0dd31fd98871542e56649ba24be04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4573546c080274741e97872d9c9e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185585bc7b0c8ef32ca74963d04b8da0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c83c4796de356f59ccc7ca85407f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf50cc028da5b4d2aae1bd3266ba20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba0204609a8240d955f9eaffbb3e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da66e6a1d9985d59421d96cd79f6a2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866ef3476ef0e040e951409b835a50a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90f28ed8e0c3d7a9757d2a5613017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ef530badef759caf0f2f060ef060568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de3160ebbc12d193eaf7fd850a73f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2597daa5991bdf4510a4400bc4e7e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2324f7d4bbd6e355a91dfc0589797571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a3eb5f073e22cd79046e2e38df32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a50b96100dd34a1e1755f7bb24cb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28578bb360504f2230c6f70d169660574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e0606c4f0a2465a00d0384738a65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3095b02c36a4dbb6e18fabd139e1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedb58896c517422d1d62ba3f8650ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8846974447b4880f8fbf2f8007d4056578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f51a406cc7ef14c043117876ec4ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aff40b74c5ab91d3da8457beba59e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021436f9e9f71466960cd0daffb160f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1f5f5ce9b7ecd69cbf9664d544b8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb963ecee838be52ec2c47571861528583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8878f41ed5dc072591dfc0f6c871e6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164be9c290d2e0023650d0a107fbfa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e0d77e3e0869b08314940bacfccf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49610ee792cd7c1d0bc3a5da0a9a9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30824ff83756114056c51c54029e27df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed159df4b8e0f10841602cb721daefc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d7270655c524b600de1db3f18886590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa40a616ba92d7a6da6cc377cb3e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177adf989bb76f485ede7e2f9d5cd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae8913180f292ff1af02543410969f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e7f9747969d760a2afd8cce659701594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1612ab909e3d54e34176245641715595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237064094c42c3a9c82418173c8dda0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c09ccc780326b251f65bfb666350597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e7ee6703febdbf51c0daf7ac9686d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1852d3f0ab4f8c1ac469cebd48114599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfff25cca6c3dad26ee983575e72040600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b1d672df69f0ec08753a515f79feb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2900822026ed68755bcca7bb47168602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0566fdf97604c0c6374a058311638603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5974599a1cb61b4fbcb6ba73fa5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487e02208c01c3c4df00199827d0692605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270035eb80481eff0cc6599aad17511606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8108d1f942ad72f42f044e73884f22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3fdaa4515984bcf7ac89a9da84900608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623bc7e430298fbfa5b77df4d35fa3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f1d97c556aff38b3693da5f4c6e95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061cad7716aae81144db0770ebb6f5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf323acd516574889fec74fae49d96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd13517becd4e6d25fb95184b0f54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f814d4335fa567dc59e700e72d2aeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d565fada014245069a08bdee890fdd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b65d76488c96105ce75ba266e7911616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a201c8180f9f0ebcc5e5643dd3f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be7eb0f39465672878f67c3b408ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd55b8f88cc87bdcdadc841784bb0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e71de3118cdffd29df32b333be056620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e37936cec0343746025df4a9e00a2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a0c6aac4d1478abf367947e523712622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0618fba3dcb35d0b327612ef9ec3bd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3456763124ddca841c052d22031f8aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6470e87ca62c25470644350c9c15f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d48e8ca63ac6a6e1080dac79090f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31e8464f431ada0a29ab3693914d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c37af4940b94644de87957cd3ec86a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e3a6b2733a8320c9cda66a8f4f66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eb98847908ab7bde4ce215a1e62c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6664cfb71adafda4cf0d64f7256328f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae83c613190da20d1465e83e897332632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28fa041db13c449b2bdf36af05b41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a195ea11db2bbf2f1754799b9e50b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff47d7ebded98507f0ea74fb7166da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e9ca237fd03cb3855fcf370c4e212636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa4ae18c59c53409c201503724b98e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715a48e43a8e6afbb7493e2972ded4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f613f8c0f19fe1208412cd807034639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4e8c09add1328a891ac9de59eb64a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44261fb42b14f70b1b69728c24f40e88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247b0239264f8fe8cfa4b46d9848272642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe721a30e6343f0048b225645ba5f96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec107f26a9965169aaf15b405251696644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180318f842800cd630513781e0fea0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b58a75567241c320a5befb4733b4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4f7e82de5c2162e53ac452740f25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51285d34d3cda5cac607a762216ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035749f9882c66409f67448916e0321649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf203825d76486d4c832274a40dfb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e467c5a1c7e21f19ec8ec57c7f864651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021108c7dbe3c55d1121d15cc41098f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a2d515beaa17304ab5a0def9558d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd28f1a143774ced06c2732f9cc92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24effdd032ed6bba00ddf67871ba61c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd280af48086947a3d4499797966bdf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04e3f0928e23de9f1215e2612a1e9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1f0fa7b80cb659c855138abae5b0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450090b41aa10e695b0565b9e43e8495659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0f9cae76ed04a8a22915421dad6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab3d0d5d5cfec4bca276f22614b483661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93120ea358081f2782085f8f2197f6cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558a4197705b52b28836d204153363663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc9dfc70b97817c11936307d5eae4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f9c3cb6241fd615a41c4b2544974b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa2c49b5d37ea7411fbca39158bdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82a8f14e575bddad8490215a688d61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d080d05026437847871bcf96b9ca970668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d145e7429409c74e914b5405fdc3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243562a93bea7c19915b28b7cb2a5d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e22c6a0e4a28e6532e36e4a0a20e63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c6c5095e4c2fadb5eed02c63978c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a214abaf203af4d4da04a7676536673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d579f13ecbb771d7a8a1e4b9f8bf92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1bcfc6c89cec03117355ee172ca4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93aaa05fa7d23aa41f064df0bdc67c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4cef36f46c422fa14cbea07412a17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e1823f53d43f2d7c5c6ac26683817678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e45ae3eabe694fa1a299b7c98dd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24025afd3a20b85160522c26f149dc68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee693ce44e030c7ee32bcf5e59c40f2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725319d91aeb082cb06b8ade1ac4c84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac90b5c81b35a5966c3e8874cfdb696683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b203b786f745a69f04deb8b66ac977e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89cd0f7450e7e9fba0261ec2b7142685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ace0471211699583c8dc0d423670c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d9020d0ae35d1e3a09031fc7a6a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7ec6f78bfcd540ac505b2fbd6d374688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a78a9a4a96f65b63e2c372b7638ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6cf6c59d34110a92bc47e803fb4c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b03f6385f0fd2464dd1c1a9b9601691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd423da21dbd369602aebd9fa58942692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b57ea92503c4915fa6705b2f2428a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4afc5db8531cf65306ab694704212694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baaf1ce9dfcb996ca8ecfa343446ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f630cbe8cfea94ebd8362f7d1d633c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdd351c1c3c30269548848dbdff6ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4df2fa9a48750c9255d908a1c12ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a0bea33e8b3b191025e11cecee061699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6d524288f1c0a54faa8749b2aecd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22795644743eb80b2d56d376e8ea1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08160550056e87770716b79b16b8b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf49faad51de6b54fa6cbd26b33bea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ad1cecb7648e6f5aab7b270f559d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85195e44c329f092e679c92ab7f5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3e367a9396a346786aee3f28ecd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca3b8b66053db9f77771a2fe4cb92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80b8661069cd5d74cd4120c99c004708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc3a552a09797b2c2518b99e5f773c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35752e30b8527a9454070053bdd6f213710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb5f6ba63dd9921a6b9e41d70a1ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f51b4c40a4a055452e51f0b938966712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3198d8966285076d2f4c9a2945292713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eb403d3c5f86c7acdfb577661037c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c831c016cceb60083592573cb0e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e82ae43ae050d7e6a747374f7076a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e1be0377f8c19fcd7fcb287228a29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aca1ab70a37755fc504b193e0a1889718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829172add913dc56b200bd9876035bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7109e5f54349b153660d36d014bdd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aea568e20e3952d3e4f1ea92afc93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe740db68702fa2c9e660047eb96bf8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5b63fd9d2b3d5f99467259094a716723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27d7b99e9229798435d76e4f73f6fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c5559073d0b0ba63d85d493ddabe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eae5599e58be5544482cf4f0c708a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73547bb93727370227549eda738c9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bad95893beaf2e491e368bee6df23728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a144693ded624ea65d1b9ce2965ec2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9653a1315addc42bcf0a27e14d54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dbb7efedb8fca79ab8315469dd8fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855aa24e7c89e184f77a36e0e8236a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d510c23f3078801629aeece0c52b11d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e24714a8e0a65b599cd6757d8c154c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8427b2d6921048ed9ee16099781168735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db18419d37c5ca36c4cf7d9374521736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d290022b1739f49b55796d7b70b63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed55981a740b384003e6b9256a291738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4addc8fba77631f51f7960d85fd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107f99bd2819990072c5fa66e19efd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713256814d3e43456a23c9867244f8ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64944f1f821e1a4e8d2a152ab1b7bb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4f50d1f0c01d1b477aafbd28f74fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04323db070e2c7ebf9319e3abea0bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadfacb81654acd98ee4b8b63133a7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f49a98ee6e40ad18a3e0514602f5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c90f1b05e64cd65c8fcb6a27d6237747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a10e7e4f1eb4d2f3a7a5d6989ac0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878034301d25c891ad706c6a7149d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce9558b329d4d1c9985e8a2c5993d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b66df82a0d0162f4d027a57ce65fdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28cafeaa56f793c61a9748222db234752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69b2b64cc03b2b59bb6c929325333753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c62a93955d496857d88e5ffd29c94f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca7f9a763a784fb85651a67df3243c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ecd3acd3aa6c51730c69ab7b64115756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a70460897aabae8ee7c964aa4b5b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3d893eb2b06f41a69ba608ec8fc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758adf567dbe7ef13c7f82ecf62fd103759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>