--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b31c3ffda685ce737e095780eb41d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b6b1c53f455e6432a9061172ab1872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aee0ba09c82aa89b4a5a0411ce49b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095063ad07d1a6a6900bb13935c8a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463da876c23034778de07d43563918305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92917350bf0c6c57cf6fa47adc31b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6f79108d676962401bf1e48e82a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e649c37ace0d4876838229f3505058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3753505ac76e8ddbb66ee1b0ff7699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0da7a53ef1d0124a3280ddc683bba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6abaa451116a56129b2791d3b198911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8fc5414ad50f4fd9939a78c4fb75012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc9128144e837d84ee97a496b29e7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ebcd89275b7a09bae77dcb667cd4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d0b42eef9598c78b961008c7df30c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266ad7c150e7700dc3f908c3bb5dd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115a7277ffc4482e5f598497142bbc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07020d5d2352ce129bc32ff3ae0bdf0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081a2ef029a0b51578797d335a1334d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9abcfb578b9ff37e1f25c00e160520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb0776a522bb5ca6cd59b320cf29d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8c8cd210624b3b5b2bc4baf977e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c184a076435dd1d0e7b14f49c5b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6417a0308d295723f310a3e21286324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3383ca4a282447d61a1bcbdc8221bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4f69136ac7424c6a0dee08c50bb1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cb7e01c2b8de9f5259eaba7c8bd3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd25a426c25603fac1b9190e345603b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a06445975ed98262b12e102899024a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac585832b0e575560c9dc4898685440030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242878bbd40a931fc26cb92571d4b9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a3df12d34ed96576de2cdf88b9ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25725506e576dbb6a83a44a4ca94726c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17fefaca499323ce2a6311380572ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5205b925f507c7a22ff1f0c64fb26f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d13ed1a361d1098493c9f91f9b17736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108532b2c2e6b75570bb30d0cb0b00e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080150ad1f01a5d12df5e268e4fc380838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86e08ff1d8bcf268fee5620a736e1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587f75fce670028324e1f89969d37c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e2fd54e2de46871e8010d6227f5fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516c98aafe99020399676498fdc566e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8d78e54d6991426990489499e3eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfb38f52b9fd195a033c2f7f9c9ebf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256a873b8e2c2e9e4c4df272f4a82b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34a26f96dc94a4fdd4ebacd826090546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b0a923e59c9b2bf1b0ca802f9beec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0277a05e8a125e4a3978a416952c8b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057434d2a9080d047091abae016bce8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00594be5d6fe857b5d0fe12b5b73a69550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d3317d0c14745a545c7bb57c3388251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ead04cdc7552d9e192e14e4764128b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af5acd02868b0aaded1ca4f1ba94353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e51412fbc5fee9b6e32689cc6abaa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff77e292da949db24e2fbf97ac7b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e7512e304e241ebe13b6bce815aa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2ba3307d8c891fc13e97f27c5818457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d5885b025c6118e814f2f0f32e4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b0fcb9d2ad05b4ec026ce9b02b7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e8a3f4f81cc9902673894e92de12b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af916e928625b174692ad7f5153d3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd60e16fbeb729ebb8869f0f77f3de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07891c11bf9bff52dff98d7422f30f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d7b303dade7f77b492f112bff11364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7f71fbfef042f788b6828ad0c2ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30d29fafc10a833363ec82999931e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1017e927ed8dff144af77f27292213467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f082299d21e48be75b75001fd876468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bccc5c52467f6568d78105599e1f1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003129c26dd9baa7ec7872c121b853a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce978e5ebc11a082d1f85916ca817e2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290c4df4e070c86ac652681ad7d59b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991b6c5f5c9f654ffbd2b2a4830ac1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab26d6166b262e23bc064b6373a710874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a19b77fd0cadc95e984e39c947f9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a06c612d96bacaf3ece45946ebb8cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f5322ae7b0c4b4456d24d59446a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daba0748ba44d5b0fb2cdd6d75b5ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cbf4bfd68eea157cd282f26b6917b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a08667a84163c1019d3ada96396c0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121adbd887f7de6a00199fb4ad410af981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e50f3fff677b0b4a1ffcd411b1f2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78737034d447c4df221764840a02485083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b95dd2b270e0020fa42cec5d65a0b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cc3ef0d4b21850ca7e2fd183e6bea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14720574abd128315b8afa4950916986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e96a373eaf5918b3b549e9b161f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773e2a9f5f9ce0d0069ea8457e6347988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6272aa15b0a3e4fdf8a3689f377531089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87130d3c5da044a3062e3445024d83690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534423a447e6ddcb9797e4dc4486a1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1973ea788382591a91c9889d25266f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee91624053fbd7c21391b3cc6ae51693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de0404d02ceac65660236a3b15fc1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f78188e01f506b4723643d6cd1a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd052d06108573039056d22b059fd4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ff7ea1656955e4a72ed1c51d98b3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b0caa10569ee081ad41ea16eb4e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3fc80693e2c0db2f6b3a12bf208999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc392b6f555077d8d6f7ffabbd0304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191ccd6a3207c91fccbfe6efa3882b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22780c04cbba03c36682854c914048c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f96df3f30f807f7f6405810970ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504995bc7e4ce2808098119425533d45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754143afb2691c5e3fbb87892b170181105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787d50541d814509b0ec8f73abdb05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad42f58b4b03ccd3664fd7721e469d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab705f25ccfef0281527017063db7554108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b9b630012e9c102959ac7a227844109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66336c8cfc808faf06e8dc507d1946110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8225f03ccd6ca8a0ce26ec5e99cb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3cb71a546627ab0d03a894d6aac16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abadaf9e32ab9cf7addbe37ffe30d5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4daad9082eb124e0ec8d66abae1e32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a7d00c1abf3d88c0a401f6f832cdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3209654fa6e4a084e0b273e601de4af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad421e451d338228f403548d908b0ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effc1734c95de8d9a4455bae11fa3f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d12c9a09f657c3a4a200bc2b2ea624119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e055d5322cf8d553326b0a53969d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4de43fb37b2fd248bb6d90ed4d179121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb3f692d3687f2aa00a815c8fe3817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b59278d0041a983232d191fc3056cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b75f8c8cf1f731d3478c4ce3995be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd8bb63d19ce2a604875dbe0158c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f15849dbab2aaec0d945e32179435126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e77c6ecc248569ab7c9fe03a93ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d070c894f8bbdbb1e97548e9972e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02db95acef62b0252ee64434ddfeb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9ccef280fa94994345f15b5288768130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560935dfc37ccf64c61adfde5e1cd54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81eb3ac2a448d5d4d5ad6776ad50d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543908763a872fcabc65f001bd449a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c750bc50fb9ce01a0cf871dfab4209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61fc4e4928ea4ddcd94486e1a93a84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e482815a8394b129a07f9cc375d60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d657fcaca4218ca35b7ae4e0279e230137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3153ea4792b1705442c1735557b5e4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d965b60460377c177eacbadc1ff4507139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaffe7b7f031403e9461a06833da03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228b97f6136b3f26ce3dccfa1e7bef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bf79e0157c69160bf97bd00e064de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2fbbdc80f2fff3b0570da920ad45c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453fa80788f740f7fa69f7e3735ef4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e59328db428c44d0e3154406ba993145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07a0909346e79d65964d7b0332d3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329b26f47516e29b6dab5234e81e78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998595c900431cba4dda46d88a8021148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6e6d30a920b5d32d8dda42bf11d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d87e459599586b1592492e4cdf12a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d3d5dfd2d6f31334cc2f72e89dca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4357f4bb90371d6d720d20683552ae3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed627086e9543ca232edd36f786724153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ffbc1fc4052555a492813fa713e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac17d02009b9a6439c3c7b022a76c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f288b88d6867f51c465963407948156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db7b7eb6c4bca3c2b5eea0772dd23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19168ea8b1424e1b04ea24325094af72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d570b57cebc02122a63643ae3ef88c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d760a4b3fb820114c611c54c6ca4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6745a7df4ebc1d808b2313be25d46ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dc51a2ce2091c5cc27c28db2fabfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e73b8bfcfe3415211b743f800c50f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b51c69b9a43aa9d93323413f20a1c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48b1ea133fad185b2b2bcf1427c0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfb434665f26b1fb941f01ca1de6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704fa99ac523b6438f8344cc4c896f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06223e3c999cc245de8afd389a01bf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b29738d92a2d01aebcd1239d8e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135801a42d899027cedb8face51bf921170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374a23c5aa70bf3aa5d6c433e306651171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3bc493c85bb09553fc93a2e4732a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f716695d8e0c1ad12f8e7667cac10e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa94a1e7d63a7dbdbb2a4e68c6bddae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3e0a1581685b1d7bb1923db573175175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7e8b25e25d0fa1fd3aa06b38080d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999f6fa91fc79afceb29647177601cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16276e6d5c7953c4cbdb4e024c82f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ff5b827579a4fe932784720c4e30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a3964bff1d4923bf086413263f382180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abe9d78b744505843dba0c2f2085ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8bae46547539708918c2382b0f8e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30f0c57b41e071a600e7fd40dde79d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b214a47ba832892762d8f6696b63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90448c47414cb9eafff4dc06ab2150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c286c08aad9a8b6f72d5ea4cb8fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca817bcb7ed4663b771db2bc77f0e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fbf574432fdd995d82ce133ab9128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7953653967200bbea7a9ae1df23717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c004489b38bd29147850bd6e91b66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8c7f98b8d5274a0977e92c9c9ed98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ec83b3d2f1123bf6bdd180aa3a7ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e64cb2f9489f3dcac998146ea64e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c67996e362e5438a580a544a04865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe349c808b418237ffed020944844ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8827863c6afd48d4f4c3e380c308b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5198387c453175965dc135374e7cc91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c8cd11d8b5d06ac7ffeb95ea78977198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3ce3ef61c87a3a1135fdf1ecfd25e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c373aa3638bf61d0f0ac1f531c1c917200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d838c8c22b38fd9eb6ba54a5895d09e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9366fbc25da2a64ea282fd233a5d9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a27f185c5f4bd0127580a2e80ceb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d5a2c4dc4ca5fc784828f913264d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0935c2d2a466ee0dcde9ac0e6b1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245ace66cde2a8548efa8e89b4e82fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a584fb9e81200a31b8e866b5e97b815207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b811254f5d75a319fb9cbcbea444ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45818321e9d73582a0339d3f21f812209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee18e94aaa8c578c7ffb43803329a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb9cdd99fc9848261dae40da07d2b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f232e8033e7cc7f995e469f52435e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7452d1e31ab2fa92fa28f81b705636213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b0ae7b79819105b92628a5e26305d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09944aa90b325d5150584b205ec74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75654fc2adcd4ae44054373b495a6345216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ccd82b8d700265f1416d5fa7f1bde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1616312497f392eb584dddafd0bcdf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90782fb5c9fddeb8a08f31000bd8fba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9cb5af3b4fa1e842c0b8878ff72e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f26c3dd8b68e231b08fe9ca38e3ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50582d6a910a4e869412932ec95ee4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706aa7fb368c9dacb95c5532df08932223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b1a481f9d404263c934d0adebce3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b404e0d25876777d7c313e7d90cac1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c990acbdafd7d86cf4be8312be78d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d26245d9de24f070bd562844fba49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0df01160def48114d1be89fcb97b3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234148d05092b4e274fceda63d9373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcd27a3ab5c5438ed2d814947301ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f052f59cc9a79175e53901f692413231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9270c492b3c00d6f78d1af2081f6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bbd4e4b870d94068069d5b9fcbd4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4519f6a77a63bdf86800fd1e5e250d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1dcbd9f9267c43caa4b28a62bb4b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b604c94f7ca32fe59342286109e0d80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7052fc1760788bc9321742ede4a9e19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce993f4011dc744e822b46de39bd20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a83f540215c9b3fed371bed07f9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8f2ed06fa3ba962bd9ec16b3a186240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccabeb0f825567a9998336428c0faed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607e9def56de5578e5b167c1e71783a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdabc13d86e413e28fef155c835774243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c9fd31a5976544d8d65bf12689db4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0de6600b0a0be5a336ef5821df82e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805d76469d7eda952f91bf5b2a27629246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cee0b7af4a747b8e1a1a9eb2828437247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebfcb6f36bcf71ed5263f51978c7af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dfc7d420aa0908ebfadf654e7856a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777b1a36dd89828f8446626db02dc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc32aa8aecea351eee8ee5763781cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ecf6f6e97f99752de5febb8074869252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d5466179767daf6f50e8e9186d30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489c5ddd427acf5d12a7cea49dbf32b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6ea44a797d7c4bc0c0797125ff717255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd11830c3d9311aa623e14ac7be76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc7d1ce7a4b566bb670c260b1500c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ddf09423c2e020e36db196d187d47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d89d5a2d0a0db757294f9cccd5e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405061ad77da11cf2ee1f175a6efdce8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5378308f75e4f8eb54f8afc0752d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65848b1b64402568a4685f5f5c84a05d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed155fa00ff09ece025a9d5c6cbb1304263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35fa8d2cb3330100c8e2cbe1a68bbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d337392e5133dbffd55da2ca38e84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cc72bc95e3b27786112fe0f1b572b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fcac4438297092b1a974e4d96fd01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03951712b19707aeb19050888fee0b70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc24d9defc021f68f2e216b58adf2b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2d267334f1c60b2e2b88298aa9e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd2b8f8e11ce1a37341bf5df1b8e95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fc97735886539fbff15bddef3077f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9016f1f8e70872cfd72daa0e39a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204dba32c089d454e7a295aa97c1883274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46b7481aa1e0b59727b468b8d85d7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e0ab401c41d958748a00f294738f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4799625f93cc8af7ad143ba4aecd55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca4695d85964109fee7d5e07f039d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32608dacee7234b0d2760804d9d00714279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a117e154243b663e3bbcfefe4506c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fea0bedeeacb148594b462efc9e384281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39237e174d61a449b56c7273df4565282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bdddc974b2c6f3b0a59e4f1227950283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb010dc7f51a91db03042e63a9902889284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881997332ae7364a8fefdf7775746f4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520be9b45a2cd04ff96255ab1b6b5be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38df32dde79b5530e857ad52543e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e12dffa6bd71081d422db701a039288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8b2b9a82f6bd038e82f23e0b22ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea164105f28038df534577e2c58cd43b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95071847bb59a10ac1445e73f01f719291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc8ac1fc0f175a3f0c7a5c8c8decc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc1366196075317538dd9576ef624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134e6e33bfe3c402be89546f5f4a099294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185eb0a03158fabcc96c9309e528e88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb2a9583aeaa24ea83059eea8e3ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6efbe1d8649d21a8edc167c34210297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5104d6d69a06f8897225969c627fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4cb1622b6b1f524cb461be3cdd7c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da4d518741620baff9c2cf32ebf615300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249ec1147e344f6da8ba15edd2fcec8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb294bd7bd8545b0e7ed6712302952302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b4344fc50dfbfaf4f40aaed689b16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f616d1ac6e69738e8e7781521b648304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e847485ee507f2b85d3bf353a3f6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833ef3fd56f7e0e76a2564790272af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f300f0f6348951b858701fd37e8d36a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc940d1d2fb66c83bb15e4425151cafa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420df96ee376e0de51dd2c7200edda8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ee93e97f8eeebec93f96070da8b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cfbb0a0f7cff40865ef8249bdd1bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376076fe7e7687e81204480a6060a9e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116fad86773ef158440f6d7e04c11aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc343f678395d757f29c3483ad5cf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bc76a47dc9378885664a1f375d9ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da191d36f79030b9654eb48da1b9a30e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33100d3b74992013e425e6f294d31b29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8877e536377834c6bdf58c6388f47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f220b9eca92ffc5f644c68807ec04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe45d25ec283a6799fdde1f56922f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e055ba1a42312820e64650b77ab2f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab32e4eb891a9d968916dd39aaefc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bcf8a9ed1343ba9c965b81fa7d442323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf806fbc2a18aacb32e01268ea5d45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd42f1f0ed82a10febecd147deb3d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f19623d45ff5c5a3721e161782c06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3274b93fe72c790f576d41e10cecd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d7fab83dfffad355738de7ded47a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82659a13bd4f74452cbcddd6c21ad6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a4bda3f726f0b345a4ad156b31d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37599b16215798a7bc564a113f9e11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f411eccf3df712253ac22028fca83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56725fd0a1031484c865c5887821f5ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbed4e753a67cb9472aadf29bd4cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298006b65d3cbb991ceeb04450040654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7171775a340f3020c20c3f54e4dbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6fe1d5e1d74f351f2ba37a8c9682337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631cc387fdae5f8865f15eb06c54cb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad308014226a7b0e04684b786400b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0282be3adf1c7c0a779e8fdab57c919340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8611b3eecc42832adac32e8377656341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f348a631bc4b38bf7b14cd39c73f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d8be501ce85362ef75ccb776d174b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ee98a72d088b62b98fb76f2930f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9c85c3573932b0b4b592ea2cbe8f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b136dd40727abb1d7d797c07ab10d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e28a28c0557c525456f28bdbf7651347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99a41f95116784ed180e4de21a7d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e566fb2eb9da2507b1fcc9ae2cff7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c13c37f6541ce4529dbceec867d1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebea6cb574226e806634054826cdc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d115c3fc10998d32e03af2bff3ccfd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27554ff634dd8e2851eca47cc2d81f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f387fd7b142ab7afcee9fce7c985354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d76f63ace59432987a5d3489494cbb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17baf21583a9b05b8096ca9f8283c7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cab3c54b5b4f67c22e6a3cfb82310f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0899e39ec56d6119eade7fd13af4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce7d08c28324d936f0dd9f8967ed12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f603783a60626a7dbdd83696af05d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240339cf5c66327ff89a644e59ed58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bf178e75fb6a58131d96e17b5433c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9687c3c70feaec39f95f3c75e6f4f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f317ea89edfeeff0d53983a7ea5ddf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f53fe991130ef6f5c61640be8813365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5a4f3279884539e0cfacc4decedf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ad6bc269e6d66bbba7add5c9476f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983256ec43ff31befe943106487e11a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8c698715144cdb392f024830fabb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57802779982006a615e4247d65a32af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0bc8380ce03c69de1b09afd374da1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b0f70660849bfc5825b952b528af4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460920a98796d42f19d3d9c96bc96606373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07d48dbf98b3ad8ffebf913010dd27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdfc04b8167922833927d94f9553b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e178a7631f3a918b7119e8cb39b416c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b3b0d2c8cd4003074edb0f628c45b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbc4fa8ddf6f48085f90dba72b292378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b9fb30869e7fbb2e62b0a5620702f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef645d71ed2132a7c70142fd97c4879380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd779c9e1d3dd3c17ab56bad2d9b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1789ce2f622663aa3bad24b2c6d7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9f92e3d3dbbaad69579375834cf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e5121b781578552c79327ffee7b54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1935e729311d2d493226a7ec7ff7e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf314e0402ee5e06a8aa75bdf4ec4aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cac1e30a049af8645278b61a01477387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0237549db74ae4dce38254066197fb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef73a4d6cc5015b41c9d4f27fe6b245389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cff381a633eaaeea2ba29cb4d3c14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b0ad67aa16d8bee658ab7f30e697391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a91422949ff042a632d9ef5c7833392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87cf5f2e4e7c95fa8cb73ff0e23313393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61df02853c82ca754a24feca3dda2b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614952661af6c1f052864e295a434b68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aab05a5bfa537ad261477c8faed6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d92323de2dfe653a3e0ac2d3b79e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c092a22b83a6a7d9388cca1e4e67b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7997f117f8b98cf82f3ef4c6110eb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc81c67b13b45f5bbba19499e246e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d5f76942df103448c7edd839e969401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e23254d8b9af44da5d76415af425402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e64f6300b0b8927819c905240644403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77944a2b3f2b389356ff36f9375c2cf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2944a465392be8d4fd6147334487a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d16e236a3bb33acc8c9d0cb213ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945d415deb17edac26717cc56bd238407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad489efbe5f806e3220e9d8cf1a54f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98c3034671498dfb66f936993a16f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21daf3a6fb73263f2747c62ef8ab59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeea0b35a10cb55f4cd1031dc4b9f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de47f2d76cb271563c20aeb5a6539412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb176bf502e7f24bc2ace0c57584f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3413282b1a52c4fcfbef8d664a54d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b56f249622f6788dd1e0c21cda272415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23704e6afb0149efcf066e4dc2a8e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df847db991c1f36e8d00f7a074e7038417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ffa570ebe6e304f5272491a8a61e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dffbd7853a0657fef62817f8bf6bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ec5fd813be10cdd6a108080094f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc427bed3a65891a8d2a7071a3b6e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df44d1d1ebc1d8fafb17b5b8f71b48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0160882389f55bd737423f9f04cb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3503ba0527115458073c2cffa59f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52038a73f0ff1851ffd34234873eccb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf482c5c487434c00d5557943735f498426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92925139e41be140807f1966362743f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fe28023c5de1fb34f33c39625ec6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590608fb6063b0d719a91d572e2cf41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3110bb34b7fb23ad1f0db2ac19a03aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e22b946aa3fa11d32b1bd2b12d6b4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a62bfe1a8ea6b6eb230a84a2c09bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49919f421c5a1055cc0500d986df3836433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e4b3737269a9600ff5f04b639094b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6402c4540c6655c600a76fcbe8a5c93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88fbf41495f9269664138e4072039436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01b8be19af4d7c8022bf41185c7d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552d6aa2f446ba1925998623e4f0f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faef955c6d2633138013634ea9a13d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a26bff139ce8a01f092c5750cf8b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3641cf143d3d85bf072acc649b02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657bc84a32692bd2cf181eaa3a94762442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a9611ad8e21125750e0b3b9be93d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e16fd2aa1f661b0c49b99f676c2ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446435e18dbff347e56434d54669688445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546db451a4b41f824ec7b42c199c11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916048eb2ca03508b9cdb1f3dc18a81e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb42378dfc80ffecfe4b888ce05e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf2df2a51f67fe0bfbc6c95d77f1db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a7ce6286d1b4ae2f9240bc39aecc8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c347b5dc250344e267fa0c41b56533451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60b702eadc47088fe45f7491996d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ed8fcbecbab8a693248b46bad705453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4385e22ee1494910ace4ca7de4d88a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fe26ffd8a29d78b4edae13f3ee9b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552bf14916dd211535d5b3fa2b449df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da65f25e2d273222e4e36a8ed9d9d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6853e76d816c0a6df351c999d066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd661176719e4d64922e406c6c2fff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b3f72baf9e454a11cd073fd01580460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a170d015095b3dbb1300e630f290461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cda02589b8f6452164a6129468da3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772743f474534cc95d22817f3ee67f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b72b0a0fbdf8cede16f0cb9dd857464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c96d0dfbe2ba3dd8f2cf14f2df718465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aec86a92205d3ced3804c9a3b5cbd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a9ccffd25b05abc675866eabd284467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc07ff07d0c3e6870eff911972f0b53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5033c74c852963330539297fe7269b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daca8f171e43230d09b081a1588fe8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51672df1082ac69fabb7095dc9e8f2f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4539904a50487ffc6d1585e784a2bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f7cf20c00312358228ae4c4ee6386473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cbe0d3b7eda729838c467e2c6e324474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8841b05f07704dc7ceb700bc5516303475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd898a5517e3026a6503ff2f4f84d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751659bfd6e5c06b43494a9c69ff94c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a463b06c28b2417460ee969f4ed94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9c33e6ade367a462d65f2153967ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f25d63568f6ff8f300293585599e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ab700733479531da09f524afce65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a604e1918d197c1bfc6f06a3b03ad7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b9d44f01a01677e7ac927f9e03d9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a61ad8ba8d817b28d80c7039e728484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bdb0b067c6cbba8069684d16ccd69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c6c7703142d005428a6b2db114261486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7114877fab868804e64aa3f4bac1a8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836839d04c1a3bdb29ee711da620fc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de55c891ecf98131f7af2e06e2d32f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc20e43c95cc8fdf17fa078ae1251490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7117a9ba3a8c1524cd7c5b37f4535491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a630c04c9fb4072bbad345a2df86f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59481127bb3aedd93ce3c6261284616d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a117a02d4931b60be1bd5edb09127494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4d1ad691d531c11403f4fa3a7f21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe3e3f24c4b287c8af85654e8bd78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be62b3566f3d0d9e9efca1186e1faf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ec61e2012b1a9aa46fcd26450b27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5477cab9e3c8f5f1379558513269499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998afe60def3076d4256c67f9278d69a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f537c64f2e6b3c183ee41a24d4c84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86bfa33b4f92aa3de80cb6d8a60842502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bfeced24b2973aa4a670913ddcda5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b564cbafd7e1d2e1de089b23ec66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387412c1e15782142c15ef2a9b71543d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274610df3d2ca387dba36ca97c39207506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82637c928b6a8222f4bf035b4db75c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c5a942e79e5b007daa2d35ddc44f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a5cbcc43190652deb9c01d63dc615509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b482de94605d93e7f8f8dae6fc626510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a211025427a2941b565c89197e0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa396fdeae1bcbf7344d4902af0bf7f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fedfee686587e01c74680abad30153513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73abe5fd1e7dfb33e35657700fb850e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa77390780ea2d6a034d766e043909515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8de0336fc7f870a067235d7e30152516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb5a0ee7bc6537fd8036551b22dc94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473cb20021865afad8d69ab65f15e5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8674f8ad10b0ba909b1b379ac638897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565cd7c6ae7f1e9ed8cb54841e810c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d659d2c2a870dcf986d2f0c3dd1935521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c1b5fef2af804bba50d345f929e92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd3a6871bc57d5cbb3d702dcc7c686523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf272a57d7de27356d4e1752401752c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d7bb39055d2686f7cda64a6cddc5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b55aa186d8b61ca10bff669d488e69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82b7ac0a13563e5a835cd36cf5482527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e8977dc966b688794bbd53ea65b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d414d477df0f51cbecfcab6ce99c61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d31bea8e7b409055dc98c14d660468530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c97675abfef2b978952b94c85aebcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afa724e8f75f92a6eb1b884b34bce6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7817f6a9b673821cbfdcc4d63a5680533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d532a16ad4dcacf16146a9387d486d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9453f6cc66b6eb5f06a6ec2de43baa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c660cbed7b4030053d558a733862c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572fb91d35215608f81428b9eb74b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6b019c78471e7bfc7b4720770cef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322b7adf2503085759ae6e1542f1cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b76c416a1e69625e3d67bf44fa2fa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2322ef89c8d5b88e5e5935d23ccbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b1bffd1df23d261237b1427c64e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe2a60c3223614226b8b2453669089543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e645978ecfa90c423d38a6c3a79519f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07777101f9c0b8ce3d5c506041a69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d571f2205ab692ad362bdf7e180ed81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315ee2cb69c5e98492ca3e83026e53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f68a49515b42cf65013946dd8ee929548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73fcf78556e45a3a1244e3a1115444549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b39c4638c5fd9e3a76a9bc880867550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28449fc5ef1a9c3b6775858e5e6560d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb65957193e4262d025801241d1362552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db0cc4802479ec05875c2d9abb95c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b961ecd27cf8e09babae43e5e99150554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa78d77182bbd52a93bbdbe39e3efe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5783f54d1b7e862c34e34693f7e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bf96f04d8d37d2f5b59982c12b9b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596cc280da3a652f1d0fbad98b9d417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928192f4fb5f0f3b878f0075f2c3cc11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea891b89097baa4c3ab8eba3d77cf0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52a34040d27dcf57834b9307211807561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373fffefafdbeeaf76625fe196c48db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ef3d3eae5f9b1cc09b2ec4501a2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b4f79326ca0da259a2b44ebf5c53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667abaf9cf614628b71146452ae179c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac7fb895b14d6b4e280e388883427f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a485d0009df56d765bd1d33447c53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a12e135c3778f003c2bf53a52bcd7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cf20966924b09b08cdbd3f96ffe01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32bd98a2bbdd57273285cfc8e7645e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27572a0ed8b8cf20d364d4fa19649f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5fd062de9a0ab6a3ba9ad92b54ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c740d5c86461ac840c7faaeae7f8a96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6d587352875bde26aca4c820c4682574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20064d95a18f6f11adf0f9c4462ec7de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed6d9829990cecc6037e7dd0a6be3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eebed6333f212521d931eb25ac4faa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e1941b678a3d6a9ee2069fe41dcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aa9c9d786b14bbae294b23c03c8a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610052045abc7f9554abac947d4e5987580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbbe98d954383b0159f9906d6cf257581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173b54d9aa26cfe476b13238208fb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f108f912b5e282dfd715b5468752a96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97933c6bd654470cd1a8517454c91458584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d522642a92a7b452eff8c64c9c27c86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0637c35c1a13fe82b689a2b2b0e873586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2238f217ab143a36f9ac31b4b7c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b119754215d147dc216e127af9acd39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836b8f1ae969f2d33b017adc559cd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecf474fae2a8681a0f6bdd99490428590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11d6e86ffeee3ee447e73d0b10ad30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3fda37779438afc0904a490e2e10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c253dc73844770aeb6ef046328f636593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c7953aebf8516f3f61acbf3b266c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a4e830bff1e644e7eb70fcf1610bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b8e9ff01e442f73d14f06230c4d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a376c49bf0b93702d0659a35be2d141597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247257782426526c7e67941ee804ff4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d4e85924ceceb90799c0ae6ba15e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6522ec324944c9bbe2a050b2321fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e8439ca0c91349509b2234cb6109b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b39fd839dc896ea0b324fab8c88a5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca44762010cfac82863df7e7fd3ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e34fe1895386eed7de3e6c050d216d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f72225120131b23f6f7715c7a6f22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b17ed38b44ec7b1620b592cf4e99d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9d6762169c4e8d1b9552c730be6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245873a929e5c95427d0415840f91acb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c045122a6764f467144989e1dc0ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990278f5ddfb20977ea14dc91480254d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab8ebd3c5cac4ab0981fe26b56644611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fdc5ba81012ec3c05c2099f6b309b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65551fc6db47070573db89d2724b00d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81506c3621063a69303efc5934b74a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71a291c666179f188a02ef62931085615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b952cf3062512ed4e8bdff5fb07bfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2642407ec25c06451a5f6b3061607ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844806fdff17801a8cd1708ce004c42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b54a4b5656f6695dffedd13da4e50619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd43d03f8f2b96bd5383f0129a45df7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3804659cd4b9da30e7e3bbbf46921c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ca4b5f7c889e04d9e46bb10df59a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559300c0596d743c7981e7d782b4128623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a4d5581ca76156352da599566392624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab041412de08c1d3ecb4d922a88d37cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464814a8ff03d014ac56a35ebfa4cc68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecca9d02d421414e84771685cf6966627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fed0347578dafedaa7827c46f888d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f39c3d42c64553310bc7d0460eb48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7c10c8aca09b2e7bb51291285050b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eb3c9ef6099de46c13e3d97088611631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0abde717ebf2c2ef7f426a669a700632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7a4c0fe0f375fcb91c4fe17cdba37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5964de26743052137c5ef8b45c1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa1452b1ed08f34a609587309a743a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c63568e65b5e90c769151f99d441fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575479caa66ea53cba23726273da15f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d0b0145bf38ac87f94a6751c7ca55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec540024648d99b32ed15b9e79f52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bda967e45abf2b1627683e977f91d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7e2315fda61eabdb9470abcfce19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f63360f5b1a9e96a38259d66d794e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6714aacde19b8893afb79d996c470643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2050c3db1efd38b911963240f3beda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0215a2378610931486fafa2e06f502645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d577fa889efb89aeadc30db6e95b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b8bff3d380df4d89e1da8bf22bcc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1d1c4c89fd815093b55e08aa51036648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cce6f5b2bbebdbfadcb79a72ada8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b1de543925791ab890ef03ba5b5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3617d1b5c19be92540d23215d9a786651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d8f02467a252f53ffdb5f004ea02f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cecb32a21d46fb05c112af09aac61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eceb085dd226892b6b7b81e2398de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773725c05042c8dc80f52087af04f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f8fb39badb0b3bf8d2065d7638d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc7e25f6d55f6bb1df4d26bec5fda657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921535ce20006ee41c6afc62b7d3b4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cbc7f86da632141271be63a5be1cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169825b0c455a1e0b0578f2841246de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9168f296169e2344928d634999a308661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480354850a51cacac6c3bf9c43aa4a3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43320b811a1b6d5d284bd3cb2c9e14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf6f2b8b0fa5c61c3182fa5ea9ddc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304e1bfe0053dc39b64fdcdde088f3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675f0f84a074783223e1509df7af0c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f70c1f7cbcfe9bd0d88ef644df822667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796739e47c043b01b69e3c6192995a26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ce09c1087a04a9a2482dcb1b3ac02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd08862752c948222df44d2919277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac97690411596e468436e574af17d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84497372ad060f9282df658ea5178a5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf9d11c7d185a48d5bbc53965abcc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded9b545ce4e6ddb6c56a11d0cdd94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a139418510be1510e467f68317fc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92de6dcdba2d494d4358a6caa3ed1f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfaaeed40d92ea37f3ebb7d7d521f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a2f8e113329a3aa09b1c79399f794678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ebfd1b9e5c21f83ec3f792fd00958679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c42f914155c5576d06d23fc3490041680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ddc161c1b62f4667dfd90c4054ab6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8314ec66cf30bc72e828743379b2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d6bdbbad7a36d859b3ff228095ff9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b996ada978140a435717059fce4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538f1e01b6dc9311d60379c3d2b7d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f6ffc258aa7be55f4cd34fa64acba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9102972acce5e022482b1fe87cbfbae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ae518011e0473c14fd8914871698688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3e701310715577ebfa186aad19e9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8473a74e0edfa6a2fa5bb910ffb41b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef114c3cdf51872e6c00a864457007e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515bcecc08562f6ecc8d4f99ca1dc0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68fcb5506378447a5730a566b7c74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4120e974ba8c826920f285b03cdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd7f042668d9d3dccb39a6a26d4ba8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089fbf0db031cbbdf5e983767e496c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b6f4e1317b26f6064948431b88390697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596dfa897eb1b09ac89124833256a71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077bd1f5ed76a9a2afb3a73b2e928b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db640a1b9f83a5424cebc82185fd2dae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3792d6e8064ef9df2a5815a19f53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02134de482795d4cc773731d8b83562702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b990c0849013a5b5e1f35acdb96fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb053f3bfe0ec2d5a79f27fb98894e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761bc820db967ac782f22b32ec6c42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680743af272e013738f689fd6c4d8d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ce5035788a00b5767b122409eb37f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f89efaa9671d5229cc8515da045bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e1b2ed04719ee6b5ecbffc250940709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca12e0e354f6afca852d425c958949710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae5e37a0a7b13a4a6ad3b9eac1928a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e52a6455218c1f6346bc691c3215712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051b559101ab30c2bad6cda127d618e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f446e0605ea068899d406555ffc76a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbcff8501892f962d370d500279240715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8b70052fa133c64785d9a21894c58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388169295b8c2d3ca6161fa60cdd84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88e7802df55554dfacf1f70a5f680718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a961eed4ecea733d1be710177cf0de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf769244fec49a81199cd326b68353720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4a104093febe9c19d1f1eb0d5a878721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff74558facc800fce666859912487b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb9fe75222b84f42413f962a56b12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130bd69a38053ca25e7f1890f49b7ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b18320a8cd11b52b369788ef634fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96da3ffc530a91a995758f2a64f963726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a0789cfebc6788f94403fab3f386727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a315b72980421b9c7819444400715f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0384653de84a7dffd87cc457a2059a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727329e74c853b21e86af14385b3707730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a4a7723477350e19ef9b3c903584731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807b26cacc03612aa86ee5d7335aa5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7306e70b55b77b3ee115a711def658f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199b85fa1738e0fea14c13e15ea3d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5a53f94bbd01c1bae04bcc6d363b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510811dc5a8efae192f2ec69c9715a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a053cff5815196ca1bdc4375cb5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd6e04deafdc67c63bbc08f4bbb89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f546fbf90064e0bad0009ad126a030739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db6344d3174bfd9773b820608505d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b12bd705430b6ffda3c0a8fdb238741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002387b8a0c23e4a110baa39be421201742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d140ed140070c45701c99aa9f8a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672740bccde56e5256ea3efb8b23645b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd25ab220eb3d940f004dc1c078c235745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b8f7dff8061259d8b389cdd02233d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3cecb4c89819f3679829bb2d1c1f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381d9e11a82f42f199bbbdfabbc4b6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60174d6c8626bab2c7d954a4734cc389749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e755a859dc56688392bf619b0df6f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61df38d3b889a697e1a5ef719371739751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ff555a51bbb052b9b26bf0c403f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d7ff3b717ebaea9f68ce02eb6948a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414cad87d3f206260aa7612121c9adc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006e911ea07701a642263022e0ab5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936dcc66e34c91afc575c8cbcc227a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb0f9d5d8f820eb3f0a082e7c76982757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930b38cc9188b30dad37d9c2358f787758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e522e58b0048df49517e707a038b7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459a46d7219880645660e4987d7946e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5909ccd2c5d081eef2773d46c364282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656405f445df8ef10f053690b0204d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413145333e93edcadff933f3794f0a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5cc7a0eb9c5dee6a56522ca828ae05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8607a3f4ceed166a705ae25ffe4586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e835e5b8eda4fbb74d156578b94c1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ea3eede3f36bf9645a262e70e70838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccf3a927d926ab4ac935be6c2928459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1361223ccb7154fe9a18f3a02c44f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876581d1985d0bb14a61d04e2d72c5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910007c75ebadc328b62509877b2273312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e8a9d7af131ebf315bd4f07e94c4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e7718cd9bb95436836347e80b8d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be7aec35ef15581b74a99e546a691415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f31e8ea29ee017d5bb18d52fd95eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd1bda3fb9b4eb2d3b245482d080b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf2603ba27c3264c7db98d57351d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f366c602b9fb628fe9dd81efafd3b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388cb28a3cb64790aeddcca8ccece520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0810c5397c0c4695ca1962a53f365e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edd10f255872ed4d95465e54035e8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80190a2c8cc1468e033de1e4e30368ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4c995cf9f7bca363cd673e07aaff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49aa1f7a9f54515c00fcad8b5508bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839335d11005f17c85438f5b02d9dce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ebca08aa6e64a1db26886dbd360d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18312e668fb55dbac11b79bb179f7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704cb1c25107f935f5fd69e33b7ccd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308a9145632786149139201c8b679030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882adb85e964a54a564cabea2d771031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634a8f91a0b10e573abf19b6991049d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c73beb9d348af3ef1d8e1986f91d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eca903d720ac937e7b24701331687534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df217cb85ce9be26cb6f6a326ddf2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f337d44ae38b356a0631745d916d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa9ecef0989de47f7742eea8f50d5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026b253e0bc3b3053d811360af32f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa41d02133bcc7c4938777a81b4a7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807119cc76c0631acc582995315c8e4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7e2118fab3a57099a5b62d776baf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbd48a95c1b27980589af9dd0281fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e3ec1185f19331eb22929337c34c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66c9dd5efc92107f8d3d6de6a228644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094de2ba8f080bfea66d24f0cfac08345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74f675a2f4c8fc021804ba104c268446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafba544ba4caaa53aaba13b40b0a8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633bc3ebd83bb9afdc60ab838680b7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f51be56588d6d8b8d69fae184169b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214e495e1ac020f0b2097e62b4934850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4198b266d760364ae62b51ec4f4f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cccbe41a76c416f891d4ea1cff99e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c826ad3196e8839470dfae67d3b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d7906656174e8d1970ba8af4216054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb099395f805f08aaf5547fbecb75e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce840949857e0d6610793cee5db0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8630c65e0ef2bee05da0c5839b8be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76dafd6225a8c5ba3337959735375d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1dc045d875338daef7f30d8c5bb5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8108a2a218714139f2bcff01e800d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224fc9d026007015d20865a0f2475c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89677399a7dace4a8aa062d457cca79862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf81a22f4cb338a97f37ca795f2391563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d4ddb99f782d072da12e274c8c6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972abaf8c5cb8dbf083a632e46d8f2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f70d14af3b8903e83efbaf7c31922d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c26ec63701ae19674681d042d69e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072d4b315ffa553dbb37445c590a44e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b4626e79ae727b6b5e72f1b021aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05fd6b193928b994c99b1530753aff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee655feed77abcd6543d4056dd4fe271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee834597759ef2e53a14e0df7fe5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf045801e3ff36962582b1c4eedbf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d475aca7fc4e25eb736b881d63abf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2265ef4c47bee6238fb8d7c3869d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14a998333c344833aa42a58a832ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d0c8cacc1cad0bc76a14caea7120e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ea0c6c5cb04b22d2ceec91c683bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b11d07e9a320228fce11a1d77c8cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d5b4ca2b9f902476fa731b5a377180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e88d4963f9a80a4567f3bd646703881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2eb968c871bfed32a7b5f5517593282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042893e36dd10f116e5ac94139db670483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecaf5f6f6a556b1b495f6a2bfc2bee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943f1c6475676d9a8beca441d00fff785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66230c63a3281c6ebd7399046fdd2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd53410095012e8ac3446673d553187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cdd6b00ed1d2a95fa9c44d3da98ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b5e07e99367079f8de47afa0aa56989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d982e17bc2be3c9946f98952ac10790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2454583d15f8d6e7c6fe2d52850667791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc3c3745c200dbe81ae2c46f6e7f2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ff878627ba273e10a2885e1229b2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbba72d45f2354951c078a31f43c4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba5d3942a22c318b6df35b4435e0e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200b26cce7eae578921e26366ee36896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11202f8656eba32e42dc767714ce5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf095b2d1bbc574199ae3b13defe764398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012933edc8819fd9fd5f57861c71f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41561cd4797e041e12f59e7dde4a38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8fc490153213f051ac810b72c1e67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a216b484e500266a1bf53a2213ab0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111407479583e8abef332453c8b599be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad5d4797f59d1a7444c29a69eca6cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c7216d76b98893d5a6413360194e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b9baa619ef4757cff8e21c683f484106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830afacda0a43d1219fd223f64fe6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e85d6e49222edecf4b346413df3da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e69138eb4e67ceb5e08fe183a3fcf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22b19655b218d8d386a0b46ec4ec02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6198fbbf9225c2cae55f6e41435c9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0625112ef088f1bf26bcd6189f7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d593423feed12561ba350bad4f940113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778398baa3f638772d8a5b508985a0a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5711ab779e9f93036ab9d468be26e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f29bf92693faec36940c123a51b461116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89063165c192687b7804d31d2b7ba6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bfb13155727bdb57621c1fc1157e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fde5658d9d185104738a90baa363d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781556205ef70f467cb059c4ba96a34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0053f9a9f749b20124c2832fd94f8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059162a121a9bee9b794944a5aa455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5132a3c2da6a8b7e8df46d325d733f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e309580c41a3fd0f555db04d78076b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208427bc3c1fc632c40ce92c4ea5686125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f12e2c82dc0aadbdd5e1586e68ff1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4540013928b6937dd0ebe0b42e4c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796161757ed163adccbbdb8d6112d14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7251ad9ce8eab13fe5c410446b84b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a80a99d00987458378edd5afcd67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b734b89b9a24948c43bacef01794131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0119a3bc3418354dbf099d0d375f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ce83f9b4c8d9f4fc5b9db9697d19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b3c6fb331c178cdc787711d16f02c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e95602ab7093a26673d0e555d4c124135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761260c961bb15db903a49dbeba956a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a48e55cc21c0f5f59cb597e289c15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e05a8b6d0da922e35e625adf312d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5130dae0c8f1851e363c91aeeca68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374424d259c5f8e08cf5fff5e90a0fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27b3137f2ecce6623fb7a3625bda7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ebe0457d918a995795040fa15f62d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f870de29921e1e115c3a21522ed04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913122a3afceceaf053df28460119f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35e75d0330478cb1ae03fcbbd9040e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1accdc013e75c3860445702cb2fc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b12b866256fc18391fd7c4f75954b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314566af4861948398587aa0b4bd834148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e95daa5417f74682b6626a78e3ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685585f35231a28ac5330ee54c156a23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcd13b239baa8469a7bea756f7bf37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2f66dc376d8e6ec6b9ee23839542a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f20b4cc50e00c54611a89373e8fa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0fab8191c63b6f00ccb8df344468d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36245eb407a169eb3d7aea95fb5065c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ebc81dd1fae44c2c5bf937aefa658156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75276f85bbbde200e6b632b7917b0b00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0957ad8b28e8abbcfbb514f3fad63b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711d30abb5dfa7ce897a4f52a0fb346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d95c3c5a8306459ac1dc0aab1fccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb96c6c243cd70cabe5a39ea1a037e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b70b92c21bfe9ac207f0b131cee09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23096a75967eea4f2945b03f05005ad2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c49147a4678f4948aa32d93fcc36d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880e81e34f4008ba794ba252f897bc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87e2f7c5fa90515076bebce3888bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342066892189edeeeb6afa5da8a2a91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bcac2696f6041ca830a859cee6d24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f97d0651403885034cdcf344830e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73cc563470d9d03ed29151d66fde93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230397bbbb7e7356fca80e6e46cff13f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a31853822d43a815629458a12a23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3ddc29f6f0293b9a47969bd196c0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fc644ea7496bcdf55904e2e4caae8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc492989e7edc4b1cce3159ef3180814175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfa9382304cd8af96b4c74e6781591176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974cd6383cc5c08790ffa99c9b7a8e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681858462c3b1df1b502fef998a9a5ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229c858b81a1c41d7e1cc90969e7e41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b51efc385c11337dd4692100374ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa6c09ab63ec7d59c4312d9ce4a73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941099f93fa6e0117a22502b3b984e64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa936d04cf6f7202b639e349369cff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f430a6c459a285bcf332d3fc7e0ecd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4164459538f0ee5d360fb6607635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c9304e2938e680786b00df284a7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca84c9d14be712f02e3a2cea90e0eac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef54333a9655deb37ab1a03877889f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b92d5bd87c24c6473b3c7f31fa99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0f7fc7aad4f2cbd9d4ead4f286d02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bbbd8d132b28f7b74bd45b3a6f36d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dfa0d32836f8e3506f1d554e7d51e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea468cebca3ba9168dcf7bc44a3d111193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472cb2405eedc1844b932c077f5b9ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a71ba84fa279a5abe4252477c299195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402e4ab5a60ee877f6ea7746901b048196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd44ae9bc676f5456710bb92e68dd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db6338a5de4607292dab3a618caba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912741adeaa9d68d9f35b28c835f57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d138ef5041f0c75cfb32e6f6b2188f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c3d62da68a7ae748e314012fac0a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414d501123c055e72bd1a908bf72944202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db711a0126848a4c0cf410f0e484e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121c80f5688a967e100a6de4fc4a61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb017685c5fb6e3d2decbca9a56572d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d777922f16d6dd8a792aaf9b4a6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb45559c6c9e5abeb0e59d47cc2406207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d9de540b591e6a8d4011a25b17883208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d99cc8e7520244baa7f93c461534209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a70b98c93b375192eb993d8746c23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482de78118fa3ccdabd1f686e58e943211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd20008ad39fec1e5355addcf4177212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9289820dda7f63f5dfe4059edafa1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd4da2079d642daee36cb220006e54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8879284b3c1a4f06f3d621f66e1e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523789c5cc16dab9bb39c102cbd077f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a72477c312dbae286ef13f756fc9bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2544a9fafa4260f96837c074b2fa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a1b4525fdadcc3b45a51438e60b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aefebc0c2a4f6c02d31d7f9bd61a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a830067ebc8f2804873f43f8f03d09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a7654eda90cc0af0956c318d24e66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48989a0d742fa7ca10bee957fce189ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ab70529a2ba8e456500c49545e4c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a275cc43d2caed73aeeeee8adf2458225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d897dfaf837ba7398053358caa33f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eceec153bc71278419a910ec0aa0cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6acc2400561c43731235e2a3929a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408d75fb107b0bca3d5b9c58e5f2369229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbf6a1a711f119b939da4b063b5cf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2d55a4a3a3d67678a3fdcbafdcf02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e276e47b13954884c2752b4f9037c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa429ace4e877c6bc123e01dbb51005233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5255638764744e2904245a6c78bff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b5053955e4733028b779071b7ce3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0270f1a6f40aead7e505181abfb6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a380f0882bc30b1ba94c666c49de43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8446261b0d39d91c38130dcba1cc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317fd155ef56cef7aeeeb04d42e2e36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35db7a2aa2adfaa62ee481e0f9ddb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c02e1b7e2065aab3d0b1fb5b3d62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98106345a0e6988bc13eda3d682b6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f873537f4e84483fdc877d8e1a3df6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8dbd328ca4a98db7798895bea3886244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda34eafa411e6342f2ecf71c3d8f95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2e06a4385fabbd3b354e51a9d5e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e6e6796b79d219c9c5ede5c7cc41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce518e6f5c82db195c673b7325b3b5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc924f127065006f2c4c6ddbeb29ff23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ca5dc73dded7a1a55cf1b45dab6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f834ed3a59fee5a4413765372ec686d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031977c22d13ee847172df786c78b92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8cbb73815508d2655d523a2dfa179253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850075c2496aa4b17788cdb56c14a81e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd0075725c8842e48e886e12ebb895255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59537ae5dfde272cb551381d37932256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d41acdfd2c1a8dcc4abac367ea9d4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2d991555ff1f3e4b01428d1060d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b354ebd221f54a855f384d4ed761e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54be5e940e5776cad09b0d0a08766260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5a213cf4bc563a715a77e05be1c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d55e04ad48895e05b6e3fb264d946262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2fa449ff7c6dfb779fe143f1b8421263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80935cec32240c994a458d4520fe11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930353905cb56108314cceb79db553f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf09a973068476013b579fc581359266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd97332fcb7aa11fcce625949d7e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9fef51fb8a4bb613a14e7cd77643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b545e0bd3894070430453e036f8ca4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b55000b778e4c0da9c65f8bbbdfd6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39483004c4f02e20283cbb8b5da35d6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e7022a1399a9efa671ae42385003272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca9305bf7272c2fe274dfb4c64aca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c43c0025a57c680467657b5b9a44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352938935de02fd50972519c045bfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c887f1082952fea55fa10119ce928276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7294a6906d8a6726738130bfa76a961277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99764e789b2b9cb9d60b564b75d120278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609dfdc89d60815085da153e91d834f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82fd8f5aaa4b6c50e610b347c3975f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd58cb4f13107679e27ef51ae3ff9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b86ff79200bf2e85355df4e030199282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97630f38fda69451c9801694679609d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24284f14e5459fe9eadb75d30feaed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccdb3403a41df6b74434e1d7c94dde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc34515af8aca0c307250e370bba3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b021dd2ac5ff8fade872309506671287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc005c35a1ca78685214e41b49506814288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e76c17350c0243afa870bd4e57d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d1751e300a52db2723609e7922b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac02e77096f184e01d08c0c591a12c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb12a6612d041fc9179370babd35c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6406b02d54d20457c2d3bd8522880293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783d617db3c169f18ae6db4f9fb2ccd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e8c4ce39c3eb00c8e03b2f1e63877295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae1f423aa7ed0ff2541cb03344949296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd61f22648657ec2eddab4ec3cc520297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363769f6bd84b6a79d4af9fea3b1d322298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b777f9686392e1a24936649678ea028299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613439ef6f5bd498e36bd5ec574cb87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1db3e38cdb638f92ee86e24a05007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69d5050637261350d65bc524c3f2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ca9445fa5454fbfdabe6d4f60422303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb430f32eeef276da6ab41a172347304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe58f2ee64b15950910973346654e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319723420d1b0fc2ee4358c96214c380306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149acff670f75d6f99e0b30957cd1e41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d163c57f042c48342e5c9b15356e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7cb6d862b9ba83be631d9e8d1356d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bfeb1663ae15ff891046f06706100310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42f2cf5d273738ee881f1781cba469311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f155e44e43f43485a87dfbd1d95f435312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e38c65821464ea2ea4d3fbbbbbe95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93d0a3887a00b270376ea40500af3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5391945a535f508f36e74dbcbc20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d01831ced4031ce4028bcd948cf07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4658a7a24c76054c184fa4ff66c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71306172f32f7b19db6ee613cf6eb990318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f3d0a45c289252829afcef098fd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a60f358d9f474df33e09f05cbf5ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0334ae629477ec37ddb41058c042321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72cefb8800f51a30008f715e4a3fe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6682755f965858bef739de95a069e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e62c34852a887b96edcbf4cc0d0326324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16a0e1defd1c0f17f2680b4b982a44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a215f8016ab599d4ab3d4916aa2c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085ddf4a35c76f6b1e0dbb2393b6222327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2136f5012d0ce8fc5c78b7c24595289328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f1445e9399067eb6310bbc978b86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a30b6013d6e9d23d02245f8633ef1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5043c75ad46087e9d46bcb28da9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ae904b91d398f136fddab65f26e31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc88f6c817056c19a8ca22e304316da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c684adb7f5a583340b4a9ad9f2d66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeefeb0e515134e1c8dda551c183da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c087c9a3752409c9787cdecd2c800336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407af665c3f5e50214563e7cef9047f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fbeaa22cfadd660577fe1991c8797338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9d1f2b16b802b3a7ad6a7fe138168339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254389dd95757fc6bdb2fdc9b64cba4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d97f1d60d97f734406867adf82818341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94cb651f28ef59f939bf27a267c549342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26645fbf65958bf3f9a7da855ccf1bdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8cea4dc8802a78ddc3be2cff15d85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70545e614c83c4c052d36c5ea2ff760345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60668f07c47183229699d4d39bfebcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43df389d6fcc30c0f349e71c32ff34c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6abcb400dd3f89c7cca369072b3a16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cc64e7829efff9b29db053abcfaa2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8c682b265a08b3f7d3c851688cc76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e798f0abd8fac79c374cb94d273e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53bbe06e29ea01a1626357eee899ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ba29c3dfb8e7fd5eebd1cc1d3ca9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdfbba7ce33d6de206d31d1f5a92a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585feee4513d1d78aa4faf45e10c9974355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d535d2fa00ce8adfbfc42802d04a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77004834101ecd9447976ea4653b24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca11b01be24aba7b90ccf58fc75572358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd1933ac9c731132aeb40f6db289f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426979ab71b9a28fb2c7a33cbd1d84b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5bc44da777c57842ed233f2784624361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19bfba5e6776097999fcc677427cc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e07979fd0ada6eb39bdec9ad87c7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff9932c30a79fa1aaf6591e95f378a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674ccb2ec095ef2dae5cb987d31529365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e6ff66d2057f0e23f31bfcd46dbb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ffb7d15ae528759f5d1ccf0b15387367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621416005722857573eeae27ef3921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ddb21072aa4b50b88f6bb13431838369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14df1d7e184d231b9dafd784cfb163370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e25a59bbb917af60eaac5eec75e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08619043922d82c4d6aa3a5513c32f82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e77d3813937f693085dfdc25f2af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe95811eec9a1283f586bf5a94e3e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d38d39bdf15eec6bde9c79efa73b36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211ca26e2010079935f48d082c75fc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f953ba5b8492efbd607bd8fd16e0c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7655f431675f77aac61c8cc3c47537b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee848609f6bf8cc2195b2af513eae932379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22741faed61adf5c9e63291f536e089b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29ce1939219a034e0ccdf0ddb038e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8505f65632d56ef4298a50e978ff72c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef63d6f2c340e7b4598aeab7b359e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596803ba47fd2144450dfc185383a63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a91fffcd262eb3cb62bda1887fb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfe8a33ed4f72de1606067f806c9c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5505918a7c2a5509ff3e1bb07f4d001387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605e937649d52bef5ace055fbb21110388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dd7dc6243464a4edbac0a8120f6cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc7a2829df0fff82cf4e3b554d950a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331e7e7cf7524e8dbdb139c1239aa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cbea1b66b0cd0aba2ce78f0f37dcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45834bc9416fc9e1bca45a88b8ed13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b118d039403c2645bcba1e62ecea2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d876a80cfa9ae4bc4642e4a71a406395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d2db16d04cccf3ec281b419109cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b5ae0aa786ac24780dfd3c74e072397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be1858a994da160558bc91ce66a93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da70eaedf3b8dbe964bb0f00072b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536e98748e0f8bc68a63885f6ed2d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c3af2de88801a4fa5daef8a9636eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec1e188b0ad89baf52f16fb63ffb08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e6a4cfe5d4ea388083d681d0795dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0a6ee69d6a3e539f41c71240c2d58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43cc9e852e7de681b6fc082714c1c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5e534bb251e5d443196c73a27842406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff8631127ae1ff3ea24dd2e01d876d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23cde4958f5a8c439c591db9a71be3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcbadf061becef902f9e62e15646ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be5ed0fc07e60a670b037262077ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa1f5056426cb2aeae3d9837c8960411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9ccf228ed31b98a59d76249651dbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04b070862501a76deabf31316d24ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49665108c45fead010be5861e802f01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a55c78bf886ab580e6678dbb4fd1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cbed2acfe804fd2b0d72f59d1e492416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c766a84e6629e1dce120f45a25df94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0a1910dc67391532d89a2e475fe73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e316612f2eb25bf829a9244c36f39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10915c8d3cf5dd0d0a3a2f1960ebe5ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6b6a97328c3a7a33c279c1cf12c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f72b6fc7b4f9c1ca038526b7f07d1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136a5b2b71dca9bf12d06648b872f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114932fcb13a5b3490d8305cfb8343b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e94200c84e19b14fcd2fc6d75784c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64eff96b7b2e37dba8ef1f0906cfa6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd36b58043fe83f3152b864b4a38c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7795cb6e90f0a0ce37488222de1096428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c860379cb4e86540fab52f9dbd0544429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba3f7f50f40e02e7aa71999d2c2c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a2724509e61072228a3b719dd494431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f943f958afd9f6b07fb7b5350371d1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528b1bf7a3cba706b6144b92ff5cd4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e096417b58e99a2eb5d3f1cf3058029434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597adf91a40211f00616199ef71af96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7da7933e474b28cad74936e66e71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8343390fde0b2966000dd11f94a4e12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da20b8be44f5d89c24480b361d9fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0a81c11e47d2959c16a592d6cab38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa247e874e46766b30a4266baf6aeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3cf7c0a62fd5fdcd18661bfc9f52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86ddf1e585bf2927c9f7600b6070a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09472d16b1236fd7cd015f5d765b1383443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc5bcadfb038f3700ce3f38ff9854444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3386cfda780371c4be081a307ce41e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa37cd7c75d07c8c8b9d306b5967b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56388e693fb6f6f71f431890473db1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae77f697b2d035e264b919222dcddd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42775625b4a16d6f29c44b3f84320d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af5777fb480966ef4673b41e7613e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de653f48ecda32494a5507c1998a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64b15ceda0c6150350a71fec74fbed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f858c82ac06e3d7eac47b70dd9c6ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194d6a3e450bed3399448b5e59236da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b71a09eacacce9960266734bc6094b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491914fd2fab14eca6f361882b40d31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7666ac8d97bec5c00881430a38357457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf25c6373c2832db046247f11acc70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa7c29b0e8aa936c7b02a0b71729e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9fdfb1f87addd53230aa05191d4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa528fc532d18d63651afd360e2f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667be1a00057421c87031e5f887ee73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd39a2ec651b614955061996652225463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e396bd7e023f94d432513e24e9bd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c0f808197408461c43876cb82c19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7e8f95525665f31528f2d1946f8db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adaece89d20ab05c79e4d052aa1e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc4597d8c5bdc4ded66554c2ce8952468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d45dad6e6c123d994272d87e7869469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b65555d6d7c5b3d3f394cfe6c118470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe3f3a4e5e1fe3d791a0dde5fc1367471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75857f5ebef5a6f4ac762cdf570be891472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4a17a7ec9b4b3a837d8e179c89dbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac3e805714a2de88cffc9975755f6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a396d5ebcbf053885978aab2b3ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d62962acccfaa2979dc7ce3411ebf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d238d1b84a1eee8e790ec76da8c8dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1b343e7462636a36baf7a5ee5e1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e3e38f7ad32b3a1e8fd11205b2df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f896657d7ee57f1f9cf59b051369f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe27bb98c0d25a9a25e7cb08fec5fcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5655a913b721ac3b20e5942ad62e08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf44b996b312540391adcbc37b717b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eaaf0fcc5537ce8c1e73025dd870c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f61880a6702682bc93e66d3e275b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e627ea83b0208d7d70a93f49830107486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453a891867a646260f58de129540d7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f776c8b0ad2472ceb5b29e5ecc2174488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d531fb663ae8015197d5b7f2dac24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522420238015c120e250328440251f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd48a3d0444a17170cf5b158434bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db2ead6b86b9b147769b4af68e557492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffff03df8885a5095e638974e9fec8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbcaa1f9cacea1dd2dd062a0492865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d14c004158f6495d7a339ccf92fae3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e0cb1ba81008b036aafe5932d93ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc3a10022c26586822c18f9c75dc19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f7ff1be15dc65d503a69a7a9fd0d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e926e8809de018c1f06263cf848dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081d2c18c2ba2393129a03bc5e4d93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f2df800ebd76260ed53938db20c9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47473e75135bf143f706be37f57c2ad6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d82131a4c67079fb484e6f12be760503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cba34f1b9ba14faa26bafdc189273b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26606da32ad68942eeec27a7643c78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26acc48f1bd5c6b9d413be1d85e755506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863856a7d2f5aec0465c579595cacf36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc177bd745cfff9bb9f826fc0b305ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abfacb3139704aab9455c6b8661389509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51cffcb3e5b833a85944811fc3b607510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96359288a6f188a68735f7124be0a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda969061af23ea30375a93f51bcc86d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4ebc1bf26c64d290bda3267c4860f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d8c5a692376727fbd2da683f54c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eca468e8e6cb4660f2ac61416f0e38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873731c2ad3442350284fbdfe3f4ab4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6e482895f35682e97c0bbb5a8e96e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b2ad10938ba94218dd8c5385f67e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d60f244d897185a1b079463a69c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08481effd8f509d49c89f63d792a6cba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4f1022e44a034b986677e3f9cd50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb3f083a4b0e653465b3e40e3cd9c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502b2be6b415672a601d68a1c51bb59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e4818e2b699eff1933d5db25cd6a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbe57958aa15783d84c1af34e13f4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bf7c6531bd313f72105140a18d2f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e09d2e8fb21f556bcb4e52557fd1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11a42f814115dcbdc283cca345e8b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e32ad5920ac7afcde734a83d0641fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27ed7be8f419a641705ea4b776f40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8a70c3670fb6ae8127f2379a17124531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a958186f84ec7563c4022823d2b0695532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2e1261deff7a4e3885f37a07d648533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef3a39588b3d0f47b957bbd0917ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb06aca3eee50f9f3558ff9b93a6c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a0de28dc688880ffc47492cafdefc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b837f4068e58883f3b88658bfc69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d556fb2895d2e098075956c67fa5cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace16a9194253d7085b5e5521029ca7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8327556ae34a7bfde61a44a18ef6f39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab4b7427e8028d043bd9ed399beaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19713ba6b834c4023b5570d51274c73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d3eb08bfe5663018a7e7b93933e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a7baefdfc7a855637366311d81a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d6e757b11bdd8244e454d0ebdb88e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d748de614d538682060ce5847e4e594546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6155d03ab1e25673e21ac78409cfc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7ec56f252466f7d41dbc335d5cdb9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ddd0dd0664e286aeb8ac40583475f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd667d91b58767d0bcd32487231ae1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754a818f0679e9c737f3c4a11831193551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385dd44fbc1ce9220297c5c40f5a85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563f07926662c0024e3c4b9fc490fe4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78951d33b006e738ec36b543edf5761b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d9ae391d4cfc3eb6df4d38779d5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71ee6528f68f9f5ff1828161d3634556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7000a42e86092d214e780743ad317557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903db48107c3d22a50d4a7f0212d7b6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21e26e66f00bedfff8b58342cde03b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8224fe258ec0496005415e908fd4dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ffa2a3189f6f0bac73972d32ea1df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe06bd3507ce7957053dc889fdbc247562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5a7154c06b1b20a9776e26666cf00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53449f25f847594c221cc7a531ad0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e812bb2ed2c5b09df3b572fc135a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4398a5e5ea3b765dfc6550750e695a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8529f850f3974bf156da73ba5afa5fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e277dcda578729e21e13e43fc00a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e95cc1a92d59cced975e0595b7c663569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56371e89f2a12625d381d857f63f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abaf467bb02ea38e39e8c13857054e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e572f004967ee814d13e905e50bf3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc1fc389a4d7a2ea3c8a5e1002eaec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b131ebb9d87622d692978f9d3b0feb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2ce5b31b1a2a03b47e27896a5ffe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5dbd89050e3fad60d9082b9959b33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00dd1ea30d6ae34adf7a6d9ef86580577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf6517cd927b18b4158b4ca50254f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003561635e3ef0ead0c61169db4598d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c69818569a02294c23fe10cd80fcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889513da97f2a63cd4f0be9f8f9cf39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da7ecdde57a251077f4f5f77465ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5089cf0c5cd873eecb56a9dd3b49f86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23344d2e06d5f127e042de06c812ad58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1083612a94707664d873d77dc2478585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1922ec89e1847a4de34eebdc1857c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4500bc73c69dfe014ac3972973d43f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58633fe04128c3aa7a113da4b3857c5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c913c717baf8611176d9960c07d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192044151d9386ef3ac92be7fa6886a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06710ec966fa97a8a61864258bffe16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed195df848712e5fd0eef9ff0b0500d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecbc4d937eb18a52c573e5a93ec36b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a668267172a9922dc0977b682e2008594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69213d995b23f5c549e9f08b2c465b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab2aad1b2adad6d2054e1328e3b3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d06b206182f85815851df371b23d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255cd06eddfb69419f71eb664feac2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9447d9d0dee1fb47e4b160c1b741599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77225a6cf2619bb384590020830f1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d58db1bb9d5892c347f404816718b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948341a63387cbbac0fa5d24ce49ddc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a0870747274df32760a8670d26d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18870ec4c241a58999d348d613bee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c25e71951bb1f1ef7207557c3f226605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5b856956b9b33619f83a23641dc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b0b7578def4a6ccda71323666e33f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e697e5ad5ce1a701e33b431b8ff806608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0395a6771e4e4ed23893b7f12bc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a11b8e72d3a318816bbe742af3e62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4a22bc62ed2dee28edac2e63e9032611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9f7d88777e09b6de247c7c7d1e1a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c356d30f771808ec6cb97268cb38a5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5dde323d3ee0464b1a92e5afa37b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc44f8d8b940426bce2a3ad3ad6c87d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dee2151b58dcd7eec6fe0073a4dd1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158870044200dd46708f9e6bbb71388b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceec618453c04551a92166bdd6051b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc5f1a03ef8a7492d57c59616f09f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2368dd85053b63cda0e85e1fb9aaa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fd39438a66a94c14c1de8f8e442d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bc029b4861ca99b8aeb01d9f47ac8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27199d42724248323d8653126e0e0b7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21e46c213e4d3f23daa769fed3073b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bc389385fc45d3a2bf7a1356de53a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec579fc3c7ca2c8523ad66b495a818626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ecd7dfa1d7d87de4830f20d361755627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63b3ff1883a1827e4c52bb997a32b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7dcee87731edda8b4adf120cde9fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9892b8e7e8df66f56cc751a7dfb13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a372969d76d39513c3dfe2db21893631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563cce8225c6ea750c7ba116aebc881632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70903476f8dcb93dd4db6dce765170b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585118984830fe44d1404a845e4dda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098dd01d2d36281cb2922ca0f446b29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e679a1fbc4fa1c53156b0899a1d622b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f81cda5757643f6587a5776fabe5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd68cc6c84c2aa08809c3466a7591638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f17cb2f3360baef674731b384b7b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe664aa9d524e70b71a992f29bffc8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c662584c034a79ab934f9b4b407e66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaa601c1f1c37d1cbfe8b4693a4da3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941be9256377cb8a592c30041d5104b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61354a6493317fcc244855f154a211f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc1f49d88fbbfb305760f734c27d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dae0a66affdaaccde41fb58e2c6ccb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b74ad3efc2fa2b60c3a93a37f68d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e120ca250580ae657aed78bd697dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef086ab39ad3bf611aa3250bce0d6e22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814cba3e17defda148aac603f87f88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15211ab4b594dcf06a2b897312bc78af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758e89027e8a9d8583aff250f5aaa5b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79afd886e1d025ac44430e7e29f3ad6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1504412037385f4ed81cf567de7bd17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970599d1cf8e0f68664886ad27ed6cc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f1dc96b491378a515c7f7af7eae29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2211e93083c27f9b27a4612aad14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488225f5a8c692a9b7f42f8055d3db34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369db249381a80eb8658dc8bb0022f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327dcae3f098e1e5d80a1410b2f7a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882eee6ba1f068f1e645319f0724aaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741afdedd953d949e9a7c6685398d7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21751c943d81987db7ef0f0c8e4934663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0d92c1929a9ebcd56680327f7ea4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b311ec8b9fb2e3bf7a310053276910d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f41d7fce49dd2d8b67d968d3b594666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c5a8630c34b2f65d9217ca035934667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d53a936c130b7af619ba2d2e8c3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eff0cc3c3d14babc39c73a541d0603669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1e9e13faf7abc244da8342c4c553670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892e3984a63ebe48e070519d3b3320671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4254fb0e07aca3cab87cefac3a24a2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4071119b07600bd970095161b3c865673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00574e791be4e534566bc7955a0c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702440f94fadbbd29037a709aee4c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd313bd1ccae097802f0d0271154af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcabf109508444289271119243ded5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2ac76b6d2541f3a6c0de2fd9698a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5ed2d94c8b930943767343665a3d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c3c62953e7c1105daa2506be29850680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a03a8336bb8aea4815ec23306fdcf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36470a4c94f6d9b666d3de7c902be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa87b24daf69518be86411d086b85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd772c0e81b8d0e1b80bd08246dd0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60603e8d11c94325e9da121702bccf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f0eb74a23a2aeb5b1bea327a2fb49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d3a9190dd71fedcc12eb3d4cd9a09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352533f1c044b05dc2642690bd85dd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13838eed939dbfce7472c3da7ef4ea5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f19c04629fae77a7a98ffb64726ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3727aecd47538e657d562bc4e95af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c75cfa7cc81f4caaabd015447cb630692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384de57bfb27a48d3809a1774cf5136693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d8bdbd8b0da16596f2499b1bc4f72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5ca549e3415e2e763311f8c0b3da3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af6ce0e5838238d616737a3f4d5772696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1240dc367a9261f409a0491d0213a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f6fd6f0bac5c759fa86f123c72d82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157fc2a4d83b5cad971566238859e4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c284bbd10d71a76199cbc1283c00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9a48fdaf59dda448ce7c9c691aa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085ec911d6336b99a976c9f4316ba83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d7e6e6106d2ae4043818a1501189f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f46c299e5ab6af93c7ac67265851a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd948b8e156af0982bcec7d9cb5da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d03277c700146b12e5bce9eb0b06aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe02cafe6b33d65cc722261a7f4b17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d84d836034e4d13d511862a900b178708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ada138684a4bbe53cc849f21e3850a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52eef4215823955737f1ac226593c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9054d4725b356fa5f2045b33008a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c025bcb29b42c3baf6c0c001299d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a7950833123512e4c10659c306c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0ecca41e07da93ae349b256ec963714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0898ec1449cea0f8548fb06b4189e8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609687ac823168eca49c7d4064f67d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c3b83e9138bc4e259271249a3cb6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affafda4981ad0c503409384ad89b76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb790a6e16c5f4863200fc664dcd1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c520c2f0a8be1ef52be061928fc8999720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66d30cfbd92ccd6a88f5d927bfd8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2a8a7497c81534a72527fae2a80d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53553d1efe92e73ee21fa444b8c403723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c21cc1373016b5e0c7e7d8f73146c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e1a298b2534402bc4bdc8bd5ffd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f88bfef258901e3c607f1186ea67f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d8c1a2b1e36128e007f13baa5c4f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4dedb2bbbfdb2e48a6d61370e325e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00c645b5b4358986210b652817e135729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39438da33bff6a8af8de13ac87c40d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ed933d8d472daafd2535197cafcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558898faa8b62ba8ccd5a8d4af3e84ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37062c3243b8e78f1e8bce0889c2d32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b346ae254fcca5b1f1fb2a9b70ff0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44dd6eaf15f95c01202d56b500aec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9784d73ce112989884ce5204627f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9190b2083d2a63b01f9d70d2dbca96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3dd6c00048d6d0d733bec65607d00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76021446a925ffd5dd73c0fe2e062739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a9c06eb9e83c302f0e755bc99fff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa230e494e33257c1b04222c6c0348741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf020636fc9d4506894c37311417f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c093e8cc15d43d9dced7605b6810de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b503f865c7c519429ca4eb96b1808cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e7e39962a4cdaa5ea6afefff180c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76c81b7af6bb490c19558559f72866746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d82a48e44cc940e15d1248a0082ca0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336789863c77f3cc42e156aa69e4c4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0bf9ae30dea13051a30a257b912f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd03677897bc28b82b4bf3e37c6d74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a1babc895fa2cf01cca24a1c7f4c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddaf6d7ebd010d2161ed719b24c6c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c92374f022dd14427cf84970aadf753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>