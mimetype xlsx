--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23a0eba12ab328a288fc1c15eeafb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a25027cec7d49675d84903042c2502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b43725ad47abdda7d95f2b745ef5d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d131cad77e34119757a5a2220e6e8304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad463cd82ac31dd3227b965dde50af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cba5672b2843d6ffe7ee182a31cf3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefa90ad5628cced120e4e98920bf0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acea0cf62b3692199b30b40a143fa08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85bec07cc75ab36fd34bd66d9518109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bab09052ff1ada693bfe94dfb34b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ca6c408cfd2ba9c731cc763953f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a415454ea7ae55d68b6ff132ec470f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a581f53adeb25aa94f1d68ea6d8eef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f286061376a561f3c559d1bf3078a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be563ff4ac3a32ef960bfe538205de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff0e95a7468c22db04be71c60dc9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171cd682bfff0845b8b82bac06cb6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36c0c34ed2d39ee017ec6284c2999018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a49c836653fcb9799cbfd6dabf15f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bede33925e37efe59fdb0025c909ade20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f487d9b066cee92d7b9b8d867dd30a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a09180c1b241913301f6985fe10fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec9c58a06a43b9a29b25b1a1ad05723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47f519f203cc42f6731a86ff3488e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c4dae744fa152d003c8bcc9a7bc5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e8377622209fa4ab7e8c693cd407326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2a776882df824a85b27cf092fedb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e00974ef9112cd94d3bc77580896a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42ff76496e295afb9f021281e776ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906182a7b05d1a3e1e8e9c8abfac66830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7341337b13675cb41ee7a007e05ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a579b9b20c7d101994567b667d4483832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a97c5390c51bbc9ba79dacdd6c76b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844e27ed352904b2bf2e002f2ba16aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86210daf0918e42717846331a798d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5318650ccee06b45749dd98f6af0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a479986dfcb8093524a421f7af9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31962f84bc908085d9a9625d92715c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f419f8103274ab7363f67501a59b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69054081bcea9628d36ba091c6e6c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d15a0549afbfd2938466325217fdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2591262963acff8d211cf21fb7a6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83dddc9f35f21c27ca1bd193735ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb039e41b19bbd04834fdfd4b66c7ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce210c009137848ef90bcbb119ec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262744fe98b2f0c6aa4719c1004ce5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578665b8ae7172af194ecd85f13325447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67592704543eb83a5842a783286db2a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213eb6cb0295fb32b4a56838aef42b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fadff044b430ffe65fd685137aeeba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a5a5df58a708bc822360d16caa5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00176d2214b36fd2f21b329effe4717852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d764d2c6274ed45cc7960feadf3eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38eff4208e8eb4aab61cb1f2af318354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31219775bc8521f5727f39f7d471e4ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96fa570260896cda3958c2652de8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42e582b2a1b4dac034727090bc615457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765ecddf0273e05f3e6fe2b6ec5af058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d797dde640c09b1abc818d3a3919459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e448fadffaf2f48f9ef9b384d36c5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bfc41eac5193be0e0c483612ad9cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a3b38b2d82a9dee6e838a2bad3e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0c2fe7a3b23282c4a0231115a04d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391743233beb7722a29aa84b2a92183564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fd81732e4fdf9e2acd378b9793e2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1657d49f2569f6771794f4c6e0fc4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b73011787760643fb5600a1873f10167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0cc518b2877d7d40bb64bd937a39e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26132c9ba2510e8e7266bb786f17e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dba5a2829a8ece29bbd6fe87ec27a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80efe8ab4fd1055f700154bb4e7e5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb03490a209a9d50912828dadb8d1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b810f05947744c50496de1721b5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac021c50948cd4bf7e692e0a51a07f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b714f5dc907a82bca3d995f7bacbd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610000e927572284377dd7bcbe091d4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31019bd476710d5f9d42e6ec06e37ab277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87a6dc848a48016cd89fb691fa9eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43dbad15ac87b7b67d1cdf918b828079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820744b271d553a1d1602b847c0765b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602384888075d6fdab31af21d6ffa2dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa0ddf37be809bf57d0da4366c87982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e68ea9f173c5b9069dbdae7008062583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3fc235a0f034c8aaebbeb39a93a6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2b5aa4b9583857520427d9035938785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a81ad35c980f92de6c0869e19a1e3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6325ab7ba886c4ca25468572bb459a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded8b06d2e736036d76df668479011d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d9ca15bc1208ecbee2d3c887ed3f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bffcb42e86f01322818e1e2a9587490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa6d49b5408afeffa41a98cdd1d70991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82badbb873ce9f3fcc088cc4fd1a913f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0063bf9ac92effdd2d640aa2c1a2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4652101f5c0bd3a965a1719d1ff3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe24c6e87ddd5c5ac56524537597895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da98bff35bde40829e4b7fad7bb4b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83cbc4e292dec758abeb3117a7514797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f42c44a7a9369b670e3480d54abef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f495a8d25f09a48872e366ed229b7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b992519e27199d6db5eae150b4bcbc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea098ba504046a2b0f28bb786630b57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff2af38f1e9656a5e8f787e22647d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d8de73645dbd8207e777de09a788103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709567c0025e150be1e2fcaaccd1c1a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61555cfc1c839da87c8826c411cfb9e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14068ba10092c36526a1bd7b03546616106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5abd6db166fb27491d736c81f419107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde41e5fdca178af3b2c7c3ba269d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7478072befb02571d58968b399eb26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597eb5bc11bbec88de0b39ac0ec4e4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36a13a04eb9d0726e726fdf331ad1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c83fd608e1e7355525c67b1af6d20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3f3b0744e922954471d7d241b354113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c03492cf29d7b334c86c7772946927114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624cf585d78ff8ccc23878025d14890115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8189941dbfabde1cbad29d7835fe27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de90045f4360f86e61660452d3fb9cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7a19d83f5cc5dbbbce0d1eaf4b24c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e4bf2728c2dadcbb0ff1d1a352489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a8689ef34ca694a0d0574b34b289120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d38ffaadba51822dda847f7096638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263dc6d781c75faf3ac20a925d1a658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ef7b6e53a05b40a8fc68631c10765123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b22a327139b498b5595cc63dffb60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed581a7a860f34114566f7af8fec8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54bc26515e85046084fb4a875afbd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced7ed442e9dc1465154042bf34b1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad14fc166da56cf4ced703ba3ad8ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e371fb9a071ff08a19598fdaf460fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d00f9398dfd60cf242853736361d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8f80e8cac78d8524b7c93cd61086131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200f01b3252225281251b79ef95fb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a79a9f1a40fd7c2ba6c63ddb44aede133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e573a6b472ce745f98825ec0b3ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88518cd79d0fa681ae94ca43f8b184bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ea1291a3259565167133c3918132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caecee8c8fa96423326bbc1995526f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f2e1b2b870ee2d25b0fdcd1f001de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7760da6ecebbac6ca11190a4ab70e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f40a1bcd3ac1ac95b3f5a44b64cc22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec935f8eb693a41618d21930918d434141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1969def3f0e128e12486eae06f20c7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb64e6a24928554d43f81fa5cee14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce832daba55a5127deae009fde707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc74e58e8179325cc7ebf94b8ef125d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f3a3b6437127a25290df74995582146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d22661bc40a3abb1fd63e6b763335f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bca3e848e41da843b2b6f3c049141148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb635a924d855f74ad921756712ac8b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0be623cbb3a13af2ca05b64046daa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b134078cdfb8b30eb81af4b974f86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fec0d1bda82416d89e5d9d4923ae8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb8c1258681dcf891136aeb8744903153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b444010ca3a021687537959738ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f63336f20a9d1fe456e2c9681fe6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2a440ca66b6bba301ed23cf56eca8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1fc8fcec2313293b64d137c01b0e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0668a0b69eb246503a5b20308dae1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94ec919600e220f3b6dd08b9a5a91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94867984c75a02ea45c14a8d95006d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afde004e564379f2f10762dfad1420161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94058a7d92fa09430b3548dbbec877d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895825219c888482e6632096dfd6808163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c86d32ef33c6cb3031901b38648e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad99bbd55d261bd7087040aa373102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6a15395b52c136af640003db6def166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d10397a80ef6dcaf816803287d84e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbe545e88195fce5edc65cfe4c9842168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf9ed013e3123a4ec6c67936112854169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0db45c9d81f7dcc24cf3238707a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9496f0687699933772f358d6e89afc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eb708b225bfab47d441f1bded129a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ddb21d660189914d610d2cacd5bec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd085e6df17d86ff1cbae4eac25902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5e69a519bb91310c6f5ed5f9fff4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd22319f83bf105b12bd5e4f6f016fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedbca82a588f06f4799dc97b7ce9dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5f3ebfa342e5b7085b40bbec6d0e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdc8c05fb06cbfec52a908ea3d451e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde55591663d60a81ef090f1c41fca5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49d035507f82d2f57cb8c7d9dcbb85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de78f9ce73982b7ad8a28011283d8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247b5af2329bc323f448b52c29e469c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db3ef232ab681f89683776041f75e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312a1ce04cfa3bc79e28c50de28b42b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6383038516132aec3ed6774f116e74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec40160f9fd2bb24bf454d573fb306187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52597efaaa4387bed1593f5384d02aab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e594d03137adab8d978b0a40148f163189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42665e9aafb76fbf4653cd0cb71c97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4b0216d507a62c56ff87c8142544c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77f8e3f0e7a0e6a8e8649206875bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890715b2a3bc033f001c69b7e879b13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa974922ae98d51862e2937fd6c9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c091ca9cda5b4a6de7e9bedc5530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e90d5658e49e41689c8fec780c51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c217c8cd3d70aea33530b0f6c4f10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10828af90d33db3c6671217ecf0d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034c375b2baa2abc46975dbd0183d34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dddc7a16f3bb84630040b5340373d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33e831cdd5f597dddbeaf8362a9b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e632362037a7c4ac1e56ea4cae36ab7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767e965ab39c50c6271181fdea2305203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e8ddeec8d7ab0b630d63cd9449694204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b912e71798b8fcd4f8910eb81bd944b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988ec5ef12857ed2421b2fb2f631d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c3e45d458f896f05b5b5b375bfdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3cbc25f1552f48b8f52c093de52ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba69174669e8de79fa8a1b102ffca8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e16c23dc0c408f62ba02eeffda42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01898b68c0f8513e69325b036f13354211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7f1caea13625c838b05c7f2620045212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f97e1c007f419670dd4cc08ea41b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07cf9372bfa40d2a76308bfe1482d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc6b33dd870a2a5807600009b1a1e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705690e3aa47dec93964ca4f16122c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e408dbc452cd120ac3828c95a7a7760217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76d1703212232e3e0932d016582ff9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb497f548ddf8cd30e7a47be1429a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e900af1b24490582106d9adc22122a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934688a32f0a885769b095bf4f2d345221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1c76726d78ec7017f1aaca5d0130222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824e365b31c6fe732af427922cf507223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a55506d84314fcf0527002bf898dda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5098534d40349b97278ec81e80b3fda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb92472eff1b2a6ff1ef72d2fd0991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c37e5b613f707f6b626691ad1d35c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2dd345b122511d1aeb3209768115f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8f323e8e65c0d446ffb7273596f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4e3cf34c6e6856bda97e85bb03a2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191266d8fe640c870d8347e458b03a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d74bc53a2c4b00109c320ca026508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d0bd31a0da36e55ad21b9ef95f30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ceec6f86e38eb569db910f31ae600234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4dcf6a892f10a6b72dcfdf5a0ef65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6602c96c9047776bdcc606cc4f81672236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef890aebe86f5a381eb158827dc71d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73037fc607ff555aabd58d6f261d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d79e7de10f41d80ec0aa636be830239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed043cbd3af7f345a4bce0178fae2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1120ed36861c5b1c838b332c7efd395241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582c832c22b98d8adb3c6544479a61d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25ef95a1dec942a59326a78ddf53a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c07c88883b8dfc32cc7008b1d603ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696bdaa3104c7392e77b88c8c56a361245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f33f3a14552aa1e64c4478c8f6b7c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2074c1e591d3c2fab1590f70df293247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45fb6d1e283118f9878ca44feb2b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6906631f08bc63ff52b6d2d7e88ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9413b816671d238ec3839c7580bd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049dec52e201dddf00925cf0b4ef20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f49ee2ab6b10840ca06102bc1ca1e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7911b454e8123191856ac1d459236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fff90de0e5296ff751bc1a1a6acbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bce653a53c52a9b3766b4e6365e1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9f22edca6bbe1de8aa82f918f29ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24e71de28bfbb52b98fde03c71bcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c150b47b6516eb72598da8e46e709ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104d6830e5440d2d0668f7602daee0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdcec95fe47826549e9c2887c733bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f25a0d6978796df2e405a7d2e9d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07309cd5c835b91f8630a23b74e0ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51be8d662e84c66587885362ab4ece8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef526250ec68c6eaa815bf01ad158b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b621a4994c2d1ea324b4d90c827811d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee534d2c84ca7b63b573039f4cf9945266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7affcc7a7169955e5508660bc0236267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb50bca96aed2ac6ac944af8a25137268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e18252b3dce99efadb461ec8069aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7982a224d7e30cab19b2102b31146270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a315eeb929f9d24f8f4ba2e6fea83ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87465d1e3ee22439331158dcbafc176272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eab7dbc8655b5f04363ccead5ea43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21430e891fe4f98e635d8544503a2286274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf5133026e62b4de75c7faac0c2c8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362ed1d04b50e4d5fc4b1df8fe76f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd17c4d4377b66195e5fc3dd136f68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e7cf0ada89a1af0128293abf1a239278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5ded700d6d8d2dc360ea691f8e6e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f333696f60cdeced18deae0ef743280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f011a3b0a22952893f6615533189ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7677bca89915ab330f05fda069c977a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450967416c281ee0d2329f73cb9dafa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3e0fe44f91f5d4291aa4cfbfa743284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24560b6519877039093fb1f355b6ad3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d010cde276a1d522eb9b0c7792290286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5001c852f5ddbb470e7b16d6e543518287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069eada50b9ab374bc4d93dc33c6edb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8181e18133665f20b3613f0b2f8fcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f604acfc6d83de4fa705edf59c5b4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822ec38ada2c6bc5da8584d445c636291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7291d6c1fa4faaedc80ec998476cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402514be9893a0fb9521fe3880d52dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cef9723a013ed92c3fe51999c493f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad74925d70a7be24fbef944f53b07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b59bfeec71e000799126499b63d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab41f65604e48c5e1d2cbfc2ddcb97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf1648202ca0939fc7897d6448de3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef39d2c9f72ec178a1c5e8099ac8677299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9231faffcb2217f230f6991ea0f65b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a5c8bc3b21651ee548344ca1366e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ccc4e94acdc717126118d2544012c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9cb1c5a56ed02b8ea1860ae165d39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ea7272eb4888a281113f65ed2a82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8907e276e258895ec943a9eae1e4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dfc8fbcbe699b5ae03eeb0b9c91e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a74ac1199677e416ca8282c0ccc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce3051cfa0b87a1e2fb0c7482f66f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef5292af2d833c2eba143fd18e9b19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e931486d02b70e90d5f74a1cc6dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d3ccc496ee519169810467b8251d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ba68e4243b1013ce1527e8302453312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf02f974c776dc24ed5f357d4273f86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fd6680522b73c6b18d9a69f0ca01d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36766f0b2b654015f2b1c5431a2c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5547c1f0282e40433247377ba3ec5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019cab3e614e82cca9b0458a6c1f2ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492baf17288f953b3db6089fae85fcaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e275c518a1c28f96948a1d9d0b0c2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7c94b72e153022beda605f6c6f735320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2220c09bd48cb9887aa03a87ec3403321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce620e4e0b0aa3d9121646fdbeeeb867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f658a4fecd8d8599a93208758b9fd2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b864a81f4d98dee39acf5a494fc08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fea8e98af1a96a7a8234c5909e340325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02de6828f9827c8e80ccc884e1b09c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830f859a6be506f56c81d3a7ebbb066327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f992dc0456504bfa75119c257896e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fecc566b4b3a9d605040adab2ec28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2b800abb3e14a06bd1cf9090e32be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd928bb6658569058abe497600342fa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807af47cf5d8aefa8b633387031d3cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2208bcd423aa1b6f9854798ec8bfd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec794a05a11a7d59b1bc192166bc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9fcdc96aa2cc96a439aee930a0326335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156ed15b604bcc66df6f34c9409274d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7838747270e0a686599fa95888d832337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7c2d68ea7ae1025d42f355d66bad6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07104a1e51064c2edf13755b8a6c960c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6b741dd6aaf2ec276e30545157b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a516a51aebb363ca39790c23d3eaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb488f334fa338b89a9f768fee9717342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e2e3b7cd9679d255cb064a858777343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb5811fdf78f65329af0a53fead7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b064dd23960db90632930c5de1c053345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b410b38430721b1d5ffc7c2c1c16d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8387831106538328347c2971a8b1028347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715978f201b52b23d275784b698247348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727efb11a2f741b1bf3d0f895aad78f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8bf049566781fe6dfbf8dd558ffa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b919e6094a623e6bdf6cc7f85008df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfa430951fec4c6923508359d80f24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418ba4c54a0f8361ac84544976cfed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc61ccec6b816aa261a6b8d308703f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42e54ed97b4c8ac12c2fdcdef577fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466f4441f0f97506813757fc949ffb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f4ac18d1a239c49dcd847168ec82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1d41abaa0b82200529b429921e8a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b47ad538281728686530855a574a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0274fdb7c31c636d4cbf888bf9024360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c26748c212aeac4140fab2449d0725361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb25e597423bc4c0968890563ff8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44d4c7f02e160b9ed0b44c384f07be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf08316ffee8ab54fd5a8f8eb1001364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3287751a6d76cf9eed86ef43d9229d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671f61d6d87f98a0abe17802a822e95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc05603058f56f8cee4485e55e1423367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4189819f61a4c295aca4d17d208b8ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b2d7df95f93dabbb10553e14ae54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3859606c9a796618024eb009c6c1e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9006302dc1247a4127fef6944833371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e1c7f6b3a23acd30a11a6b0ca2c5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b21be76080280446b37f89f6a455b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5125e2ec1093ca99f258bdaceeac5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea9fc21c5decbe3b84b3b1dfb5ef14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff06525db0e423130a54c42abd7451376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0497afa741773c762288169c6bdb54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f871951b05e035fb8f59dc7e578072378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef890cda926887f4dbc3f7bd385fdc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a624644891efb241c7b2cc227bb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ef7dc5a6be304c7b5edde36ce564381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdee695125fb0ef80a25e49c3a5da16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021eff90ddeb168c57798f2caf18fc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d053f69bacd5ac1c34becb1cbe21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f71d140f430907d256c41b5814139385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e137a76e76b68328a7cb55373235786386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee5f863882460aee44b39951a6bef7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5ea0bd97760892febffdea6765f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e937ebdef7ad387251f84df182303389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de420111eaf56159e24edc8db8161390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e7d939a62936a60b566a20c53eca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38a750233614ae5f1cabc491a8ebb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510cda1e3873c38bc83ca5edc18198a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf5ea8c3d7632a346ce2d9a8690142394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a098d90d46d99269cdbb34b913d4418395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a2eb1ac2d1ab3d1e68968f1b72788396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd41e7ed0deb8a336822859fc5a772397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33824cd40d7f70bbca659741b2383b8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b3fc79e165a7b1888550396b2e03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f165e42de4d2ed0e27b6dd4f5830370400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620343a437b25dfca3ec21d0addbf16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803704a4ec797053fe3d6ccdb06816402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1cd9eafd8f019fb44b93d73446cde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e53de352e0d34b9a411cd593ccb8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70eb447ed7ab37e9156dac50172cf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f23d86c4ea81b0b7776d0426c1dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d7ef16cbbb912bb02d7214cd2275407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd0d4256518f6ea2806fd05035ee98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c24eae30eff62479f2612cd365e083409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d0b0e3296bbbb768ac2cc86a866cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d744366ea542d5397b97732c7d7441411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09ee308d1a680342b744f5440ce1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303df3418d3bc2bad6e131c6c016fd77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd99c4348e3e46e7810ffd47cf4e7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176953324a91250163ecdb5fc65aefc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729855eb1052682939407401ee505025416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b9603cc9219c4b966ede518a5a543417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aaec39fc80dfd95dbbb67608b2117418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d554d874e06b8baa231f141bfc9cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9830142a2c2ffc7d7970225e103d34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08a7c416f8dd2e7ee3d13d61e7ad00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4c163c4dbf88a1439db54d9884d57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf20bce6345c90cb46775f9f4725c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c3aa0cdc9909b2287d800932b8e46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba029c164cce39aebf556321ad432b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb051d42ca6cf8359e2b111ed1b3460f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca04b256882fed3059764925daad81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae4fbfeb9e2a4b985f130b661a588f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019d1260aefc494f9e56eca466c133429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a4a7469223b84c5a9cfb27e480871430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9259400e1aebdf8445bc2986965be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0218c206e9b651c0020a32c571332432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebadd8544f524ac2beb1512da7ec791433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951de2ed2b4e2b9550b82494663cdc75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21ca1d109541b2f10265e0c486cdb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a6e4c8636761e250e808c8de17dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d115be8949063864050f24e7a8e86ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac447732294d1ed83fa8914739f7413438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7b8c004123e78a5a07db10fa350c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a8d17ecec7eba6afd14309a1f4e7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f024f4c6938a22c1711ab5654c12a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e33d7ebe3a91408585c861218c6e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860894417597f84173642cb87800acb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e721916c4b435e72a3e63f65e1010444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed3bc4ccb4ee2cfbaf2f617eef0cff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56249c03bcd2386e828beb4dc32fc0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45969b566a4599227920c1075fa82e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84662d205dba6542eae51e7fbb996448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c06154914dcc867977eae70b4cf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ce9a056a81c9fd7f1d449195835d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545ef0250ccc657d06976b59e04189c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326792acca49be733b72a7f36eaad8ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767509024092a318081a428977a5f0f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece550860f8b37d4b2d2b349ab4ac4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366aa34ac455da9b8fd6164055ea052455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a468f56e5383a95f254e0a6f5d1ec5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1457088a435f921c9971493a1fe99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c562732577789dfd73e4eceb834f32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3b3e90250264e95e666afb4cb27df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58638ea895b095ce3aa87f36ea8a0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7019acf8212161e201d26f8ad56cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302b2eac198323008fae326b01e57ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce62e91988cbedfbb73e2dc09f7eec8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef33b53287dc11e806d469c981a4b42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee68607396f29b69d1ea92ce7d78ec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927078fd9d2e2060ee5e92f1ad3965e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87006f931fe8a654bfce647e7aabd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5feef2c06a8f8ae7b4b9402de4b45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8b82e144674ce42bd2b8870b81cd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce395c11fb1b69d639c3dde00a272afb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b68f200eadb8ebeb1f58493e8d21db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c17d73834468d0a94309dabad4cf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fadeccecbb7d0556dafe3702b31520473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfdb1a4aff7a829a600e14cd619fe6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3966255c8181e47ed8dcd0e0f417b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab90d7967418a2e8f94974cdd7fb5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f91c7721e06d989b909a9b5036774477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd7484d477999e087cb3b98e6640af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715483dc72e89ad75adf479da69f213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24472c16e46368f77df895161fd2f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa822bbf65680f4fbb80fbfb7c23a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cac420c435418ef27fc98fe47590e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb0ab0dea81579466f0e2986c64f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f4c56d4726737ad50535b36b0acb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781117332d8eeb6ae3edd54f9ab2692485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde7116c69bddc55ca9ff56d65fc307486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac8a954b331a8a17b8c3a92437dc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7656da98278feec842fec5c6f6d415488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecdcd55c6fad20683bbde818c28248489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab0617377400405cbc3adc34b572a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000e5decf613837e22591c11a620fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe82c2b0ea4bc6fd42023ead7c850c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf3d771fdc570434fc9f691d763028493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a134e50deb1e83d3d8eb00334b95b29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb15bcdc8b5526806716899e7fc8fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698214b9dcbe64063d83ae7ba2875115496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281c7df767b33a3d33c7affea02cddd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae35c61d963193e06499f6ddfad1243498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe855042f8e54019a9373163b0a32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6836b10264745b65559be4517013c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af146ee745ac3246ab5663be2beb999501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e03ca3acf94a460c9511b89497355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e5d57a6b2227217fc60c3dfe218cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594cd006f4ef4e3d5444d5583fcb46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee02d80cd1aefe369674af33cb705505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b98b1d36266623b7b60a351a25410506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfab03d95b1848398aa03a4ac51bf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5788613313391f042043402a66b817508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b4c0d1ef32a157ffda3b180fe59b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c97bd987cac6d1daed4d1891737e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c14609c6b6ebb5257b027839934d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9cf840a571aa2ab5072c7cd53dcdd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d954c2b0fac4bd266d6db310643a6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e4a2695a930a998db119a9fd618f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccbad29030434f2ee3c582175b1fb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba58442d32072888958e006d01453a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832d71f3c525631ee94b4711891f19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3eee9ce1e66d6b5ddeb7301580de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57421a9393e8003fad6dc4c17cd2110d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc9086ea14fe7ae1230a90092a979520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b51a1814f6194b171ca24cf28b313521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306992ed4a9133c82de135a7f8fba86a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9e41a540d985000dbd3da4ff592b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037c3a12ba13143afc73e5e953accfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb68a619f62ee7a54bef09dae219a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135c3d9325fad3fe9443ffaba15b397526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a85816c48df8be0c0d5d177822f8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291bcf9ec1bfed39477381c0b0a305f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac189964d2d590102bb78594295e96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feeda6577c869282043ebafd81b687530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67907d4e724d7af48f8b37ef65ed0db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ce7a62be1a6ed75f37e4ed4ed20a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df6404f963cc4b0da9dfbb31e556c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabd47eb9238f89c252db6ba711dfcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795018da50962ed845465defa72ef2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d966870f37b61298fd693d4d5d8434536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e111a3aa1368662ec5eb540434102537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4a9291c15fbe8d1d56e8f451fcc87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847a9cc80e7ccc8e229692576d56948539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b811383c94a80bbf9eb454ae3a0db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e979aa9b19967953a8440e7a0271d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ee64c3b96d0c93a5139c5be3f1c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178b3e63798a69e4bb17c7dd4d2ce10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e020530865379d32b6409a6b3001f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c7321cea879232e799868f6ead098545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e19b350c5091932f7a46ebe639009546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deae1900bdc9cd3d3b0214e5c93c36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53c68e7bd0068e52623d181284d3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4e6b7c364f28ff456dfef4165bda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff232dc9756dfa86b74b186f89fc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b9a10c2f06d8c13f460128c74e91e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1c40eae134bc4fc7386c91bb88fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e5a4a9a90e496283776bf70457015553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad88c4c1fcf74148d10362b2fbcd8c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91f62b015c4136f4db2a390c51daa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2930e9b842c5f1aaef23d898c99851556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927ec418e78079e5415f9c69dba480557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa7a724a3282c6aef21cd369cc15b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ae42370eb60fd2a7910deb105f9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f278a5ad9ca330d36c454ab32cb4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172956669a4f11ce5e4106c08776dab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6a96b246756d18f7b208c549c1ded562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58acb1fbd9b80e3e6253d8412feb93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef399d58d23f5d93c911dced21d36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d15b599da0b8ccd2ea4523001f587565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688067337d5bd4558d1ba3f6373ddcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6d5b4d440aa524cf56ddd452ee41d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa8f61c9379e98bc43d290da5829f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70dd192db6f860186ffafb6fefbc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd858b8ef62d9789a1c5aaff8b9ca847570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7085250e7982011813d04644d65d9c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cc6b54156a161fa8973c452d7b243572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ce3721523b6df78aa0b4022f2023573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5041aeb5b23f4b94cb2c574d51bb1a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82aa4c860fc9957ad124e00ba9ccc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42803d2a4940f641bcc8003e3d6ba7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1722cb1b30737f399a781a8e5aa8878577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeceb617e9dc94fd688c4020629300578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79824b3ca4f4caf51f49ddf83bb799579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf621ae6715bf51e84666cffb358e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98061d5e9d4665a827e8ec6725435b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258f86534dbe812ecb1a876b8a3c1fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f45c71e3ff8c2ce4a047997a4e726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab079861529bb32290e0a6a5575a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14293e789edb25b0233e05030afad47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d058d54abb9f0b92e370ebe1c11f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc7e79339472327fafa44c7660b988587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee683ac11a869e46e9ff87ca161875588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98de403493e590996b411eada162ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223a5f9cb19a5317c07a6ff62a5745d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab731a825f7852eb40affdf635c9fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500364884672d450d9a3bd51ff42ef12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347998b32cfa6cb0419eff91ff05c7ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0609f850fd0755118216af63707879594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b285eb3349dd2bb9adccfb9a1bd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8ef9f1661481fb232a3a2926f25d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a87621c42e427b6ace6e22e26a4f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c8ae23c26d1fc541b0f80f7100af2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59fe7c0f5ec3773a01a4334474c30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6aa7d37904c648430f344f36199f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e681e0166f54079cf18f8597285de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e98809a9f5b7ad74627e606750f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e607f5ddb8bfcc926df47035d98671f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e2b5f881c70d3e4594f70b8158f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64fce72528ae632c4cc4b23a39ea6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbae377b696595743a9bd54fd07e137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca15f25be2223e13ae1b7f35cbfdb4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e7d1ef0eb7bb0899affa693c3a888608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0390bc873452b84e21944b6917a68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9880adca1abbb9a991df80f18bdb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc4136528225900117777b4d4dabb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cbedf685e6ecef60c30a33cd0cad3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a2250c2384c9017f1b68f065148b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac687341c3b016417775f108511fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f4bec1fcbe2462ce570bdb3177ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b9fe7465b3e8b0ef77a2847ba9cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516def97baa608c33bfcc8da90e77c06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f37d33ef364dfa2580e4bf60652de6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f7397334845be65fbdff5bbf21eb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a728f5b8481b47dc3a4c4922a66f49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d90e315eb5b8d5932a0c641d65869621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1fedab4583bae65ac22fb71a899e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2d7a0addd8dcc2f4ef5832788e00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e15d188b63403bac7c3f19ec2afbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d656201867af4f5db4c495f4b1761a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e70b2af856b4d7b2c8d57611ff5aeb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab904ac9c879fef9f03622a656827e90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7abcf153f4c94edcf69cba07ad8b26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25a1841ac3bd2a8270519eeaa78eee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b586e7e25ae0209c29e510ae930fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff272bcb90781ca5c24d956eba098a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8831283794e992c2ad7185aae7fb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043676674921b004b93a9e67588f13d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9653e0a7b17edba33828dde2631c25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62a345c22c63a2b708735c5349baaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a669c2208f1cbfd0854f48249087636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf74ec3984926b9337eb8d206e65daf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec61ddf218c4ce7effde3862e0e97d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50c6449a4a8021e27a4ca309067bc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b1e49bd378082600f09afe597e0f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c648df885da471642dddd626dc6821641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df452da4ba26dae9425d98cc7621c49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b58f707e2811a23ccb41287a8eb6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0c2bcbfe710c7ed5ef35d519f361644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c93ec6433f35a7fd26111f840b1eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f375b117955b73c0292979f0afbd847646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdefcf77ef9c783b0d2d1073fd53e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366be0c8a33cd58d409b430791e765e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af946f1c32212034b31b9f0aac8f68a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf0e7cd203462581a66c216be36bec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e609e79012d41c7a39b3983d26dc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305677a61f41cf79d689c09147e082652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893ef2cf601d0e0347ead01b71c6a07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d0efc5f3d1c38de513e9a27178f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bea2778ef61823c1c4e4aed752b78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23cbaf9ff0ba64aaaa432304b2fec2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657052851c1e9c4d58e08560a5ae2a87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86287dbf76719b05f431fc38d51b5d8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0071cac214e2a6d14171a74eba661659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053268fd502c3514321849d80344041660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33fd5c9083505f0d7c971f54a5f7d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7f205b9a4db232ae97e109e741e24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98356a05d4f657c2c91008d0cb1ff3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502b9aaa12c9cc652d8c75928ff8f63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25cb7b37985101f2521712d8601fcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e39ef9546a2ec8d0b132c601504245666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d34a6cc6adfe1abd2e322f9996dab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c56f5f948d65225c9fbf2f57bef1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c80fec7a8a94065e65ff69694ba40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f0c4176636c8a541933b11e118af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92386d3c10e392b69a43bb2c7ff7307d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7162cf40d905575f7bfae3f5ad011a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e91c9bcbf7eda7217d5fb5251e469d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e6a7738a3f52c757f70de8a67a7bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f2f1fa68ae6477d2f86894455b4f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8892f4e0bb2e4caec70e91206f33b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cc23a74c05201911255374f9b4ed2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d672c2035affb0d18caae91abea65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7866b0b3bf2bdfd081942c24212ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e0311a85c3a84129d5208c66dbee1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f13b58ec1471e75c0021edd5f6cf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26787643b03071a7f81a54b75c078b4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beec4b5c9e3e51d08ca5cd7833be91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673fee3d6719fdb5780dbe82d90e1a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e23fd770178548a3914ce4dc62a17f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0818d161bf4efac11d734497d94a14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8975d7366f34937678b3f5a0581f7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6104f9dfff8ad389a7405398101d12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bfa0ea5127a418fe27f64128340b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceccf6a5256d3f34172da35d8fe88a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa45ef4e6e0255dca64ec364d1d466691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b036dbc21b21f0d46b08cf84c027c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12be88e7fb5a981452aaeda33bb536693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e6ffae4d27cd056f89a53e2541a6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420ab1e5bf0137163ebbaddd5021ac8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322162c505cd9072847a2e111769137696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631b43219a54bb163632eb72f925768697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1758501d65a8b2f34ce88f7bdbe9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7407ca0cde07d05b32f048404c87f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef090bae2d5e47968dcf5894ec1976700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487604e8ba0e2b7a72e4e9cb26fe707701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e9b50f59f1477ee77613b0f11a6bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3626b54e1c95ab120bbce158ef72a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceffd839e7a39509ecbc4d9397bd32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08575cf018d3ed7dc49deb0cfe2153b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60359ac681bb46eedf92895a686d9f0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c972bfe71e42ca25b43e8f033670a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6ce2e6f1a114c6b162cb820b47ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a25169c1c92cc5e32d85abd1ecc49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4229b8dd01ea82e9467dfa4ddc0ac8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c3bd2a0128379a568f2c2ca0c08c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8869dee0e6d1cddacd59b103d918712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa950a78f4a0e02f79ad0d50802d82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a73ffdc3d68b1f69880eae8342849714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad2a811f02a1a9f8883e22bf6a058715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a20e5d0f045a903e6096b76313725716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a748281107d1b5cbd14ed127ff983b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea64cb1010e2a3818c43773e140e18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9acead0132e6f2a6cbf4cc4ee5c91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423838ad3ab23cb634dfecc49a789b6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0396a398231c7dbbc4f26cd26164de7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d79e5d1c0a91f53529da49ae52cd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf062cce3868863f536591e630466723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da302f89698f8258ddb4a20327dc901c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b06e4485917ca82548eeef90cdf7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb82f7c7d6db7cd02f97bd6f8b7543e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21cb034fdcd88a0cc9c44de6caa4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc823592e3149b48f2e7eb90e1b363b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8302db3f77109d81fc5f0d0907cd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399065e7295e11431669c77e00190a23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a270d7f6437892e2cfc6b2de00aea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c3095a1ae35c37b41ea1b4d5bef6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da2d94f701f09fa31d45a9f25d82f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1be66f8929125961b0e5e45838e1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e24b74f1c544e31334f74c5b4c372735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ce0adb0498992697b85c30140b654736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd400d8ebc1ff8aed0b226f676f55a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7496b00eba4ac1a3e54957d61de7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581b7b0b703df58b3bc7c42374ed90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7ee07e9ae0c31717bc6d7e26a2c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e22501cb77b245f6900c366919d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93794401ea4cc8b9b1457865f936f65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5ce8a5a5ff982885d3770258ad09f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cb632536729ea24f61583e371f1ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2c791baad9a996ec2dad83105227d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678db5d4f2012405d72882d2b3f4d18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ec5d95eed8e25073c275068fbf98f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022871258091bb0ed292a9a6b95c35b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad1fcb56b7af258d12999e3cc8a9dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3384de3ea1f3d2726c73eb91cbb6d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cb0e4db516f837a56ea61edb5953a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4253d8bfa3b96f8f215dc480644d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c06d3629649caf0c688fd03c79d69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1db435f4a44b0cfb6ff7380aad43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a0a14a7e44ace04407968e04d66fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba89c4374f0b9c90782c6829a2a1c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d9a724dd887732acd9cebb8b18d1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510228debc07f9af62661f7b1e9c4c3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff7c9b6680ecdb9e17adfe44e5e81759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc136f78ad515c2717c43209694a1bae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f333f11768ec02e9c97f9e4833e7652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea8748cb746def2eba1d199a32e6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e4d810b359f65a93c061c5eea38534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a767c2fb03ab648e104ed9afd4567c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a8be4eb36adeed81e646c25f4fa66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536971e358be5780f69f4554e5cac387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee374e976aba80947f87f878617a2998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da578db51f17cd8e7a03703ddbcdc51a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7c776c316e5e24aef9a4ceffb16b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b9cee254cb64f0b595d6966ae0bbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63055be66d67b234954ab54bd3823212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605633a2911bf9965aedc88d6a44b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40543d31e4a7920df35a56d33a5d48f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b7c590cb445333d422d24905057ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaeead05526d841f81a60e105b95b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd3d1ebe4e182868e1eb1af54d6f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f836ec3271f1d5cd25a90a2f800a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5710f214e3e7f126b74f0be4a73a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd0660e1556b0592966c8f78f581b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10db6513031686e346bf24eed9fb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17301ef066fe8c39fc4c7dcba26b2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be75edf269ce6c5914b6705c6aa93623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d5b2573b689dcf7ac0248892487124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1f6bddb95ad73daacf9ac58c10bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ec56010daffeb9ee1a73e75f4d51126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bb253e2be84d21d1a573f8373706127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e20bfee0f814b26ad19912b7759a6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d61f6ecce6482f1a32a050b73010a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac946dc9c610e95c3d040edcaa9d2d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c3ca5ffcc192c160dfa5e2189d7fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354c32da3c572332faa9f2437a87f2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f25c69337b296ceaf3915802c6c9ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f25dfed003f79997de68b2f21e5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd832e836759f978fc0b8ea02e3291d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb141324755348d979ed701e8d79e04a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d661ef811ab65de5b9d72dcc8da76d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b879564dd7cd07005cf24ec1dd6ea238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391985a7993ead6680cd1b6117e77239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0bf53f6d0cf7ead85712e9cf2c19a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4b6d388678a3b93b8818cbfe6b81341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c98b26d99d23ede6d4e690b54c7ee142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89faaf3922da720d55e0c73f9f674d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d0eb62ba3067fbc4ce82be349d17444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c37c6e26cbfa5ac6c8551de48d47845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58588a43c07a651e6662ab1bfc66c3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cce863b39ea4f98dc84aa62f755ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f7b26b3239f7adb2849b2f52cf67048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ba111b3c9af53efd3d4636448698849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8abf2d3399bb6073fa835519e7f8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e94dfc1e2c4af70a99a20578ad824551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcde021c9c9270661368b54f520a2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6a13efceb1d7280e833e12d6d69653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492b1ebd4c8a539c8928bb44bdf56d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04463e8abfac39b9a8cfda0132250355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0398b2cbab4de2fe96942a0fdf26c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efe6b071598adf935d2baf477e5ad357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d02913836e40433e5d76fc96ba0d6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f546dc0bea1dfed44a5f59efac41559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe05fe0e36ec135dfda7acc01b10b7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce28a717c0b8516f2840aa74985f56261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a9b36d2744a6b24508808012782562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee6176d52ae9d9a69676a0de2812f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd61e393a87d3d65c366adf6d2fc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a0f8b38488c2b3b73e3081549cb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf570ada321801e3c76fe0b71360703b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b18dac719e6b13bf2e771245ab7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8071178a2518a2bdc0a789bb4e8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167f0166515039d7b66c26b773b2cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44e4a0cb6435afa86f4f55fc1ba0ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82583efa6db511300ca1959523277e5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa5e4010acb523a691341336f478e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d32c834ae9445831e58745269a2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d298f6cfbeb8a35e4eb0a3850768e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec7e6aed3c0275465758dc4e38f1b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e72e8fc80455c85e1e8f734cc58bfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae9958e5b2b32a5a5bf9dcc7bbe8d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2415c078cb2fed2a89ebd6d6a7b8ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b09d5b90f4b99820c416d01c3d16679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd42ac03c05700b2a4b4755aeb79280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5b9d207137364d9518919cb5fa1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35cf02f4b6aa11e4fcc2502fdf4aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5729357d711b15c3bd3185fb21ed483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d80a2b727cc1d2330fe322ac31b1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6929ec0416db7549d88404325fb6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb2d909c1f1d9c104009cd5f3917886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e311cde1aaf2c48747685a5bc3003587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7686f08ce42dccfedfbf1584754b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08986d8134c0873ee8ca0bf693d1542789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148c4b3fed3a79f64934cadb60e95d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b858f4a61b5a860d22f4ff2fa71dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf617856c3d4375d7ed89482cb6385c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63717248243a5c6c176ff7ec069b238a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522f436ebaaa695cc589b49f696ea794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdeff13909197ebed93afc33b27afc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e3b0809a6aca23d11219a94bd555596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd7ec7d8a3f9503a7f781e248ba1a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199067e417995845dcba499a09610f1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a76b8638b6d648f5a2e8f229da2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751af674cfaf693ed974f790d12b6c3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e3b7142469100b6c87fa3c47c95d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d7d0d83f6aea4fe54036e8cdf12de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b32cd663b8b080e675faf2cf992d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb13c5b14af33e81839ef3cffa2697104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819648927c56f07ded84d754c01ff7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cec2f05206e2576ddbd970aa86c4e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066007f360f241446cb246ed9bffe0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91df5cd5a78d8878295c7959dfa6a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe9242ea0e9d78307a4ae25149fa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05727cda3222cf92285c514d8360552110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cdc242af96cbf75e7ca785d731ae7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5fd7189c23b59b86d236b5511e679112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f4745a97c8f64997bac1ab61f22c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba387ff8e9cb000491e1b62e01f92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600436949bfe8d42b5ec9b02ab3e76e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a98da11a86948e87937dec9527d40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863770099203a853c90d5cc5df3a025b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18bf2bff0cea81cf4c748434691e88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2ea485ca22175f33053eb9756791d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1031f5073d640abe6cb2d6604f13a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9a88e42c9d8e3ef1c7fc4db923ec1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6610fdb14810777b0e6ec01a5aafb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455007449b6d04bf18ddc956199658e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad4fd31a42d88a26187dd8189c299124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec779c1b42b645e56001d2e3702c295125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084df2adb656b949c8c18e47d40685a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391dabb89e00bd421bab001d03ae310127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a0f9983891d4b78003c78d5d2ead0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beccbf1df07fd3e1015a2a2872490bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a9ae304f7dd8ef5e92f5cf7c5a46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f42424b81ec96824ca7ede582864b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9e986c9b3dce7ddfaa67aedca519132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d88baf372574cf0866608fa120544f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc772e9e62aadf810569a96528580f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e487bcfef480f02244fd40bfcc269135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e7f95b6f57e70a9d6f67f44344177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eef13992545ec6298fcb4428e202d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8a04f7e22fccb15b42154cc5c92f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dab17ba83b5791af9f56c58d9c79b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a4dc587f41161701af05834122a63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0558dc090be2dca15aaf9f1cc746505141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635596db47403751fd5cbbc1c668cff4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c938ae50431dfc2d26ed3d9d9efa1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c8b5b49bdba850ce91ee191e353b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ff8a22529ca29ea197d17e8db89a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627ea4672bedcf6d3a5eb56c5c62e56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff53c373285a45fe3b8ce45679ed8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a242e2deef179b22fe2f920a535ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281241179b36fae238f92472ae413db8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f41a05fe0435d52f5a70eb57b841150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7906e277563377cc21095eaf13f637151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96f22743ffbc64a880c0d0afe740a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b403cde5f5c52a65061495a7863433f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0615a30fb0bc3b239a37fa30b05b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd57f1760bcc8c2398cc4d173686b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d59498d1e9192a8bcd52ac5fb6e86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193306d9f297032529cef1e33a7b40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4142b64893a37d592954e8b71256b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf949736f82a0516b0b406b4c4613355159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1276b8e519a840b6e5d96caedb7e2f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e94bc01b7d87af5828fff198938b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab1f9b31fa62746abb11b93ad18c52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55913291d2f6f1c81e8774bb2d663bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07902c8f9766ca31fead77f9515b25f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0516335d5ffbb64cfd0958776c4c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90eaed9516158b6342f546c0cf8eb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789fe304d853e41ea86568ebe7b709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba0a929ed9d9145590911eced2bbdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ef1fb7d36e6d2c7fa3172849e129169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1476c477d22553024e1e95e68ec732d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff9c61a9d7095d770fd7c1e5a171a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc85bccf78a7693030911e48d72295172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5243ecb7f473e90c4d46ccd371c37e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea594832a8e768e92082d83db263c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c117f8b7ca12b77fbe70cce1de8b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca947c4c74592f96b5ca0d7343f9e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98df1376cb13df2044de9ac38512e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0af70f1accdade63596f9863b18c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e19df65439097ce3817ee2c1f3cb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e73687b983b3d741b11cf0d441b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abdcbe88d1a99d89c7198b86ec8809181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e1030df025b767f697c8ab9b52348182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bff657ea066dd9eae56994f4208c2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b1caac126e5f2a1928fd29d92f905184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8b777599e0e2bd17c4f3a201c972b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799bf7e3e0fa68065b9813804ebf3b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9d650c452206bc942ed5b05fcc27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b5a680008010cc3cc96feeed00eae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2b236326ba4584cc1ce1f0963254f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1bbecbad4e35a2d987561e8feec7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cace2183c62d359d1376b191e03aa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e56b1469e7c294761eed35cd1794c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c387af2566fe4c9dd1753ad5bb4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552320fe1043b11d311e57652c897c8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e53965ae2507253d80736cbb0cee3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5475f8c98f4fa0e4ef30da86ca44c48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d4c8d8a648ace767b9b6e079b4567197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bca484102124a4c71beb7fc5c6fc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f364b34ecb1e19e3d31c6e8a4ee7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ffbb28e1d0fe6e6f419cbf732ccf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b395086c646b527403d219780c1e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c92c8d1028392335cd6ca5a53dc130202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174559f7d8dc921ff25cc647bb451b81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d72d89b1570019c257c2355a5ce657204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d482cb0cdb8278f37dc76822f4783c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad669f551ec15cc04781cbe7d14afac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adebc546796624c4074c36f5b5429c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c415a9388b4acf719e63e95d33a93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c5861e0c89c15083340255c0bbc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf19df943f92f67c6fd0c2001c37d94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b600b7a4460a5623d1e224055f3a5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c388c24436848b3aaefc03ce861c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b411b26ecd1ea72e5ddf04401310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf2dd1c2016b996055e1adaba9031e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c68e13dbce6a42959a41c4818ced5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152c64aa9f7fa5faf4db176e03255fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10743ac045388ddfc4c76f8bfdcedc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6094f43515af064a077cb0d202510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf1081e049540f46ff84efc996bdde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836389702d89a17593af91e828686c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5003cbdf91466953bdb4cbf3e3bdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955cab501cd35eb6b7fe7755baa71a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00479d22a70efaa4ce15dbe0160a168223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4341559d17d9800078f4bd16bb82d34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe4455dc0e8d644be97c0edd6d6c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23e39d577f7a9792aabc6f690bcd50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5caec703cbc4cf38267cfdf581fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869713a84329b2c008426c5ac1d42c9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ce2d7a55aae49ef8a43a7ec9793f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bad0997f6a1052f99873b0be07ebd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345643bc01a3d1ead04c353bb97184231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330ac1f7132502f2847e8c74dc2a2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a33cc9efcf22d2504fe492bfdef1e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02c24242618673c9f1ce8718d2d1f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba7f5b1e25b58239dfeaf362fb77a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f8878d1f6c57506f998517764b8b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb60ba91d4d194e69fafddf741fd90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546dfdc4355553c024baaad35d00b0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8009cc2855c0bb7c579ae31c9ca7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ec9c1cb40c6e18aaa941f0b25a003240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb870443030ade1e324dccfa18260241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a765f19d035fe23165b031c327d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5f6a84e4a97a213e73c8b2dfd52d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d9422adc2491219979a48515845c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8a6a5b62e0bfe5528b75c0d5205b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f886b17dd257864570eeb8e67fa5ad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f442b08709db4993f32ca54042870247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c59dffb81f627b01f835ebe78395ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e98ee3cdf7e6a19b650542ec5ea22e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41435b6cc96480aef6ff06e44ba94d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8399f18a5386772086bbb3d0fa9c9f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf18a35eb165c1f7617751e1dc46b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab324930c731d5c9aad7109d7a26937253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edec652c21eaddd9efbd45892e7e3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c32705e826a493865a31bafb1ed9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb372ff34614c779460247f87d1b696256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d525293de0f0a392a4224626717ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3224aaf589349ed03d9310fbb4e8e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da84e373f2c1f85c8a6089b0b6380d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d8f36fdd47c784f699a479a07e6c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46575c21327be4eff124c03bfb4de685261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b08ef4568079b7e3aa81079343958262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d781b286c02376c569a5fb0653a644263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95696184d633dee26778b59c0e064ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651407a9a874534aef101d7321535da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934db6867cdb12396de49cd292f1392266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e26f1f3f8fe78f568a3e207e1d78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0607bafe2514b7d0c52532be6321aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e9ce7794ad327ee934e796af5be2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a7fb03a86e942b40b98536301949f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1949a0ae31a96a31a3e924ffa5336f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e67c26e1ca1e287c0508144ad795272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191b19c72a8796be0b18b74afb7f3ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b341136435dc4e5eaac5fad37b4dc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8897ca1a1bdb4dfa145e89f4e1fbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da633f4f501ba5dea826f7f815e22380276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4b760869bc72116336aa8c29559b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004945fd419d4fa977dc3076b2c16a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ae8cc60f5bc54dc8a100298f80fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad18471217dd87e2f7decbee6c3175280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eda44478cd5f6a4c08b3290891dacf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae05389131ccc466fbafc916ef8d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ace47bfe7a81797b2c17ac5887db6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e62b27bd3bf017e50c8381bde40a35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b3a96069c459ba4f0f0b387bcf93b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3dcdd035784a1ba410766d0ed1647286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee856de91840b31880df3894be8f91d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e433f4415299b76e4afe6c47f562bb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef05574afd8062876712fadf0c4025289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf6cc74ce438be2c5cfd18a5f3d2d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c08fbf6e9655d02759ff6218aba5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06073bb2214f7fdd930aa6ef51b4e0ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918b30bf86f6390224136a0aa2efc3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91000168e8d84dc9189bf0b9d2f431294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f521831480cf69788122e9201219960295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd870ffbd220644e3764e007517b6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48863c91769bebc3bf6c25c34a661564297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6129be7ebfd404db7724bbb85499d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558691b44655f9000d89abe045c626299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d708970910acc154c79e44f67e899300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cab84bdadf609c372535c226d36070301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddbbb3d572001485d17dd92ff600bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d114ce6308161a84f83ff5e4ee71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c12595db11b50ec4fd1c25a60ffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee51fccffe421d360136f08350463b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bbac6131a09328b2edffa84eee3e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee78ed4f7bb7e9ef9b44313da8f22c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f645e3c5de551e1483fc912ff1da5eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296de658e451679de83d9da2b0084800309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b2fddc11dcc64cf4e8b9e6bd707f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221579dd390060e4f767470f2600968f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec2d87bf5cd3780f824789038c582312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ab3fb76d30efffe6ea9884c798521313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f6f13ba05bcb239b674008f581da8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc62c2db1c509fb89b369546eee23e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2ebf1dd8038a7356d95ec4eea096316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae019c2b848b425cce2cbc9946ca8b5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fa8d687e9e49c8947f7a1b2b62585318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29543b988d655dd79846216a809d20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5d0301bbc63bad1627641908e606320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f62eb04afb591a3027f2db1908a09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c11a6081ad98eddd7d82ffa7fb6936322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416a00c37e2af0d5348fd9d725ddd77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76fb0e0bb7a8451f8c71bfdb0025e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a6f61d0a08a91d8e002ab6126cec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1943425cc80e81f7e2879059a4f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe08b850792285a7ec6bae506a9cc58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044347ae66de86ff6883503a2a1d9651328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed046965a5cece74da43e7d969362a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cecd7b2a702bf0932aa026b0ee77c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094a9d1d77c1bc8f64a5c205fb7362331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60053d761270a2b79f8ee2de86c6f79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab0fa07ae5d82e93d5f746065d9372333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535224e0a9a67c051f6a9e90eecab7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5eaba08ab86ad8fdb88db69f8786335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8536c5162226cc6a61fb6356d68a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a985860009e8a09d3d9009b80364302337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be5ad84d874171dacf2075650ad5c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b54a10016f2c5e816af4874214872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d9c4a8564fd7c6cf7dacd5aab553340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190564584096f4027667fe1badc80c9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb66044940563f04accbf1708c02c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f4aa6bff6dc73055ecc6c9885e7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b106544299f72f16b8c6416bd4eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc45a7239a0141e1b2a3ce683a28cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2fa62e06127c9ed68944d27d3fcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43703fa988c1127147b5fdc64228f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d8712ad0ffca907f9c87a7081bb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f034d3aac204f2e04cb05e0fa7208349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653c1b56af0679aacb52ecc10441cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba457fedf8499ba4ee9eaeb560c391351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f51759f934ef6aa3f552eebf8063352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8aceca4522e01f60e4aff94aa591353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ee9bfdb0e66d3d6229e8f84372b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a58745731bff06e1a4203215768e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7098a9d0a44a530d9650e5e6b5c35e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967856e2a1ae3c854222ef346011a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd74b9dce1d5be9c1bdaa7c9b2533358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebddc1fd3e65b729a1462b0102db932359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d16a03f37464575f855195eabd55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474f063cfe81e3bcca47a1ca726cff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161806f2cc83b13a1d262e98edbd71ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34476212335d7d8e6fccaaf79ef80e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7734edc50fab667cb69f35713fb8a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62175dbbfea0c51e91b12c84a1e744365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87154f00af47b15bb46cc99924d85f18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ac63d69b24a77ab006ca46d781ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aef7bc3e8764b9304fac5ee09cf1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989d9afac64d8ea0abeb81dd1b4dbed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ddfcd8e577d5cc19224a0d33f5bee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97437ee64b2b0109d811d904e784e8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c67e1ef21307fe1631525e0b7fda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f560d9d9e97e8a3ed73915982bce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd817f0b9b0d18234dd5d5c43c329167374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d7af0d71f7678dbe9c2f791deec14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7484415a0dc59210c4c71df0626aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26bd04de87f8ccd8733ca4dc541289377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486a5e9b8d90c16ed36916aa92aaf74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c53dbbb3556dafbc918c6918d2bd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0722deae9ee0e64a9803d2d9c7e54d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f215be05169acb6a82f2cd09c1177381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25d76d09101163e6c97723b429ca8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983fc67adede9fc2d5f9fccb94541f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6c3e1c4e5af4150754c4efd1fba1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0e1ce45a46d580ba384738620bdff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519521d469d7b6281c64eda5725750e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95783041614c2246ab66073e17d855a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4253badd4142618609038dbe57a16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea9483b62b70e5c73bfef5ed3e5d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc8ba9d6a2ccd7f70c9be51dde29b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b431a8de1406e4e6d852354d5ecb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3e566f2931dd7e2358f495ad19f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647ef3c5482930ad1272276228a59b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb821ca958c5b183501f4ea90af9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d7c04e12a1b672ff2d2a671696f42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9c6f64d13aec4c87e8f58b2b8dd2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d24469cc2e800b35c1c06bb7fc886397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5cba023f90294e54a3474580c8ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce98d33aa45e2d7692aecb6920f4b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260d57ac2dfa650c13d46b03ca325a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43526387d570972ca2e73cd162fa4c34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdf68f0859275a93198ad20b12668d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928fdaa27a85126ceab761f0746962403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cd8c40de9814569df8760c07b946c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d8ef0b655813449ee2ffe2b03c87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d8549425d19efdc14c498d2cb4ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae91e61532cdffa9f582c2e8aaa63f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33da9bf5e8d707ca0a336ec017ccbc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d830c21270e07e0b68794257a82927409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf9cfd3b10d9e464a8637a76a9319f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63efac884bbffe86c648d7a81d3023a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82301de3bb8ffbd37e6d113a1a9845412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3878bc3987fd8e90f5fe2cc0d0af7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4946bf0a8352cda1cc21a0274c51f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bafa44dad024ce9b4149f166548df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eca3c79dbfe77698f80ef150b6ad4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00027c1353183ba16211e6cbe8a1021417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602e8e11976c27a63fe5c27855d9874418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf40ef760472de842ca5aad9f5257419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a781ff70fe5dc969f5687125f280420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5f49f911467719930a8728728881421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6677efaab72f592ddd44e8a780b1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829be493bf09bd1ec3a872f58c3f135423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab9ab541b7234c3f9990bda194ebf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a0ca4d56de3b04acbb30d19cecd54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ded8ded60b81070da2df6ae43ea83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66934f77141bdd5c95dbe0b467463b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1cc0367b2969b864d0a4a4b549338428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b1ef0c4f86e1d661601329e4dabe3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7093a03fddef8cf628ddab9bfbcbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112780c483d3c846d54f979c60e36d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a279caecfaca621783d57ece80d578432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf176155cf26198db28398933fb5ed2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e213579bc00b64adc8a42b9394d187434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733a4b99a412907bd4034e680d0807435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d2bb3ab62dbfe0077b077ea17eaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f00fed422b1fb57ca7fdba637d2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c916d0423b2dc6dd8a57b00e80dba4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203f1fdb5f0f8dab2107e5ca39fada8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb73d4a9a5df597011d6eb8f86c7199440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934e20669e1aac11d06b1811adf77a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72eb7cee346695390b97c0eb267bff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f441491918a799ed98a46623f094c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15ac04bbe1a3cd967256df878706b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb583a1779319ee6a1f4690a135bc06b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe2228bcb1c1dbdcbd1cb4f191afd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7464f021c1f5922d36b16aef16ff394447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2f2a285fbae885977efd6fd5e7070448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53449e0db97ccdfddb601cb8869710449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d73ef6685f880a0575d7017d27a370450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a1e6dd820027aa025eb57e8ecc7e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f1a7a0956c4fb5a9cfa4cfb056182452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477611cd9f46fa1b5446cff6e104ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a4c057afd3cc81e45036ea6ff6446454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629b46b0fe20cf64771422f15e8ac5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52699ce41c86d6cd77a2a549431e02fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4dc3b8a97926181394dd8c3ca3d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f183e7c0a43cc23d4cefd8a29d6974458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93377f17a1d9343fcd7a8e5b1c2bbedc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb1af96279db2af704208b841c0934460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbfea10fe9ae08d4550db307a98854461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab93c5d2ea015afbdabf9e9108623462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae80deb99b573556543af5e53ceba6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91246c57c74b2102fd0fb9c01742af1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb74e1b56dd295e7f6ccb5f11de5b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce3e0e5eb41ae81acfeb718aa7393d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b2dc3b415bca4317cc2bd1366f29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65660e12a39d57b7add25922aa873264468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc12eab2a1266dad146e868a45bc6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1081a596fe66b35dcc3805f3250b2dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeaa90a5ca92b29d1cc174538d8c65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b1ce110b7c8bbd491e53865c80b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb8763827143432a2eac9bd60579f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c988af178deae4b491df3fa9536939474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434ce62a4f8ab9f47f5da4492f47fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd8613fcf88cf476a9c7bc3d4f6266476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff9358f9950ae559b361ba6fc70ad3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c8c65e17002a3943eab19e17d75b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83e5d47fdb4bd46669a8848014a3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c4d03ec6e748a49aba5fc0416b486480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e08602779c71319b83be25b12595f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2e5a7fc09d49e79e58e65ab8f5373482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec010dedb1d729d16608eeba9d7d57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2531e1a1bec95e91ec5e919d5027520484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ecf56c1d2b815826b62accf52372485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6f525b0b44cdb8e85e1374715b32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233c33fd246a7ee15fbb3ac21a9f6ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0ec8c797f3f20aaf0f56f86d043e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901a56708b9e9ec0013b7fe3b8e7aa3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f195c03b4a0b526e6c4a826a95d20d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f189f84524ffc57e04b97479b75575491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753df13f0696a19e19f128d69568f61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e10b405e64e5ed45d7d1a1095d33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba0f8ecba5cc88726c7845bc56fd88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116ab48f5e1a3e9d95cfad3f47b48a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96ba8bfc29fbc54d93ca7bfcba4bb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983299d3b25b3b44868d23fedb7f1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68a54e4db50893c8d5fde99038fa8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee8bbc2f8fd2f16434ff13a9e5015499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2640c999618ba9c375348868cc542b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1912e1985f53c70466efb834fb173501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555d92c5a13cce68750086a1cbaa6c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092bf858feacea33a8ede3fae8cca47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40b3c7bdf1b37c02d17e6f852dd7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df939d9fe98c84988e916bb7ba999ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dae9c584e108e6ecc694da05dbf4df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb67be6c8f46184ede7b60b6c59ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a69404c5fc9263400c20adfbefc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c5ebb0eab4cb36f8e86a8a5d607a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ed0ba376fa6b18c79f919ac806d51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6acb7dc86f2a64c43fc2bd23364d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a291fb9abb541b97685787d21e57ffc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e17312c165a3d97887356fa2ab9c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b68cabebd6f6984339452dbcc0db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b44db2d4876541f92f93d90a752a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e702ed935abcb86cc694ca9e95b54c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219eb366549d231567a3c372c13e886517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1a39763ff13e928f614a3ca2746ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f112c235a6d03980c6e1344cd111cd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b66350683ebd6426772c224b3600520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3370d0cf732aa34203d906aa3b863521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53388140e3a1ec96e2fe1742ea0e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46cd03210e0125fdaa6e5b6f9f4af3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f73c25a0c7ebd7ef4aee4b03a33e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36203e06bd0c2b68e8ec3cc053a8ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2691f7c61247b8b20c7bde20b754526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b674cde5207648c747cad4807f20b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c7cd8fbf821ebd05b0afa606fd65c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e65504ba48d00315d23df85eed84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19852f28449ccdb1ca84850eebfc368b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55515df9998c8691c000422b91e0d142531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2339ac4263815db3f63806d99147bdc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7078576fafe8e1f855b9fd6c69506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4cfa7247f69a0fc39c1cb3dabe409534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41cf81efb5a4850c2a31fe9da7ca2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5155f90e35ad6ad763d544092ab7ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836896adfb68840a6e732a9d1e25976537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9f2764ed4dd812f62844087552b00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a893447a78e9d6409f22078f0c753539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e85f840ec20627a3cec16d955d7f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8faed0616a44697721d55d855e33fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998f139babd6631de35b63b7019786542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614af3f97a194ec1ba6a40b3c773a2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c08dedb230e8df4a0b9b01c29e28e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896499b3b8af5ad08f4749a7eb120af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac385cf6fbe002efcefd93ecd0a836546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90a1cb10916c8622d28ba558c8638547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b3fb5086b7bce5b41e05f5553208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d53f7dbe6c6ded1652f54545464994549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc779316f5fa83710040b7bab6a9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d925bb7c59f376fd629a4122140b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaf4caf6064c501ff619047f3ea611552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb7793be21b2b049e8b6e4a836dcaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669048dda869276e994cdc6579a8c2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca71e9d30c17d15321b9b8ef622bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bba79aa1e443117c7bf8927860cb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c97dc1d9dad29c8efc4dd04620e618557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d9cb649d774d4d8aba01ed869a396558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c922d3bd71b3556404792d0f3561c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f06d2117a885e3191b155303739a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c081c0543b08dbd5f84a329d2122561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb6bcd1844a3cbca05a7e8139656a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be326ec308b0266b4e274f8b33a5fdc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35912cba85f4e13a04dd57d59b61a2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8af5c6558a1a2be677f5f9025e73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ade4c177c097cdce7f848a9a7fea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b84014abce798028403115af408e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128ee8f64f6dfdf4f3e0696f28c8f27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438e3841a9968819c808190a8b2738569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab94e079a7da2dac5dfc4400b2d56d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933bdafaf1d0e1f1ad80c549087381571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d96a6d27add245de676948d33202a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c22cddc932ade9781690deb0dc2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5014f899bf7cd09ac2c9bdca7e5849b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe099fe322ebfeeafaed0860452e877575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964072de29d15be80812860976f1c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832bf5a97af08d48fdc6f8d88cc26cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc13e55845713206fb1590a190e882578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a59f77ae48026312e3747d9c4317579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7bab6111cd1f8c5a4a6134554412580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f1aab9d9b7a20103fe6681da1cc22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c002bfc6fa4d3e96e109d148b8ecb35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d3a788af501f96b7be7d20a7216b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c718e66d65a4f1a70f92836e09d97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7bee77d2a05f51453693011586b58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922b40137f547d6380855adb10cab9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14467d6fb7658a179e5d703d7d616ce5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d714e8196bb3eb6b85e391fdb57d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc77ec1bc52e12a77350f9de539ba0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db816ae536e0e2e466d9a3ac1e4e85d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d255e8e7095cca6c5ae79bdf931869591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da316d2d81dd0f0cf0cb56a23410bbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ae50d334101144159c93606b718f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2078da9e257d1f138d29337cc99471594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cfdef3a59d3efa854b810e33289a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e62fb429ce99056b72638ec708364e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ea928651781d8e3428cfb688bd691597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340b7ccfad78090d18e1ca8fa050dc8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde8d3ac772c8db7b9e5bf7ab091690599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707e9a841f1f20e57f7e4b22abb0daa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c33fdb2e3679023fb594661c3c28a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a23ef1209503466f11222b559586602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483f248cb85b7e9c5fbbb2ce4b01d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0b99468735f5b6f958826f60fe4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9fab472fdba98788607b7cddd1fdf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb49ffcf9fa9b158ff6343d3933447606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea863391a9979ae0d739a8f2b76da4af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf67855e5fcd0f7a56dba9c91db936608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d823a0ecc0314e6e288a0fde9825609609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4a489c9251147286678646e0a060a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8a41cfbce91db32851903f2240d5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ac86312a07162b08ac84aef0cab6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d423b044a8dba19d14a7636f473272c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8045fc5fca53348777ea8ffb1a50708614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984e2fc853a88af42682b3dc1410ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd128d4d1fce408bb73edc0f9ed65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a2f7626d107dc0e8a1edae59e3488617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e47a08e23d18a6a6b8ac77dbd868a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1db03b8c27c7af405cf80a00a546c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ba6ec52756edbc52ae0175de687fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c7f3b942f40f127afc2f500afeff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307f6eddb9844599339fed9007565a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191280aa0eaba7c6aae3c9fedeca3bc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a0d07d780d1a495b4b86064369f34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787a92a4190a2d9fda4e756ca15ee6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a75d56d8b4db9cc1bac4d7ccc286a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92deec6e569b279d2c6758bd1eece3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1070f32de079a452004424907aa233628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac54c04bebe38e6110eee5ecd36fd2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cc123e7ae8e9a8dfcd96f275f9281630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592fa17d6e194e3d97735d01705ff61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1301d3914a7d693c352682965454f39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055443e14da0ac038b9a69a1005675aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07f764783f420a880df6f8145d35d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df199960910343d3973ca302041d67f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c312cd62606ab4dc51dbb1b82901636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b42e4351542a0169dc78dada7bb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e56ea480ca03fe0d6408fa56b114638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11061dd393dd8905a32c3e2a574abd56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216746dc31c398587325fde12bdddc2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654f105795e327171714049045d3dbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1a120d938d38cc049736ec6315760642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0648fd1add646173cda0ddd39b14e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91520da33e469bde23b1131a8abab1eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb0cdf533c2b09f5cde57c91abcb37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f795da89b6e73714f18cddce5442646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26714ae065a99282edb1af13dff611c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04dce17376d3590b6037097b11f857648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b39d451f90017900006ca9db2566f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc7353679777e44585593355c80d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed327a5af145ffa46b4f0d3bd4b0454651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b575f7aab85593f3fa816e783cb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e97b3832dd9327bc58113bca3a6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88bd108e29e7b4f5e6ea1745930bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f146f3592909ded36b8ee21536860655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e839492aa424dba9e73ac49695e168656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07306b60831a67a3bea056b77ddfc2e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625c5ae245647ea306ffe990c74b03a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d787cd609470d523f1ab212663ac19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc844027b4d6551bfd99301f50eca61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b9bc0f806f87b6dd918ec129ba2ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58eb6a2514279108c312642d51cd0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531de70f835945bc94ea37805c2675ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4380177193965a79ecbc9cb0a388000664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6b6e8ca33433af86f57d832c7e161665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd68825448d3319ca58d939024ec9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d16f5fd156fe795b211e5e8f6886ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225a38c76918d59e5435825492c56fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b083682b8d8961f63fa872014b63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab192b0239e3d0327dd53854002c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8be04fd4a35805537db1cb2589bd8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e281e6ee578b1611b8be733a8f78c1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb1bf5f0f960496d6e151df58c929673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e413ebb3127630ef13f0e72778b74f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df31fae53aeb7558abfb8616a766e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ec9bc9f8c61929854ee249670d48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cb4c1d594fca3e6583923028a3ca7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a21e2797c2d383e527768f3e21fbb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593d8ca71aa18c6ea5eb9d880df5b7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f2bad350324f2bfdf89a18880181680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fac4a6110a39820ad453f8e69c541681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9b5c56da15a7b39b4a2c53a82575682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b467b62bbd8172063d5a66bcf0f7c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aedd6366ae749d124729e580393c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc90a223126840dde41c97e0f1f8d68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad990e40d14dbf153201ad326337496a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031745039f746c61ceb955190f8d26a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9c48f353fc2674395b8403b8ac0f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c781e87be919fa9f61cca9dcde42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6db4436215a464794c783591706c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816750afca611619b3f6459889b61c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1546b0c76e7f09e58ce850914f53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f53ae01105f3f4ab4d32c5cc41440693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a636d1ad505db6a5db4bf31312c04f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620754d13957df2a3aeab9afc1444b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59023ebfce22e5c0aa747391ad9cc05a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2409dba149aa4049334d98bbd5a2a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80268f5795542c05c99727636ceab69c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c0fe1d6dd8942de238f9dc6421344699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3da05cad46eed60be1d10a19e4f00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797083bc01a6e7b57b88c8dd80eb61f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee6c8ab5f8bb0c75ea85ee5bddedc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd740473dcba7d9611425cc513cc0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654907119c0b940734913c070fc090dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5c97d099ee3d9251c0d0f6692c6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d88ee14afe881d3b4d796139c43c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa3b4873292828b3be1859b4bab63b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae6c7eeef20a5ae20f0d17249e28da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b81d1c9da8cbab4b8e94b9dbd574709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd356d93e920efe212a52a94635b4bd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab03ad00b7ee9889f7a4d1dc64a71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294167faf6c02cb7385f7e1bb410d8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea3e09982bdd5992681d1d3dec808713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e131c397f93deb54439eaa58a1701714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc74625bc7372d67871d5b68d44aa8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d11585f52a7c15267616a779e98a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0424c93c51695e8e8a393bcd536db8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28adaccaec339c4e43162f6734d228718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae6fbccee8f307cb6e452c02910c1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62848284c655efa09124f688770211f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79a538b4d3eaa85cb7a8e8b04ca58c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56711b5d4e210dfb8a14344687dfd07a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa39142997bfa6e9c59fd9fae3b1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab615ada1b565d94db5b095752e4ed8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa4c5d9cbef05982c4d7726d89a2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a1ab9bded4001e6379e149daaedd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81950c328265e7b94cf40ca9e4dcfcd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e314111caf12498b71f9fb20e948728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93f98043d1f4ac575f4bc5bcc36c86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7bdb821bb07facc913c099463b52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ce8f654be2abc204a1509d0f69bc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25461e5532f6380c6c952dbe6509070b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca71fd0f94f52c80ed42931b4c5462733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d2a5df28bf4ca5f1c95beca814c72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d32d16509a737966d92f0898258c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fdd22dc5980d0c2e689a4e48c53e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a97112b47c15e9754ef504269136bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c5d9047aae096e564137b7bb9d974738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b1e6ee3ef8693192f589719f369d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c2d393fe9900b31425aacdd1a4b3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f3f3206fd091a0ecaf83c1bfa115741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86fb4769738cc017bd4f4f2694a3f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55818ded0ca85d3fd39e8039a7dd47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b33c0241335ad1d1cded4565f76e41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b8d5503d53f57f09db38a7da2805745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c9e84d849776ff8455b2e4e23f64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeff26d54874d9b90fceee5e991351747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7d9385eaf378b4c44bdf44cd340e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184ef0b648f68fd28c113dbb2b6ba98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae60f22a31dde05dda1cc1eb499c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862babb66c59267d0a4879b4aa1b4f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad688995548aa45e01a7750983644752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f544b68e897e78d59aa84af4d6e44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fef69b766ffa9e91ac35ff5b9917e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbee1bfe87c88a8ae4989c91b70870a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee01a0f71f340e3110b4a959622eb7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c062d3e0fc730de69de19c21db1d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438a059a56ef16db346a3a22756d13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baea684b4c62955ff86a22bbdf78092759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>