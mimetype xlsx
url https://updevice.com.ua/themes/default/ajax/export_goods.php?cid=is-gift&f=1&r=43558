--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d43b3f75fa9f04f634b6a75f4bf27b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11eae8f6632c5849134caa9c4d1daf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab63c8c0dff3d33d5b4ab11f3cdd64f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e850ea9d2068ed4974cadd89fcbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e3f1eabbcee339c09b454170e9c385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3f2b05e68156a0d4d74e91c81fb316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40488e658befb18b45e25c59c27f613e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12fba7e8905f7ab18a661679635b8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f7389693534e89602f24849eaf219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23329917530dc639f8e4a9336d7ab1df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6f146650c0d045777cf677dcb3cc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d2ea3cd41465a4b262c31cfc68b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37031d9a6c826d9121e39efdab108413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd7230ae9732c8bc3451a513ef4c0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deba7343ce69b0f43454f7c17193e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd44c5a3a75033f30a43723985b6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0093404839733974e495a7df8bd4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a9e945fb38233f891c4cd0be9e5b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711370623e55f7dec26a3895b7fbf9c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754df9394f9b4bda8dfb9bd47748f4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef5a0c54b1c59eae83a7ddad56a26121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0699b4bc294740b3269b4f1aec955d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343271639fd007427e7e48b661ed2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b39cba01ff7b5a5805653183aed65724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd3558f89ab0bc3d8d6075698f96525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a995b727e321f9ba2b9805a9f7307ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea7c58a3879bcbebb0338d7c3ce35a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f98553991959c36a851d4c66526b9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38863efc3c48bd08e68bb5022cee6d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c980f8f3796057dfb74b22aea06d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0db3f50fcd9dc42afa7867727d62631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c22fb87f700e98be8f1fc802633c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be8b227e3cb248be20d05fd5d568ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bab6cbdc8038f555bd73b2897bb3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483b5aca6dbd38f3914f4dc1326ceb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c8f1aa842ce51b9aaa8520f2a31336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047d896b664a167bed7dd677c701ffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fe55f22a92973e2e12d959704e1f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457780cc26b832063b2c0c4870148039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a9f66b58f53ad4d7e4087f09e14040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2815c434f43fdf4714062f751fa4ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d06b6fbf3f2342371a42b5efafcbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab58e40dd0ee09ce08d77695e65034643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f54f91bf0c10079987f9919f7c400c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea885940b7ef4592e2a36cc4e17099b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cc245137b8f3b962d6882c1981dce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7969bdded67216c5f4451b84626da547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b99b234c7faff61fa507f919fb14748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7f433b836cc0336f9a4c688f123f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d1ce3c2634130ec157082a6c22e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1319f74464ab63ac2c59e57e469b7ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3923f7a4363570fb39cdc7b58fcae252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dba955182926722da8a0705d3b1f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28ee7ef165e9e815c246b1a456370654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f98c6d5ce4045225770655d2e7ddc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895990d7734a1593d32507d0a546d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc7441162b94ffc41033e3d1f6a1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef8d12d5e59aa955799b6ae54c71958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e86e632ec52e13ecaf0df1ad8d25d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f5599c714693f38612d3b878adfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d481a1c68a579eb6ab3e09608cfa3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a198f0ad75e73796d686f82d97e1f4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f31294795c074f14602eacc3ec07063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03abc50173110eb62b29962513980164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ee78941c1fabd7d40f22a3edbeb5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8702f18f9610b40cad2ea8d161f0ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09dd37d58b1c9cac0bb8d592e9b7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ddfe0f9d903b0cf888ba101a2858868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900eed1b458b2491540d445b763c7bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bae6361aefa2927d2ea99da48911270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e56643821e6d77af87f355347630d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3af25ffa015af6e284712fdffb69972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14943ee3a43908acce8be5e9d9b1bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7660084d08ddacf40811275a20e3e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f282559377ede42569505a0fe1f5c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57366fb7d0e4dfcb301abafbfc7a14476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b297f88933817156b3f3fd09f3580777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef440de0c9e5b9cbd2c8e4d4311d6be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0169bb5af4e3f10599b0fadd319579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724418c9b5f36b1b0f43f4b5e8b47d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621795a5921e57f6b1a4b510e303a8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac784173b87e0c2c2486d505c58f86982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236613ca096916e50c0c741c10b7250383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49083c0bdadb60088dcabe1603464c2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc88ce2665f0c10dbdb4d2e8d50d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e3c0866263d29b4c24d0cabe8dbe086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe6374ee36a228d1659fb40950a22687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c4cd07d85761763df3d464b2ba71f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed61ce8a5fb93a115250668f3f5483a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6376a8a589ccc4542e5722dcf79b1f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2bfa42866f18387109efd54fcd50791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b434921b4537b585158855e11cc4f8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1782206370ef3419c337521e44e3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e66a3a5a46c61d555d5fca029f76594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d986fb03660a241b41b017c50f6034e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5094e1c02855ec3d1394cf4c14da496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a225d9475634e44c93bc5f2455e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583df7d68b780ac4a8b29d8e6de61f4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536502eb41be22eb572e655bf0b8f71e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6ec15747d842d23b44286f29a6d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b4381692ffb3dbb55afc92835f8e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c56c6f33944d5cb6ec24d9821752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912596805a326655348cd9a295e00df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555be6661fc190aa5b0f834fea23b9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7bd20066114dc9a7c9dfd693c226105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325aeda2e716c9733b7752023396ed7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eec32ed628b719dfefb74e1c7e65f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76349e3b68ffbb06c010d1eb3854fb37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3e8494ae30f27c44c5a2e9c73ffdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b5d366153d19098e79b2ad4f5e74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc21a957ae44fdbd30872296cc9f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cfa603ae95e8d0ec70f63ae1f8d93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04050c120f22b7134bf75a233e094113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb1e2d5a33b99915ce9645e1f61d6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b26de0d570f5b26f5ed9c6fd39789115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043ad49a1d1ff45077a95c23412e76b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c6f4590ca25fc2e4481b2ac3d0a9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9f8d2b06cb7aecf8409a2458fb94b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd32bc05aaf25eba951a8d60811fdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37e0671a8b85dc0a05b649389ca928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891fa5ddc9cffa07cae492624385bdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70a0d12d37944b1dae2b355617bfa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772202e643b4cb9d0f6bbfd5af7a8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f4a91dee51826e074e8c4f61f4e68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee5ff0de0d4251abebd68e6419d66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7c9287daf841c73bc9b4458c0095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee1a928349d8ac6dce9c6589d869ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1176547739e151eb5b77f24ab7d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26fa131c684fa3536eff3b4ca2b4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ecc38e9e46aa4242954061a6be731130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a434a65ab769bbcbd9c6461724604fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3be3048780c050fa7202f037a650a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf5dd155d2907ae0be6ada949ca828133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12b6a8ad96af3d121abf7683b1bdbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a75df05b3f2742abe75363828f3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b1b45cec3c1042f2898a0a3525d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69b661ec2861f2e22b3bcdfeeb2628137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa42a8ffe2c7c1b8d5607387f8fb2dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b351f09a1ddb21f646c0da2f965829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec355007a0953f6a99b5155416fbed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93d4bd6807c9c8e477239253b7ddca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20113aa5d126bc94a1b9229df1c8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe915edf5ce75ea1f453e162693f28e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c527869f0a7336127a122fb8affc57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344e154d5373aea352dc39699b98202145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1553e035505cdf2de30df67fa1d51b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c94e682f430dd72ae503be15c81a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5407f1e76d9b88fda4c95b02e136409148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d272d5704d085ee2665d1788ef6706149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d6af194c3ce4370c998d16633caf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb54449451bb332397e79b8dd5c38b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d988b52679b2218e0e1f7829a54a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e3827d0282d65ffe58d304991dac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9ffc5a53784c5337259a6a625bfe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d20635ae94ab9ff77328c056b3e134155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5b0bf19684a67936d2ffe10b06d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28374f76fa5dd43d5d02f4e1eb6f339157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a31c56b752ee15429e142f445dd70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f495f4670c692d0fdbd1de71d43509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18559deaeb380b05f35103e4ca9542160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aff897c91eb5d719778be6cc09adc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c236ee6c3c40472610d1d4388ba404f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c798f9aa465270782a5de7bf414b5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf6508024162aaf7eeca4987402738164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84123457675105c759cef65123d7485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cbdac11b3cfc4ac1897498b0eb4c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b1b6e51d3494fa35639ac473360e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd44b55cd89c8bf9ed883ac3c12dff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c61b8a15c7a0c205f8dfd99509fb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deebb1172646f68f135a5585256d814170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e2d2aafd16bf80098fd49393b08ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d5e9b742eaaf1cde31bd94f169f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237ab9c4c465800aff8b2926267c87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a65c8ebb48afacbe61453cba38d9f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e109cc81ae52c4a3b82c9e98fcce5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68fe801544438ecc86d87f82b9b2e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3283f47269270c07156a698d80eb7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab77b166f553bbd143b666ac11bff8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857e97d03b1bf8d49d3e5c99f79178179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d050ba43f29d6a00a391384e3b0328180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d327420c35ffcac3fa3cacd35517181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891e788229a08b4c6f4c355ea59be5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad4034bcd8b5e578126b914e11cf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae3ac51afd20d69d52efcdba44bb3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a117b415f6e625d04820be7b1944185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21f5b27f80ece0b7b60890fc08e19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319f99c97fd04f35dc971cdd037199187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a7bb0d6a4e6e2d071b64e3f06b6c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9609582d7a25efe7edb36ecd888bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6579c79b2778dc45d159ce6016917190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f233aed56709a720dc6cd1713cd0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb1857b9e849f9fcd4cbc0f7540db1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bca65c6a4ed5119d8eda91b13eebe3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6d6c7e1d801ca4c116dd56845c4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d87dc4c8fe1e66ab00232266a14c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674522eca32e0e78f7b0eec96f52609e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de589419b38404ac72f7f621671f676f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e00ced869df4b3c200017fb4ed402198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86472388a2253ed2d4d58f4d6e9a2a04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf2685be6cbd025858afe26325d84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac274358fa4548f37ffb185c6452d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba32bd256c3407bc052f008feeaece9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478653a6fb32523e968a316425eb2b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114de667da118c28cc909d995958e9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6449fbf9dfff588a16140d6b7a3afb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261b72bd00c3d03c8201d6ef58117a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da399ef304619f02adf55336170d90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220129cc06ac02f38bfeb48f06c57f1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8beab3db1b0727d85fd8961a492c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76eb8e15bcd8f505f66e82b914ea9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d353b053f356731ecea7cb7b30d111e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efbbfc3fea9a8a7a1e1ee32a83d024212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9a2f6b48c518268bdf8fa4f003939213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b30da8c83a0ff3300ed96ac4f58a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d61568af67d51c42dd7ba183715c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2905be977abc046ca4330ff15eb5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b722200700e91025caafe01cc93b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702b0f3ac8d0a65e7e4598f201c5b43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b82cf7c2095e4daa6cb49254cbf32d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9250296e799c041abc6898a0b2fd1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae57b2be9aac335662344239e803ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008163dc79ca18e36d8306a9ffbcab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e906329084af422f8d9c204f3df2a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f17d3d3c171c0e98e12a2b4e351264224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02343a379e48683406fa2330de98887225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa25469c91eca22c7485d56e83b226226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e4481d8b4168bcc7cf76c7934099227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97c38cd9f0000649fdae744780e69c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9acefeb6f216edc716874fcc5d156229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa5ca67c486866612a3de30e0503e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833438db7a173e858321c8deda26210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e5e7c8a67e12280ebc14cd579b72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec59a5b013c931c71da250de182ecd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9693a88d9e71658b529c5c463f245234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d047c87c2d82426e21c44148ad067235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc315ae5501682492fce5ecebacf8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29468d70d832a200481e70db81dfac8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f6810ef54577f72d60ec35fafa93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f398c2eadeb1e2db5b9ad0debad4e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaea554811279f08fffc79a15da982240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcfad5c0f907e9891a3a33dab67663241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b13e930845b5434a0eb443d64711242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f396fbebafe8e1e19e4c3e084e639243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f340d774ad8cc84d046efcc3e9c03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f9c471cb3ed793af3c53874c14d9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cfe2649b4dc883323afe2198e6265246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec01545b03522a60b82f46756c1ea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd63905c7a0d10a579162107a6c30f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892cc3e384d7c56c56b4bf50de27c91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f374aa6850b301ca3a9c158597ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b71b5e847ab5f742e90e0691cd07be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228ec5a6713a59795d93168980ef1d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c7a62f56eafaa757fecf8491698f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d27cfc134d80b4a8ede284d4297d96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec197304af63d555698865fa3b5c78e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3362fe135bc32339b3bee715a05a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889040cddb585cf7a47c317b024176e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e118f5cd0cfe1a78f7137b7675cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e3fb6b3e567ee314f642583287370259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188401b76d12a038f10bc0ece3008eec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e4ab92436b74ecf53091c43afe746261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b467d8d457792eb7a3978cf075bcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3faa631a4b673d381dea10d727f43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c147c22d8fa34f49bcef640c0990fbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f0ea470fbb4d4f9f0ad9a9d5636bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00c2aaa3f51c891e4ee47371a1af1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd03bda454d715760d04e0475ba1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc02b8b1946f4fe0b7fe0e5b98693268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4415ff48d58865cdef8aca0c35fde7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d1c2f75f09c955c467a25e031e22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c7ca39bf6e7350d39be3060f78ad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a3a76a16fb863c0dd8ed103fdb65c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b25894151d25b8585d7a08b438bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b062c0758bde84175d43a8c69796274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e9c78b6683ec433b4305147fc884275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502c75a6add634480a37c60fb988d17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c9e1a20cc5c8397049d75c7c3647277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22afbcde3142ca229ab1cf7d691c071278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12079c1d1cdddaa0c7d2470b16571279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76e5b06046ac2b657b33b083439f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979634bbcf6c1030b02fe69e33cc5805281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f087ad4d31085a56a3b82d52eb048282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5bcb3695753e952436d99e3c47e9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc766e7a49c2250b2dacb3fa1304f8d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c95a1456c44360837ea010e36c24ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032d575b3b0a29d5a1e432112c0578286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84a10c40e8c6abaed1b04c7fd8aeaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398584ab1221132880e5e0b832ca769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774515b0329b10bed70b669e8d76d11a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b5964669aff53ed7f6c5f86c1be8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057093eba40e6a1926ad1d2d508335f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a374daf544de72f4b531d1c4634b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b06fdc26f625b27b7e1a6b3b57753293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bf4e7f90e1d2748884f392256df98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1294a5a2533bbfa96ff22d42fb9fd38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f220a618ee52f7c78a37846f5fa4fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fdd58fa60e130a60da25b21765cbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003184a270e4090f310c57415c3c0444298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb286e91f6e1dd57aefd5a20479f1b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f05d18b6b1f54bea7b4134c44ea942300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8fcf73b226d05629a0bf4c81441a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef527570982186dfe15451025b7f9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59a290e783d0fa8472a26dc05448df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01baecdce6e0cf471c94fcaa04d9e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad95f76461bddedd75314d0912b14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571c78335ed63f2f19069e9079ca569306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6388d62f20c9a921ce4aa260cd42d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e7d16e77e8eee1b97a7de88e295b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea4c84c57b8227a4a43dd0ff1666f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed9ab7094c3ce48048c7294d0e6ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c24174716bd5ef1cb6b5a8e82b8720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf4da611831d23a39bbaadfd34eb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aac35133924697bc05fda0c9e9c16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25648ea8f31e907b61c4ac1fa0c07238314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11abbdddc79fe598c6863a83f04c55d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058560faa06fb2f96bcd577f885f49d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908393405c3df63e3daf9cb23b669fa0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83aa9ffbed4d7115565d9b514ba77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9cf2de6021643cf7a25ae815eeb04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b665d6f99529524cf4b11396ac4e42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c74095c73ada3189406579b23d4477321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d7407775c6c0457e22091e92c5b68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eceba8e4644d2af79f9865c2a2895323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e81ec48dfe71c7d5362b14aa1020d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4974d35035381110c9704c12ce041e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6127b263b200ebbaa18080c73d9eb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975124a53c564b3fcf8a089f3bfb35ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5254e2f8c36af92b8a0d2099d86f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57272b93a1f943a28ec3f79286ac47f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600645b146176886076b87a665fc1f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65346f63c6e0770d0bf17285bbaad31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc635ddd8e8fc5791184c09ce8ee83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40276d6c14ec2c9a6623bb96b9a66a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05415a16421bc6bfffe2d1884ed44e7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c848aa26c95523f771deeca7918fa5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082bf85ccc212620de1a8f39c18bdc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c41cb1526a633185082d0576da429337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f69dffab07854227e72e4a3d7a30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e98e996de8d9703f9fd4d2796b2290339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa05828624282832106a31cff30283f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f35bf7f24145df67f0e204baafa6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f87b15d3a4ef01ad5711ac6ec4053342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20985005e889fdd1887cf6f7e564d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a7167a323df05d861987bbd4686b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626350e998a97f3946c29184868ce9b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8da75bab5e3d4eae68c98865baa38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6425860b9c00769bf6ae5e8c8c3fb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3cbcd9789b17865846d69b5157f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b28b3c5f0c0dee9edce35a485dd0e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34be5dc9716dabcad4412c6f7c8c18b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c42b0976371940eb84c62ce5ada6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5014724e60b1e9ec0eff8fad7ae386352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf977b005962eaa512072977c3031353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bce4e616eec4a5b0f553e6cfc03a63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed02fefe9338e08e42a32f9705ebb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1671e7931277ef28eed5f91aeaaca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82a1e2ce74e4801067b74ab56125b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4e278c1c76108349fd4dfd6d64d0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab371c5c058c05f112becc0225fbfc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e14a6a8c713bf0788c7e9672ca78a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660043205838fb715f5d3f6ebbe4f51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c5c7479aadd522b2ed49fa5df3ebe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b79e2d8c0e961afd43f42c64e0f5a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06172180068a9c5bb8a6d415d255667364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd8f720db2a5600ce5c4c8e6e276fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f47975689f4d38cae9fa5eaaf3696366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310c77fb570e415cc9457bd89f2336367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e69f2e9585d84085cf2597abebc345368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6377ad14a8c34987f0fa10f58ba16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab37951817d489d059531383d4e65b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703a7428d91841d8e16d654dfb6577f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c407b421bce29f333095e32823def372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428c367b9a4cfa7f157cab10e4b574c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c40fb29e2b212caa101791addd04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c7bd0fa5b72e7a5f8eeeee58d2c08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1140b787d458607122a3c3c69f4c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344efd55d4257d0aac24f3a454087378377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5558923e773f1ff6d3ff732f1e4a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18292049b2908e93938786f30c4cda97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442eb6d74a8778fc726c6f375515a82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf75738f4b8d43d4691baf66f7758c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb403e3db6f7fc1bed233c05ba6946382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edce1c3d8ea655cd943ed88a827fe81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d748cd7b97ec934ed7dcf46cdaaf0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31222cdff7f2c6e67de089b32922c105385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48532d4c0ba0baa7d136e0b4128875f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c5ce0a362f7e4835cd5c001d3b2b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17c0ca9da8ed93fe64b202e3a51319388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cbd9b4dacfb877c8a59ec7c30cd22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b8cc3dc950a8de71ba9854a51315390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad39700ad57271a18c322ee46df8d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a72b629ba36f390c1689b4c8455d3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4915658f451850d1cf45e0ea14ca99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1ac9714941144b05d17268428d087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d2314679aa5069d48f873133f65b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878dedbecbf11ca0da3d3fcd72df772396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d449ee2c118df51f89476a30861001397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30d32841a34d83bc34f3430e9e2044398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1c7d6a5c0723b92274aa54d371a66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45e3b3ae9bafc4feaf94b68b4d9861400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bf09c068a85c98e7411f241edc993401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a7a3c7c145cb15c60693f3ddb2d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e218420cb44a192be330863d6eb7a6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd480aec7a20fb9f147e7694d43d0b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff97363653fe661e1d55a93bdb3f7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4f3e9c3d1fb9fce43b46441d59b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e71687c58cebf9c7beb7945d552c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41677c2ca1d6431fca742a61a9ac4df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b1a2f613a64b37922629e6686ff69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46d2addbc27af84fcec6a08816832b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcebac20f7c945be69726d5b75a765411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83380467e2865ef148193071e0da05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9df75e55403af3c3ab4a644936e8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1ff103fd63c94251ef630467bbe0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737905e6d988c6ccafec57d96edc1f0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e00b4aa4ec4f897e039c779398d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9786ce508578033383fc8e2a7877f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f688c3b376f95d12c3407fb9f597e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde080395630a758f8b3f48c2abb1aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5dab244ce12fa0094dd020360f222420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc665b5a8ef7c43eaa97a80f7fb57d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdce1254af28c3d4c563ecdeaa6425c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc74791e199e7738ac1141f7f0f37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206de127d20212582cb33a430823952424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941d9428f1d076fd763be4a9806efe3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1e859b8f32ee5fb981d3dceca875f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a989df64bc237f812ef43f6a8f981427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5316dd383bbefdcca04968bd499f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af2804d21b5252825a255e25263f38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ac840c0e06eb73e64a86b253a2cff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c919ff36e8a7d89b0427baf92079e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0ca18e37298542e81a70fe127646432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738ff1fc185743754c9a357becccfff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9f1e001745b7750b13c6600314e7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffb3d545e4ab956bf293b461244737435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ba69012a27e5272d13db9af7af904436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb79dd75b283b5a9e895fe55ff0fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90551432a8a353f9274f9fb216ef9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c1344a722303ff700c0b43f9567c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc84a4fa7185111da93e86c2039bfc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5ccb6ac705eeb885855cb82b4320441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051d2cf5a67fc95f06398ef2fc117e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e1f93500c52e60d9adbeda28497e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d394f5ae7f93b8cb5a93ffa3f60d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c78c84b5063237f30404e48203af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f08dab4ba237becdb9540b9d9ef0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e10056fc499a533e01d414da9f0911447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98a124f3d2185dc2412ce0ba4602b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501aa93c16353e979a3b92c13bb1a32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc01d9fd90328cabae37572d01615d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf3317c44702ac0c17554c6ed875cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd544d83949f384c6d1f8ec67e9fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145974d419d6bd2193de392af91059453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c93766f252170abe2a6260493a1dcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1fd41f2280fce57daa22010bfcea7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585c80f7a8476fedb897391932f36e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58839a4e48cae8580d6390ea105652457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d376ba74d15dfa5983127f2dc6b146458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a8df20fab61c73af2aa0b36bd64df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba916a39ee60e7dd027b8f28570c52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9c65c17f814dc5de4651beda7685461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893367d681b81e46daf4f4d685115b78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ce52a9f15287fbc35d446209f2e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267087b181e48b8b28d3e68e0c1f966464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c707b38ddf6ec49fcfcdb0132801f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9af8f963d858bc57e30c4905180d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d969bc186f5ba5f75d019384905520467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1cd19a22691cf016ffb27ba313a60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358aa23fa86e5bb44c3509e5870deac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44434b1711f6ba70c40b45a94c9c8583470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d0a722b819f2b5b5decb68a055178471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632782e37276f7e151184fb20c21089472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd9bc0a84b32b3a76abd5e4eb091c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac1addbad14a76f63c3665a45d216c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c9899addad44daf14e39bf9784df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e3f1f55794469dc996ebda8c34f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a424128b5d14f1c809f54a36cbec5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491577bf687af973f4022bd009eda862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6da117aff940e588c89704db4b65c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eab25fbedb4d409d1f9126648afb9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14351343fea794186b501f38b37ab72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21609ebcb2251ab21e65a04280ad3f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a8c12c2db22e8edc59b794b1af7b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69778118bbd5dee5b4208f3b9ee83a43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb3a5abf00b9900e0ac59e17c25b9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb632f4075f7d24708717a96dfac8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abda9f009853b9e2e7f7929bafed03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bcea9abe1a111f6a44f1a2fb42dfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed142d4b5815686be3ac69b9fe29add489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa196d724891d68a7d3665b7e457b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6e88ab1b9ec82a889be89eeb33b25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7bcfcd41649481195bd801a06f69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c035ff4849d9f052d2034e0daa74ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f1f032559b71913d1ec7c28b60fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e29c4d848e86d8cbb5d3fd9edf7f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd128051c3be9f2a093670af3534ba7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d8b3e8bd52ec492a70a3ee854e70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6bfa25ef53e78bff286b940c114c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f016c12a00b202302c8970b13861c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac9e90f64b3039e3a15e5516ad04d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56124c8d7182b2eba851f8aadce68fb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ab09e5293b621c452338c82cb2507502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486b80787f9bfbbcc71b439ba3aff3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068aa57c4929aa6ba3f4c3aff9793e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e21fa0df305e53ded01133a503c04f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9764adbb759efe2435433b86f3857d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4d6ebdd1b8299008c895a43253b5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839620bc6369fac326beb5d8448551c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88851b5f125f34cb859f402985d78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195fde2f094513ae69e768df978113c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eddc8dde424aa92e6d711ffce8116511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3aede414ebafa6806f3937d2effde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289f4c6352ec84e4fdf16c4846c3e0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e90fd8fd183fe201c07c46ca64431d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb7cb4a82e573f78f2ca496bad671515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea150f8fae8164416640c2740221e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bef7ebed24fd716e48e3debe8a568517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532e2839980e0a700a01767d751809518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed0cc6c861ebe9e2795efeed828b6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d676968ef00f8ac1c64bd38157de7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6190cb7bcddf04f5c45f93fbc816e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ffd04dc2754fef48387829415554b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026a8891abb3d526621e3ae6ff6b90f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4077c8d4962e1d6db5ede79ec7c8d25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea3cb3fd15ac186dc173fe669e5873525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f1abafa709d75338cd93754bcc01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b495d1aaa568441675ad264bc4216527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde0f0b9c24eb538a4b4f6c3fad9a83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77dfd543e605ccbefe031c5386a0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683dbed605c65870c33b22c237015ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d8b4d0534cb34e147d621b76063f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3775acbc22f52306c15d73544644a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348749e34813398efb284f8093291bdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872b933701d8e32a0712ce4fa76400b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0900e79e5307b30656b8ad72a1a3ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fea9bdecb04f41d3a969c37631d62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d4ea4eefc0f6c177665f714ad665537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4131b53fd9ea8bfcc6e80ef54ebd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15808d9de4a078ba8fed60cdeb2781539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c9cd4bbdaa58048c4ed5308cbb71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7704da744d9d1fdcf484a0a09ed2bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da45756c98303057d00acdb2c3935de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e2796d32873a786d4e433ad3acae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c966c967bd5959a74ee1d5dd678a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69a5115f44bd1acfb882c02287dcb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8601fd0ca7c5204c494f5ecbdd7c66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aa76c417408473ded3a521026d66a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0741f42cceff61ab133ea060c0fce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0f3e37314b8fddd6345fd14c24f16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b6d17105706146ccbff8a144ed594550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d8d45d7288e6de32833ff08e07022551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70909bca1e8eeb8dc7aa7739ea08ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68769718659e573d6f6f4f58b4f40a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a344fed1607cfcba5f03728edee6693554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1306f526735d52aeafeb4d21f76513555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1b94ca630f14b0bdf3840cf74919556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe99906037513bdc1003d697b6e68a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607f36d73d333b9357346905322e15f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824aa0c75b8aefebdf75f26f3b583bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2bdd64b3908d3e62e94dda5d959b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c70ea2cec3884cf52c80d22de7052561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d197271115dfdd6349c601cce4157562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eaa8a44fa5508f4ed79ba32e7f4d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea4c4240fc9785a626136b14fd0c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0283e2102ea3c10084b1318baa52519565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed3f2e2b690fcfe343d1cf9bb7cea6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f76a3f2361dc9be4710a2aa4a4e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab49a5c4a58a19c1f2e8b4d48488345568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d35da703f248f73cfae15fa128e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd913df534bfcfadffb888445783832570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ef7b66a60af436a863f68d260504571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd89bee65513b81708096692a3a4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfba36d7262a97a62b81fc3bc4df2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489fd13d771d67c4bf963b5029ac60f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099619cda223c6681a7be1dbf91faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78542fc6c0a051501ba72663fd2c04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ccf6a42cb0e53d429f106e79b37ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434e3e0f751ed670456a6f1cbdb480f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90bb08b8b8ce3b43d6ae4a1a35c875579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413420cd79c0b6be0e8f2639e4d24a37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cbf50a2e0ec9cbe038af2854101a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d46ccb7a43bbe2c99c63b6812ebef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e30e7f294328f66e3ea122e950d78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dad982387013929677d2f5e0a17125584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649288f623748bb9993863da68daa98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a71b9e312f9b8ad15a76c4230fc284586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643ef6fbf86d1a2a41d68cf43718500587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879dbf66bb8f728465d3f686ba83188588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778436406b9d9e6af5699816bef1bb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a11dc63ec5a91e160157b1258291590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb5f5b085d973c471154fa2972b038591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6a479a07229bd0933cd36fc38f2f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e39f6673bbcc3ea45e053869fa244593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c964dc6901d511413e187f2896bf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c48e3c4ff02c5b3f7259a1384c8d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd4369a986d27fce9c3789e6015aca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5636ba153c5dcd175116cce6589c302597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a63ed510c7db52409e18247db51f5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb6f5125224d463d8ba550219a7ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eff427af16b38dbef0cf5d6c7c803600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4495aa30b7b673defc739cafc5f654601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566fa042365f6ab13a6701682649d66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f2c9767ec9db7983a39fcef24ac47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c949c6e3d38ec1bc56a1f41f55b24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29945d8aa158667983cf71ab30c4506605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee19e821e00c6f055246d4ef8889a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb31f20c9773091d74a6e7914f535607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7133d74ecd8a5b340e2b4126e6612608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba07b9f96292a78567e166d005d84c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7d3f69f8ffc4bc9c609280311f039610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df6c3fdd809cf1a47e63eea6314d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763563edd324bb79b76cf95738a498e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82797c9fbcb179d022ef6d7756766e71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef250c14dd8123ab8598f5912fc03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5831f393c4fc4ef609661e848ea6f93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb3c2776c1db70fcd9d986206497d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4cbdbac201a5b2d93d417c756c24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c01686233a85fdd41bd7d81bd4ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab32849542b148008d6636c98c9c41c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f7c21199e675dc99802bdf6b53e8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd7b9e8203673c229f3acdc6ca4396621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25820e81f667dff1b18740700dae91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07245d0d5ff00ad70e706e652cbd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79b4e381b091ce4294b2e90340ad7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6661db3b57b0a13e97ca9c4f2a1fa8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0fe7c826bfb458ebbc6cf0ed1e8ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505a707d721aaba1e240609f1dce8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a429a30df71c86e0aa8b30f0208130628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2317fa4f27c6b4835ffb5323bbe73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a51f3b18dc304fb04024d18cb15f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958cf46384abca8222414d4edafca41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350fb13789a73d4be07ab1af743faa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821cac5e86001917f0e1d57f791cf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9987e3ab430dc72f8fe982880f7fae5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed2de69211e6b1a64d9d3d6112917e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5916d0716ea1d4cccf346bb0b5a6d91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec7bc1d95698dc6a2f72b918ea26a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38111eab7d8fa9308fa13fb879ec79f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb28c043b22e1fafc2da11b0bc16d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf6b19cd74c7635b7e919de550d300640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f7fef37781f6e06d6b5e59afcb6f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa6c6f8ff168631debd5e630ba172642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b599da09c6a1229390c51ac6d187c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ad7e2117edcbbe9a07939db3bf2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2509bcbe4f8e55d56c0e7a85b0f3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391349c82dadf261eeba88be8e51d4a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99298b2832656a3281a1787420720148647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c332976a453e3ede9373d97a80d1d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990df65116289009b3a8f7902b18408649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b339e726e3a55284a0c6fc2f0d0f297650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c027f4442e116998f71dbed7fea3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b64ec8ab4681f23b070db859318e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59403c14bbcb045a7eb9c630b5efde653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff3961c8cf07984b8470f0c6bc7c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3f216dc834214159cd41900882ae0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afec3357393bdecc8b0eaf1fbdf2543656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc23ab52ef0af875b34db8ce759d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98750d632bc4597341ef1fb72410f2a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bb0ec6ddefb5e6428fbbe960f7d13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e9cde0336cf0b1fe988e6d74f24a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b6b0c9bcd175b505e6ef06eed4ce3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306b2b34bbe85d3dc38ab3144fa7a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ec05d219cc84ec3289dc9e23aeff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1d461832a1ea2f913995c8cdd8d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b73f335e4740e21295d9855af0c05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73134275253e307a56bbf1726f88873e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d9ab1302dcc5de2aa33ff975ca8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b6a68bb3f53f6b14efcd3c863995668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daecf235524edfb051c6b8b5e684a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acc193e6ad44c0658bb3a6b054b69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e7b2915de23b3b7bd2cd37b702050671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfd1ba3365b5759d690e2b7f02d2b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d5259606f78bd68044813317fb05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc9b1d5c5430bd92578316d06fc9a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e1cf89b99dd1c1fd03b8950ffe8de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293919d74efe456853da74d0ce5678e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27b70268c389a85fa62e3a5904c71e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bd836b5e2b2850dadd01cc29a62b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed7eb0ce355343ef988398c2bba6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748cfd2c523313bff22b2acdbc35580680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b4e699e35f5ff2db1b9d12b063c5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891daf875f52ac5c636cf3aed8e68f2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c755d12e528658a8aebb7e9a87b1c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad7c7658b7347c2a34434de0c2cd4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b06b618d86586adaa30b09a6dbe5cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fa23ba121e46ee20b0bc48455b11f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c7b8a99c5d669102b7f2f217167f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499428b5e4db1c81b197f2e533ebb433688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fae8d8af0bc4bc07279dc6e3326fe1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90128fcb5875ecaed5cb937ea1da43db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948ef73fedc804b27004e2592d50291691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ede3a7cc4d407e76993457c242aa04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95e1c3603339bd041cb4441961be4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122549a319f17e6248d6bff00e96443694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0175f439bf470275e2700f260d009695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1744aabafc1274d611ad3a8cede504696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892aca66c149f408182cdc81d722276697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b61fb34a0c9873473a33ccdbfc962698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960b484afdb3973fabdfb2f6912974e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a96d20c693bc71cacb48b0d2aa297700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4408860467073b52415f4d6fb31a7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392c037dac23f42c92b58341d420cdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff0009374e8897819dee1d4fcfe9ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535ffebf2528b93b1fb0d50d85f859b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e632a7c431c167fb45b736e860f008705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9e744fe3df472ac14d3d1b6f1363706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b71b0fee21e3cb3d37767a14231c2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a1dbadbaa35ec20279bd2a6d671a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546970c554815877508af2c4955db6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403b29e2815e9dd49b81225b23f128710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce5ca46b21d7ea4047e329bac124d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d8e83f964a20ce566e2fd1b694bf0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fa0674fa355fed1925272f1fffb7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a1a297ebc25bb689e32fc9c2152b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aac632aa8a2d558b331092df64023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3fdcafa01c1b54cea3cc874a01f97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33424ae1522ae96908dea172fb7ee561717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764d8cdebd034bc5a2864e7d05a5ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145672e6088d2169a2bbcd089d64b828719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f575f1599c1c9aad0db82aa3bddab2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b12de57d49cb8c9b72c43aab5561f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a9d49db2a08bc51f39fe32da4f6af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a64d85c2fc30c5d653a6f26367048d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330858f8276f3dfb7afb2828bbf2f5bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee4b1cad9d03b618acaab2b2ce5ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552dadccaef28b414c356ac63b00a75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e349b34ba5a28e6f8137834f42fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455971420346b299a2fd2090d917c8cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4758b080dd8ebb19074250a6ef0c77c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9fc8c9076cefa9b84e81d800c9541730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705c4f95b17be0487bb1d1819b7fc9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804cf543d20a241412b538f57786fa4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48f9e36e269408a752eb0b4adbb3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8873b1d19977521d60d2b0c0d3007734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01075796f9c2482385f93b09709f5322735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff17e8aac16c9e6499c7f4a1e92838736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116663a0df8d4e50627562784c99f78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815b3f4f8316d30111d94941aed5b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3082eef0cb3d537e55b71ecc472df3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4104d2bd9bb8a6915f7c2119ffbf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442123757b1fd495dfacaa3c8f912fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaf9cc5a736827e953b33b3acb0c30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad806788abe836f4b2efd2a9b5f485c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd131517d340eb912aa95866ad979744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2412c4b2d11e33f9e372271da4a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d497398e90830004d9cedbf07003f18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf700708d1788ae2c7ee378e38c8a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d6e5c7d2e1c6c88ebe69c28051632748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51702439053d46c6df6709ffb93bbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b56cc33808f8fcd61a5d312b3a4a03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658bed5263858a2d33f5ab97455e46a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc79d477853a7b609f0f6c7a532e4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdf877123b300aaecec3784aa24a75753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312489a1ae2ab75401e14ba752d32b121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973bba24f15622eae127485251bec322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b46395a358a1ab542221a01c98ff73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4269a9064b37c41d6ea830ca3911ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c993900a7710196f8ce7d5eb48c7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd0cc912a519092aed054782a8a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddddfe137ea85f82b5eeca4e0a98d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43490c9a8cdc38170e20f26cc29c7428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829805a487fb67a6d8693100c7dd559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e35f495e01f6171d2fce4044ad9dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03462a081a9bfbacb7cff951f667af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18d370ea3e9c126e4944f3ac7af96012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f24f7f675c69c5efd82e731e5615413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0e467d16702046e8dcf5d5f10d2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17fa58e9b670aced102a581c0935a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f863db995249eee72e2642121d8a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d6bb680c6d7bbcfb311ed3f5d66117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f808e1e37b9a7f9d77e91f3692eafb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adaab4036bb41ee0cc2838bf2c516419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b31801ddb8281ccc53e8f44623d7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c51e1bc07d18e91890f8b844fdd5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5133ff0b4be347986d9ca9f5b805df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2686783ecea9abebb161b11bc2eda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76a4f8d2afa88e2087927b3b2b4d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef03dcb6c3f81cb72f9d70ff5b2fec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768017dbdc3aa178bf52c94a4aeb5ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5cabc4dae7d768bebc1b209bafb8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f58ac2e1d685a19a3b1fc8b67aec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374652c75331f4103d2d0dd2cf52bc4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd8f1425ae55313289d2bfb46a1b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4a4e4ec8a4fb2962d14238f0b6b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0d4c9502136e03126277a80e9a9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12dd3918633757309a1e9db836100133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d26ad80145189ca299c2654e6e7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82fa620aeef227b4a10d7f6b9a819f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f2b978e6bc782ca34c94d938a0d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65cc273c4143177ace4d673d5de5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78701b33e2816766f89f68766e453538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a2fa3cd0a0ad0dbb5cebc2f84703039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9aa8337af51a3fd9d35943eb5f6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434334a9619314e78c943088becb57041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac6db5453977615e42d94ff9c4a0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19cfcd79cd1763877491087b05396043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e2cd959ffe5574ea7b95f2e9dc9ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b982a8d38d40a4c8ec53de0d5257ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb4222bc5d9406e7dfcd2d92c725246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7ddc5131f829171f800ab26dca1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71313422323bec7ae3e570fd29ac469848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004662d3b1d35e12354d9e424a92bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e0a4dd4d9a52773a54811fecd9b2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd442acd86483b9e101bfbe46c1fd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd24aeca9d1c35a9ddbc8245c22fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bcaece7301cda7f99e77b387d552853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c37c6ffe214e9fab8a789d81ef6f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a03efb43763bf33bb45dcb866053255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afac8c3f7bf975a23ed43fb1f20dbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11a6bac11a7c6de7622bdf2c7705d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc9da1899db5860a00b43346c97fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9322014baee2785cb625b731b7d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5673930170b7f7fa788941966d9f1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d643d4001593384a463a4d062413b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f344c562b5f1a16f7edecd3145b9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b4a59ad7dee4474eb6485b79086c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15371a10954990db9a35a31690b4c9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef767d25bd60a3153b1af129df9ada4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e57660dcfa3f051d79c4024161d9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb0371c70c11ff6730f663f8f4dbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a773ec1eda1af2601093392e3088da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455631c7d1127dea6b75be4d6d237f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104775876fcb1e18a33c6e11afda06270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c38b6cc7a9d3193cf691e3a7fbc7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1f990ee6cca6557fc69122b69a2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c8719ffb2c7d98331aad25593ab773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2618e0837b3bdd939f842e6ae8866074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4da347b6cfaecb8b8e30468ffe8df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7eed447634bad6e0419a995769cae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821cf702614cc208f6486db457011bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f67ab10b3caba6396e9b3ce2808578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc62e268ca94060d1d40244e122d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a928d5531bd72cdab2a6f25bfe18480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b52650c49f93f8282ecf11b1a594781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4f8b24914eda83485b0b47ea95e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f021244c5947680dc0fd29f038004983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b83fa0c0f601ac16b8ebb5d78170f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb10a87e72301d99a801ca7ca939f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3657a3f7e19ffee97cd1788cfae5a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148fd36c7d0716a976d7f77fc9527cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc5ce255f0f341bd085f3ac2901dea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645b399884218fdc063f7ce62b480cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162de4204520c8f6dce4ba987f75b7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775012e17ce619ea00feeaec51c5c2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31625d93213de4e4ad7f2a14ce77b9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bab9f37b981f90f66048eac770c0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891551c51401ffd0c55166e663c6ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f526feb27aadeb808d12ba9626052395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ce693ba516858cf58183f0bc041a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bb85b400262d8ef81b79f8981e9e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516b1fca99a85736750b74def703c5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2805ed931ae7ebda321fc4952f96499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0241da377500f09010bfbc887f6a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b2b5e324b0f4027c5e3c44e0de344101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9738269bd5405a3b4fad1de99219e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c9300aaa9102f7891ea301d86127b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b579d2b80fc62e9d297a0d94d023b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb52ac6be6277d536789cc4713079d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0415daf74836c04c1757f389c419039106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511049a5b497094aa7b6f71842a3065107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76de17896464ed3290ec9faba1789108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f200b047d5cb6a16e1b2e23a2fa39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50bea22ef6b685a27794d0ff09aae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1249dc36e09a36bb2bc3c2a3f32867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1da8ec660c336eccd79214708262112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fcbde917b0ed998df006dba1e33be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19267c83df1f0305d873ba3307362114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4aaead6e8e33238566c8f44aff750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858298373535aca851e2799cd174b610116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1487e325e1a3af0fd15ce7aa272c29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c78bd58e041d58cd642d5762dc8bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848eb8ce708e6d19541fac9081fd40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10446be2ad790963fe7f02a4f886d06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e41ec87ed42af012cd5824f396883121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8576cb617194a8ff47869347fbd92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbfbd6316f990260f8204bd9600d7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eca26eaea7a002b4a51ddd7a02f65c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e70f5842678ad0ba6918fbfeb638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021199d83ac935633a5ef192d97e9659126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf234423226ab1a7f8c7802eff815127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddcbfaebd86ec85ca0dcb92ede2ea5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87907867dbc3d40f1d3f30b44cfd8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa2cf6a4765b6d72f81d60e36fb92c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3891967115c2bcb5bba65224fb884131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a77196135d34092406ed89fbc8b4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c144ba4fb6596e73fa0fcd6cd1071133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615507d16b891cbffe1e9a2422e927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79105e94f877f9822055c970b31933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d309d375fee19791274a4577b5d30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ea4df7821df6a84c58bdf0429c11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c23a67731ea00df6ed13410be27a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa7dd4c5eeb158c972a5bbe0e60e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255166c0474c1e2cb88c28824f25fd39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa1587307441a0d546912f99c1c3fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e02cd4b2d487defe951885b01d7bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c259e8b4b71185ea1b7f5596610a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf11dc08ac9699fe8e745b0e3e731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ab4dffb79ea56909e218880a73d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c195d260ade4c66994cecde78d4bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c22534043d3a0094511f3d51b376dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016956ecb5b556050af1ffeb124be8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38120faa5047bfddcf55b7e968ec6498149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e2ef128cb4436faf363393cdd1cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d087319bbfe9b063ee2a62a2600448a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c54a2f7eb8da3211e48b8fccdc9062152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b5a3b40cfcd70708f55dda14f454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242f7441fcf519966ed6f4fb443124154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a989175bc60bcb5a9ffc08a7fd7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e79b5d2f5a0fa87995103aaa99dee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325099efdbf4b95d2f17de0a6cd7828157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058331e853deaf8fbac392aec3e5ade158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e4cd58c09d969a5fa874157504b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9625b75e6f37d9388e7fb3083859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e861612b8a4fd95a71526625b474161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fdf8c3d2b5997a5639fc63b3fc274162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b8c9d133b27afe789de205b87fb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f09817d047c69b6b65a34512d562164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8bd9107da98265f822470ac961422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167c7a1c73e9591e4733794213227e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3989d4a24775c82ba260fdd5c0806c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573d8804c4424cee47989d94e12929168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb97358ea8c3e6a1e8d87c7797c7d23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6061a767ed5a4288e1dea0009138170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b3cb2bc3441113345b2b3e0ed4989171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a12e6f21565a0a2655bf7b23338e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b565a8798aa8adadcf0faa4bc69befc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8feae87eec1243ba418831d22be09e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e23926c1d7f03c6527bb7d00f6687175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ed1014820cf1a8bcf303f20d8774176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96003cc1fa3520a4a117dabf77e68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585608e578d8e3096afb69348b930d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a9620fd589c4786df1d0b2f89e44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe09454d1180522bd43468c7438de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d6b8bca6c05d847c9650767a91eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc428823ba0222c4666fcb7bf31d7706182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a2cea8e694c5e18e0144ae637a8e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2725bbc570b79263b48aba0e2a4def6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1a9778242b7ec151312a0997f2fa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7701d6ee071f9b953dc7bb32b9477186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122ef26105e952f827c896b1af94c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d4610c4ebf48720cf582b5b45988188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00c9333175b53e91bc09593235087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef81686723c7a5da079cc6a5580100190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838644ba8f31272baeb9df18e17bc11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4b50caedd08bf246c7c9e33fc95fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772390d894298f4348f60cf8d2883bc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57151524497a4e33383cc8438feba274194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0851ec311417b9c63088bb20b2e23d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4fddb5249ba08fc972410e8abdc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57642f1ce956278f064a8a476e28c745197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c37ff804a59a339961ce868eb3a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440ba6bd09a8b91cf45905c413bb95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020370744cd958206d68c5a0680ac519200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694993c387fc8d8684f4b96e077cb89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd72ca7e66dcd48daf283ee63ae913202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023add1b16461f527779a18e341f6ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71dc6f616e154165c3cb1c719e58a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba6a0e7e503d4e547618112a2a66b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f02150dfa448e1f292bda0b38d19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2855e17a13f60f86de82c953d1709207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527966be0f22d7bcc2ace896227e40c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c2914288dd90463d43076054da10e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba2e7210f5b67f9b95dd0467092ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276945b712c2cd217424744a1479cb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f715ce727f6d1c87f99f71e08cdc53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30942ce8d813586bf18fb3987ea98e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6103c2d8e28bb756650ea5093e4c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd550f199a129692c44cd0155d76669215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b13aa4c67093ca1072d1c8482ec2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6b00bc5de437373742b58eed6aed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae4fd51822f6cb6ad7bb5ce8627607218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208968d36057c434478819d365f170f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec46fbf7fbf02640e6bc7ea2d785e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd80d39046e3db9e4998e73b601ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f2b146de4f0700a676a337e4052d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e380d621fbccf1f49172b1240047e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e538308fd0dba9398d02a426462f5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f641e0908a750fb74f7a3343db0b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b479ac0157d48c91932ff8292b8665226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ae763b83fed6747f644af29fbb47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6b324af9edcc7b2339cbbbf4c029d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ec00d6853d5029095de861525dc0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fae062acbd073b25c1e59da2df78b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a6e82e7180d56127ba8049052e51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659e4dee305485a103315ab819acb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db9766da72128b8b11347018ec5982233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550f28621a932852b32ec089bcb65a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80dd5e0ea0fe16d153723f090cddd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d9db0e402bf891e595dd2799e3234236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53a68f68731e643206bd7d9c350bb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46adcbe73dfaf7a85221663cb07029238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f93572da635d07ac2acf42c43789a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aedd2648982dc24bbd5e7384a87b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7a9c98ecefef01110ae9f35abf100241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ca8b56b9f0048d683ec31fd8b6f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9558431e7b7f138866130703434abce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846bc96ac6a9239319cb38fb91b1cfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b45cef8611e67225536abb2b42f304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9581b8ca726905c88ebe5bd76e2f6e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758606a2fddd7ff0e66f44d1b2e99b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999057ca990727426d39866631930b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be9fee18370af38a894c9a212de93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a3534ec7bf348b7d8ba42cb576688250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d9329584765d019875825a0f56ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02125959f58eabbac693db4b7d78eb6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2940d0646c28374be6e4c88ef2e04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe135c6ef959871467e7a0515df5fee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56026ba97605bd41ed8c02a5848ad0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687c23fa70bce3de0daf901c9885ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825908ab4c2fcbed9e0ca60b4fcc9800257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760c06ce4147357be622f6561462528258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22183b980f55fb7d2e95fd81af984a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954a42dbff70dd3aef24b0eb686256260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8c794ade29a6bdbcf2e73ed8198fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b6410d529a72e0487fe1bb990f628262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb0ae391828997364747633434b2ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc9c2606705d5e862f86bc2aefff5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642562be04ff27d429121ca5fa2b922265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e682ecbb17ebed2fb8fb467e15ba67f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb5c4d59086db7d37e40971469f693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66efc147d62b84dc3ddfcddbb582fd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1d0e8d96083a3a4757344c4b52fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d0d09c401205853d7eaa6eb32951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb3bfced35348db8bfc06c6386a503271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df098c9d5aceaf28571d529d42258ef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b83d061ef02ec159207c06dcd3916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52966523164e6ffa545e6eea19803c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f01964637ff05d7c13be4a9beeb9c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3cdef871e0fd513be67c4c7102c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583541c6a249124ee466df2209c2911e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274118df48065f8addcd72ff38b7ea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77bb98cf44694bec38749a19b367fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0afe7aa30b6d0686260bd2f3b2ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21994b16b34a1f94cad0c6eaf7ac444281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36e2fa2e26c1988096e7b9474fc18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583b7425969264df89e61d1b5a012b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee627e41b073d6d63f3cf4a4c5397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b81e4e701e483235ea24b3220e233285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d64346d51880363e4cde2053131f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4fa705d2c3a70a297f917e8c6a34f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936ddc51976be3dd3b24a6f8a4c205288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b857a9c1917bff8bc8e2143273848289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49150c42b94e3cfb8030891fae808290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7180004fe9ee27ceb216ebcd20a9f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ba5b381c9d3dbfa6684bd0de0790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e1730da831700d9d94181137aeee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b31fa08bf81af0a8965aa96dbb6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061eb1895d663c35d9e9248158abdc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16dd70762f0b633159711256e3db18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb71fffe1eff5e9db4ce52ce35cacc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ca1f14eec4638ca4fdc20f9fdd0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75f0228edc2f1870f6db784e47656299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfae8bd465488e7754647c226801b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d05071d4461aa45541f0e7b259e6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9034443b70b8bbdd7dfeb7d5dd0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ab07285ed012cd2a7c6a057bb333303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8937342269121b9d00b85c22af0f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6db6cd96aab197da113142b90c413305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2895715b7a17a6d9700f15f17320306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538690a44e03f8039650500e74d648307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7027482af2d759967be4e2e23d44a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ecea506e319f3ce6c16e2a188765309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae984cb3185e6176e55c6a528d5b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee85952ffb24af8808dfb99f760270311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362739a2359a6dc98170c0f2e458de7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5258f6e7f946079bbb347253f9ee7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e867946542817a2578bb5a4c93ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008438cce852ff2e906d0686d96657e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0ab9bfceab81a147046b3e3dc1866316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8111d82ce855e2a1b178dd667aede5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6551e15a73a3c4a54b1e55fa8e586318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3795703be940a4632bac5cae7c7b954319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117a9fda8322f1c9128089b7afcd00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b253e04f5011b9d0a1c53b459778321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7a0bdf0701eb9682c49883d6d00b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee265b1004df9ba118f416fa942139d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e05af830bfce470ea680d9064808b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6564ebf85341301c1b55467da3c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73dfdafa5e92ea7d0a5e53effde86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e88e7348c56caa31e1a617b865527327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc39f454b9e8faf41ad3724fd1cfd92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754214ad197fe4e8ce6a588046e28e9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bae8a69bbc71814054e57805831af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486807a41309b1fdb0dce6aee2c49fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d110068c3495c456bda7cf751a067b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7e210a56f0967049f7503307a6a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d2b45af6f02483f9b5420784f9058334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb1169ca0ef38fb6662d67807a2a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe10224515fedb08ad830458f8044336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f02bb8cccc01134eb3cffa33f9e08e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb5e843b2d4fdd3be94c404f77210338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c77e3ffeff46a15658fba077b967f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70435fcd288f2cb3eeb530a05e95c78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aeb36dc6c2f70963b66c5a4a3dc42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815542035cb14fcc41a752aef473621a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d2388547046d022c7787a6ccf435b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014dfe6c3f31d28427b5240f551ab0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911f8098d59d1f6c1d5cfee82a7f9cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4a5c8ba586730b429f855c1b2b42d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536444e3b143747673bc1c10cf1622347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9e112da3aa132362dd174b745a1ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f127dbe3c3f425938d8f8d8fec043f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17614a3085f2a1af648641bbac48b0f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d797a1371548c86ab5c923d3669b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534f476712d085ae99d0b45c79d0f8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7294710760ed4d90ff23d5ecb5e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f977dc62b1e690d7043743086d9c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be90c994a6fa9849b56a590286dd97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff2d47388b2dcf1f33b51fc5bf7d7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4491e873b09bdb015ccd5f380f5b70f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a281e18c33f29d8d45f67ed81494358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297238fc80e5fc49f82b6c91583b636359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d30bc78bdf4c16ae9d831c2911e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bbbd8924b1abb93a5ff475010ea38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf77c15154e2ad28f13385811703d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c0f0aba61149ca82670250f4b669c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d518900c33650393e6867bdcfbc76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37031bb827af36e169e7642b130a022365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a83fa8ee5722377ced5f13d73d23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c665f6cdd6407bbadf6db82c28dee1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966581cd69ff9ff952d4e06d0d87fa3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f5ec1188be4cd7d3f73efb2e2c19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d96077d9d7eab3e06576a2a3c51d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8fc893cf361942eff0eb07185c51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aade0cded2f7eece6edf7b43cc0e67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b25e53a6e1df50e676c3a9e2b47747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586cecaecd4f038a9c94241d7b5e4e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b2a657b6ea1cc50bfa9bbfb597ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e790a076c1f07291aeaf75587b4278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2e070a84d0f292dcf3abbf28ed55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf30348f86aa577ca9184777cffe08e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6897b14bb3fa589f561f57adf4430379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4658d7f8807e18ac9a54c49f57b4de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39465c9fde785a91baf35570cadbfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f2e784a445728dfa8dbdf21b970a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3920b3ea22f076da60e5b18b1598a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c01f331f140844f6713cd38fd833384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc959f3346d774521c8f2f1e6e52a07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09b4fc28a1eecc88ba720bfa7ec0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2153f2246e5ea958e428704a0b71b21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5bb654122235f0610e735ea8c7b09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe844bf0823d6459a2765ff5658747b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace4367ba14b2e634427be15bfbd7bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca739825cc3539fb705e691641118414391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4bbf681651448527c16c1be39ddb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579421ab1039a29346f3c79d5d78335393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002100671271361173f7706a04a99f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8025a09d5642e99867f10fab60c974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4ff3e48c502e417486143dc13598396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385acc2d5a8fc3ff660c7249a5ae7003397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183dac950422a3724b4a73ed5a0825398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e2d9c142c0513446bd71db6f329e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe881a7d4c9c2283bc3066e4a02fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da4cbbd9435b9b1dd2649947020ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185be741c51681df8cfd95cfb780bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249b926ca6630f09e8f835ad0b392c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21262000f87c0717a3e29683752d200404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a846f73b372a69033c0ddf2cc729903405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c84d5d3c55d375d11909b830dac08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4891833049fe7b068cc085e82c70b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae73918f5c059a8c8fffdab0b68337408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4cf4733dabb4200329d7b9d57835b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906754a5fc1ea9d07f07f1bc8c86ca1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7610557998f85b021e97aff586c14f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60cb8967cd29810c9a304b9498f22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee2cb71b0fe77517a853d5e5e4e020413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f245c22260a6d4b878f0cd94ed6949414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72909a7edcb9a248f26c508c69f53ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc3abb2d099660b082d8737ee401db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c6696b52211ec5d8db71e1729e464417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96984fa794e140ab5eb4e135b619009d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e8a90ead0a5e8872ad2bb1a87b3c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30064ebc65173a1aeda5417dd263189420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2aff58982695ddcb1a33a5aff505c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996119bc5e2dc421729b669efa30e92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4233a213e50e5f2633402e9c3863d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0585bf664ebfcd2552b50af91925424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db687d8a9ed66af766cde4c98084ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cafcf444d8321b1a2898fc0fabe27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e795cd561037d3ce86b7dfeee5a65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2125da9e4e0d6cd224cf5d14e7eeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a3d8aa6317c274919b74ada0dcf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c931db7d642424df5792e84a23b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eed1d8288dc473e7c7fd0f161b5b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9277ae57d3259768f5a4d9fee04e2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bc83391ddb14177bfa3526ae1c432433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f06f48a18f4af5c56ccac7a14a93c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0100fa38302f698cb762950248048fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce6a71b178450c1c89043bb3b3044436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c326c6d65722a462ddeec4d2c173437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866b302be8b9a86bda6fb715c674ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80b91f40da2e5ad393945dcb80f86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5e1a346a0274cdad89b0be5ad47a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc68504e6c9a3aaa287b898508aaab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b07a5f1ac39c854fa647d1ff5dca5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e519c532f31f226630277404f7c40f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a33870ab6fc4801171c8527fe3c8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c3e0e1dbf19d675bb72be4b7a9c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf6c0240881a9c6fc93068bae3932446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c41bb0cfe89a0c5ebd08a42cb612447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea04fe71c5c04b6cb8935c4ed6cb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a792d214277ac647eb413de8080781449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9058bc5b986b0296f633c9d03e402450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938bbccb8a431fca63f36c13e43025451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cf530791f9dfa1955e54c9107bc86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a63fc385ea57ac14bc1fa1822ae4be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c449f4eeb261c946cebb8f7904bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c47d50c0e92a44bb8627cc42edbf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3ef7d0a6e3238dce8d839a044ce40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb3735120144b9f8b5a2b99afdd17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc32847543c773f5884e947c80e49b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdc40c7714451d8c119d36e63db182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd199af18df7500155202a22089ff2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f53314d75871b0469d32a9cf96ad3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e5c943c13a8e29a1f7ea3886502df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b496395a0cccc597428a98a9d49c76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b991cd91dcb13cfaeff02a1199521e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0b775b19909346f1d52bb422ef07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905291971b635d21ea67d221d120ed4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b899e467f155be319eb49b1fafb73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cc448d046aae03ab47dd9065bdbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843796390837b9d86cc82611a08827469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9290a0d3d3cf652829afcfb644fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ee30d5f928567d3c769521e3737b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2df7e1aa4aea218fcc56629504a43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a2baa57d8bdbff9f514ee6c0ebedc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6637906c705cd8d57bd7e53db9503474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172bf9f3ba770d2903b85282ecb8159475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dce773b8f901e9235c5855e173cf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911122ecfaf8a1d70f6934a21046a7e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3624b7a3d63dbfcefdfd1a14e760c93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d6ada66d53354cbb68090c2eaffe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eabf2cbb839c9c261d2c312fda749b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760254d8973b8491b22d54f0b88e8963481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac2ed941d5ab06a68494f6beba3e87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355aee125e91b2ce9111ef6f811fae3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de646b2fcfee5f75eae2c95190e31139484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db455da72b4067f1de07e3a91990da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad2f34f3192920c69b9e03103b127486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820208e57e7e542d05762368b71ea0fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab7b7e8287b27d0f31f18339e82175488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b72fd4f6778669de4b332e637c5a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5b11a7493ad238af931b483ac364490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f22597c2d39a5404a4e4a6e61871f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009fbe56977bd5049f9bfe3a1997557492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df475c29f6e8657080f381f7c02da491493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38761bea2ced0b0bf3b3de7eed910494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b608e9aea92ca107cf5e6990e257495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58dcc63e58be7172a6859b6dd48729496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ccf1ffd49cf46a3e48bc1e076d0ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789f066e4a5bca13572ffbf21f3bc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e479af1284de5d53ce3ddf411c79a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6891b6fe2e7c95b0ff52fdecfacb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b827f3df52e135706c47e50ca63f58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c82372eb690b8db8c07943a09b1ab9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a1c0420aa9ef25517596afc30299503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da966a03925017277f584f369f2669ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a53e5936a93808f468a03b3d9e72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b118a2dd121564836f6b5756845da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccba6a98485cb72cc3ea951d2353ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d081055a0d96504fc7209ef99925508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d62f2626af52333881d91a06b1c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8c142f3c858bebf89d274049651d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09137de2edecdbd93ad11a45d5cf8a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75804aa3a92681267ec1463841b34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a3b716a1313fc3f0c5f316062cfcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea901e38eadfa8fefa34beb1cd9cbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3b3fa9f7fae9dd84f25c6f5e1fde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab11e9373c3f31062815e088247b530516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f942ef91b8ee7bd5f9043b0be0306517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aaa63a0d79d898edd9055a32ef604518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8089bae7a3f76e270d400a429beb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1748991da3671533a080ce5307bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ab608cd38336e73420cc44beff8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749e7be501a8b91ed3e962834f466f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abca94da6f32e9a8194b79de26cf5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e192678910b8b0e14d5d2b538b9a03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee919572f99a41f06728925bff2ada46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a1441f279f8da1989fc290f2f2d2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d68f83dcacd92865c2651ccc3f4546527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fff3d38bf818a3e52ac3933d6f6c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22181e6a801176ef16abe81ebbf77a01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31192cf0fa189c8f4c20970931d9f726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35330b40593a96c098d87aa3b66e92e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad07ebed83164a6118e6780100e32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae8156190f72d13c86bf68311f2e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0790c71fd7d1718c1e4a1d4ec8f919a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb86feacf268eb635feb2fda409ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf91584640b43d721091222ff7594536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7789c8313c40fbfd8dd6e13636b2bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06831095092a6d102c5d0120c6a4040d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb93a3a90a6c176738b65303820a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a268fbd825a03b5d33bc76a57e8f3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31786f487a8aac8ec02021915b0b7a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9327e1b7c80931eac7eb1a8fa18e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce86810d696beb2c154810693df0d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27341fa6b0d5842ff11938a915702544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137660015d5775ed1ed4d274596e84b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc1d63204d98d57ed0971e10f2d50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ea062eb6d52be6ca6b55da8f0fe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a9bb166000e876eb9461255af32b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef0a7fd88d43af8d5dbcd0326a321b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae848283350344517da2bcdd2537e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa097324d692d2519aa3909b03d66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a4e1ca9bd1345c805a24fb0719af2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20f49ffe6f617c7efd2c9a3ee7525c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad6a10815e2a42c58622ae0c82d0b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0476cfdfeabce037eeed52212726d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6f1f55534cc39b5a44678dbc46b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a80520fc5f9eacb3b42d0006eb113557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdc1fe0302ede696e1f2035e62fba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730cbe1aa34f9b0766ecc923da9096b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384156f5d13052cddaa879ac8035329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1afd796e79fb73733d11e929f0487c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46a36867dac05f558c40970e62e4d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d5455024d86118b4e95042d04231563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b464dfee96bfa357b14d0b62fb5dfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc17c5125c2b2cef23aee732b6b78c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5643990933f850690027703518ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ddbac0cd8772357fd7ada1e0a3254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e27a7d6afa6c9f802d45bfa8199a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0163e6c3b0ea6738fbc332a3374729569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908dbe4752a53aadd91859c66e59308570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f2808c39b1abcc613cd2eec7759ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadc44179c3c6ee5f14c467dd3f4b0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fe3c75d2f2c15221e1a96190a6ac2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db2b16ede8da60d09b833a7b39ab2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb51daae09a987b2a6f9d4d0c2cd79f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ab91b97b19ea120050c280a3ef02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234086a5ddd65dfb7ec76be6bf30e852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389b70e58c38cccbb43a57b5967738c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8f6ec01b261ea3113864fa677f1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907f9a98e0d8cb5fc7d9b38237b1f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63c790523e6b38efa1a28358c0c828581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fcaf1a5bcd50f61b213717718c66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc01d3d302f70b8e77c70462270a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519276e769723143db4b44650f0528b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3898c1e986ec2f9ffd8ed027cd325585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bda909334e8ddcd6eb570a2642a70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ba2e017694201b75e9a0b23a2b47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29845eeae1c78244b62e9365fc1a3256588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752955e745bf1fbb0d3f427ffd6adb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639357a53f4ba8dbcf265a14e41c65b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf9547a041a8f5f7e763daa99d5670591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d3f2317b8659c46ef9f9a620cedf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec864b9d3837cf23a50bf9f482763f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9574267f97c0bccbbccc8d64670a85f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb77e65db85566a94f74d1b1aea5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acb8de3cd509a7dd5c8d372fe8b18f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b18b2ef6a4109c5aea0f19238e269597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e79406318b1c359c52f71a1ad707d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d85fc733a7714c145ea8f6640121599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea347b72cef3a1ab0ae70bc1ae012600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d799295e80f4fcc3a440c8e204144fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d7387e4f1c0be55a5905c17ea6cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e91d49ab6b18466ffe40c840e5fff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140221948b7f66d9b9e0c029c5678a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6c05a371f42632d80c4a92799e75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e7067828a2c37adc290cbe49865b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d6e335894d2b9181dc6c50c33b4be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b94037a2ea56d52c6ecbd3d08209e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89864f0fa00a8815a67db5045a3d5c57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45403b38af2eb59ff29d4f7a911545610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c72d4278ae6c7787750ac61b2862b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eefa9bd3c87d09b9aa23d906c1db3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b4b3f084d52fe83fa77d1c42c56b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94384b90dbac5b926a9cc3230b59c9ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37082efa92d627a07e582aeea6259f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178b2c7b22c274e6948bec053d9a26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9d0df92c22137a39c52f0bd7c94d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb60838c1d17a5de88740921ae2f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb9af70aae1a7f6b1eaa92e4b8a879619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8cea4757c6ef94797dafcf1ab5f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dbeb41e2951d1683c82a8899b1101621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7cb7aeef0e1a04549e7fb98790c8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863c55d4aa50998cb855e26e808c51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eb82f8b62b0cc6a6cb903d57beeaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d23d94681b3df00531f608b0b0027625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c7c801d6c5d189f1918627f1e32e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f264330ebacae7653f413affcac0e5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f5232adda244c41f63011a3cb8d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eee0dff0fa463810ee817b324070e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51094738260256803085f4972a58c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a6c276a59bb1be0b543c0be48aec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c6a03af0827ddea9d4ee0bb0ea371632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969b71c352a1f8b45cfa750b834891d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c16fbeb63833064266582f973b2f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2feac4a5c9e633823383976ae0da7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef994a026d9114dc33abd47eb817d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1bf0ead0e62a2402ed4360a78b21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68bc1106f76ce41fbece588c070714638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd669a5040cff2bf374d5f8e35bdba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d1111cc548ab2c62d9af820aa3896640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc43a696195854f086724c10ffee64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c751147864780032c35a4be947a61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bacf2eb8c86fce10596578ec887f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e40e1745c69252e6ce0eeac19b9c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec4dbd274c0b93ed3a0168b6cd1269645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b010b16cecb82fa194ae239c9204646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638ab5bb9bb1775535821520d3f194647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc576894b82da10155acf11b46b692648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc940a089425ab865c6a1a19d5782649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474147cb2e10568d811b3fcb7d8b4a7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae80ae4bb09d06e086d27f9308a3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb76a1b8d7998ce41445a835885796652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834a0d6c81ee5299556ef875e91ccb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86048b64b898ffa8a07e3ff34465f843654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cffffa60d943b7e292a82f64fc961655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b23a5e950c979e61e938cdac74b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722be4a9bcf3c9959d84f3a317f8481657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a107a9b20eec3fd01b949624e6250658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ca05ad20a4d8615edfa5801db36aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a8741317e0cacf1d1acd35a68d0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3932be54538a7a41e7a441cf0fe14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ef234ff62a5f7255356d994aa561662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c489ac746b3d007e876b1d665a85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a5955ddcd3800c7c3bc76618c4636664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ebcc4546a253b459f71da35cf53e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8ae01072ccf8f136ad9d2085caf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b57655ac226f9064da03be1c34906667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa0300dc2af36a1c376b20516237f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a36285aa82aef4aa04a316574807a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5180a6677308bd45029c33271614a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed87abc669a670df3abc453f510a72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c78b92454f92560c77029e34caf7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4085907eacae5376eb54bbc3fcad02b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb63e0cafbc152ec23edeb1fb5e6f24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075003cf775c725b75fbb1dd276fdd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6114335617417ae2f21d915d6e233c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb1fc72d1c8444c776044d781f7a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc386ba800581014021587a3fbcbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bff954b95b88e7d16a3e2929edf88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa88a3e1f28b2bec115d2c89d6e78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373285577f391965bfd8e7d981cb9f86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ce3b82f7ac2eb85faa74cd6bf2e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4981915c86ee7927508e457a3eccf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add9f994b3b9c4c361907197cf26746684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8aa628808588952f28a9de759077685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eb222914cb32e89dded56d7ff1379686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9985631de542aaf72801fb63ceed5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245375d291257c9665761ce4c517d83a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594441906787ffe1add1a5ac073dae5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c93f740d02dcabbaa3f3e5dd3be1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3f661897d476569ce1c1deee2faa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd41054881e3aba1a9e4fbd28a6ca22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e804248971c5186076c18425042d01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171208f7cbe8797549f58241203cff58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb5e2b45b932f7bdc93512f6bc085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fe22b411af00febedd30fb37bf445696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225814061bd64a228d057779945ba9f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7a17a664cc1a716699e96e96b7b42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81e58609985e287b7909c3ef024a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2757e79bd6b7d03790ed306b51a98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c0a9f1a5626b9522fff631cd2462701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b3877bec645b8e62edc0628dc1f61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265e8294cc93910a3e3bd72fb68a26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f91d52a6d6d97440c7ba665ffdc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efabb14106859447c4f6a17911b298705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2451e7ea7b72e3db08a336ea6852c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e670ccd83d13f794a99bfbb00a99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d49ff1ab8bb165e0ff93b8c80d854708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a56732b0175aa9049cda88f8c4a96c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec80f93ffbce4f59d6577121f56625710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707f9261ac8b524301c63f2c2e48aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f326b1f1d89713402cb7c00584af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a593d9d2910904c49197f33b4656c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70a2107212e25a95f4d249f8627ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e70fa55ac65f40a048d05b868f217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1947ff894ccf8971ab4498da55dca4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cf4e9576321637d5d0cf1baf931b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caf82dfd714bcec3438e49de269eb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c525407324e5c5c81aa734fbedfe4f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d63f323dc9261f01bc1d9ba85df7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d40ad7d0dc2864a5f24d4700fbc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c212e3c6f5b1f29a9513f302337b7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8299a6d3c7ac9dfc8a159ebfb517020723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc9a6083659d819ea35b3af6749d60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94342404b122ce78b868a0652625d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59506702eb372eefaf19f27b52e867726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccbbeddceef9605092ffb34a8fe295727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf3c4b11e10b4cb575a8f7a5b656a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069685bfae588d8edc7cd362f3d885a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cced6353b653cc501294d86e2698b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68063ef2208da8f8c3ca07c829b094a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038bceef1f9466864e8982c2742f293732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4bc2ae5067205656168f29dc2a8db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ef8aa76675d858a2d43ef85e67bee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803347c35505418f74e3c9409dfe27a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090829eb73c10a5a7658d7f6833d844736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b557ad51f1af38f6204139c2c5da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee3f4ce12d59f65ce8aa796f336be4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a31cb3a004be1c1c9a395be240ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dc406b6cc793391907d632e0f8f64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c1eb47be0707d77a1a689b678dc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c1f7d38302ade9bb8975d728cac3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add6bd4203c382249ca842c1ddb93d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee55495947cc3016cfb98fede17bd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a4f7fa42ae0d7b55dec49916d89e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a24cb8d491683a33a5fd82b5952a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c886f82c8853e997a7227856b09f1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046273ab74e35792924e55af990211a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea146954f1e0c98edae48e6f80cab5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f494207c2e85c612e3fb3f3a49c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738645b089a67b42241821c4e9d5e38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe96f7b126ab25d4fa9ffedd63665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe59e1d9af8d8254172afb895e3fb1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>