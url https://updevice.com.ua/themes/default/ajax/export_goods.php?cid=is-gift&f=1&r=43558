--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312489a1ae2ab75401e14ba752d32b121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973bba24f15622eae127485251bec322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b46395a358a1ab542221a01c98ff73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4269a9064b37c41d6ea830ca3911ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c993900a7710196f8ce7d5eb48c7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd0cc912a519092aed054782a8a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddddfe137ea85f82b5eeca4e0a98d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43490c9a8cdc38170e20f26cc29c7428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829805a487fb67a6d8693100c7dd559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e35f495e01f6171d2fce4044ad9dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03462a081a9bfbacb7cff951f667af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18d370ea3e9c126e4944f3ac7af96012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f24f7f675c69c5efd82e731e5615413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e0e467d16702046e8dcf5d5f10d2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17fa58e9b670aced102a581c0935a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f863db995249eee72e2642121d8a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d6bb680c6d7bbcfb311ed3f5d66117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f808e1e37b9a7f9d77e91f3692eafb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adaab4036bb41ee0cc2838bf2c516419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b31801ddb8281ccc53e8f44623d7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c51e1bc07d18e91890f8b844fdd5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5133ff0b4be347986d9ca9f5b805df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2686783ecea9abebb161b11bc2eda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e76a4f8d2afa88e2087927b3b2b4d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef03dcb6c3f81cb72f9d70ff5b2fec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768017dbdc3aa178bf52c94a4aeb5ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5cabc4dae7d768bebc1b209bafb8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f58ac2e1d685a19a3b1fc8b67aec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374652c75331f4103d2d0dd2cf52bc4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd8f1425ae55313289d2bfb46a1b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4a4e4ec8a4fb2962d14238f0b6b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0d4c9502136e03126277a80e9a9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12dd3918633757309a1e9db836100133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d26ad80145189ca299c2654e6e7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82fa620aeef227b4a10d7f6b9a819f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f2b978e6bc782ca34c94d938a0d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65cc273c4143177ace4d673d5de5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78701b33e2816766f89f68766e453538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a2fa3cd0a0ad0dbb5cebc2f84703039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9aa8337af51a3fd9d35943eb5f6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434334a9619314e78c943088becb57041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ac6db5453977615e42d94ff9c4a0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19cfcd79cd1763877491087b05396043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e2cd959ffe5574ea7b95f2e9dc9ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b982a8d38d40a4c8ec53de0d5257ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb4222bc5d9406e7dfcd2d92c725246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7ddc5131f829171f800ab26dca1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71313422323bec7ae3e570fd29ac469848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004662d3b1d35e12354d9e424a92bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e0a4dd4d9a52773a54811fecd9b2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd442acd86483b9e101bfbe46c1fd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd24aeca9d1c35a9ddbc8245c22fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bcaece7301cda7f99e77b387d552853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c37c6ffe214e9fab8a789d81ef6f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a03efb43763bf33bb45dcb866053255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afac8c3f7bf975a23ed43fb1f20dbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11a6bac11a7c6de7622bdf2c7705d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc9da1899db5860a00b43346c97fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9322014baee2785cb625b731b7d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5673930170b7f7fa788941966d9f1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d643d4001593384a463a4d062413b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f344c562b5f1a16f7edecd3145b9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b4a59ad7dee4474eb6485b79086c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15371a10954990db9a35a31690b4c9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef767d25bd60a3153b1af129df9ada4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e57660dcfa3f051d79c4024161d9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb0371c70c11ff6730f663f8f4dbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a773ec1eda1af2601093392e3088da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455631c7d1127dea6b75be4d6d237f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104775876fcb1e18a33c6e11afda06270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c38b6cc7a9d3193cf691e3a7fbc7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1f990ee6cca6557fc69122b69a2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c8719ffb2c7d98331aad25593ab773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2618e0837b3bdd939f842e6ae8866074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4da347b6cfaecb8b8e30468ffe8df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7eed447634bad6e0419a995769cae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821cf702614cc208f6486db457011bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f67ab10b3caba6396e9b3ce2808578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc62e268ca94060d1d40244e122d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a928d5531bd72cdab2a6f25bfe18480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b52650c49f93f8282ecf11b1a594781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4f8b24914eda83485b0b47ea95e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f021244c5947680dc0fd29f038004983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b83fa0c0f601ac16b8ebb5d78170f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb10a87e72301d99a801ca7ca939f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3657a3f7e19ffee97cd1788cfae5a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148fd36c7d0716a976d7f77fc9527cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc5ce255f0f341bd085f3ac2901dea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645b399884218fdc063f7ce62b480cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162de4204520c8f6dce4ba987f75b7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775012e17ce619ea00feeaec51c5c2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31625d93213de4e4ad7f2a14ce77b9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bab9f37b981f90f66048eac770c0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891551c51401ffd0c55166e663c6ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f526feb27aadeb808d12ba9626052395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ce693ba516858cf58183f0bc041a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bb85b400262d8ef81b79f8981e9e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516b1fca99a85736750b74def703c5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2805ed931ae7ebda321fc4952f96499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0241da377500f09010bfbc887f6a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b2b5e324b0f4027c5e3c44e0de344101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9738269bd5405a3b4fad1de99219e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c9300aaa9102f7891ea301d86127b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b579d2b80fc62e9d297a0d94d023b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb52ac6be6277d536789cc4713079d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0415daf74836c04c1757f389c419039106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511049a5b497094aa7b6f71842a3065107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76de17896464ed3290ec9faba1789108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f200b047d5cb6a16e1b2e23a2fa39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50bea22ef6b685a27794d0ff09aae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1249dc36e09a36bb2bc3c2a3f32867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1da8ec660c336eccd79214708262112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fcbde917b0ed998df006dba1e33be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19267c83df1f0305d873ba3307362114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4aaead6e8e33238566c8f44aff750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858298373535aca851e2799cd174b610116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1487e325e1a3af0fd15ce7aa272c29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c78bd58e041d58cd642d5762dc8bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848eb8ce708e6d19541fac9081fd40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10446be2ad790963fe7f02a4f886d06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e41ec87ed42af012cd5824f396883121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8576cb617194a8ff47869347fbd92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbfbd6316f990260f8204bd9600d7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eca26eaea7a002b4a51ddd7a02f65c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5e70f5842678ad0ba6918fbfeb638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021199d83ac935633a5ef192d97e9659126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf234423226ab1a7f8c7802eff815127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddcbfaebd86ec85ca0dcb92ede2ea5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87907867dbc3d40f1d3f30b44cfd8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa2cf6a4765b6d72f81d60e36fb92c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3891967115c2bcb5bba65224fb884131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a77196135d34092406ed89fbc8b4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c144ba4fb6596e73fa0fcd6cd1071133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615507d16b891cbffe1e9a2422e927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79105e94f877f9822055c970b31933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d309d375fee19791274a4577b5d30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ea4df7821df6a84c58bdf0429c11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c23a67731ea00df6ed13410be27a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa7dd4c5eeb158c972a5bbe0e60e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255166c0474c1e2cb88c28824f25fd39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa1587307441a0d546912f99c1c3fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e02cd4b2d487defe951885b01d7bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c259e8b4b71185ea1b7f5596610a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf11dc08ac9699fe8e745b0e3e731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ab4dffb79ea56909e218880a73d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c195d260ade4c66994cecde78d4bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c22534043d3a0094511f3d51b376dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016956ecb5b556050af1ffeb124be8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38120faa5047bfddcf55b7e968ec6498149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e2ef128cb4436faf363393cdd1cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d087319bbfe9b063ee2a62a2600448a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c54a2f7eb8da3211e48b8fccdc9062152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b5a3b40cfcd70708f55dda14f454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242f7441fcf519966ed6f4fb443124154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a989175bc60bcb5a9ffc08a7fd7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e79b5d2f5a0fa87995103aaa99dee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325099efdbf4b95d2f17de0a6cd7828157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058331e853deaf8fbac392aec3e5ade158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e4cd58c09d969a5fa874157504b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9625b75e6f37d9388e7fb3083859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e861612b8a4fd95a71526625b474161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fdf8c3d2b5997a5639fc63b3fc274162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b8c9d133b27afe789de205b87fb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f09817d047c69b6b65a34512d562164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8bd9107da98265f822470ac961422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167c7a1c73e9591e4733794213227e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3989d4a24775c82ba260fdd5c0806c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573d8804c4424cee47989d94e12929168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb97358ea8c3e6a1e8d87c7797c7d23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6061a767ed5a4288e1dea0009138170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b3cb2bc3441113345b2b3e0ed4989171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a12e6f21565a0a2655bf7b23338e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b565a8798aa8adadcf0faa4bc69befc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8feae87eec1243ba418831d22be09e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e23926c1d7f03c6527bb7d00f6687175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ed1014820cf1a8bcf303f20d8774176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96003cc1fa3520a4a117dabf77e68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585608e578d8e3096afb69348b930d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88a9620fd589c4786df1d0b2f89e44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe09454d1180522bd43468c7438de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d6b8bca6c05d847c9650767a91eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc428823ba0222c4666fcb7bf31d7706182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a2cea8e694c5e18e0144ae637a8e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2725bbc570b79263b48aba0e2a4def6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1a9778242b7ec151312a0997f2fa5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7701d6ee071f9b953dc7bb32b9477186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122ef26105e952f827c896b1af94c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d4610c4ebf48720cf582b5b45988188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00c9333175b53e91bc09593235087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef81686723c7a5da079cc6a5580100190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838644ba8f31272baeb9df18e17bc11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4b50caedd08bf246c7c9e33fc95fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772390d894298f4348f60cf8d2883bc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57151524497a4e33383cc8438feba274194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0851ec311417b9c63088bb20b2e23d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4fddb5249ba08fc972410e8abdc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57642f1ce956278f064a8a476e28c745197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c37ff804a59a339961ce868eb3a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440ba6bd09a8b91cf45905c413bb95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020370744cd958206d68c5a0680ac519200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694993c387fc8d8684f4b96e077cb89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd72ca7e66dcd48daf283ee63ae913202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023add1b16461f527779a18e341f6ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71dc6f616e154165c3cb1c719e58a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba6a0e7e503d4e547618112a2a66b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f02150dfa448e1f292bda0b38d19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2855e17a13f60f86de82c953d1709207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527966be0f22d7bcc2ace896227e40c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c2914288dd90463d43076054da10e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba2e7210f5b67f9b95dd0467092ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276945b712c2cd217424744a1479cb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f715ce727f6d1c87f99f71e08cdc53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30942ce8d813586bf18fb3987ea98e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6103c2d8e28bb756650ea5093e4c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd550f199a129692c44cd0155d76669215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b13aa4c67093ca1072d1c8482ec2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6b00bc5de437373742b58eed6aed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae4fd51822f6cb6ad7bb5ce8627607218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208968d36057c434478819d365f170f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec46fbf7fbf02640e6bc7ea2d785e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd80d39046e3db9e4998e73b601ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f2b146de4f0700a676a337e4052d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e380d621fbccf1f49172b1240047e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e538308fd0dba9398d02a426462f5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f641e0908a750fb74f7a3343db0b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b479ac0157d48c91932ff8292b8665226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ae763b83fed6747f644af29fbb47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6b324af9edcc7b2339cbbbf4c029d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ec00d6853d5029095de861525dc0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fae062acbd073b25c1e59da2df78b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a6e82e7180d56127ba8049052e51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659e4dee305485a103315ab819acb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db9766da72128b8b11347018ec5982233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550f28621a932852b32ec089bcb65a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80dd5e0ea0fe16d153723f090cddd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d9db0e402bf891e595dd2799e3234236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53a68f68731e643206bd7d9c350bb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46adcbe73dfaf7a85221663cb07029238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f93572da635d07ac2acf42c43789a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aedd2648982dc24bbd5e7384a87b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7a9c98ecefef01110ae9f35abf100241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ca8b56b9f0048d683ec31fd8b6f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9558431e7b7f138866130703434abce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846bc96ac6a9239319cb38fb91b1cfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b45cef8611e67225536abb2b42f304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9581b8ca726905c88ebe5bd76e2f6e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758606a2fddd7ff0e66f44d1b2e99b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999057ca990727426d39866631930b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be9fee18370af38a894c9a212de93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a3534ec7bf348b7d8ba42cb576688250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d9329584765d019875825a0f56ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02125959f58eabbac693db4b7d78eb6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2940d0646c28374be6e4c88ef2e04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe135c6ef959871467e7a0515df5fee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56026ba97605bd41ed8c02a5848ad0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687c23fa70bce3de0daf901c9885ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825908ab4c2fcbed9e0ca60b4fcc9800257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760c06ce4147357be622f6561462528258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22183b980f55fb7d2e95fd81af984a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954a42dbff70dd3aef24b0eb686256260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8c794ade29a6bdbcf2e73ed8198fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b6410d529a72e0487fe1bb990f628262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb0ae391828997364747633434b2ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc9c2606705d5e862f86bc2aefff5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642562be04ff27d429121ca5fa2b922265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e682ecbb17ebed2fb8fb467e15ba67f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb5c4d59086db7d37e40971469f693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66efc147d62b84dc3ddfcddbb582fd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1d0e8d96083a3a4757344c4b52fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d0d09c401205853d7eaa6eb32951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb3bfced35348db8bfc06c6386a503271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df098c9d5aceaf28571d529d42258ef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b83d061ef02ec159207c06dcd3916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52966523164e6ffa545e6eea19803c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f01964637ff05d7c13be4a9beeb9c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3cdef871e0fd513be67c4c7102c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583541c6a249124ee466df2209c2911e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274118df48065f8addcd72ff38b7ea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77bb98cf44694bec38749a19b367fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0afe7aa30b6d0686260bd2f3b2ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21994b16b34a1f94cad0c6eaf7ac444281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36e2fa2e26c1988096e7b9474fc18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583b7425969264df89e61d1b5a012b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee627e41b073d6d63f3cf4a4c5397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b81e4e701e483235ea24b3220e233285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d64346d51880363e4cde2053131f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4fa705d2c3a70a297f917e8c6a34f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936ddc51976be3dd3b24a6f8a4c205288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b857a9c1917bff8bc8e2143273848289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49150c42b94e3cfb8030891fae808290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7180004fe9ee27ceb216ebcd20a9f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ba5b381c9d3dbfa6684bd0de0790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e1730da831700d9d94181137aeee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b31fa08bf81af0a8965aa96dbb6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061eb1895d663c35d9e9248158abdc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16dd70762f0b633159711256e3db18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb71fffe1eff5e9db4ce52ce35cacc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ca1f14eec4638ca4fdc20f9fdd0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75f0228edc2f1870f6db784e47656299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfae8bd465488e7754647c226801b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d05071d4461aa45541f0e7b259e6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9034443b70b8bbdd7dfeb7d5dd0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ab07285ed012cd2a7c6a057bb333303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8937342269121b9d00b85c22af0f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6db6cd96aab197da113142b90c413305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2895715b7a17a6d9700f15f17320306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538690a44e03f8039650500e74d648307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7027482af2d759967be4e2e23d44a93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ecea506e319f3ce6c16e2a188765309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae984cb3185e6176e55c6a528d5b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee85952ffb24af8808dfb99f760270311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362739a2359a6dc98170c0f2e458de7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5258f6e7f946079bbb347253f9ee7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e867946542817a2578bb5a4c93ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008438cce852ff2e906d0686d96657e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0ab9bfceab81a147046b3e3dc1866316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8111d82ce855e2a1b178dd667aede5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6551e15a73a3c4a54b1e55fa8e586318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3795703be940a4632bac5cae7c7b954319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117a9fda8322f1c9128089b7afcd00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b253e04f5011b9d0a1c53b459778321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7a0bdf0701eb9682c49883d6d00b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee265b1004df9ba118f416fa942139d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e05af830bfce470ea680d9064808b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6564ebf85341301c1b55467da3c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73dfdafa5e92ea7d0a5e53effde86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e88e7348c56caa31e1a617b865527327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc39f454b9e8faf41ad3724fd1cfd92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754214ad197fe4e8ce6a588046e28e9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bae8a69bbc71814054e57805831af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486807a41309b1fdb0dce6aee2c49fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d110068c3495c456bda7cf751a067b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7e210a56f0967049f7503307a6a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d2b45af6f02483f9b5420784f9058334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb1169ca0ef38fb6662d67807a2a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe10224515fedb08ad830458f8044336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f02bb8cccc01134eb3cffa33f9e08e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb5e843b2d4fdd3be94c404f77210338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c77e3ffeff46a15658fba077b967f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70435fcd288f2cb3eeb530a05e95c78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aeb36dc6c2f70963b66c5a4a3dc42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815542035cb14fcc41a752aef473621a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d2388547046d022c7787a6ccf435b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014dfe6c3f31d28427b5240f551ab0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911f8098d59d1f6c1d5cfee82a7f9cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4a5c8ba586730b429f855c1b2b42d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536444e3b143747673bc1c10cf1622347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9e112da3aa132362dd174b745a1ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f127dbe3c3f425938d8f8d8fec043f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17614a3085f2a1af648641bbac48b0f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d797a1371548c86ab5c923d3669b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534f476712d085ae99d0b45c79d0f8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7294710760ed4d90ff23d5ecb5e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f977dc62b1e690d7043743086d9c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be90c994a6fa9849b56a590286dd97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff2d47388b2dcf1f33b51fc5bf7d7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4491e873b09bdb015ccd5f380f5b70f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a281e18c33f29d8d45f67ed81494358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297238fc80e5fc49f82b6c91583b636359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d30bc78bdf4c16ae9d831c2911e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bbbd8924b1abb93a5ff475010ea38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf77c15154e2ad28f13385811703d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c0f0aba61149ca82670250f4b669c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d518900c33650393e6867bdcfbc76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37031bb827af36e169e7642b130a022365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a83fa8ee5722377ced5f13d73d23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c665f6cdd6407bbadf6db82c28dee1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966581cd69ff9ff952d4e06d0d87fa3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f5ec1188be4cd7d3f73efb2e2c19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d96077d9d7eab3e06576a2a3c51d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8fc893cf361942eff0eb07185c51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aade0cded2f7eece6edf7b43cc0e67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b25e53a6e1df50e676c3a9e2b47747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586cecaecd4f038a9c94241d7b5e4e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b2a657b6ea1cc50bfa9bbfb597ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e790a076c1f07291aeaf75587b4278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2e070a84d0f292dcf3abbf28ed55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf30348f86aa577ca9184777cffe08e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6897b14bb3fa589f561f57adf4430379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4658d7f8807e18ac9a54c49f57b4de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39465c9fde785a91baf35570cadbfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f2e784a445728dfa8dbdf21b970a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3920b3ea22f076da60e5b18b1598a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c01f331f140844f6713cd38fd833384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc959f3346d774521c8f2f1e6e52a07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09b4fc28a1eecc88ba720bfa7ec0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2153f2246e5ea958e428704a0b71b21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5bb654122235f0610e735ea8c7b09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe844bf0823d6459a2765ff5658747b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace4367ba14b2e634427be15bfbd7bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca739825cc3539fb705e691641118414391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4bbf681651448527c16c1be39ddb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579421ab1039a29346f3c79d5d78335393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002100671271361173f7706a04a99f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8025a09d5642e99867f10fab60c974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4ff3e48c502e417486143dc13598396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385acc2d5a8fc3ff660c7249a5ae7003397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183dac950422a3724b4a73ed5a0825398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e2d9c142c0513446bd71db6f329e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe881a7d4c9c2283bc3066e4a02fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515da4cbbd9435b9b1dd2649947020ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185be741c51681df8cfd95cfb780bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249b926ca6630f09e8f835ad0b392c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21262000f87c0717a3e29683752d200404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a846f73b372a69033c0ddf2cc729903405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c84d5d3c55d375d11909b830dac08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4891833049fe7b068cc085e82c70b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae73918f5c059a8c8fffdab0b68337408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4cf4733dabb4200329d7b9d57835b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906754a5fc1ea9d07f07f1bc8c86ca1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7610557998f85b021e97aff586c14f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60cb8967cd29810c9a304b9498f22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee2cb71b0fe77517a853d5e5e4e020413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f245c22260a6d4b878f0cd94ed6949414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72909a7edcb9a248f26c508c69f53ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc3abb2d099660b082d8737ee401db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c6696b52211ec5d8db71e1729e464417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96984fa794e140ab5eb4e135b619009d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e8a90ead0a5e8872ad2bb1a87b3c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30064ebc65173a1aeda5417dd263189420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2aff58982695ddcb1a33a5aff505c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996119bc5e2dc421729b669efa30e92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4233a213e50e5f2633402e9c3863d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0585bf664ebfcd2552b50af91925424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db687d8a9ed66af766cde4c98084ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cafcf444d8321b1a2898fc0fabe27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e795cd561037d3ce86b7dfeee5a65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2125da9e4e0d6cd224cf5d14e7eeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a3d8aa6317c274919b74ada0dcf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c931db7d642424df5792e84a23b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eed1d8288dc473e7c7fd0f161b5b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9277ae57d3259768f5a4d9fee04e2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bc83391ddb14177bfa3526ae1c432433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f06f48a18f4af5c56ccac7a14a93c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0100fa38302f698cb762950248048fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fce6a71b178450c1c89043bb3b3044436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c326c6d65722a462ddeec4d2c173437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866b302be8b9a86bda6fb715c674ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80b91f40da2e5ad393945dcb80f86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5e1a346a0274cdad89b0be5ad47a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc68504e6c9a3aaa287b898508aaab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b07a5f1ac39c854fa647d1ff5dca5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e519c532f31f226630277404f7c40f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a33870ab6fc4801171c8527fe3c8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c3e0e1dbf19d675bb72be4b7a9c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf6c0240881a9c6fc93068bae3932446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c41bb0cfe89a0c5ebd08a42cb612447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea04fe71c5c04b6cb8935c4ed6cb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a792d214277ac647eb413de8080781449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9058bc5b986b0296f633c9d03e402450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938bbccb8a431fca63f36c13e43025451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cf530791f9dfa1955e54c9107bc86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a63fc385ea57ac14bc1fa1822ae4be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669c449f4eeb261c946cebb8f7904bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c47d50c0e92a44bb8627cc42edbf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3ef7d0a6e3238dce8d839a044ce40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb3735120144b9f8b5a2b99afdd17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc32847543c773f5884e947c80e49b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdc40c7714451d8c119d36e63db182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd199af18df7500155202a22089ff2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f53314d75871b0469d32a9cf96ad3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e5c943c13a8e29a1f7ea3886502df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b496395a0cccc597428a98a9d49c76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b991cd91dcb13cfaeff02a1199521e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0b775b19909346f1d52bb422ef07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905291971b635d21ea67d221d120ed4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b899e467f155be319eb49b1fafb73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cc448d046aae03ab47dd9065bdbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a843796390837b9d86cc82611a08827469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9290a0d3d3cf652829afcfb644fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ee30d5f928567d3c769521e3737b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2df7e1aa4aea218fcc56629504a43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a2baa57d8bdbff9f514ee6c0ebedc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6637906c705cd8d57bd7e53db9503474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172bf9f3ba770d2903b85282ecb8159475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dce773b8f901e9235c5855e173cf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911122ecfaf8a1d70f6934a21046a7e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3624b7a3d63dbfcefdfd1a14e760c93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d6ada66d53354cbb68090c2eaffe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eabf2cbb839c9c261d2c312fda749b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760254d8973b8491b22d54f0b88e8963481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac2ed941d5ab06a68494f6beba3e87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355aee125e91b2ce9111ef6f811fae3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de646b2fcfee5f75eae2c95190e31139484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db455da72b4067f1de07e3a91990da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad2f34f3192920c69b9e03103b127486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820208e57e7e542d05762368b71ea0fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab7b7e8287b27d0f31f18339e82175488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b72fd4f6778669de4b332e637c5a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5b11a7493ad238af931b483ac364490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f22597c2d39a5404a4e4a6e61871f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009fbe56977bd5049f9bfe3a1997557492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df475c29f6e8657080f381f7c02da491493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38761bea2ced0b0bf3b3de7eed910494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b608e9aea92ca107cf5e6990e257495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58dcc63e58be7172a6859b6dd48729496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ccf1ffd49cf46a3e48bc1e076d0ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789f066e4a5bca13572ffbf21f3bc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e479af1284de5d53ce3ddf411c79a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6891b6fe2e7c95b0ff52fdecfacb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b827f3df52e135706c47e50ca63f58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c82372eb690b8db8c07943a09b1ab9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a1c0420aa9ef25517596afc30299503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da966a03925017277f584f369f2669ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a53e5936a93808f468a03b3d9e72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b118a2dd121564836f6b5756845da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccba6a98485cb72cc3ea951d2353ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d081055a0d96504fc7209ef99925508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d62f2626af52333881d91a06b1c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8c142f3c858bebf89d274049651d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09137de2edecdbd93ad11a45d5cf8a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75804aa3a92681267ec1463841b34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a3b716a1313fc3f0c5f316062cfcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea901e38eadfa8fefa34beb1cd9cbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3b3fa9f7fae9dd84f25c6f5e1fde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab11e9373c3f31062815e088247b530516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f942ef91b8ee7bd5f9043b0be0306517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aaa63a0d79d898edd9055a32ef604518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8089bae7a3f76e270d400a429beb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1748991da3671533a080ce5307bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ab608cd38336e73420cc44beff8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749e7be501a8b91ed3e962834f466f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abca94da6f32e9a8194b79de26cf5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e192678910b8b0e14d5d2b538b9a03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee919572f99a41f06728925bff2ada46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a1441f279f8da1989fc290f2f2d2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d68f83dcacd92865c2651ccc3f4546527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fff3d38bf818a3e52ac3933d6f6c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22181e6a801176ef16abe81ebbf77a01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31192cf0fa189c8f4c20970931d9f726530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35330b40593a96c098d87aa3b66e92e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad07ebed83164a6118e6780100e32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae8156190f72d13c86bf68311f2e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0790c71fd7d1718c1e4a1d4ec8f919a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb86feacf268eb635feb2fda409ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf91584640b43d721091222ff7594536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7789c8313c40fbfd8dd6e13636b2bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06831095092a6d102c5d0120c6a4040d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb93a3a90a6c176738b65303820a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a268fbd825a03b5d33bc76a57e8f3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31786f487a8aac8ec02021915b0b7a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9327e1b7c80931eac7eb1a8fa18e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce86810d696beb2c154810693df0d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27341fa6b0d5842ff11938a915702544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137660015d5775ed1ed4d274596e84b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc1d63204d98d57ed0971e10f2d50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ea062eb6d52be6ca6b55da8f0fe6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a9bb166000e876eb9461255af32b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef0a7fd88d43af8d5dbcd0326a321b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae848283350344517da2bcdd2537e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa097324d692d2519aa3909b03d66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a4e1ca9bd1345c805a24fb0719af2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20f49ffe6f617c7efd2c9a3ee7525c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad6a10815e2a42c58622ae0c82d0b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0476cfdfeabce037eeed52212726d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6f1f55534cc39b5a44678dbc46b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a80520fc5f9eacb3b42d0006eb113557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdc1fe0302ede696e1f2035e62fba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730cbe1aa34f9b0766ecc923da9096b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384156f5d13052cddaa879ac8035329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1afd796e79fb73733d11e929f0487c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46a36867dac05f558c40970e62e4d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d5455024d86118b4e95042d04231563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b464dfee96bfa357b14d0b62fb5dfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc17c5125c2b2cef23aee732b6b78c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5643990933f850690027703518ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ddbac0cd8772357fd7ada1e0a3254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e27a7d6afa6c9f802d45bfa8199a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0163e6c3b0ea6738fbc332a3374729569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908dbe4752a53aadd91859c66e59308570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f2808c39b1abcc613cd2eec7759ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadc44179c3c6ee5f14c467dd3f4b0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fe3c75d2f2c15221e1a96190a6ac2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db2b16ede8da60d09b833a7b39ab2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb51daae09a987b2a6f9d4d0c2cd79f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ab91b97b19ea120050c280a3ef02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234086a5ddd65dfb7ec76be6bf30e852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389b70e58c38cccbb43a57b5967738c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8f6ec01b261ea3113864fa677f1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907f9a98e0d8cb5fc7d9b38237b1f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63c790523e6b38efa1a28358c0c828581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fcaf1a5bcd50f61b213717718c66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc01d3d302f70b8e77c70462270a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519276e769723143db4b44650f0528b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3898c1e986ec2f9ffd8ed027cd325585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bda909334e8ddcd6eb570a2642a70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ba2e017694201b75e9a0b23a2b47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29845eeae1c78244b62e9365fc1a3256588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752955e745bf1fbb0d3f427ffd6adb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639357a53f4ba8dbcf265a14e41c65b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf9547a041a8f5f7e763daa99d5670591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d3f2317b8659c46ef9f9a620cedf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec864b9d3837cf23a50bf9f482763f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9574267f97c0bccbbccc8d64670a85f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb77e65db85566a94f74d1b1aea5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acb8de3cd509a7dd5c8d372fe8b18f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b18b2ef6a4109c5aea0f19238e269597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e79406318b1c359c52f71a1ad707d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d85fc733a7714c145ea8f6640121599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea347b72cef3a1ab0ae70bc1ae012600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d799295e80f4fcc3a440c8e204144fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d7387e4f1c0be55a5905c17ea6cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e91d49ab6b18466ffe40c840e5fff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140221948b7f66d9b9e0c029c5678a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6c05a371f42632d80c4a92799e75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e7067828a2c37adc290cbe49865b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d6e335894d2b9181dc6c50c33b4be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b94037a2ea56d52c6ecbd3d08209e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89864f0fa00a8815a67db5045a3d5c57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45403b38af2eb59ff29d4f7a911545610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c72d4278ae6c7787750ac61b2862b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eefa9bd3c87d09b9aa23d906c1db3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b4b3f084d52fe83fa77d1c42c56b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94384b90dbac5b926a9cc3230b59c9ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37082efa92d627a07e582aeea6259f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178b2c7b22c274e6948bec053d9a26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9d0df92c22137a39c52f0bd7c94d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bb60838c1d17a5de88740921ae2f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb9af70aae1a7f6b1eaa92e4b8a879619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8cea4757c6ef94797dafcf1ab5f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dbeb41e2951d1683c82a8899b1101621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7cb7aeef0e1a04549e7fb98790c8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863c55d4aa50998cb855e26e808c51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eb82f8b62b0cc6a6cb903d57beeaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d23d94681b3df00531f608b0b0027625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c7c801d6c5d189f1918627f1e32e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f264330ebacae7653f413affcac0e5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f5232adda244c41f63011a3cb8d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eee0dff0fa463810ee817b324070e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51094738260256803085f4972a58c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a6c276a59bb1be0b543c0be48aec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c6a03af0827ddea9d4ee0bb0ea371632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969b71c352a1f8b45cfa750b834891d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c16fbeb63833064266582f973b2f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2feac4a5c9e633823383976ae0da7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef994a026d9114dc33abd47eb817d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1bf0ead0e62a2402ed4360a78b21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68bc1106f76ce41fbece588c070714638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd669a5040cff2bf374d5f8e35bdba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d1111cc548ab2c62d9af820aa3896640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc43a696195854f086724c10ffee64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c751147864780032c35a4be947a61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bacf2eb8c86fce10596578ec887f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e40e1745c69252e6ce0eeac19b9c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec4dbd274c0b93ed3a0168b6cd1269645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b010b16cecb82fa194ae239c9204646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638ab5bb9bb1775535821520d3f194647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc576894b82da10155acf11b46b692648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc940a089425ab865c6a1a19d5782649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474147cb2e10568d811b3fcb7d8b4a7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae80ae4bb09d06e086d27f9308a3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb76a1b8d7998ce41445a835885796652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834a0d6c81ee5299556ef875e91ccb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86048b64b898ffa8a07e3ff34465f843654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cffffa60d943b7e292a82f64fc961655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b23a5e950c979e61e938cdac74b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722be4a9bcf3c9959d84f3a317f8481657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a107a9b20eec3fd01b949624e6250658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ca05ad20a4d8615edfa5801db36aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a8741317e0cacf1d1acd35a68d0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3932be54538a7a41e7a441cf0fe14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ef234ff62a5f7255356d994aa561662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c489ac746b3d007e876b1d665a85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a5955ddcd3800c7c3bc76618c4636664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ebcc4546a253b459f71da35cf53e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8ae01072ccf8f136ad9d2085caf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b57655ac226f9064da03be1c34906667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa0300dc2af36a1c376b20516237f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a36285aa82aef4aa04a316574807a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5180a6677308bd45029c33271614a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed87abc669a670df3abc453f510a72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c78b92454f92560c77029e34caf7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4085907eacae5376eb54bbc3fcad02b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb63e0cafbc152ec23edeb1fb5e6f24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075003cf775c725b75fbb1dd276fdd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6114335617417ae2f21d915d6e233c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eb1fc72d1c8444c776044d781f7a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc386ba800581014021587a3fbcbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bff954b95b88e7d16a3e2929edf88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa88a3e1f28b2bec115d2c89d6e78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373285577f391965bfd8e7d981cb9f86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ce3b82f7ac2eb85faa74cd6bf2e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4981915c86ee7927508e457a3eccf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add9f994b3b9c4c361907197cf26746684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8aa628808588952f28a9de759077685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eb222914cb32e89dded56d7ff1379686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9985631de542aaf72801fb63ceed5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245375d291257c9665761ce4c517d83a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594441906787ffe1add1a5ac073dae5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c93f740d02dcabbaa3f3e5dd3be1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3f661897d476569ce1c1deee2faa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd41054881e3aba1a9e4fbd28a6ca22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e804248971c5186076c18425042d01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171208f7cbe8797549f58241203cff58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb5e2b45b932f7bdc93512f6bc085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fe22b411af00febedd30fb37bf445696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225814061bd64a228d057779945ba9f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7a17a664cc1a716699e96e96b7b42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81e58609985e287b7909c3ef024a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2757e79bd6b7d03790ed306b51a98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c0a9f1a5626b9522fff631cd2462701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b3877bec645b8e62edc0628dc1f61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265e8294cc93910a3e3bd72fb68a26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f91d52a6d6d97440c7ba665ffdc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efabb14106859447c4f6a17911b298705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2451e7ea7b72e3db08a336ea6852c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e670ccd83d13f794a99bfbb00a99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d49ff1ab8bb165e0ff93b8c80d854708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a56732b0175aa9049cda88f8c4a96c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec80f93ffbce4f59d6577121f56625710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707f9261ac8b524301c63f2c2e48aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f326b1f1d89713402cb7c00584af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a593d9d2910904c49197f33b4656c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70a2107212e25a95f4d249f8627ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e70fa55ac65f40a048d05b868f217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1947ff894ccf8971ab4498da55dca4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cf4e9576321637d5d0cf1baf931b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caf82dfd714bcec3438e49de269eb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c525407324e5c5c81aa734fbedfe4f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d63f323dc9261f01bc1d9ba85df7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d40ad7d0dc2864a5f24d4700fbc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c212e3c6f5b1f29a9513f302337b7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8299a6d3c7ac9dfc8a159ebfb517020723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc9a6083659d819ea35b3af6749d60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94342404b122ce78b868a0652625d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59506702eb372eefaf19f27b52e867726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccbbeddceef9605092ffb34a8fe295727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf3c4b11e10b4cb575a8f7a5b656a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069685bfae588d8edc7cd362f3d885a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cced6353b653cc501294d86e2698b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68063ef2208da8f8c3ca07c829b094a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038bceef1f9466864e8982c2742f293732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4bc2ae5067205656168f29dc2a8db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ef8aa76675d858a2d43ef85e67bee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803347c35505418f74e3c9409dfe27a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090829eb73c10a5a7658d7f6833d844736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b557ad51f1af38f6204139c2c5da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee3f4ce12d59f65ce8aa796f336be4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a31cb3a004be1c1c9a395be240ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dc406b6cc793391907d632e0f8f64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c1eb47be0707d77a1a689b678dc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c1f7d38302ade9bb8975d728cac3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add6bd4203c382249ca842c1ddb93d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee55495947cc3016cfb98fede17bd1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a4f7fa42ae0d7b55dec49916d89e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a24cb8d491683a33a5fd82b5952a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c886f82c8853e997a7227856b09f1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046273ab74e35792924e55af990211a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea146954f1e0c98edae48e6f80cab5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f494207c2e85c612e3fb3f3a49c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738645b089a67b42241821c4e9d5e38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe96f7b126ab25d4fa9ffedd63665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe59e1d9af8d8254172afb895e3fb1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf65a930dc959bfacfa35df01fc05f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2eaf6ee2ff1df19ea036997cd1a852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cc2e05ae1a2ad2eb0674b0be6ef8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6594849ae5816bf6e7fb0dd94a5e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f41aa84d1d008ed2b3e559203c1b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccfe197a47a570911cc66b0d21456a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160d82cfb5476d44b2ca3d835135cb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d311feb34d7a3d39ab5f89d92eb3198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb27c9fecdd7df0c1cef8522c26269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fae473a0d432380624f0b21ed9e4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e293ca4b19cf0a23671b1d67883eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab8500c448e544f58ad968b5d0937012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf67b36fe854bd88092aa9b156baceb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e57cce94c9c62c6f808427859939814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf229c712b3fa38ac56bc129d24043815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef64ea9d5e1550c232ce62a434f2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d24643c454c0fa5719957d71fae4ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a7663aa2f92677a88a6a9cca7a2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad837ce225f5f915bcbfe82a1c7a23f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367a598b60f062b07e3270c328c58b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc4ec27b939b0c34f932cae9097b6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81fc55750adee3e3c113fbcb8dc87722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb752ac0a627c9263e2925b7092db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d29a87c42c11421e5bb65b6a09e2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e56a92a4b13f992cecf4fdde7e94025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602efad68d420c189fd155b52cd1410326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60847b2f707fc77f1617351f07005d0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ae760cc4d608b1ca59ade12f3ede28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb748ba559c6a171371eb867d6a27c8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8ef4fcac30f0e92757d40000d2f8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c6f07e8c7c2112fc4cefa7746f8c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7532efe4de2a38ea8959bb19b408832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f852ef878a15e1a5d168e6dee3f87233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f5271ca2c09c125ff0a0f48dd9a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65119640bfc12e30cf1ac3663a6c38bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426bb0274e2291c299154628900772136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd23cd767f9d621b0c04b7bdf3338e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90353a157eb58a0abc94eb6b237dc85738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ca599629aaa589310002612e28f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3594dab3cee8093c5829d38a9090ec840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e539e4347a2d31745ccb3a8f46cabe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8ec35b67ec4fa56ef5928e2e70af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f7c7e1c5100e5b78dabeafcbbccd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79af692897c522d44d412880505924f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3926daec9941242b83050d30a25e38945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8de77083e8ccfdff5a4799fd3bfb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e485288cb8321cdb95aef0278e4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e00c37a4f02c9cb638f20c120dc32648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c8e91bfbda2e4eda3cb8021bb52b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b81d4fb156ce7de0821ea97df8df8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2321857c8b0a1c926d6b9350e67812a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f570f6a1d548f9791b2f5dc3eae6f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e83832bc06b5ae257f216ecd82d29f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb7031bd441c41aebe23e5b715902854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f22392b2fe60eb1ad021de348c4ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92484657b37f701d7dae9e0b43c6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057aa8ec1e8e6912008ccb56284536557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bad5cbedd1de171caa7988510c0b8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915800fc7a6552dc2f0a7a6e129bf5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940e14deb255f4002d2d008f2d982a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675e9c4dff769e8297ce502f88b4da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabab4a4a1ce45b8af73be81046683762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4f68eb326c0ecd39a4f3ae9df60d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dade2b1a6147b9e6301d6eff0655064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ba981d7f5131ef2a184bd66e0e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338988723520a61dc46bdcdb0d932266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe279b84bc3a58dc48b4c7c02f87f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c6fadc700df5d78c6ffec687904f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05e0113cca10b719cab6f9e0df26ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fc1c2d63d49678b4139043d0b9a9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e1b66c29dd10ac39197e2f2f5f1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaecf1b213455a450046b8e78a456c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a09555bd5732950526b1ca940dfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5350323fc1520e6ecb7aa828cbcfb0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98878bb5fa542c1e60a8b8ea2668e2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063a9987cae1f59b6a117a6cba1ba276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6310cb9ebc3c4773c1d7b12cde1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916fa8d2af290695758ac32ddbcd3d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8181013f52b0e1837580dc65e3971979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec2d5004f7076bc74fbe734bd7d8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba5cfa6a84eb7e6caa0409f7fa6b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cac5704a4909f6a56b96f58588cf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7e64b14c82433f84b55fa9b58cc1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb00af395cbfffe28f1bd7de008dff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f6ecd332c5f6625c53d0dcdf462f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c42604ada452f61da3300d39bdcf5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ffb7e7edacc0bc04733d3625345e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e6e9e6c49cb97103cbdcad516d2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e62e453ed8448dd9c790c5c8b729289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9febbd3f9a065ad336da2a868ba1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15b7d2672234588ba884afcd4615b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeccaf525c6f127d9452f57cdb3228c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47839f0d08aeda708026935e1b68a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2390eebd6ad3a13fd2d8d072560ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f4ea22512dae74d512c3522c8b6ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2427218c97040e58446ef2c5645218096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc2b654c948862ed1db6110dccf7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f209ee06750843677ecf9896f21ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c630331248e0c250b94802eb6f41b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a304301b18d1d13ce55310d809404100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6663e9cfbf029725c3d7e0a8d70e2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8689add4626ef71319dee1c66b3d39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb398575f2240ea004ff7ef138718cc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861cc2775a3112c8f9044d20d2df6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc37a3c4c5ecf1b8f9a11ffba1f8f83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b8994e973dd6e6d844b78f4cb996106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b106245ac0447ffc734caa19cd3f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222173c2cf092244f32326429ce8bc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19537166591943bfac4ca0cc0f251e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace7e139ff4e47655869a2dcc37846110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a0fdb96c3959897a350c028f139a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065782dc118c6af9f3810cc57497379112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6d56327c410ae57092592042e97b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527255899fc50f1bec4d5954a1d68607114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ebd46fc6705f3c4451815f2bf320f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18247038e90e7d3ca971f50dfd712a45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce76134752fb6fe49998090e89c701117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7dc0d48f1fe1fdf574a7502c569e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81191948a8fa9d7417eeb9e0b8080b18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8774602b3fc081252acba9bba367e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da25922f680a0f5edba62bcd9da4d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf1e98c1926a994e0bb3573899abf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d545bff435df37ca949cdb65a4d2527123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d9d1148affa4fa084fe1e1b48e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e6d2d7b30cfcc9f4b3fa0829e41f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f0019e085105636861a989a799fe8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d587cd849ba4a76ef1c1432b78625a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71d78f5a5abdc8587ad543e48162e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673896fca8997dfa5736b8fb00dbdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbbf1a1a721f9f45c5a860c05e539b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aebf372f07071aea4e6ea696cee32c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674bd29caa6ae8cf1fc855b4f9b56b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeec9d3dc3cc49ab7520922b84805a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddd6527c84871f3b4b8de520c0d802134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb205e71f0bda844278f40cc948c629135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437281b3fc5418a88959391c05a5da5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d070fc1cb5a5ee4eec27d02fe286c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220c720ae2427bfa8f7b517d19b1624138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888df5477877d0e5ea9bd5f196925d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e992b1d37f4bb3ea24d9c7f1ffc9d72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e007324593357db862bf799bb0f70aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d12bf36e9bce80791235679e0ca1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78fba08daf4e1d957c6ba7cfc747a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2981f17f57a0b5e3a896f154dbc5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55bbd8b3bbee35cb9f77b3e53ec2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a21dc9c60f073bd055e1d4b2a68dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41be193308f7f145e8df00dcc0d21b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266104cc17667b07bf74944440a495dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac290ad8e3f5132be6ea1c3e0a43fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e6b5f6188b2dd0929f3ab0b3c76ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fc8845c4ef2677bf0f0c9e45467d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9dca72e06a34ab602004008ad8e0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbe2fb09637d65533d8ca5531ddf0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7ea1cc8a1daff3920d857cb017381154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486a06ec7e7959d0efb00734fa9e15e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe44b635b166ef2a8271203e6be6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d91129b729e964ff51697177a2554157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d44123135b129408efb49775c90705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6336a9d971bd0d4d4ab3595ba89376159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea781408dc17c8ecf2ed2dd981281e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8a8275a6725ffa92d9a55812ec00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185b401d9c8f17eb92f17b3552720d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f9824923f7c38514cc7d55c67355163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fe3029efbd67be81791f5942ac8e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece814601fe5c9763b7b9c8a2e05f15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a6e8c40ee56f6b1c248b7fff0ead1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2b4ce1e50bc87bcc8418ffe6dc69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a76d74afb404d2f24d4fd9c606373168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6596b76c924cf248fdabbbaec3ae7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8e81f6dc2f4aa614709b3e352db9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f696d258e78c19c6528979159dd1dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc4f3d3923d02df8f7f32944489d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48494cbb72efaea9a49c15dd8105a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f9c426ae7f17c083bad6a3548dbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c69a52ea780c7c948e75185a698548175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57d85e689638eba54686cb96fe84c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391f90b09d2284aac23f4645f3b6a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45c8cea1c3cd7c12902391a0c92153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576bc056d29ad4a59a0b6f53df3c40f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59852ab44b274fbaff219249e430b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551f1f36736b8d2c182f15417d83c7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a2225b080c610c17dd28ed215972182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b449408fdcd53c7111a363160fb734183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98107e989558f80e0fc65d8b9b8baa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf84c52a95210fe82b4c1cd0c9c1426185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08dd413abfac7e033fea3d89003ab3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97976087a43c352f98cbdbc93f56abd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa167a1bc9e62785741cf0058b92547188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c32d1fa66941a3aac00cf8fe828697189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d7a529972a69c814cace4648ab3e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d417dc52d4df9bd4ddf3b1a5aaa8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee9ea31a13a90d8012dfd1685ad49f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5b2539716bb31dd25a2dfe5d78dce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd1dc0c396ac91806e698995ca87a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c49781e37ec5c6b3a24c8a55b9910195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bbb563317c61240e2e2136e035d33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6846f313a9523dd8bd4604c471c2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd337ba2f42ec5bc793ae1dc39160b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e54910e5437a83078f825668092ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925e03b0d95ccf05da7dcdb631a0337200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a330e7f603463c4997c00ab7a388e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5e117c5e1812830858ad8bd1db3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78d0f211f3d195d0e51ba4a4a8541203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de4a21a717641eaadc9ba71e28f961204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7dd619eceaf5b2f403e9f077efdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b982daf549b1bf5d80d3244ad5be313206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9afffc205ebdcdfecd03cc649e67e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1dfc658f09e02010f4420d5aa7ff6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb39e0e3b64ad51bde24d84d65697d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8003413128b008df8ce3280103f534210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0537e0e00cf0399e95663be825b47f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbe436fe35b403dffc4708f4ad2947212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5e9dc0324d961f42ffc69c3ef056213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ad6fd59cdf78acd51fed65bc4864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100d6a28d489c088655940cd789f31f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ac773718e22a4ecb9629c4f07072216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0a22f1c40302b13056608c26e6f23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c92e6173e4324af6640662d03daa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650643843cbe5d81a9598d2877bd31a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124330e7b4756e562d8e4b8879b0e428220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e44e0fa26fb984e0569119b1e48c90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5e8ab29b59ed29f79203036fd3306222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa677767d8c2e9e401c9ec788834d53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401b2716359a295a139a6ded7d1c60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968be8040963e6f7a08db683f16eae22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980e8c53ae944c0299d795fa95041f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767a7f8825d94dfd4dfdfda0c2625a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903f57959c2dce90b6351a1b2271cb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83a5140e2a3102ff9fa8e9c1a799e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09455fc662bd1d0ffef8d6a4ff207230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c618f280ec2aa2088124b2c6c5879e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58649087834dd2c41920cb57f50266232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5b4b46044854fff89ddffac190f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc065ee41029a666d25ac0aec4a8e4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78663267f0812aa719d771bdf5551271235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcddbceba99376fa92b95e41817756236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab451caec0857072b16e0ecff08bf55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049a80a3646481dc998121fcb96083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586e9bde05f90b588d0c7fb508a8cfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac26a438a397b3d539b92deb27f0065240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c47b3f8cbd2bcce5c2eddcafdcfbb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414cc45486f7fbafb32ab1fbbe23330242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3070551400b623059868e2bb7210e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e709645ae59b08ca4a6b32e4eb5ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758c7f774f1ddbb636e57017af5efd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14cb9647453ea8ce03301a2e103639246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7359f84e430c1f2647cc18dcde40fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3c45c41a341c832593a4ff7812b2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc3e3bbd4a3aeda6c4fabdee1af769249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4bce348d9115a272057ea83f54433250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde8775e00e3580ed813a211def0710251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29248bfa63b401f38278370ac4be9349252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a92e10888ecc97cde2326269c414e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee005588a087320806f4dc3143ff390254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7274d248599f196cc4bae8a3fee8df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274181028a1a906c64ab5aef3b32db65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a79667a23b84bf5534863319fa464257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c05b4e8c102a9995be4b911827b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b5c509569979da6d4c718d5dd3966259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ead943ef2dba3a31add6c280701e82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9aeee48c45bea77cc84770de8f9dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b08234d4d6fb87e3ad68013d474f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e3b405f993b1e8a51d8eaed3d07cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227976fad8c4f4bec550e62ed355109264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e5818995a03944de385ae3c5f0424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151f427cff677192680eeac24ff3f14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb283c8a0344fe033c882accc28357267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c4b6ff7ea331107e1f1d3a2eb0adb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e39faf3a18ebefda0ad4b1361ea0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc96d030885ca0244b5b07139959829270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ed25d825fc0089b13a3bfb160fc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368462174d20f2f55466f3554121d22b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff2e5da9aece18e69c6ea117f7a8e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b8af7a2b69ed0584ed145dcfa770d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e070cb0576754ed7c8c50fde5085b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a5273b46082d9ed72c2fa87d7d5ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c5ad316af8f7a45ef131911008c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0b4e6a0393dfcbdd06d2c4f738fd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c68fa05ef8530f933c745a03cfd5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626792f4c9ae13666a64b2558bed028280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5861f6a387e3807a03b2e44935f5af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6148356d36b8b9f822977d99343d916282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f65366a0e02ced970afb36793d89b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dbf58a4a3dfdc44e53c49e1c32daa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6489484ffe00262ac321d700f076c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae907c0d569d1a85a6f63f20ffd3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a0760585ca443a3ee5352fbd43b69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd768fa2bbcbb37e0b07464dcac45d2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18987c3129f56cd6894609805849a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e3136f9a390dacef237f851225f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a518563ec1e56844455ff187248481291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57835f0f3981d106d122eb9d0a078d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490280a1fb44075630a62eba83dca419293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375915bb3d4acb60cbd29586261530294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0c81fedb6c8bf5d8f347af579d296295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901ea377a2942ad632489b1dd9617c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d2a85a9f8d4a7fb3874b32c6d314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3e53fead8abf1abcabe84eb5e183298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70e7c02cbff462e5072c194af25b2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854883d9fdf6e4b03684ce7f984fff7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795d13c6b24482b79fc9ca0f80d019301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239b34d373ef9b8337cf3461018efe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb192f1f9aa54f82888332aa095a8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785918401bdce61b9359c948891f8168304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e89754944b0899e8e3c481542df46d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331723d74c21bc8061cf0159d7d228e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af0f4b0c486f6fe17a89754c69ad73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388c282ba57ce8bbdc3ab9ba23ffbc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de9d9cd8100622daf96723fff8935309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a1ee73ced847240ebc708257af5c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474f1be007fb9a9c3bb98f2b2b9d336311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82896d8947f0eea5a3206272400482312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e0b3ccbe0c0b0f6325d4e4185b9df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec522de52a8ee47128a84a566571103314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979263adef2a1da5ccf01165b087d6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208330042ffb4479d75311059b675d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aadfc42521dccc59e1bac16ea8b5b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5cecc2482b0b2c85394397e959588318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697758945773bc6eb9347731ae00f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7854dd0937a3555d17d659f0053ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ed9b2ce55303e7e97510d86114bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579c0234a40cd2bb0a24b890c0d1f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b01216633ea23f7617c6c484ab9ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c898f0e825440e41f1abce15e5c87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad1bd62c4645a3c010ea3b632b7df2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec7cfb0cb25cf0fd957ddbc57d237326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca196e641ba1c54292b82b3572ba7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd5b0b8b076c730a17e0915166ef1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a378c1dad975b8a54c6782fd0e9bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfe663811c1d21922befa02c78dbec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aded6c1f7ff5a928e50f49a94cc4846331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acba1d5bd6acb6c8de77ea36365e63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b77891ed751b9be465485bfad05fcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a9bcd973eea066567c3526283a30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb7be7f2788215a661bb3fc47a9fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adc5284728bf03823cd21bcc801125336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcc001ad527713a01de670f8bdada9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ab8432d476fa7253e8a06515b5475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bcdde5e1d05d9f2820ab68b9c9c73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb453e75ff4464cf07339e618770913340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc140d1cb38c14a4b1854130adf9d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8598a0d2d590bf7048c557c701c01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91975c3b3f63ab86eb0077d46bc6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d427b9e6766db149ae25b3c60df8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919887150cd611b104bf920ec8e4fa80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b5bae4f21418f639d0479da2bcb8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da4a5e933fa646dfa43f34033b41a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4464b87ee47fb9d875eec03ff18e8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d9aa69608d6f5a3b10584476cd9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7c90cfc4b4608dba24bcd3368d5cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4528a56205e3aa68ea49c75f7385df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3ac27af930e39067f53cb17c35c03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944556f309b9297f652324aa4bebcbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7f5478ceb275d541efe755dace969354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc8cb9b68b33ae1ed68d30e3c9277e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f4c9db27a212aa90522e9ccec9a0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f949a4f023fd450ea79ad87b577f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a052c0b2de96a9f5b97ecb7aa45a8da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f13577edb190d92375351ec6ad75f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b76f826a8fbeb152de2dde96b3bc4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b7c28a9d0b13db5091a280b6ac789361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659577cb7e3e1d602c72482bbd153338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cd11554bc611f249cf4b67d96f60e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8433075f77ec01f9efeeb27a53de2b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630d8232ad8defc1a798282de971fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a42ba666628cd5a22bb5add5a6c7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2428e4e619860c41e16be062e0f92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473309e114ee958ea127a71bd3c00005368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e40947a9ffff2a83dca3500b866ac9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803963fd7c902a70c9fcab9a7b95fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f4a48d11c00ebf2729e47a68ec1e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd7b76b257a4d559c9284359a293ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955313cd275dea76d0d37c272c38b6e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abaff9a1cb5837719cb63966ddc4ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913949cb40231523b5ae854dd19a4b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa5085e031587cec1c521e109b5179376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da47ded8bb85c20729b41365fde27f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffa67087a38255c91385e990646599378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f428f4467db84759bc91181b4d50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2065893d9dd4d6549127a69b3a459380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136cd31fcf38833b8b95da9ce920522381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0028ead725b828e91a2b7edc675d11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6658c1d76d64852c159f648a9cd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596e18066555d0d77616a96c781feb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f0788f0a08be1bc6adbb240cf9021385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb931b2554f0049c0bf84d1d7aa0f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbce73cfaa22007da629d18f6809c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365bb298dcfed0c3ad3cdca0e9fef12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9a78dfb07ae1ec987e09f26f25b24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aceb218c59a4430aa3bccd77e31ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e4ec311be204b0e72fd8afdc9ae6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d793e55c9c4b920655d53e621fe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfce92b1461493c0a0c7a0b72490fb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb68dcdf97d1efcdf5e9dfa9e4319394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a71f878b72b3d478a9f8f484c85517395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6f95370fa34f69ec9f96f74442e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6856f5f07a8c03279a1e7db9b76ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b0ef30cc8aacbdd78492f8b3cf008398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81cb71cedc8558091fc95449ca1a6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda85b5136e05a806ccd810cca41b0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584a5f18140740ed1d82a3dadfb5f18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd6b0775f50ed4d27af1b381502e03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081e8cc129ba58dd3ed26aa188a2346403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318cddf4e18e4fac20b7836f6658b49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704243244ae810642f61ee00762b5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b45f3db68baaf989c483549a6166406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256eb59cdec41f3c77aec4336d335a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973de8cc8230cc407a9bc30ea78d25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01ec4baf8ea925fab9520e99f9bb56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a12906c99207e72673ccde946c7ae8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bae7fcb77e40e400ebb0a160505f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a5a228e6e288c300e37e1a5a26ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfef2d232f925493f2d046092c775e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6168706b75f173645ed93097f55c19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efd98010a53593f140a2392bf754f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6da77cb91a02e92fc2027646c579b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceb8310835903932b9bb2cb8bb75a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ca74923cc2463d0be1071578431b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca003c0a70d8a050bb7f882dba2a5dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169350210dc41d34ca6d695166161a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738593997f0c13b7323a049eb03fc130421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafec77979263c45f697fc4d8808883422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cba79714c88ebb5f55f420de0c7fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd853e099f86c870104beea7d31aac93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18880b101b7c9dc0fd1928897de98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee017c03ab559bdbe4aecb410139efe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96a224d374def683fecbaaae65c8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc613a9fd7b29819727465ee6e0cc57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c981c8b887b8f2782a746503f2bb42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd174819f77e82342516a86cbb6fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4d77539df3d1868d0873e085c2a6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93104f02508781d3650290a93b7463432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eddb4b04a43e23386086dac3844c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d480e9b94c560ac8409e1e41da8df0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385ad69e21caf1ed35e27670bd137fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9513369e505d3eff65709b9fd97234436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a2bcef057ceed8a774953adcd0ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045694d185b61f92a941e3748e34b1c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55a7a533611a5d947c2f73d44770f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd87976099c1282e023b3b3a8148d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82f1f744020c05442be3b695b9d56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f1c5215ca3ffea69f49ed35bda684442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f50d1da5a67934c12bae2385803ad1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8282fcb0178a6d2a782d0f80c0c89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498237967c18afd5efba478ac02c114445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae7017fe0653732299f4fbe7f576f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443b62dbace41d16edb6fecd685123a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d428d9bb3deb7aefa34dfa622248b55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8832e39b0d85f5d111c273530534449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34583f42e201049698b56acb28abe0ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e56671022d75213437f8d9e3c46a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aad434619f4e4c9f8d4f4711631c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167ae35703128e674dc2b66189399e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec1bb60a3b790ae7b46989a7f61687454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6339d3926e3d24771ce95209b8667b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b43f4bd508aaacb67c362c4160ac4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bab72b74e2addae091b5252bc56c82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103980f4aa7a7d956e4a793634ebb30f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4896c12a8fa100b053c7ae328567f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12077b7dea3fbc263915c2b824f36a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b886a153991ccf68c6b75fcf39a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00effb799108c8146e859ddf2c24cb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fda404b9f59a5e742d42d4605afd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2bb64b67f5ff225d35b82b382b71f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e8c7310a4225f6a3160faba9e6d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824e41d569d34356b7826969929a83e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b42e73c3ceafb27b079fa96274070467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712a6df0c27ace960f06c042ddeed2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8c019b0a6e49494bfb61a8f5fb7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdeed6fdac0d763d353b708e619c68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac1b3f76612b867eb6754a475cc202471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b098e9cb1ce19b6cf25537b87b27247472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b9ce98df14263fd5367cee25fe205473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56680b1a99002a78140806098cf64f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f36e07887743acd68674b04d7e214475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4267776f3e90e8cc42cff026427b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210671bc72553045e02af0b1770e259477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c723419114fd1ed98f5856c32041fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bd8082f68cb43f5788ffe48745309479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc65106f33bdaec784cbb78fc8dd04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd84a08c1df79e30f490b27cceba40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829fef1d97efb6751be48b62a7d182f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bcc7d05f6da20f7eabaaa7e9911be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b405281cd12cb266a894e4ce3ce9f1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691d3b7586209d339b19e0d1bceea0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4b6567aa59694ca25f4f418b3ea7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9c4529701e1e5d4a243abf44c957487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e806ca8b47c332f8502e097461ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd126fbd9e19cda2a1e5a9e3bd3c443489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a702e994f0b93267040c744937bde54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a12f567f53a01d8466272d827c37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f005fb31065f41baa1913191f7944c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c06d614fd8ca2edf4b5de85e942c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d99daa0df5b420d91111f716ef671f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e71fe06d487be2933adf5bba027bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b019279170bd0315662d0c07e4a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424ce2a5b34ab67813cc12bba0fe096497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f7e7b99656d7c1f8886d8b473e335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee46d664049be845dc3936c48d776b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3b6545b2cf8a52392de6e4caaa2cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973498f43d7c08f5ad3b6a13a7ffbdfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d06cb195cf7a3953d33d83925b3d78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc04f7c3ebc99cffc010deb33adb1d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b04123cd1034641cf77b7cdba8d526504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638161b58546a2aa51acb4ab58f5bcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba629a9391df80803b3a119758515ed9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88f7a1fb4852b60a10f49e6c912afa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eaee26c2e517e8148fd3f94ef146f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139b79213b3bc897be27ec06a0afe8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728ad99072e6b828ea1817f382e0177510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebbaddb8b1a0bcd120daa95695fbe0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e2248aaa9720a30166c45b87ba70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0d6a315cfa5f8b389f8d22fbe17a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b15ab4c7102960ca06e972a4f88cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982c10a03b04d028328e3aa1703f31d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b68d1b187afde52069893b5133f14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6014595501d150a6943d02515906a09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b261c62d5870394035bc68483be0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef5d71d7f828de41c36de703059987519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cc754a5ebffd5b8cd06ee98a5ad71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c9c218a7a73e3c868a40008ad3450521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732393f09639dbb2ecd244933ef4d0ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a469f432837f7e3066ab512fef752e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56532be6a0c1a025cc89cade01ea4548524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87106c42314e27b2a6b6b3f1bb8af8fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d05e815fecdbbb876291aa4c07814526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5865903b03fabc118dc45da2008d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5d21ba83a67fa9cb193a01d01541528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd6ceb35f74cd80f3c690aa4950fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be94f0e118a8b290ad026347a88ea3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411b0fc636cd996451a45672fe73179531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba560ac7170b311d47b3b843dc427bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50190f168d14f7fa1444e4f20dd8c97e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9094fd3ca5f9181d0194abbb337294534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c207d463b603839981862340298460d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd9b0984d1558e5986d5ae8b5c2784536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcfd781e18eb1ebe307b55af465e7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f0583e7e4bb9999d910bf1138a95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fc9ba4e9b44b13196383b56ef57b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8bc2c02ad7967491ff3add133285540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e65b0ed72819efe24de11b34fe9fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284541d9e5a7b56bbb7d159daa24c5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708d37743c690ca4cb9b4b061a5ac3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55cd3fff9cd9501dbd442060a2227e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbfbc2192401b3158e5a32df7be89e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abfd9f2d8ec35bb418c1e1518b9d5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cbbf3d30eb62ea0fede5565af2797547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a991c82de4f4b25bb1dc6e206cf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593f8155b3f3af8471888c62b75b81f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d623315dd0aaa9867c07afbe9f6bdb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf74b5a88a6a72f540f8d8dafade388551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e096611349aa93bbff6bf7c7b25bc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6889c1d14d5bc2cb8ea337cb2b3d93f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b41bcab750d2d581c17392827ce6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf428db1441412daf38be137b533c50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f5f4be87e596f5510863607013c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cc744ca5b6435ef1c902a5124e6ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3487a8b726e15403e8f757427d748a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd9b409b4c448963a8daf6205f6d7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9199387244ff30fe3b1ba9bc765af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bcd31d50234ea2e7b9cfea4b92ffc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c0b331475369af20a38eb1266d2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66384506c431b91278eca3fb81e7a4d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc77fd2aa3ecb544ec60c68f306b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b4fe7e34774b1a4bd484a5b10732565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4454381fe5cb8f72eb87b803a5da06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54eed670e0be5093722288907c2ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0615c997f3f2952eae67186dec2771568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd7b439ce725fa8fb50e98587d9b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a62f64e1d13982ab30fb48f9e1322e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fff6545410267c059ce7fd7a113a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d643b4b4d9d87b499639337096955572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ada5b20b73ee795ee880925d43b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc159f9fb4cfe63ac602f9346c4014c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e10c184c6bf3f5909f64f85ea61f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc98aee8b3287ff78791d7da8c3ba6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdbc15e8c21c39765d9dcf9a269556577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f59e2bf5a35f9f9c883eace7448d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4aba35bbfe1200e4329a46a7580a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd7881cdb1ec9ec43a8add2f30393580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148997d20c8c6bc06465fd5975de268581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5169073a49ecc38ddd12091897b7ea4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f37c456b36dc611c9d98622fdc509b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38eef362401090ee10e52004e83e05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6d9e1f5dcc9b4c41239f1df4a9529585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2484a56b5da2b2712e0b18101fd37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52942f8a5f58abd61b434f8780c01d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcbf1d09a98bdd67c76ac95f1539c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdee694931a05c12589bffb838793c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b5cd45928224fa26ae5f4115e199590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f92910811c6f2fe16caa7b8ecf86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f8179071bbc22d95046f23ba7f24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc3f31066a75e1036a88d5c081f053593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759de40f82593c88fedf677e8ca4440594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d7f8d8c87a1e5ddc38c523ac4f598595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b52aa0993bbc1d3526732849ba351596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ed74802d94794a7b4e1c1392403a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e92ba24d39b237debfcf5d34a905598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601d113a5fe12dc788ea467ec1f03c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625f20733920c00946932a96b06eb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a7be2cc8694cdc4297797f77edd11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec8f89597141b8570c820c99bb6340602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2c4049f84575f0813390a34ee58d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f284eefd856b04832da95f2736bd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b194505ffaeb53082f39364e9f958a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb80ecc8e4f58d000264cfc1cef27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c59cf7cba6f15e92efdf95edaab7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042bf4df1782ea413e17340af1ad6d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd2a7f73cfd33b12c03d9ed05862b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da480da6f75a90263db79cd23fab50b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef267fac4eef024cbc67a8f9fb79b3ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6760b8d375188a9d34f252922029e06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe4068fde281605cb3076c889acffb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f615f7aa997aac21c5082849c9598c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6807769297ea99ee344631efb138cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505674432e2c961e808583270d685a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152f3a1d5049997f46ea5db1c0d59b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d27504bf75f48dc8b733c4a5c210618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31bcc483fe50743efd5965c689915e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f4220bc4b760024e837eae032cfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46b0d382d89fe48106288e4b7b67d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ff020d649f5991e514e578428019622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8202ff9f03e0fca39d0912af52d0bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f0847e22ca2208f36eda2c7de192624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9c1d37a11573449cce230d1d0ae16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c452029a23f94c282cdd1132e25ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d958a96388b6dfc4afe31c57fd20c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d66a6174f2bfa1101d0b1ad5e897c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047695dd82a9600f5ce7a812b7d956629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a57335cca1c7d22cf60c983059aa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e1e796d522d5c87628c2bc2631dd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db4e6bfe62440c22d6f8ab07f530d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d541a7db75200b5d372131c8e7683633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f5878f3c6cd239231c7deb99af066634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d217fe9073231e8c0c90bfff199f905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d50bd2f45d91b181b6054953ed15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e76e3829399842c58a94e54dfec9e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48a82756de5ad9236f3a5cd25da967638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1d12f2c42281e96f41c3c65a3078639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b34af3747658db5a2fba2e5c1332640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae19623313b855521bc1698e0d781d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae74ea3dc4608f80cb07881a48fee81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc9de55180d570a96e5fda1ee6b13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe039ebe587fb4ac3a56d9b3c9008c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9572e792fcfc98af88b1f2fcb8db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc19197bf07358394f1c198b252104646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a53d6cf11410ffc14f1cf8b0d918a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11a310696ff39a764431d58d4ce60b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4bfd5befab1ce59fba72328c94c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c227c5f92a35752b4ffbdde28d61d52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6277de2c92b511962a9f3efa6a1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f90c07c638bb5fc441806e3bf697dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe2896ac464529ede375140b60de61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c72644c03aeb02de5ec37f5b035ed9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187355e9884fb927033d077a1cafa975655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f522a3aec369587c7366ac0a39f8a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab15f435311e70e37b662d0f0a6343657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090b626c2deec4047732dc59c950983658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b126803343666e1c645e8de8b617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8c036032081a83e1130bc5872dc76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a2bfb9ce26b78d939cfa04f5a821a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4c7b28eb537453473339513de96b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb372e45c024455c0ea4f905fbeaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5be30e35a4bd4858802e985f654ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af524a9d37fc5f3494b7fe02e136879e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642a8594e0901d91dfa61afd61281f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bb6efded6c7f1c3e6aa8db36db92e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ab4f209eda5785773b80b419f8d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938122d82e9309a07f942e09fafc1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881414b5ea59ac8b51b0645829814b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8946b2e70b0e84c7983d9b42d509a9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc2e0343e4cdccf08ea0baef6cf7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb387dae79ef37fa5675d12776b4e6d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e2379f739fd24ebf1f46fa989dd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0299e5be7231fc3f8810e56fd1c644675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb058ca6de4cd22f97f9cc1fbb6fa939676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a58fd393e7253ae488b355e9898da8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba49250179f84108ff2787d401aafc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a332da98e358dee96c3a0b5b4d20ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d82bb4188ebe13386319f060785c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5d6f30aa1d734fda50c82215287b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1ba233c63c2352ef7665be8194cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05d3ad35e1bcd1ecadbb525fae9ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc76d2c443b381fd13b8b87ed9656684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1377abe5ee3be62cc6f615351dbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa751892bc6a93c727c11115282026686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2bc7986d6ed8c232096bf4a3707c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a576f8b600eac878d969c2e504b3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bf98f3e4df2ba5655f15b3038864d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a1bf38ed309549efb390a77970f66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3368dda3a3b773df6045f8138833c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729824968a13ce157671011d9107a38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10593404f4bf87073425b7694646ca90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b94f00746353b0dee4999adfadc44c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716c0d218a76d9ada778f1dc24ca8fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f535fe7ce568e8095da09224f7dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c47497596c29237d1b291ae11587697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2672d7dfff0150d05bf3debb75c76d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd0434fde1733ac2cd4a383305b9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ebf3b11ed3adefe5161b1413af69e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f51ef4f8d615aabbf980d6940704701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128129c609e824f492b34a6669ac96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389b635364202664e104de5d878f987703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4750b88edf2bcde45ba5790f6ae533704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ff650cad9238bc6e37d199ebce45b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b12aa4870b6d2159d2c2ed9897ae2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935413882459dd948579ceba68d4425707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cec7731b5f2378fff667221030232708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd4d0a60b0edcc21c8949b6bf489eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e725a2ee77bde0bf09b4ca74db0f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8325adf4e33cc1e6aaca00636eeb0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90a83410540a1bc1608c7d570d2b75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a870dccadb9f1f092e30d3ec276fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f2042e67c1c063f680c972fa3e9aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ddc56c2827650d47643ccad6509a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b06250cf7de915549890520f24e44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88fca47d7f4bbaa4fdb3faf2f27def717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9b42f89fe46b082893cbfa6884dee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6186bfed5c00e1c93ad7f55fde28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24cc4781b75670ad78f334081ea5fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480156131c14e5010ebf3e3d06b7f395721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7a2c07ba93827e05b667d133df0b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c3501c0dd0eef95ba618dc0d8dde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dedd467259a0f0186f244ed6869a9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f26c85d1f34558dd8ae50554ea7bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47643abec2076f8a62e09134da0328ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c4435cd7680d19afea7a235e51754727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b2219af44bba0edfbc43331e0be66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405270f6482ebf0781ded945255dd355729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0cf7e6e76c2f06768fe60ab66b735730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fbdc8f566be6b0f7c6e9229009799731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9075c0b82531d64773863861179bb4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611501ef11013734dcdc235a28c47df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df745c25c0b8803183b6377d4b10309734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920bf9ee96807b0dfa4734dac660d65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55777f592d0bac5cc83f2e7ca628c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e338e4731fbc1f28f5668b896bfc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f50f32d03fcde20e509a3fccdff78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529bbb260cf138fcc64a2a1f2d6ea28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e09beed9c5a6b4e8b7b3b7d611425740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604b0defaccae7a6c770ae6f120d89b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc3d74aef52e1eb9ac8c48ef7c9f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1285cbf8ab9cb932c25146d7964a0f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2adf80e9eda4004d2c72c2e00a862744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bcbac0b282c316210b196d86efaf3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a329e3a59912050fde46d39cdb65bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f7e7449815613d74821660725c8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6303e0668c1215a6d5f024fa5be361748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce091f6848bf3dcce337acf923b927c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44cf10e5bac27b30191ed599f31900750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d3731c498ee084ea35a8faf671e98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257603a99008e21af01e0112373fce6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5e4b5ebd518d70cf1fd8a7e0753c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048016d39001f8c401eac72139145b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc150b35d6264c5bcd48878857d32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37301386941d208f83dc3176da7a05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11740c8200994064d360b4c9cf501e9757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>