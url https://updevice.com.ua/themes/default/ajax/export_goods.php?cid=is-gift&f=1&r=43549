--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87213be24c62fea528431d82928a541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5605fdb62c0e7c421d8adb3993d4d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2939efa410cde68346361e3dbb38613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c081661503954ece17ac380d41dab344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8520535081ec66189c82770118deaa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bb2a1b95d2a57652d514c343339796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f03829491e7193ab08049edc5d5507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98333021b7930d41852808c27a7799e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde439660f6d156f080670521de4a1539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1241c07273bc751f287c5d300176810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c860f93376110e0c0c6f425b9c80711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043afd7acd1af1a804188c2934049b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af5c24e90d2d24f09a0a442b317ad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ecc3a033cb4ae46c79108fef74ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ab38460fb00401dc0f6cb0feb02d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f6d9693bb571b5afe8feca62faa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ee8fa527ad00542a0f06245bb85f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446fa384f6eeca20e45a193a44b0cf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f18fe23ade565c58752758a08b5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1c5b7cfb79c45b1bc120cafb73a9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e5f617209dee55417c96cf7ff2cfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a5570460dc065648212d55992b6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b681580cfa3f9c3798e1e553f92a1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140fae0b1628a6729256d2d160dfba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174d6f5c52d6f05beed9dcf377db3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec09877ba398ad220f2a0a4621f565826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33821945270883a6d77d0e074ff160af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf7080011540811f9a8b29ce5808c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ec06689d09207bcbd11b0e03e24829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c121b780551920fc88a8742a6a9ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf18dcec37a9ac1c1b7878fcce656ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125af2017c8ff9378fac587db027bc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7470633cfc8e2a277cdc0dfd080682f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7fb56be2960aff747c1e2915111fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7706e3895b36ba2943e143ec4ffda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75930947a05f918e02cadb537c57fc1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e07700cd3bb0b75f67ff73e3c95c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376b2e5347a0fa265e930509dce54fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e931faf7470745a45ff2c9a4d89739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec186781fdf95721a2814c0681b4cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9fd9d55724b431fc5fbe78c078d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5214c7a387053724f017dd8173c87d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b623db31224d40bce9c8ed8b79c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bda0244454e721da44c59cf5f385444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b165849bb7644b1987508d64a045d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f6b8dc71740aeb75e504a50c97ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2abd439576fd7e58bfa3827fc25e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d229f26598ba74a14ee983f0c3f42b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b8350c3ba758896a565bb57185aa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0397a5f0e23cf57418af769e1060a2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f444bf09b65eec44ac584646dfc3e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173df679a023b99130f1f77d40ac44852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea959b92202294653d4a7b5956e8d9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9157d557d2e3294d47670191cc06e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1991c1ee5473d802c843b3bb65fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd088e7e7dec0a5d92af8f45f3c1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6fb9fa78a9c63e0508020ea1f74f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8409b3ea519c5f257f894526aba1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9655c982da3c65e4c36ba6ee3e1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cc8ce79cd772c311c501c9aa749bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34067b8c9f4c3a7658e45377b950f6c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e853a1d4e430d417ef31e3ea5446662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9dc1520f628dc7b43be42605bfb0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c6b803669abe830f50c0fa6497f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960acdaceb14a5cef532059f992c43365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c8268c32abc9f106cbbb41e4da2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825ed148db038a0a4df08d09efd9c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7b2dbc2182d347e581c907af777068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9be0107c7141d8a150e8ed0bbbaed869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8af58d26b6fdf8951010812b584c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445721e9cae14d9461aa4713057f9d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7e3ca44d07ef3c6add2ee98dc62a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b788c657deeb559f09a62653136f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4850845539c182a3fed21bceba4ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303aa8d95110f21a95c5c64419ab8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1575db51042d428799a10d3f3df39a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432711eba8529a70378612512ecf1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903504982a91b0ee9d1cd650dde4d9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43349a0f34ea2f58ebc1ec4554413a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81282a841e0ebe18b9c495ebecae8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f1685d331f72dcb81e66b6dade2bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69dc49874d435b848505bc99b4d0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638881cc2179088f082fe5799f4456083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96083ea11446d45558f385890276890184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261e5c4ba39d011b94b78d92c52f8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6c1ac13db5d8629fe512b824a7e4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfd1390d5a93c5754b65ba73c9e09887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad14accf0c46fb47ee437d1b16677e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef7638ab553af3c4dad47861d810d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bdfe5ce37ae1427a861849b2bfdeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c80e021ff359be9e97d5995a603e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e49e05067e77a406720964c900caa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65515c7752d54863e01ea2c1504084793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4117141c712cbc54e3ce540d49f33094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c33b995e27edb9abe8dd0a7c927d6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcbc5d451a6f3eea8582afa782546896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780e183390faa058f84fb424f580e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825713cfd647d8c141d8ffc26420901798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c6b5c25583646352f61999fb7a3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bae45276a8df46741094b61fbbe0c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fb1a23007ab70a631342c3b774984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5a65e7d99bf3d4c2e9831a54fae5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8e3d667a66bbda3bc9effcfd41804103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e685d14e1b09502e669ec63559e77e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcacf7092614614c12348577acd133f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a857a74e9d5a3f1a447d58b912d1474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f694f1cd9c7c94b91a4c6225e318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689968d93f901025abc084785e0fd77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecfa937f3cbfc7b0ccd77ffaa4227f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e5ebb3fb7ab2b69337da6740a7f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4e7f2637b09242fccdedfa96b318111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c200beb3f7ba5f3a85b73d17230b1e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda10a2be58c596a8a99539c03e13afb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1c1e927f8bc0116e34dc732b5cf07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017181ba01e46d8263cb32dd4f27fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e9614d581a3443ffa97082514aa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f2064690f32302a5f2a7ee28ba437117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac9ef426bef5a8391a573157b790f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d222471c899abbbde86e35bad662c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ea8011fac0d407f1c4b7fd539a2eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8410a42e95951a51972a91f49b418121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beae556ef9634c4a40e6a1a9e16adf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cafc4ffd696e9a8496b4f8dfbb9bfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f74e802fa075895960b210c24de6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487442d67264a6c64131390cc6c5cb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86a04ee50be26704f7857201135a3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d91de89932125ae5b7b6b85984fa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678c76ab218310fc4c9cc19a2339af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36272f6158e0340a2855c19179a0a63f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d61b8c96a4e0c978fd2509ae38f488130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d16b2e822a57dc7adf15fd16f1a3d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e57b2c59afeb6144881462bcc50e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e36d3509e57897b5e2ab38f8379a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c1747fce9a508a9d7c6e2c4ab743c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96334dbe0844cbfe04aa0e324e93de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0661670fd87a0a4b5cff8f9ad79455136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1bc2b5aeafe0c3f6d54194bd72d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e325800a2050bab0c9a44e72f39f7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427bb024ac0230e2fd8c8bfda26add139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c922aca470b524a334f304fef56c7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ae75fab1ce89c1cf5265853909d6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6103a8ec49dd941af70a86fb2a2b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715192f23b750f1bce49e2507f673a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1df572078c3ad49ebbb05da4a5214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19182b5ef9e0e218bfccdad9ddec9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489188f5ccbf33e5532cb196ac43027146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6688a1a3a75ce01bbf8150eae80c465147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63cb7a890ac277e80e007d4c06b4d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caff994ef614b1be525d8b66f153d73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a9ae7d1ff106168ee1c9be956f80a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7df134108f6a45c4767a4c7627f14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547ce71e31a85ad25e42930e941cfe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc315be19cc59a348ec6120d9b536c0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37864ccadbbc1c98bbf244a768a81cdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13256e459010cbc2114c5ff9f5704a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73adc5cea9fe8537134470540ee0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d2d651e329795f0acafa73e708c3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1d0f8ed3fe72dd605015332ea4486158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01addb7cccc46be55a34f9efacff220e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f948e1c9611bad2957f75e99fe0255160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058303eb7ea16353336ae04bbff347a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21e9b3347d7a5b008acf34ebf0f6ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b693ba7bc1aaed8a7ae400dc590fe8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29130d14c217badd2cfac69435e91c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5fa1db8fa4d058ce303270864ec7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5ac9c7d5c5cf5910a10e75ba9eb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285321feb81fb62306be7ad7c74e6dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1d1eeff4eb954f5d295f1feb8da0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eaa9aec1360305f4f08e1814057a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2fb2debc79437c1c5739c632ebf7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831a1b78373d8fe5c22dd9ed9df593171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d38ae743ae24e916f46076bef8881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42398e4154f98189a48f79eee260586173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188b902d008a6d94a5f06c6dfca9cd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5c133a0baece6bef8fb07549e0d5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d666c5d0c5ddfaa2ee9ae89c9b59961176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72bb095823e47eca997badad2874b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b042bbaab9a688f2fef4cbf115cfc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac91947509f14982a080162f1ae842179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491510efbedcc127fed45bfbe59ce58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314be20183c3833d8adc3b750ff0fdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e8ae1631cefd4ab064468a66ce99e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f508b2e87674b98465047fd656169183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adc40bce9c0940ccb34b56b274bb32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcdbf4f33bec215411a30817ead53b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd8456e4d8b64245437c2f8e7552fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef1b4823304149b073c21a4ab844f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d662e3260fa67a3235971e2145782188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eeb9adfac159cf73e1c1ceacab054189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04ee4ed0da616b6c7370817c69e931190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef800053e41d5b2d30801dd152c5841191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e5a90feb26b495337fb0d768086eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2fc8ab447ce00c0339e9b29d8879a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe7ebc24e7d55cb12f7a001f7f1b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f54b5d0af18bf957e3d24c204f8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda473fea4f5468537d895b2d807a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b15c885e2bfad99a74319088f5edc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244090e3ee2708a5911a846bd6f3c92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bc0cecbcf0d1c4e4f5473fb185c10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec20ae7c42fd97efe73137d6a4824c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b907138ac49ff31f0a58f3be60b4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71959b6ab63d0b143cd249e9a5cd062202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775901c64195e74b14d58b57d7d9c493203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb41da58e25f60f18f5c427e15f786204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de78306d4c45781fedad4eba2c4bc2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d328149b609aa039bc493b8915b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e1ce609ff02ded780d06da1f0f017207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ce3cee9b10b3aa437175e9ed17b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee2d8c8f1b5401e4030a13f62ae1b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b287c746541e81a944f120c1f5ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19440e6286d08805b4f4eb211353a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9c2743d628864d674f7616645789212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76423fe98356c6efbd2ec045b3a155e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11517da5afdcb3aae203127e7299383214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd87584b1aa63aa7c094413bc2cf94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc04a2a83e8b902e26473421cb0e1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa697cf1a59ea5ec64714fd6a1476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f018bb3e4fc9b79ddacde4cb204f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e94a87c9690efdda39a061dd6969219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b87024f98f60f98d6d3ee2507fe6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a8d42d8f0e238314f16143fb490dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e520c032070b10e6c1e0e873cbf9eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e726670930ae3bcd6d54cd92c451ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d682d19d2bcbccd0375cb3cc81a51f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba9ca87136fe37b3332c5deca77def225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9501dcbdca495f2f888892f669ea7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f495bb27522945352102750e7eb82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39833f78d3684e3c6be2cdd86626783228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583440ef454930c86fdff99145a608229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f237283b701af347419271699e5ee7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a82bf264de3256f8c111730fc834ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510746ecd8eada01d2cfd3104049378232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae80952b5a0a874f1d7ce3238a1a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571762c887aadcf3bf6bdcd09e9b1cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6987e237a501cb17156e742db4d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d10351b2c3a6cdb8302d89dd1aae7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f656d9bbae5552365e27bbc38f4dd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd68ae8c7763d1e492f9fe10687bc6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc51410dae11e0959283abd7511bac9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6871cea6366d5eaec508891027542240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05ca70de8eb71de87cb5c9cc73775241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8e03bc67607ce328798ec6a969723242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c21c394d46c22536ecee1c1b390f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e464314cdb580e229c49b3a6261d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3084ca2d2cb25cba17fe274c5d1826245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e631786d3c141a22a47c63dfb567246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc014094c584ee4dc893e735ecabc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c3e4dda7f37a0340c82dbbdea1d7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dbd146c571a0e8af89257716122f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb2f2cb42b80579e581b0acfa77471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339a72af30ef514044440fc840ab15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b634d5f03bb606099c2225c41f5a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29f29f0eca84e9187f66818b97d84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48073e31ca8ea26f296afd212df9a91f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2636d70af162f02e676d02bdd2a18f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44880b6ca8dc08ec44bb311998d456c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce68b6b7521eb9f15bf2b3603ee832257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53980251d40684878abe2afed0f9ecc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab3fe1fb23e9099053d8104fe0d7d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b177093ea09a441b980c159611cc67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ab17770f1550735813bb67ab5ec7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b179ceceecd750cdb19b9477b55d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49dcde4836bd1b1d1223d58f04f20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf27291134c50b662867d4b8af20ec7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e740710b25e530cfe2848ef2da603cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340df0b82d8bc627620fe6dcd9ce1ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac15cb49e7e09c530080cc82df9de6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c481f6e0bf8b6e5ca6835ed344b95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341cac416e718d4d6b64248ad653ab6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ea019550469d8b4c3f8dcb5c08b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5087cb6a0209186e7d0ab85515f764271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e0efd3f0318994ccc41768f892cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c539aabf991a7bba56644e4bfd74fab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a864bfdb7dfe0de712af3b21695c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc1d7b087c2d372a774aa6f7a6024275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3077b98590d187266ec627c79bbebc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4022a3a5b7a0b457aac17c53e4664277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb588569c6e720d1f7a41b073b8fbdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7bbd0d66b54c4fd3a2f7d50a7edf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06219c98d72ccbadd7ebf69621d024280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8d2113da4c9ca1b4f305e08ae47e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3babd9d3293600a440bcaa8a13df94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c9e7bcb228f4790ca0c61559e30c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069413c435b5ced8d8ead5010aeff4b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59bbd25560544274639124a0046f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4323b4641c7905dbcb03eaed3fd41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674f8a1af2e0472f077f1e31df3d26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d9bcf9c2dadea19fe48964e71aaaf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e3f0b24fadf6731d2ecf66598bf66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2f66aca2a5a9d6f76e9e9063018d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1efc429aff92c7cab458116f133c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef066db9856538942302fc74150be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b5112e6ea9e3954e3ce96469edb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a5554ae76984568770906737107d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d29880f2bc8c43aab6baa9136362c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8868dd473c37a128b9e713e4a844a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a19cd9161689fd1f887e5a3d1ce1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f38f5c57a0e7a5ec1db536398b294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff559a49f97fc71d4a23f5b03c1106299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8534d8d9e8ae936fd7194b43f3661f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7598233ab793f6a9abf17651a14a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2c893b05f87e7ca9c9e7523aa5e5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063d9b93db2bb50b78a55f2edf1045303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740ea47e1bbb4c9bd801c4b5fe30fab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41311dff29b0deafcb7ec5d2b7b5d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03e45855090ef995dbc6daf07c9b76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab45a17e2e4abc9b2ed028bd242223307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88fcfdbde98a8b2427fa351c9b74e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16026d5ea75fcb1903a378146665e40a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e22dc6fa33f13773c1f863f9c22dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080def2d3601a18e6dce04fe929fb0a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a56187e7e1f7fcfa8a5e512b3061312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841f75122c67ecbbb500897c508869313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0897dfb8319f893ffd4c69c5f426d86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2965fb9fe087fae8cb450e11fa09ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9653c9ebb7158f9fc1a6559728fb61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d67b27bfeec31666cb93138c950fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa22157f3a7cc1306866e44472927d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a01b1edf9a6f14bb964b81f4a536f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490cf5337ea01962fc2526ed6a7e517320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1b94e8ec6615949989620681b8b03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a90be8b9ee4ff5454d3ed061a163a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76177af3d93ab2e154bebdf8b6379b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0eb0a3a301f7abe082c4e7bd9256d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020ddede4c92afefc9ba9abf98fb8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56156cc48516db44a93c7d796759460326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d43d59c4af2915318d5cf9fcfa265327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b4742269e8894a70960ab98a6c41c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15784743669f9cd3658c2e44b32ddd30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f4accaf5814f068b89658e1ca86c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd41d520903cd00bb701ce01730a1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9142f24b7fb09bb519ac29265099f26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4c4943cafa936279c52b48c7555e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b094b389e95f7bfda039a0acfb0b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f304993ece68a332c3ab311dc5ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab5b171586141357eba8514a415168336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe366612d048a625a5e4173035a04b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a422c8c1a4002facc024602870b27a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c1c6c14a4b84bcb4e1496b8352f0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abc91fc9c5076673544bc255a99560340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b3797b0508daeb1809de6d5d3ab82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c4ca501370f00b93611800be2fdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5711c2d7ca09f7e3f5ec60b2871d8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfe69eb0a75b80fee97e46b442cee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50149003136dc715a53ea44c661ba64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c84dae21e69f1b6ac1b82324ed5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b855a5f39cf3875ecb284795726b6cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f7f33155502d5477353bb1073a620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81ddc12f2d64e6856c88c014f1c4ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d171b36bc4320179ec7afc90589ba0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e399ad19cdee71a7a5a95e53103dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5fc68ee4cbf8757b7edf16d3ab7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd480beb2a34fc250e30366b28e277f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c7a993fe8ff88d8635637235c64e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b85167dc164ccff8c38bbfe6b917355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1d681c851759281eeb87cc45f803356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab125a0df6d362a8f22a5f47ccb742357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5576abaa61b38b995b5a9d7ac3ef02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28368065a160106707953c2a4f5dd8ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c95cca5013edf0b0ddfccc6cdd8e2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb3af7d8dbbf2e62c6c0c2523dc22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3359195f400e5e729f9186412b3ea6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda28806857dbd9b7769fe678954700d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4502e22bc4235dbe94976d9028467b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d27ccbe73ada4492b3d797b6b21a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab42f436106b0c131a67fdceff25e2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d61ac5867d41a60da5a795050c83d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de20da2a7989f6045327a1a129914d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd4cea334cf4a7b5b40fc5f946c0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3ccbd89d096a2170ed51c68f6bf21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645de63158e848386d96a2c7a44b48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83cabbc1cf86bcf0b33cd2d9cd6c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3db754ffdfea5725d340706e45df4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295980526e8e68afce40beb2d8a72804374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba2c0f0f0b5c5eb3afa540e1130049375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29079bc7b4701342ff2b8011b46e9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f345ca48ef2074ec3f3289cd5365377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa75dc8dd072a0e7439062e34fee6c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a935af45cdd5c1de293e636c7da950d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebecf000b832c22dc7fde83cecab33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e2a171306e05f7d41363a6237254381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0ee67e547af629918eeb567d2dd2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc15d5a9f5e7eaf9854fca6969f1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5b38181be61014d22c4ced038cfb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255623d7b798debcf465745a1e45d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfc4ebfdfced3a8ea2a237122d9351386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9028a9be350003d0dcf7cfcb473cc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669479d550b3aa08d357606b863daa2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe39999b6e63f4d413f533cd949f77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2c3acb3fceb75f412260d42e5d590390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d116e9e6282b65b3e833bab43c90d31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cf9148a4701de768e3331459e35b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0eadf040f6c652c29a55bc7cafefe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631c46f291399a2e7964aad28158bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab75f2e847b417228e47db3d4f782da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ede3a846b30c88662e991b530732396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c5965ea1352d9d6a2d543bb5ba011397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775cae5739674947629dd6a8d69678398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe829e4376cf1517343a4f33413544399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd0ee95c46b7f4ac70923ab5e38f12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc0ccca017d35b394740e3bb89671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272005731ffed5ebb9f22b490a8060e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53fed816e02cf1deeac1226d6c1e36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce165e4ead02f8e304f28d22c43e41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d5923bec1e6782433814d752cf42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbe5b437d8737f0c0b9780909c48a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eba1c45b510660af42d7dcdeb0e67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcca148bb3acde54d908c89c98d3a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd499a68f70c573c2f87e48d8f5f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597f2cb211ad857189f79cfe27a438a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45213a8ab989e5cef464db5de6d74da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc62ae2134f34324f50ec11ee9fc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ef114296c367cc38824518d2781d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93032203da92dcff9201be51d8b5525414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c27f441437afaf3d30276a63f295415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe0f78812c254c579d5bf65fc4791e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dda6e23edc5b7b10f147624dd2f51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555d8a62380c5bd89e121647e07374a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d7b8168facc7d4ecd3b3e51f91a2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e2b383c4a5083e4aff0cc35b1826420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49dc43bb95b690ec6bf91a289d077e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010b71e0598d716b35a284e7907a6c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4577b6677a762009c6d80369808c3ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83390e74b00f62b446b46e751e76c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a408125147eb92b91a2fa66a12b6b10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c5e4220545c5bf45695ae47fbd6db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4d5946c016c6e2472ddcbd8d98847427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3efb7230e09139cdd1853739bdfae6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67443664e281c714ca8639460282c62a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b97d3c6db41e38a246f460bbb1fcab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd8eed9ba621aa9b2ca64b7cd9d336431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db2357403e6f84b1ae1813c2783ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0070c3a3a0d29ead8c0119f1c78c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff541c82e7f1f3aa43f73bafecabe19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04abff401f65775e869d445cef1dc7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56aeb24b7a969d2ad52007540002e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c655f7a5f069c0213130d9a011da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700c5697817e5cd3022b897c6ca1294438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5f9bf0f8fcfce49223dcbe1fa5e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8019f8177858665c64ee5556f3b565440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07956cff545d63eebb3b2c2c9b487440441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe00da680fcfb10b1d9bb39c873fa4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a87a315c022b6f2b5869f84f2b0e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797f7990f3b1c7008690a86faa13a39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f947da89139d7ab989a2754718b0690445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f958c8eca17748c37eb42a37f910f86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc74d403e7644a81c8121207793792447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4c81662ac0d5aab14cb472d0d6f60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80367e94a6719b6246159c649b9f77e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976a73d4cdb5a8b3f462f8cc5d12917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d568f6457708abb6c99858f581da1cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ec680961c0dbfbfc6eccd291a87ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2943328c021dbcaada21b112f4b27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ff71ed6de616ed155c489208f381454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3488de1fb45f7b9b4480c74d4afac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85926acd73eb25b47b9c5d536a9f307c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ac14606096f827d90a890b8a1b29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef75171fdb5635390c1b121e3ecda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12969a9e80e77eb760c0e5fbb539a487459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3dc8d1c340049beae3d44be73040460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebd4e2d9b4d3bc4646976139db0a97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aff939de3b60d20a12d93748153dac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc922504bd6c03a8b2e503f8065ce5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4741590262ad724cfcd0dd7e00051c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192beb5cf08d72e6886715b852f86dd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a7b32db96e0a06c1972535ce8daa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055597363461891d48dda2a0da986b0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c97559f689a1715582fe4752310beb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e53335b40869310887aa9ee1050ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40cdcfdec1ec46e5355e5fd0d3ec17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab9395ca2f9f290ad9aee40b77d78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba3334816ae469954de0c622dd083472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01341f12d3a931f2410c1af995486d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf27fb4078a7b9d275bf2a018b1008a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5949958bd7a115a7ca1c5145e202311475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed0b917ce6f6ba3d21f8162b1c99c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0679ffd117683e5dbefbca19c782f2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357752a531f84f459e1ce33678881a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70293d4afd3b53abf066d6e8b50cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6e8d3ea6d1612db8142c23753b22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b2c950d6958c0afdbe32f0bc73600481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000d09ae65ddf92f72f0643fd4dc65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e337d592eef08349c7de897905be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116400f8c71d84bec038bd01a4cdf80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839dea18ea5981d0cd36c825c035d63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d003d73193bbffa995201be290c15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c38cc64d86cf74b97c33cdf79c3e26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418f547ed3afa29cbd89c98d768ccc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68402e65d884e9e339085ca23fcff7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fffabbc7359c6e30a43df81b13f594490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df2434828f96336266635e776c94ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad010fb8ed2f1dc86acd61cec637f37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e098413800a40dec81b4385295ca3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084d7b31d67d6c8d52821e696dc882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd7806a2135ebd71d54882d0fa4a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84291b229388d58d4bb5b92ffd1c804496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f711a613fbe00cd85335a20794f547497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa55efcd9944c41e83cb5c7bafbc9b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa2d58bc9b6f129bbefe8cc1d1fa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce374017d08c3315293e542dbeca47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef19729591b9cc2a2112be701f3ae5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74ddfee3923c8ccfc625ce49bf510502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3581cb5f58f2e0623a9e824a0c7bbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6e6317424af4550446e86b78bc985504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9fcbf9dce97e3ab0a1e267ae0c730505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f5a0cbd9d7cb7b95d9a89feefaa72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde10d80abe7265b760262996a8924b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f420b258919b46c197010eccb946b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3e7c984a606012887887553e6707c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e902697794ac5300da50dfa4732b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3872641b6b52be2a92c10cb607c568511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb963804eea116af29be03416549e52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902006343631bb46e918cf1279a6cb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d777e418c75c11b54a7669fa62be6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdaa4981a11be5b17bf083add20de6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6fcf39578a28a6fc19e8e35e751ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202590028b2201540d437b8e3a78d3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80a19a3b71ab293471c89d504e2602518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9789e294eb67afe6d4e112ab01eea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28e5e9b5610bb76465d0a64a6482b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1b592c6bf2a188139c25cdac340d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7a3ef9632d5948e578acfb62570c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed31617a70e3698a210e077ffee64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917058bf7ebb81737e55d0ebdc1fdb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52683ebbefff030b8c05fbffc8c57787525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f82c81c442921a04eed68c3fd4d45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b41220968d560319ad55d3b64a821527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f460cc472161ccafe8fcf2a999551a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64480bc99fa5d53c6de81467a160c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec092ee71666cc3e9598401b316cb95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b77eeadc8c292331a702c96d01c0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29fc1c222bd20ce8bac495a8ae312c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2459edbc718a90b9860da8d64027d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f45c78b894812ee1754eaad8782ea0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e86b3bf702efdb5fa04eca9084991a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ae420e6431ab56aab1fbb7ed5ba7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ee39a8e560ff739e569ed436a61d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efdff26c248caf02365a4916f3f4a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f7b7df1fdabb3cf23283bda3f2ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fce22840c00ddaa3b662f6ef855ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de8990fbcf85019a1fc92db61b546541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b9a7675baf43a5b474bd4935c67a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0048aed506acd5dbff268854ceb6eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee4b070a3411b78d4297e116e81064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b42361c1945b08b331f0ad1e8c784545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d5a3665f3bf44f591facea35d8a4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d725550bb6cd634cac22235710c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e04c6985253e6170f672e74d55bf4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe761367b43c86848375d91519a98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd7b07b2b3c5d17f0ab5c0e394b4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd5c8a3fe05637468ee13296ccf489551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4f47247e38b8aab4fb171e19583a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadfb0736c9fee2fec3aac265e22105553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce8cbbc55181bf81b39fd66d5d59d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde37d69fe80de027b0bf2331a604c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc3eca292c9aba1fa4af97574bc6a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c1c5b90b4beb93e23bd7369224232557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6e8353f75bdc8ace61daba0d0cd09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff508289e3ff1778016b7170e7cb7a43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad00c807b816955f207861a35c2ac8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8643a4d74e1d77981cd3c93482303e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2415b8d3867266c5dd8b91272f27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362c59fc0215d8e326beb26825600fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df5be691defbed1be44213cdfcb79e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113516389e77d2d2090b87c2577dbe46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c2126e769ead346ee62ae23cbe545566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbccbbfd274dd15f334b83d3124ad66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a0f643522bd163ef4901886ecee5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0f3167dd53301317347c4d7b0c53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e34005d60b9f51a0a8adcc0cb343ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722009c35dfa52be4e30ede6dc4b7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7bdaaf9a9024080bbd320aa6755b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d793656e621a2b6da9ec60de576174b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd14d6eeeeb30cb22ed3e5dcd109b33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fafa694f40b8b3e3131757d1b9f1f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345a80938969d0e3a7c373fcfd1d42b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700435581ccea3323a5730b217cce4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a8453ed28266c34cf955de9a79cd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32a2f39c59e5ff1bfdfbb33532d7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb47b69e1bdad765822c2a1863c538580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18a194e5126d3989d7ffc76ccebf4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fefb06196a691a7f41fa615e146fb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338783df06334740ae81d3eb155b948583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20248697b7df80d7023adc457d6cec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52f71acb5036c4717a39eb2b6d8d92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6a6c2224ced01458108027db3300a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c5200b1a3ed6473448a0e6b63038587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106dcd00e7f28bca548076fbcd26fac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de251cac6eeb8023e1c58987929d1124589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b291a06752f35474e4a6e7ccc4bf7d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0eb92203c80515d643c3d7cfbb42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc63611e7784a22213013beda54560592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c39402170cc88970a2a9ba2afbd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145ad25120e42245cf8a7c3faf45e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a677c4472fb916235d328be038b0258595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd33ae7e54ebbb04e1bf30d4551bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba16f38c86f9f457be051b55c5269597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b941f223d0f7b1d38d19a35a4832598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a930b7d941f6d8db329635e9a924d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed4a6d43e25005746b52f816adbca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b21e77da2b52cc59cc705679b298601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ba02ce49f208a9985f0b0a446b566602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739e6649e968d31fced2bec0a0c918603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c159b4d94a71c650de9087254d73cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16372501f4ec45d41a0402cc905db6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35837178cfcad3d334fef598c32eebab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc13868a009ad0f8cca72e99143b41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7e5eba207aa0073cf0b54326df8d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715963731a0bf4a705637ab723e34e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f47ed6973603302ed40191153f96ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8300e362c41b0effe8894a5aedbf46a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd387023c6df374e8dc06e449d447f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870940fc2f0907ac8d91c17ac790cfdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9532e4b0a99f84b296658c1a5acf8d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82d85ba677c0c47c2c522112f858a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d94b00cc29a1a0f73c8d3a4b302915616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcec6ca9420af2c84251c6ee07947f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d832061aac02e7c9b562b872125b060618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a1289daa23273bab2efde3e19920619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ca68409dcae9953970d8d4b2b029620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9e2ebaa0da19fefa4a15c21705c4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a733441a7760979a539bb452d4678622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce95b85d486830c85ae6425454ac3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b179f1935f9acba25b4d069478907e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04b052462b9c7b07750cce322f7a48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314989736927fb46deaab834917763d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6578c604ef869b0ebe19f3c6098c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c4acfaea140232c2077566e10ccb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0820acd223a35daf4ba0f318e88324629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64856af6a9ad50cbf4da064484b4dd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb179799fc25bb39e29d253ce5e0c94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfb03291b5014357ed56a64f8d744e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918b17192cb701d63b2e3b9475cba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd840c524c26281190a83afe0579d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f83b9025c1521f6458348b868ede1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e74152104a128dd3ccb025930168f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b9f6b781cc37b2836d2705cdd245637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606826359059d3b970d4b271ec9190d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971299692fd132aee537d534ee9bdd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397829468953cd5849d92968f8062ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54df28b8f2211de6b358bf56f33ed2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411d1163cb96217dbef0b7643b6f19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fc15cc94696c4402bd944dff551c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26280d7d7cdab9f920579217b73a9cd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8ebcd69aa995ede25a4b6e9dbeaf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491117f4d5d4d064b272b24c3a8b75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60870b5c1a1ff183b61c74936f20c352647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebf52fad449bc4b094c21250c346e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f4c9ea5e2424757c90eb110889beb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770539d93fe96ca5eefb2de55c2317d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07542ae6ace7b9388cae5e14e638b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251efeeb0312b33c9a4115560ca456b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa6e39bf0a7e5e9d45b44860e2c46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00429705cacd1aa903545022f075f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1685dd1c914e45b3e4c0821f4f12f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccededac1156dbf718192e1ee6eb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf33b22a3663c3dbc6a2ee3291f30e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562619262ea3cea7e065f5aa26e63e68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903487991fb8c7f97bb92b3661acfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ade050b0df5611dc156d1378e6164660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdead23dbdf7a30d5d623dbc78257a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cc456c4978ad26dcf747af23d056662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d7ac9b59e426df16a89c7a4e6a2cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cda7e83ffe7419f27a8a80c4b7197664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721536746f7eeb2b183523956af1f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c22a5f6632e58ed81782d15213bcf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d491697d33c28bad2f7c9599e0f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24296d0f9ee8a956f2e63632b434ad46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1a9861eb239be8cc2cb37408d4152669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c1f0503745835424628b578317398670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca39d68d6153ed59aaa915678a55d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055ebf9e8d5fe815af9e41a099d1777672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a02a19a8abff55ad45eb9709e75fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312be820c06bcb7d8472d289a7e0f2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1b56da3e7e8f06c456ca8fc848d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef0a0c661c312f01915bd7560cf35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718272f16f47970379dffe9774ae408677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f1e86bf714a3202ec507dee58784678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3474f639716d3dec0a02179c046b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370559c48010b196c8d30282a5a6f089680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777acba99aedfbb8fca6553f644d824681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cb744aed7336627278918d1f384ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1db87c6593642b6f7811651658018683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438968238e08017c51665763efc9cc21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a1b689eb8d8a8800987d064f7333685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15966052a80de14f10730d8d3ab6eedf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9bc21402e5540a5fc9d4df1c91a60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dec68a1381f16277f3aa748c91e88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b914622c5ed5e86e6e3fdf1b8322689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715ea616d125b6ceca293e127d594b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86ccda8a7e0abf6fd8629a792cf398691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e19c924598631502c43500f67c67c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081186bed3505e913f748161d3e6b449693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb854492e3a5ac1cf78616c4f67314a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a2d0de6c42da78d003172a860677695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374dcdf4f3e104b4ec8e00f2bff9ea1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b16abc6edc309156074af0d10011ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555afc535507ecfec01c4efcd33f9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e195063ca14305de04362e6852d245699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af82254e137605498dac90ee79b54c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161d54a25427f9746589a3c3c9ace9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9c83d402e2838b909ebb399cbf347702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a23896c2a567be069168cff977494e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae96ae09f3edfa950a4735f3d6ef81b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49303b3f7f164a528d1d820487c8f3c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710cb65d9c2fa439086f7b99c47a0f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfff43238950c90b1772ec7526f80c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfa096701455303d5cb2c0937fdf18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f439168e4163821e7914d84be1a3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6919b088ea38861994a3223bce80a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4d75d682c1a2d3c4758a428e6a267711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c7a72a7a3e36f1a9b0cb4fe4574a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389b1b81ba907d3ed54a95c83366d53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f780c798853034e8ec7ee5e708d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948d5c29bfc6027f51438acc69ad73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366b10d1b8756d544909d09eebad0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d96298b0fe463e470ada82c90918717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7327bd385c6094c682d2769d8d6b9cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f796a5251b057cd265e6162b044297719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77663d978382a8b41b82d38cfd92d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6d05cb69ac20c9219d124bbb4b519721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850086fe57dbe8e8826449e7f6c1a13e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2079feb62051d25aa9e5e5046c0a4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457951fc978d8000b010fddf92a056a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd163ee8dfe3b439b1d6a0f8ad12fa1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6733482baef07d291f881f53bf732726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7766809ba51c90089d9c8c1845f00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078855872396407c4b3086fda601bb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101aa3ad9dbe54875c759ad9fe4c24c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144ca5f3739c6af77e4c599fe501f14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831287659a399a81d64b4d65d78651ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b44377f527c8b53e1b6d0d19f4d2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668e59d1bb627892f6ee8dd9de0f8d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd7f006324cf04ccc6d640b98e7409734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e4f5651aab69919b4557cfd64d06e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeececc62543ef370e10f79320ee76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15960c4f41de2a22036ff86ea70c1fea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d9452fa8b3b08fe005fb277990345738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744fa6c78f8cf573d2575b3145429a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ec35a54210fac6631dde3b88657f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047efdb255ff4a2960be36d5f4958f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633201491651b370946478825b0d87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8cf0bcdf911e0093a419e46939264743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316765666bef1e484677b31022c8951744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d059d9287e10295aa7b17abcf8d58a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e623215fceae0c7d2733c78cd1c47e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b6f6b54369e73097466773b8b00e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de7b2d00a05367a6389848f3fa8221748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35179f9615818aa480e5fc98ebfa83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba98d63918746863b0b65c7e26ce2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde30785e8aa1524d896d465653daa69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e56cd1e8cdc85fc330a7e7c57f8b9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e8686549db48f6c801572e109a21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06fcabb3b3b7d5263f95e74614344a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002f25e70423b4156a7e09a00c4a8ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75979f945efbdab365a413797da4488756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5502a72ea5338cfd74165a5167cd41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919d9cba02603c1d166bc83c9c2752758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4481a713b450b68569817268beee3ea759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b30c0e72cb7384df40d1955c5998c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63202ab6992443c90f36b1c08f839d542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47470a2baae6cb8deaddf953424733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a50a4bba695ca151189fe7671416e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683892ee0e11693e2753d828e787495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3619db04324945bc791d20f7b8855d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f808ff92290df9e8cf9b50ff5bff5097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f9700a7120a8ec395d903366253228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc463816de5a2393c45e3100c1058d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6593795eb873c5a90c21b7bd668596310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e19ca439d26c09e91be2d3d9d51a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd15c02a279df81cfbc71969d74cecb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d0fb592e351a115968f43802499a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b02fe187c1366de65ce2d56081e73014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df8a6ca71cc9925730fd70898194515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be962ef57896f78a7b1727522a9ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7b7803ac5a54816e63b5d42df598a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd278465b788f2ca3b949b7dc5f91b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28e7b7ffdfb449a1e952877f109af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56770eee24de02bc6ee2d9c97c0d3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966325094c57747d781d11cc727f278921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcca24bc7562b6cc7834c11b6915c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8057e0f0e33b909c6637689c8b7d3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb818d594a631a807a7d2e0a9954d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072f235ab41576f1347fe821f3e8fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903fdb73b82b214e4c6472dd2c6ebfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f38c08a98d94aa944a99fbc6682b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd6b54c39888565b134e724a47c32028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a3664f95914dda395688cbe1c66c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d520eaa0ff81f154f1eed46b7701f9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91867193949efc4fdc0c62834595b8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183689f3b872d7e306e7dabe01ae246432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66908366a7dc0c790c7ac695d3116c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30699f5d58815e0efad21619ef7dece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b531fc81b80764e8460efaa99fa27e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be436a008c059382d6ebcc02156d0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcebcd80291b0907288c7084b1fa45137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb224cbfa6e7bded5de9099671fbbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dbb7e7798cbc8a604c17d2f0df7e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff99a87fb6e77b97f8879b4e3258540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc43c3374191656e70e1c0df441ca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704a88792ccc6d7049a213112093bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac33815732df2c853819e307adfe75243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb79b41f92b7d6736b0d2a9ef332a2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692da72167355660ada1996410ff99445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ec03e94b1ee79330a03f48b666e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c17d58dff33bdc1fec1ca206ea73947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7001cda8caab937dc877fc5df6b17d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a358fd6e3eb293b35443ed5a3a17c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d04e06293c45e1c6405f28189cfcb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501f542b31e52b06c67c7a932b5dc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ac72365b419b165fe133d1b8e49252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86a8101459d044ee45ccd2715afa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a549ef89234ed0a02d9cd2473c4a26f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da14e23c975f47bddb220a0e73c6bee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c97b093d0a69a283e1df54d371df056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8bdb26dc0c75b8e1eb4f40c2435b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c69d67ce036ddca034662111a9ad5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845fc535f75ddd5d169396ae6d506759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d97295d69ebe0d6d44a21ac9e4d7fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb33a8f7bd1857b2db59a01aebf1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0a8ff931b52f200caa3fcac48e5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c6299b30e5d6939ca27667a76165d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386b40d89105687a85da1cf569f791564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898deb86877872417b2437e88580e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65399f1a7cfcaa4054369aa317a43c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b81dc2db55a20e64f2effb6ede8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1cf93f78cf0f0ecfd8adcd690ea6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0922a46cf016ffba30992ebf86e0bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d55d0c0fe46d271f1dbd3be327cf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bd66e04d26988a4548945c73b60d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175fc198ba9ebd02fefa325ccac57ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd584d3048e63efb56fe35e91dacb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a08ce5f57a97b6084ecc4d0b4b01374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acf6b1210cfb33803fd4d5e023d13975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea03d82f8ef66ed72017d0ff60c3c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba884c92f2eb079a5b8c863a0c0ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd1d94936cea76c5f71e7c41f5459e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b1d2d5348b7039fdc03e15458db7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38467de29d4549122886365902f895be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb39944de485e07da840abe019dd0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f52708c3ba6dbe70e68fb503e8ac5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd9b97563044e8d1bc28832cc7fa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c0b9bbd07446b1efa20a4414228c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3107c73b4b46b0319a77d6d85cb4fa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993d45be9b7bfb60a393b51beecc1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f3f20007f647bdea0ad40455e589087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248f8b23067bf839ec0f5277bf4de088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b441793b40be1cc166c565023e73389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b84624a1152d16c98c44817d9b2df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b9755e4334a8b2629c455c16777f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b233f4fa797f097fa99f93594a4c75192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f46053602c806dc2ceee40d3c8ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7486dfd4a516030a1fbba5f30553894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e8d298246f1b121dd37b72ae0787595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17e2186cc788efc872a57f63103a0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69842b35e95493ba13d1f520722a174197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328c4617018f2beea166254128b7f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468ef85f2af2f3e93cc5a719d45944699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d563c8f2832b6110f40ca6b3238e98c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1bac35d3899d52282fb44667f3e79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa3b251b3c132cd817759b4a5a11fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab1cc2aeb153049bdb02518a34c9b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9700d64cf52c7df3aa8a307ac85c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005c943ce9c5a9971c03d24d620385b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32d21ac0b363d1dc94fd61b73ca24c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7491dec1da6f4b3c6cd86a7a95532107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b940078688d53f6c3fe076722c2a0d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e5445cb9309b409a3f76e4669042109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d14b3968d8d8e8aea41d51f4f2ce9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde212ed0099bb825d8b1bdd7e3e75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc463cc0b7aa558abeb3c38c9001b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc3d8f27e4156d40b6da3fcfa3bf2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcbe3631f5f816a4e33eed43714f08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cbc7cec2981cd1c9d47c244afd47a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c7e14cbdb933b2cfc75ad504e416d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644513318cada5f11796aa320c88f91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9bcb9cfd9c3a7c762c8fb231de3ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e628d2ce203146db0fcf204fcac120119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d3ba7eb3de8b33afaacc1424135f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83ef0790498988a0661864ecfdf4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb7931bc275ac551ad286bc9e54fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790afcf3ce9635996f191fe8b4b336123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9f8fde912767f2c15014abee5f17d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c4752a8b09e504e84595a47663c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7544553597cb8ec07ccba99bfb2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad098d32cc079307c745b18f9ebe727127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f60d42b48f2ddb865d2524511acf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c605be18e62f6db79844c3f3ad874c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab9450f7dc2f8bfcc86bf8c89a719130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c884222eb83425c69393a0ae51e81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9277fa6b84204b6054aab7b679748132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcbf262b6bb639428b1477f06f790b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbceecec4b39973fe75056a7f010199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8a7dc73b01f447e57560e50a5e848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce98756057892a15222980deb7bc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50e6831272e477b025e470f0fd1ad0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c154db2ea18f80296d9d6ab715a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f67deab6b895acad6c3fc02a57940139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22f78607c61082d33f8141b44a4e33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41eef72debb539b8305b468c88c1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e2fe9dbe46a40794d9faf24b84af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60554cb18ce02604916cb316ca147bf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae875fa9e8a02d219cc39b781ef77b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dac573b69b137bcbbb5f4d7e805539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec7cfcc70b80e02ca97d3a484aa167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfc21ae270a6364f20df3bde026e67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bc3f2355993fb1a24f2c50808dcd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fcd749f7723f9366462f98725a8cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd70e6b5e2fba98dfa4abfb1d5f614150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22194adb5be5a7f5b6e4fb3991c67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e9e35ad70ee0dbbb3fee5a543c5b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6167db9bc0f659ca153950f2a9263a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29d0a272b063842a20e0f17f0bf4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38073d741972b5bf8a69df2238d25a0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94490ef8a2efc75efd3dbb7e89d2538b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f961af1b4ce1fb7da0585a68edd2539157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24970ca336246c2e09b38b23242d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54aad9cc1433dc97ee698236f82adb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7bcbe9115f48ba89b1d7c3c1f8e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d6f8c58c92d33da215aa07a73e45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b1660aaebd1b2bb160db527839a2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675dd74f3e2ad49b9cdf17a24dd37a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f653399dd490756cdcbb4217595712164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db6fcb947784e7dce3a2173b54fc69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe3ae2caeafe8eb75ab95af74e4db5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a84d57a19d86772a426918ed6780167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592b79908f747ec8236b6284816c44e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a27d196d1da01301f3bde4c670a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4501a7a1003c1dda24121d898c37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b28a7c214bcb5822115a6578f0cb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8368098eccc67d9a3f9531e55b122172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c372f4ee9e8f54f5b3a49f3f5f666cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e060c50e04d5826cc37f2573e46d7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca655efa2d5f796af6f12105f878a625175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039d84f4f77acb2f8a00b66510ae1cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2267ff8a31d8c92669daaae5d39191177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8dd09dd530790f9f164a019869c31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5795938dfd769c7c10b8ff2d7405d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f5036cdc0796baee2e8dfb73c09f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a71d42398193eeefaa8f836dfdc44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abafbbdb1d229b926f0c7a3c6d1f5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f572dc6c76e6c45b24b7601d8944a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bda2d3924bb2fab5a5f8155bdc825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d533dd146518e591e3e07e3f44fce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed952f91ad024172bd99920c99d265f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab966c647b14890187deaf6b0586ddc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274875d01c74b64300147e1a9960591188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d57b7d24d759109bb74cdf91edb316189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea80a6df3dad7dac9c985ceccaf0965190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d983a7cf0305106cdd54270a9a5f0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5dc96eae067908a7da1c2190132f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad6f47abae54de468f92dc98cc3b7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6205faa8cc9e1dcc497b8dad65e5edb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b79b2c41761ad167af9c47d6053795195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa7d2976483f0d090d8080a1bb69a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd181568e0e61211339cfad8e1db2c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5abbd97688191b435a3e6d98d9eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65faf76794f266ff6d1df38995f0539199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e7c9a890ff7b86ec8dfda2232a839200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df95f3913cc3240d3183139c5770d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd1744b9878c042708dc9d8796a476202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96a1490ca66ba4dacbb33abb386fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc832e6f7880176658c9a1dfbef58a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6c9e868bdb295a9e238479d5ad2fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a65fa122c4d4514a1ec17c74ee65f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeef7e80f6915230422ff103f7cb07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423e701b4176ade5ceb570fcdaa623208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0993886a562b1bc4dc60bde29d1472209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc0d751e2eb35986a14d082c2cd49a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de5a30917ddf0c706e073f10e62102211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b281e0a4550ab8a4f6180658b64b29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c29fa8e613e8e2b8a4366d1771842213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f6cedd82236be81b491fd6a92f9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55a389a680e19b8f92e860c64f9cb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f3ee4a7e53e97b0cf2c5442dbf17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bf8a574131810c182fef3c818578c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1fa520cbba47dbfd723f77c162de6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef1ecd6b5253b0629665fb15430c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989e1757c668e32d85a27aa948c74b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfa30add0d03d911552ea80cbeeab0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e054c90d76ac55eb87acbbb7e620a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1312310ef7154bd8e7c2f547c3f2894223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775198d920c4407af4f5a913760312a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791d3a08304da6e528bba84649fdba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da50e18ff3af8210e4b9c7574a68a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0e529aee4e9e8b2fe8d35b8de925d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14afbb350837d11e8a6c153c7597d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ea9cb7b8c9b905d769d3f18270d85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf0adc6abede762896340be0c8c70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa3fc26bb0f212d180867489fda12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ccd058ee551dd76fada60098dafb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c762fbdd17ae7199d12ae93e4c9a6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7563bdd2f8bca0d25141eb4be7c3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18bb6a63b2de548f6fcda991860985235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec8e52de5a6e697708cc2823aa18aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cc7963d60d3aa26fa94bc702fcdd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac03b9dc1547d7f47a6dc69f2a7d01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e12fdc9263971fff1ef59ac880941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366a808f3d9c69643a070651a5dc29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911cacc83c24caef32165f6ddf9d793241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca577e74d2bf496dec4a233ee5db2ff0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e32e4024721c3c2d4c5b44f294bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29caed1d074ee5c3eafc4f7085a920244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f5d24606db1903ae2e72a8e4a847245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae9e0fd4bd8a2de91affc68812cd97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99294d31b95406525718ba0729caf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7375901665f049b21aed635db0974248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba800c78bd07957e3f5f44a69bf02b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e612341d37157ab53b17ac1eacc52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b9e41b605ed934d0753ee8cc0da8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbae3592bbf73e8919b4213b80c60d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da68067c240647c477e5b384f61a19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92239c71a460e3f8a7d82d170ad5506254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd4fdc7ee5e8b4ece2787b32f461c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d96c14d486d07abdfec92001bfb13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ca4a87d5d8d24a59f2bf34decbab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf6a35e34d45d4c4af834b3c6103df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9e5f6e851666c9adc26a092f9137259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed20471ee1b1a29198e4eec0bb9ec4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5313f7a6eab95b1670f0b1205073ee6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19161b513e6b29e2643c9ca2ef6889ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd309a56bb6c3801257ff97afbed1a24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a697a0bf3f0a66eba91c0c30d64c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d384fc54d8feaafa5b544efe6a1f809265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46a8315eefacd6694bba467350553266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f2ea322a61fa09e624106bf7bdee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae0b38b45b562495cb88e5ee404761268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eff197e84f630c57e9d1398b6de8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b4b8c1ce219ed055032a72a04c5e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766388265650e14f4a1ab658c729ec24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a006e0bc84ab050c810e4ce4ae3eb9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e6ea254edc37f8cb2ad37cc62fab7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f8772fc7352629521e4ee94a9e892274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e642ed0d7435f98c10ea7b953bd17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422144170c7c0903d18677e086fa6684276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242781f6f817498041494b06029f2e1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889670767b42b80068845b9c305f559278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4307ac7ac5c523d225976b95156e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1841c346f9595eac2d2f8f2310c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499dda263d796464d12166fddbf49dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03c57ae2ac3582f568472e6dd9f30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f701e732f1e5bccd62422c28fe247283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef3de8f4dc3791843f8087c0b8c322284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc4aa9e7491477fa0e4660398a879285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b622aedceed169335614375e23acf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f269d814c70131f5e3f593688f720287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1a4135d13e07a440d972822201f11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4da6b80aedc3b78c43f5a8ddf9c75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd625dca7111ddd2d48d04635469b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc573a3d4a109eb53b3af2312f54d4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b90c211c1ec845a459017c3b5573b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa4cf7a68a7f3339df33b03dcb2b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240cb2505726c33c303835bb3b53a66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e882a7e3088ddc6ea2545112b3d5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd009dca00c68858120139f596d2c3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754136500e4fa3290612451b3515d2a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400340e2905400e9f2f853281d3fdd08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646798342088fb7e498b867f7a9a755299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f8f3c6801c5cd8777a1994c96a62f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ea2cbebc0dfa5943b525142da4cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfc281488382908f5236680d5f143a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712288685c8349527b149b63fcd5b40a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138ac4efc7b201a8ce3efbab057c7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9379dd1e92dfb337c75cb30157eec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f04eb72abec05eae712c80d7e5fe6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d7406b6755451e0b5628747f499a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2f6e0730d43453ae6fe59c8d3340308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb29d9bbe39fe4e47f347ef006ee6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b517cc65d78ac3939c84bc0d97780310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58320a19a1ae0cb296e8500977024e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63ee6dfaac9c5482be406fa2d36d02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735622d2b4c0ddf69427ed84a205a1e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbec0c10459b251fe440bbd54c95a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d8651e03e8e6eb65eb20fe398ed0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2e2131a440884118644daf0b171c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3228be882af5c0816b0bd80c2a14c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36e7b714a53bc4129771eeef4e408b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836c34edbeb01e99485d1315cf92a37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61dff0a0d3233e52983987830f035d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd2b77dc64a2dae723a6776b7e4d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cc38cc90fa1bd910568f5a01f84fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492a4e0eccdb51387fda114166384fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914bc21fc68e9dfc7bc17de187eb6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a23080629c47cdd6114c162f4802325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf228168109400bdf359f60e342074326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5c82ca687ae4c599277167e25cbb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45425ce1598833b07f46e5bbc0bd01a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a22841b2f35b165b959e947c47a910329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da499907050cfbaf75f5cf158ca2ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d81295601fbaba1fba825a5edad44b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3137b51cb195a6e6e80e2f3dc01049332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352c7725b663da52850e2098031cd84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a50e54c31714d108e35305c1efc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da0e9e05b136807cfb59857d6f98bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283dafd47cc8ad26db0d872bf22dac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4727b31ecacfef9e09a00bf44c6f108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2499e99bfd12999afeb94bd389ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e7a709d5f925478aed2e22c99338339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60e4c0ba3934dc2107b1d867637230340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71707716160b4c30b6d4692979c5da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181748c7aaa4b49169ccc83f00f6bd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfdf99fc210b82764b73b36cf2bfb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708ded99e5db0a566b04fabd772f175344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66379960cb62bb72f83d4fa6f58f7c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4963231de0b9f7ace5c55276687188346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f5e39eb4487242e1ebf0c98802617347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987dea26e1025d7afd256ce2ea0342348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e0e91d925a7412b9985310cd9cb33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba3a039536ba6248b0d7d3bcf198a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40710753dad18577def0fde9c42cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c32f7c9a3028dc2a8b1adc5dda3439352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee14cd8917dfdb4d46c8f15830f1393353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e6c06fafe8124a0d2191f01422aad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cee5e5cfd64b5cdcf53f3c42d1996355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e5333c7e44fc3d9e97361e6f40742356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58446002c0293b75b58eab22897a6f27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e20496f812611c1dff62d9fc8ca3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fdd9fed6e724bd8f8e18254e6f9fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7295710eee80f35dd8910007db9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa2b5319922e9e440f1c6852906467361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb621f5b5866a24cf0c59b0a6da509ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac586258610c26d8395773f2a4c2ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f19d43a0aa0fcae869b60bc052bac0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a7bc80796ccde24d90b02af1cb867365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9034b5ce420618b2a8601740d9a693b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e6191d19197f81e6f594db615227367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d68784519a91535db2fe63d446dae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff21389009327b8df2494f8e277f3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a8d1edab7b30df2fa677e56838f8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec863b948661dfe8321be4bb83971e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a17ebefe62a36ebf37d6914f7ecb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2480202363815ef2f1ffa94b60ba25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3394d05c86284d30a0a273a201c4b34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039835986651c477936a65d8e561d088375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fafca3e5448cc1154bc72613d22162376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb6ee1f676cc6f281c8e9168b6ae4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c07e8a31805aeca04d7e85bdaf759e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f103bd0608b29b9e893b65d92d19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089488853012121678f519bb202b0ab5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c81c1511df0c96a39b1b3b86630cc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8bc7def32c465cd723407b0e631c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11d4231736d608a870bd8fad523ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0713608734d7e71304d9a51068298384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c07aa8dcb89d9c1bd24fba9838300385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a871d9f5bd8d7eb4bcf747b3fe6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f3299fbd65cab31ac6b2db9eae60f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983ca67aed382b35d7d7370e72ddfde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9fe98c2ee5769f65fcb0b1d5ffc96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5cb61b34ec9f6f170ab098c20fc51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8e19bcdbf48f13530fc0d3fc48b9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d3c02b1ff533df965910770e746ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464569e00d6fbf21a877fc670fb0ad1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b700730cb25c1be2bbfad630deacc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a59f852dfabb0d63c89266f44ebb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84e1e1d8a5a7a828fda4c765dc6a70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ebe645e5a5c6b3b496122cf646242397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cba6021f49fe68f9be5fb5c23698f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc13f956009807ee4a726d67e41d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f087c3dfed1a950c80d5af7d3fe8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5d0c40fc144dcfa72da615eb1fac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200211bbfb11a11399de487b00a4a30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a0a08bb9a442010e2cf2a4c2732b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972c9af0b708d9609a6c2534eb3b0be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb0f7a63b525ad931f7ecf1123177d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48edba8ae8c3554d503d79e11e91c8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526372d7d95f231d350fb6ff09bc62b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251bf7a137c692eb20683f54c9d0da4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1a650a84d26498e764b47896c1f09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288c11065db28e6b943e7debe4c557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04d693ef87923cf21eff7b350fd99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d2dfec878d23cf6e107c2db0ec51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd3bd51f85bacec894304b7ba0913413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d967a97cc3fb13c4911b3d978fe627b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280dde0449a33bd3bdc2ba7be0b62c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d6223b6f21b251eba167b04bec66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fa747b019cb090f7bb889ff8e7ac7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c26acc08543b9dfcdcabbf224be84b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c71e5b599682fce792f9e93bc859e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226f490ff5e8396e39c259a345f44cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f63c61a2550e78142a39cf5a269c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74526d32c3d44ec28cf82f052b7577422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a8484fc91817ed4c51ae086e4a9e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8950fd81340937d07622bbb306ef58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cebc1dc6b504667f19e09679554a93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7228d2dbab12137a067092e35215351426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb2c44f48e6d9a1c188ebc136bb5ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537d545f8d351cc5d1a7301b6bf2e62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d7fab01c718da23b24eea9a088673429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27eaaa90a3b6b577fd90e003611002430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b369a4f18854572151746dd52a1a68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c6d99d106a5e1f71b1f34b4f14983432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8135a9b1f4b72f0a4ea118b3ccf13fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1ca4b864d542da2341ad8f7457399434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23181799e097d38ad216f6f17e04cfd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fef3f84d6ac72b42733903fd3501eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833a8d5e7bdbabcbc6047e7917ac8cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e99b4c461aefa0d8a210d39c4c9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f3c901068c0496a88ae7dd9e2362d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaef2896069e76feb1659b023122dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bcd72f3182e849dc03131f1397b2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac8845a6039ca1f15023e3eaee6599442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3edb609314728ce30a3a29a39f487443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a6b12749cfb4c36d9fdc20da15a67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7857515bdf24f95fe4b4e08e51f4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452d96190468f98beb210101f85425f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f32f6ac281bf654d3d740b7e6cf1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd9101b5a5efd917bf69513393c4f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f37b9f58146f67b534494c842856d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ac248902d008a4b7b82346cd29ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70994da86eabfec9509937c0d3a8255451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879442b798821017dbad4bf92f0d57b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc07c66884fd8b237d5223933ef4d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fafb7d31f289ba0042129cc1b93f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc3edf5a0f7c8b1f2c77a082d5639455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bc74d73fb9fbb2ad16df81ae30c4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ad806fe72e9d1559aa08ab8934a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922484b558daff607dbc1a62b1cf141458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b6602905fa445832be4858946eef5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fce2a209592b730f756d8b8d8e693460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd942d57e77e8eddb30f4ca986137fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3fd1bb0f639438fcc06db78ed064462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fedf0bf9d4f53976682be2e4b7bcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364468439360787b49e5dba77d13047464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273acde592a4aad20060898a6bd94f0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c43b7305c101f41a63057636963ce0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75766322340d4e27effdd3faa11f7a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0db2751806655b4c92a417f24bac0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba11655cbb406bd271171649628e1ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d4b8e481ba89d0cc6b4c785a07e07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ea136d66850e1a4528f1158824ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82048f92e32a05acd7c592716eb46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6ca36ffd475ca741e207c9858501c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff72f7d2c8ca78010fbc80efc6a2ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b480fa84bac549258410411e151f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ef8fb0dabb8c69b8418885e8b427476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce7bea212b8f6517b1b434df0ace0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cffaf2c04038bc7a756a79f8f9bae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487643559d5e6f8c06ac99e421cf1658479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fde412ea7f39ef7f67e225a1f7263480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5cb9ed2bfad76df56c5336ae69eeb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd4ebee4a3139ab444be97c2da82cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dadd920bb195050bef4a316615635483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c527fb458a2327217b5a1cc2265af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90642eec027a018e52cad13330a062485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013047effff61e6f27dcd2c650b173a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7147f0624b78370efc25626ff2fd49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f0f20a8bcf9597b8c8203bca68c5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b97747e3f361b26747e5bd37b9a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a88afbf9446d93801671793213ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed567285f9d61c349bce9f3070179e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5409a3c7e2c20837866e81e83ac7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e6039c5d9b3387f45bb41172e26e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181ae6133931aa00dc92f73bdd9a5ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1328d3ebd9c93f5eff180dd2a577b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a49fc456de45d1ae260dac88af0a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0b6ebefe4d2e7df52d79d7f4c295497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731f373385615a4fefb7907a3bbe5a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c750314cbd845f2cba0c76d585bbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b9d3acc98360a9c4af0c4ebb7f3b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86adc987729bf22c28de084897d1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554615e69b878ff9a08b40295d3fd7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f07412b48fa60222a7a6b8db42384503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888693f83bd23721cdff70457b72342504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea5221b47870e55521262e64a71f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9663dd464a96d1e9c344156cafd66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b83b235f5405c23bde35a578186fc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd76a08ab4f23beb8cdd6066cb7b1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3587c65af3f29a085620a2ba88f1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2eb2a275368356615e084a52725e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e219d63c2e88a86ea6f30df072cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c9f8311c516f9144b18b9f91fad9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d1d36f9965208373b6e7ed02d3353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496556fac9375a11afa750351bfdf2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd3259c1cf89c6fa27f587ee643c94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5c8188e69696f5c7d88160339a2b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234154fe542f4c17dadfc26b55ac14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f7c6c97686eb8e62586cf876c145518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca6c412055d3b296d8fe168b89313519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425518c41f0233f77e2da6e251d82d14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d197ef06232ad03c356dc563d1ac2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d889fca1038f6cd1d55c5cbc639852522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7a8d6e7b82a35fc875c1f7261dde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9c49bf9e9ceebf468073f7b8fc67f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032131d5158d6791fb1afb912559bd2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d952c0c1d1540f28b89fad9f15c120526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381905f5e953d98ec306655892a2b1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377fd127f0f320268624ae3db6c3020528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1415baf78d884afafb1fb8f644af2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5532a73c7330b9b8a79a9441cfa980530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b9079fccc42e2a27e434c53454ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8888a6387c580e64efbab4fbcf6664532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de2cf6c768d4796192ba24edbd9e83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593924791d86e6856a0bb7c6b7e36d84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ed1126a70afae32b8d0583e57146535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08b68da02adbf8e24d1d74f37cc1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4246c764169ed60c17638e1ee11e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252634f3d42d02d98e559758cf130eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a78cf5d8177d1b2109e69542cb1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddddd63293c10381493057f7b6a3de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5a85f69350199b5aaa7e4a32f7ae6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6045ad0701db8a177c2554a8f998f05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe564618f1888352d2316dbddb2313d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936d66e958c4457e2a39a8550e6b3db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154212318a437d01d3c917254f1a9f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a54931d25f13e9297ce4e6ab218de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c5c63cf080dfd9e97f62525d558e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bec79b8c752b78e11791b1c55d157548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6065e5c1e1bc053b939762a218553c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bc9e4439fd024ae38c38a799f7f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e170e9a3c06e3882cf0a4e535a7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5110defe777fdebbddbcc34bfc67f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4f370a7cd94c5aa7c6f96283617b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7818764ec5ddc09fcf0a7892eb0037554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6cb7d9039e61edb71f0ebeb04c32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd7d8d51e320ecf8cabc7e754bc34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d47fae25599cfafe7913466f2850e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79789454e10b052a0e4e334b5466d93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732b8abb8635c5eb916a5087d5e30c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df3bb495be292aa97a84305d69958560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfabea78ecf308293eabde2c9c0536561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fbc479948e242a3bc07d52ee10a93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cc2f63441fba22e121cb9be187573563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b146dc4714d95336ec94b687de315564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9611403b89b2c3873fc4fa294ec692565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450f1cbeaa2ca7ccfd670703943a9c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a226a2a4e03c5a47db35e5a875ca7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e426be2840d988f00d23abaaf76c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f591550f91165aeb9ad279a316174fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15247e738a2ba2f00979c39cf8324e7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33862245dbfa4f5709ab5d191694de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7db1c5902244a2a424c465a2736a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61520d0a16a6f91228af8080e31969573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0563eb14ac7aa310f57daaef8242a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f42cee8f7e57251c75147d3a3bfeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ea4ac86bbe590d57772b402a6d1f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085ef2d8ea688fabb14e7417a5ef283577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a596ab728a01020ca173d0b54b0adb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fe39c571e2cb9b073b8f85cf14a67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc60239c48b98136e2d798e40853b6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fcd2c248673801245e04c10b88b58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adf341c4c625086721112bbd883c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4fead63af15190c27210bcde9b487583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad6a699561613cd2ce88001b2e6351584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb707bca5cbfd8d0f469b077b94b60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95abe315fd050a5be26f7e8494bd8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52947633c468706ce5faeb23326d34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02e4910973668a10160d2e195d4feb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608b11d72aa3d1467aea7310b80135589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d21a007f23cd48e2fe2446900da9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15869dcc04ce5e37406b36040f4c792591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee2852330a492636ae3f2d4355b854592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1e2e03e12e0586e2bed9ac9dd494593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc19ebe4e145fdd6367cfa1521eda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d75f84be7beab738007ba0fad3862c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066bc9e38f8bf59b02cc80f74196afd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450814646bd4286668e16345b78e22d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970912b260962593401c3e44fa31b06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24876cd4b8d2eb3c97f7467b20c88aa2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38a52bb1df4f1d0417250e6894c5a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f64ae9af077d4c11734a77c9b20852601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae654320509a426227b78e673fd27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676512a33ba25c67485ad8f1f3e5d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6059b64cf5e6ec084f702dae8592ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8446dffd82a4bc98ce2b2c97016ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477572baf5d9e964a4c9b452a2685b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef04d6e0fa63fd2c621b4f9b5041fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15831dba3bf69a86766d94106f0d63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ac5ae8ccc405a5dbb6eb06e121cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a0ce68d299b9a2ab05de4a76ed42a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83662f6c54926decdbe0d6967f4b03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a59bb581539eaf4ff5fe1f2be20003612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c90f936f3b2fe33a84ded944687a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a1adf9aa49a2ec54cabfb9657b819614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9508de6fd08dbb2f838e6b098f59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073823ce21fc294e7dc5e7a1353902c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2652fd060c8afd734466eb737634a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cd729797ff4f21c5e98519be15a1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430454c210d4e6ddddcfd5fbe4a0bce8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c721a96c6b2326e73a8c440b6f5941620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8b7972ff0cb266736ee87609951b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb964beccbb6ae8327f25d7b2fa94f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6b64610232dd3ddf470ae5cb971e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e5ae1b74792ac3981a79cb8b5edff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1a62b46e0021b54b14310f66ad2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950696ac61013603224bf3a9ff12d1aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e8260460879fc974f177c931c332627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddf494db14c395b7c16e686394f2cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de13d3588e7ccf69eba5cadc24184ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132e874970c6a2036c86aa1f3b41139630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793a4b1990edcfa28617a7966a403b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a72b90e94456c6bd2503aa10cae5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f0230eba9c0506d8263c19297e8fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb4a6f5a77e98a482e6ee47ef766cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aad9d8bba7a77e1365a5ec7f0d13e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6baf260fe66d96a6f2bb85890679b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca04d6fcddb024fe5a891a99e1d395637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89107432f98a6a957d1d0c77212fe6d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bf4591a723cf7ed024484a20a462639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396f83f58348d862c99964bbce4a00a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e2738bb6e6b6d249e466614fce105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1a12df36c2543eec09564274a477642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff159b090688af0b7defe0329126cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf3d3e794bdaf8f95313709b241ba2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eba8be4807af8463ebfaa9d83e0805645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151897827ac8ffd712d8a9199f5fb99d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75c74217e5a9bdd54236078aa23b05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc63f66f7f76b4cc78a95e66c16a67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3600bc0663f9bbe0af16fab86f52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa686ef198382a860b62e8132aed7238650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca91d2da4886c2e4368f012b7bba48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8d5af0027d460d4d7f9ac4058ffcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab36e3ab4736f91093030e21906e30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405516749d4eeb7413b3da65c8137a0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5fd25556685836932ece50da39cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366fb07c7be4e52f5ace30027768d1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1228c611301781ee6d0a93069f582657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02657005e73788c7a8e65d4b09ac17d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc38217131c7781bad468e026abe3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ae64b5552e454a716ddd2f49ac021660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e691ebbf47ae0ebd7953312e26f99e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05d7a0ff3b545525923781c61f51b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2b343da012ae8a7c749a24653520663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228787b6d86f283b5d4aa3693ace7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8200e2f4e2ba4aba99f26252ffe7e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edfdaed53ace35aaf3281daf892221666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74aa5eec829989eef9066da610b006667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa42f1c437c683bc7e058bd1ae6d21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429b2bb30bac39044f06fe53c30c830669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7a3fedd8cd40716078894165a319670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972eaa0379a676c680f747ca1f03c7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2974db106a673f28b9007af1d4014672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ffbc63bc0e6e8af26b1ab55e0c4ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf5b18225f8b45b0636570f212d7c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb58a5e3ad1cc8a50c372e51aec1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf56c42d19b247fd32fc50c65787b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149f44ac3b846348ca8684575fed0cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c3487f9556d98fd4682f57eb09380678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b340dc2f355edd1700163b63f3b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6bb64990216235fb2a0d599b8097680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf8661f141da7198ba208220467953681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1876418df444bc22ac4fb10c19682682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e062b0cac7f6daef0ecd2312f2bb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1101d18187ed76bb0ac714cb1469684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20116afbc772b89cc9dce5c40d5f856685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d28b6522fcd760d22e83f680b32a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22bf6263528bb9350df3e9ed14701c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1bc08ae38659baf924bc29c8af979688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb040620d723599c667ad673882f59e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740cbfd167899833c6ebb0857cef1f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d65c682b68e7c3b40f41fade15691a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3881286bb462c7b961864d5d6c5b32b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36714f4aabf0a12a33f59d36e13ca392693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1e598dc3d2df062620979e1e90196694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7441314c5f77180cb5f6ba25737a163695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd3d87b4e8d00fbbae7eac515c7d45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d592162632bb687439cf8096750cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b20aa9be2798d7d56a8c93f9ee078698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eac9ca78096215452dc2146e1a65a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261cfe8bbdcbdb026f07852cdeda22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213c24d0b7960dcea03166986e20f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae6dd8ed1647cb9cdf6baa154a6d5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452e8f2d979f8c63ab31de7957573f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2c60a3bcf78be4594a860d886ef3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de1c72f64b4e43040be51907d998a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658af57b566bcec0edb400d3921729706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801131c3bb87be7e3cd542f732ecf41a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c293c5883430e38c290d9cdfee9d547708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe38a7e31828e819c7113b123407151709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b67e4a2cdaafa9dd03bda515dd6dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ffc08bc4f82db1f50cf50df85ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa984c3a9471329171d18dce0ae3073712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461acf681f0c5a7f7fbf1b4efadfaf45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a3cd3afbe20b82ed5ad52ff00a436714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1a6517075184355963708bd390b2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aee5956d092ed50ad230997634d6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30fac91bab435d67fae353a5f8418717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e714272a2d9158683bcafd3be02fd9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bd87f62095257d4ef08aee8aecd04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad261117671fe88fbeb2c796e2ff4ce7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed0811f2b9c7defc987bd1cfa4d3e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef86b9d95619e844d86b110a7b2caa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0bf51c39c4631b2040d8df614e3ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676260cc52021df884d96de4f69ac6b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee96d2106c461a8ca79cd3db7dc503725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366901c8a908e01322e19a27d06475726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7904c2173453e980a34e1d82335f87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab562f9ee98aa493192fa2e7bcbd8366728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9180d51580a9db0fa1d2fbe119b94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520713f5ad0b78f8e416b0d49862d1c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8d2dec675f050e8ad32ebda3302f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd1f24ec92d2f641da6cbab76a5b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dd21f539d2cbf7e5c05f1d4374c6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81965bdbcb91466b178b116e60523ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b5ccb9a59bc55502fe5ce943f1c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c1a1da8889e2fb6d50b5bc6bd962736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0628d51eba1650bfaa939bfd3e64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd334ba3b88c2a2da0352fab328cc93a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae7d337045546b3da4a645138d244c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0685db21b9818da3c54c565369cdd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11f766638ed341b9642c1795705cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d82ce2fb12f2aedbfd2f990f8e6ee5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc7498766555e88c18f1d66182336743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6e8bde0d034ce521369dab36da8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3bbe83fa5193eb253f8baecba0857745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e69398ad9eb703af008bad008b0c0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7247224ad4b7b4682279c12e323f5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead268a610753ddf728567fee59ade20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c2a176d42553f4bfffa7a0fe002c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe78cf246224b408021f50e88b7a27d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f940aad206c0e1fc50214dafc39796751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c316668f32564215d8e59a493dbde83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e937c59d63c0f7c78009899087eda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6445693a85071554f5e437e2e9a89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5d4ee83601211ca7e6ec7951ed9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca751d9eafe65ec5b2cd0e50fdd5e766756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152a897543d98efae2f5b0f883cf18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ea2f54e0f5a8c81eecf7c04f4589758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1181d19e14a4cad4f7b44e2be8965dc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>