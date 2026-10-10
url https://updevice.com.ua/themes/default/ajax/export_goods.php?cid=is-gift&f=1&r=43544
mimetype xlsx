--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ded8d95b39a9ba682f96775f18d5991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c194fd1b251a2fea14f7e4d9e1e7102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee86b7e5e5d3c12fbc64e118d8b7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9f354827241c944cf344e14276094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569290c935eab34df7ba8adb97f489875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c7bf7fe672f6dda4741799ca4f4c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c47708905b272b32a5af96107da527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3449f2cf002b5df214e2167e898218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb74fe7b98a88145899b35eb9d9c0289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf8c8530401c34144f303b8c67dffd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862de97be8216f9326993a16e0f0cad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7265e8d5c9a3be02f7ade84d7461c8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3beb89b74bf5e918491edd0d903213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec416672a9682aa88f4f25d725e406f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb61c8583364b23162f382e4c56d96815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b203ca2cb95f6ed3f495a9928abe05e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0611d7cd813ef9a24e806c7d8893a0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23780bfcc920cb5c2f24840cff25ba6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc9595ef15e7ea83ef5f84c48f78b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b61687090f23066e421a5779fae9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e495a7973a2063e0a735820795a6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3748c10bb52003a5c0d01b3fa3e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b520c4198352c32238a8e719a9985e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a477ddbbfcba6bc5361391435443f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294e2db3b954885a85fd956fb318d1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58151d197862ff2a7bd2afd3ca22226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce218763a7daddf062b8a0e5c5ae0a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966e69158f8c35683ae4652380d62628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fbaa1aa93f60fa134094d27e2569929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a25a2e745780ab2b0a316a106d9a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaae3b4ffa9d46c7c3a81c18246eb6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597df440120cdf92177859a3d7ec07632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e57c7dd9877e815f4e63409afb36b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6601f55890c3915a198c31d2d52da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17b4cec3a1335b7aac14040762aba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbb66fe4665da6fbdaa40f95425fbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6856a61b606bd9506d3d6ef85ff38ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac68ddb56be72ea1ced7acf66980c2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651240bea63cf040bae4447ed0b572e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda19c55d1f80dd9f08291d1290392f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ffd8a8052bfa4901fe3ae2e5507441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8aba2937cce8fe5bc27549bbd22c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759b450479e722968919ee7eb1f768443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f48f3ea6ad4ac7fe17c8b7fb0a2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927044247e50ee56776eef1e972090c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b63f2ae93b74611e94fc31878e0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72825e8237f2aba9d1047aace7b7667c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550d467d3fef9923ffdd831224b98848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e27aab90b79d4b4baeca71b810fa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74fad7afc7024d66eb5f769ca6b15050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0b540d95fcb91fa7bddd5c4a8aacc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d9957ff2e3f805de322d1ba74a3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e33e8454e1b4d24715bc65d628d3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff524510f3f586ab150b1ec2174f2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87e91bb4ac400269fe22f4a39cac855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a52d432f661abf14d634df05174ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948b5b646038a66b50236d4d7c1e84b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21ae5e1399f0c8be86392a139ae4db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3da450f4ea4dd9c2b8f572018a0e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02280b1d6aaa16df2c62fe7bbbfee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff12ab5b2da79ae934501b562a9a9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e935691d67ac9e6107fdc76ac0ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec4f1949bac8800beb31baa1f294d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4cb28d412a9d5efd69042b0fb7e3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e030068e3fccc38d4340d745f2a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f362afee1685c9025669997e665aa866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5564ff30f27f0f887c690a11be87bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c74575ac87389d41168a2a0be9b45168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a84677b575349e9da68bb72918d9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34421cad360951753c1ad0234b739a5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3450d3aa5c8cbf4ccfe1298bdd3f05e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec695378377dc02a4fd1b2fbba0948572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb42962b67f222894c764776c23a0ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca890543680a13fea8861b9083c4bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c627e0d51c32b365f468e1f6b4aa53575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cef52ad7b6e39b7eadf0c5e37db64e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a1aed79c726de6aba60ae5457a36a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bde8e5f556ab335b202f172f5f36c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d350f267a7ede14accf90b5b8fd1da379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c877555425335b41b34c9ce5168afe980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fea317917074045dc1e89b783dfef481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b410b3348cc33da8fa2b7d9e1308282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f9666d2242b3208f21bbba392f24883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1623330ed31d739e8fb2f9aa6b516cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319630bcb0101fb6d6e08e8b1c8502185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fff4944ce1d0254cdd8142b547fae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60843307b453ace7e5b00774985eb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d205745b553ccf28d3a3981bd4b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7227fa635e9d30c038ddcd960ec2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129efd42b7563d4af3343e2a40d180390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d43fa3d8e076bc4278eb71928894b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136eedfb0d8cd562c24522f2a1df7da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc02eb3b473315decef9462498b6ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b532483cf7690b17c17d76dbd21d1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3435c9b2dbc8f93b718be01819148a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99ecff8d87ff2559dad7c08ffef19796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af70e02116bef5856fa5caad1119997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9665182bf58813ce1595ce8270ccfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf13cbe4bde7a6b3014595f557f6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b287cfb421aa04060d76399b2476c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2dfdde5b9c6ddbb466fa79f58f53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4005673aaa6a80222eec796d6bcdad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6c812b4f353eda354cbe33759ce5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2c0fe0dc406d6b1b1f986e124916104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72b5950d25db3ba4e968209222ce1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f0ebb6f20841f31c2cbf4909d48f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2155d87759759656184b70dc6fd1be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e79242597424e7d66678424db705108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6180422146a7a8aa50270438b10a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b25db7cd2df1a5bfc87dfb4dd82bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12d0bcc6b5823a77aa3c8701bf3e37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed6384196b9149198f1d7fb0f6714112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d0da7de84b4cc621b48ceea76c3da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccba29a315e44cc22247b230f425dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199ba751514933813c30898d714d41f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085fe2e81da8cd3f4ae3267d90005ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e75a3c6d2f5416ab5c12bdc42bab3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64679e7534c6d21ae2afc820c50d2b69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2ad8b06580a02a8ef2611d4a52b4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd092b2f5a7e63e7699d0e21ff1bed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e30be2f1bf3be8ee05c20d2e933b0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9ab0de7aa2085b962e4c71b3e292122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da40468b081eb62a84840aebc9595d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a7fb4c10add0c4836b1c1c3e5d41c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86d94795ee678fe2c7cbb14b815cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491660e240bdaabb4d82663f0cc97b2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce29a910549619f8e4f5e35a1989c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8269d8639afc6283895a55638f445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2939ae48de2e07625af1abcaa90ab8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc097512609ac15c00b2cdf6d8043130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c835e9028d27f13b6ca526819704964131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8d903a3230144dbd40c6903dc3a00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375163b7a0417f9e8b231624531c1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd405b64bfd3d36268636f083f34c30c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08984e5af94aacf4fc0b8137f51c5ac5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33954cda7a5c8f734a4fa408b1b28da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944daeb2611be20b8bce71b3c3edc76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faa652f4c63f35a3c1e41c1571c878138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc132ce96667aa0e2640f6c6d04881139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647a279f956eb3fc7b4ee00756ce98b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d975002f8835c6f785ee6e023202141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357ce320d75425dc10087335c346152142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a0467f31c3fd1787046fcc2804f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d08e5326e2fd364f815f233de8068d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f81ecf3b1d813dbdc3598ef4ab1b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe6348aa8fe40367cb85357484308a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d51b8f796d9f21eb3c7ecdaa61b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e6ba7fdb1da260b34591f340fa080148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963f6469e020184967aa5c518ea7a07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41106c6ac2db177cf3d4eb58f2afd7ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c7aa25427aa7df4fd91577d44463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c385c9b362df8a27385a06f1a7b7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1a5dd621293b8a4a7fe1c021f2f32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cd0359597c9670b7e36b6e04f955d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803e19552925c3ea72ddbecfc4c25b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d5518cdc028dca87a5bcb3ad11e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efabf38116c4b40831ce365baa13cf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9443ceb51773d11fbe47f89652499a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c452bd07531547672a083b936f3de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1251d637660cf27cfd9970017f88df1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977446ebb128ec33de401a3294bb7d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327dabed572a4538511a0e276dc721162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe3def56b18ec294f18fc65c36cfd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177435e0ef77879183899ef962285121164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034195944ff22093e09d0f26294ebd3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0c61ed02a2762f255c2b219dc3093166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499448c8aaab6e2b867cc2dfa7be4beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af984436c81f46859db779d551f16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47761e81d9818ff94403739657dc3ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5b12b1206ef16361ca68648996a24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873600396d91379fe1cf2978865e3115171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b8397a3d86ca8c7ca2a995eacaeff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451128d105ec544fb551ff5f4e9f48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dc9c876bb7aa885eddd6f0cf2b41d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9161c773ef1196c2bf0904de6e06b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d713b67b32c60ae48f33d33053b4d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f2816bb9ecbef8d110ecb35e694a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9bd1377f6119366dc87223454b5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8a811297a4c6ad8478f03bd699b97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc6015ba559110e7cbcc06954a43d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924bc38cb220d68e4a343c9d23e246b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3fd68e547ba333495acd61bac9da5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdf01fbb115c0de07ccf2fe3cc288f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b554442d4ca6cf4f5f654edef54b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d75c659789b2ae652f0a6815516a9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e68c24626d324a46b514f68f3c85ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a0278b6f435053533924dca2e048f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a282aad262bcfc7914be4137a28b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab82681f000d22ddefdd80e8245ab2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77251899fb849eb74ae9a1a2ded7435190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdd10b6c8d3cc14a3188ba53588629191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752662a4a1d29ee868364c9b45e9784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6b0a56322cfc588258604f3e0403193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a847e20e0b77cfc984e0ea6f853c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba3ddd076889f3863ecce2adfbd03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71871445236b9dcc8174cdd0afb6fe1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37163f0689dbf3d88ccb387e9fae55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d790838cf3769f284f30a3c9a154ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087ab1391c7e23a85c01f353c65c55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd23461c4e0d9bd1c38c1ce8e215ffd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602dabf73cc6c0347664d315a8cd96c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5d6558507f7ebb27270f0d0eea999202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf0ea8be4b1cbd76e09963d583607f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e2b4ac7282433671bb76135ad7d30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732360468e0845a38bb04e00a633ec4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9d0cf237709f75ab4a6edb097b3c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e38dbc336e55136547373be2276fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536de9254efd8632dd06093daa83ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e52397931e2bff2d14a85f25b1777209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce09f47cf3f97f45c07065f5649379210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f27effefb913f3baa8c2ec469b0a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808dcc24aa9b5ee1474d715df9f25e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0cc8ce1d0bbafe43cc8debc5cadc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb01d52c5be941206d38f102757851d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f7abcd7344bd3f72aa6feeb45854215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e12ebec8f17597e4009dcdeffe9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4268f6e7c70428005bef02465097d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619f73d725d9b5d7c8995b3a21871c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610708c2871cca31b5b8d5278df28c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119785ff6931baf0477b4f44ab1bddc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1790768d3bf817c64ddaec9b69c9b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd79b6a49abc6e77f864462bd64512d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c07bf41b5b860a01499e0b5b8702eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06a3c5d41496e6bc12d2906d0415e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed932af855562310545b0c4a68bc9e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9472ca8e90e2c085bd3ebb50a1fee76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175387b849088b813d32860211cdceb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2f3810fd976b1a01c1077115263b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b2fd3c6995daa86a37b60e8b6434229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0604922eb2a93fe34f98d2a0c5c4660230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b9c38b7a9a06e3d2fdcfab731f15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b310ac92f96c484094669a6c057a4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff521025da98eaafe90dfdf07b5ce4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e775be55542188adfa6a4722bdd4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942550b97af72f699d8299b49b8b2b69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6f9ea73bb3359c874426dc4fb2c1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97acb4d74b9a2bf78c9e943d4cda6de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbe334d12bde523301aaf324d5e030238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3531fa857706109571869ae6fdc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93202e04b7eb28f517a5006121300ad8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb1d5d9c05d4419ecd057be54e5e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddf8bbfc41a6e1adbe999847a8a53e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462948e530d64aac98d9c3e7ea47e3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14027ade42854195116821c48c1485f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc6237bca79026075e5a0e238943c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500cd4f8b954a1f102a3dd1b2ede4ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e002de9821bb4d59a3a0309c05efed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081c610cd6dfbf1c41327ed112c25cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b12c2ba16f83fcaf82be2cf0a79ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113cfe0a5a5eb922e7f23542ad80262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ceb1f057619b2f2d344536fc20952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f6037741beeebbcbf79c20556288252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1475141c266e5936cf061af71d8996c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64202c9ff2b457cc3f5cdc2933bafd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1c70d7df9f5036b46002c1424451b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44311bd647ffe33a56b455327a5831d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e392653e0a07b76af414123c3b022257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c46491b9ee103e5c0511e25f3614258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5692863b5414d787482bd704e88a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c982f1150ce914301544494afa4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde2fa1c3e1f4a7f9e617ac2c60e59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4c1b376ce60eee0e95b81e68b7b4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ff379ae69f19a4871ef855bf45d6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acf8d13fcf3343d138c8fa5085b17a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3511abbce7d3180405ffa21979a840265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51fa003b972d41e58bb27fef25d1bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ce20275d60fc12e5272a9d02a75df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa5eebaac672ea73bb2512efab63d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4291b62ff599fc0f7f13d2fa7f3377269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263ad0a94db37b861efe4dba2c2bef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe626115cb00237f2d6a06e09f8036d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf81a68fe22417557df980c047676bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97285565a12fb5fdd6e996e24059fdbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9805ca4fc7b454b21b0e57e1bbf1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0340992f27214b0bdf957e93198b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261299c5460df7edeaf1c206e5df88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e6b1fec672e155e7c8b1573fc506277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc26239703ce7d9fa286750c3bee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9802ed06d891d278b746592906ac8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b6d82931d7c559221c2eb734ea3e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232a04b2c7da19916705d5a2f6467b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b78f5ac3898de28a8d96f1f014bcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8e62cf694a80d9ebc8bd2204cf562283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615086763b589512b1e620d6e71775c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffcece866e5c7774217c654b8621e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931e2a372e84fcd3406d2d8f0f9ed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4acc7f5ee02cc71e6a7cb49bb312287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6259f153cc57b550b817426ee1fdb8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d25d6f502f3b4332e7892bd1e1a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea1d1e3cf40bd44ca11f72d3419a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845844f263152c816a0da930ed358c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a24e2d0c69d8ae116cad9d6878e11e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8162905b05d4169412eb091ff748a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb022e61521442a6e7b7546c832009c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bd9c352fa1a2e410b23d52f26c5aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed437f75f81e2bf5478d77395be04ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d984d76eb6490a49e521cc0c69f06f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc0a694dec1df5a5ab17fe6f9cff5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58fac216a6b1b3dbbaf041e5aff96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e0d4622ee371a1a6a3a75fa6b3428300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ec320bed8d5f6476c8e636f188f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f627e0a1a069c247908e0ef627306e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82373eef13ed1f70e096a68973a0d9f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0019a04c98c1862a38378e6fe28bda7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd355fd143b4e1350329bd1d250ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e36e08f24abe6a6c1635c634f90ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362601bb5335f4e35d312c52dbe6e22e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545ad1948d0a4f8a78d7709998a1f0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e019d2ad9b4973c9f2126f23b657f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb00548e50acc95442795eb264d45d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79faf717aadb9150f1109314cbfed02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3748e7583e9de4c35286e8de7ff2ead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54434d38651bf5f2a4d26761d0772313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14030e9affde623772c7da5451e27da5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76ff1b889ec83ed888cf7aeaf0eaf9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120ddaaf9783f19dc6f3bee1ca89c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3349f5422e1e532b665934d57d69feb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b0216f5db89b0ecc8ccd551f9102318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec74e3fa737e8124ccbe3d9b346fe78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc9728cad1c5c6c3336b4479224ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8df59c7c0fbe0a0fbe0017add3a4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f04dfa06d3913d4bdf483f062a44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e74d83262e9d46f80f2fbb5b861df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aec4e85fd6cd52adc626cbd5aa464a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a1a8fe88db607ff37fff034d10751325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558dac078661ae2bfc281753e28250326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2f7d9caa608320266d2c26571b54c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4919cbf69239b20766bbe4ef8334328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a917cbdeb3699633c92fc6b2b1f96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613f6209bae923521377c4c2a133a79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b20beb431e8bfabde04863867aa38d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c5efbf7033413c1b4607f0a648e81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca098a25a4810d64679fdc2ccda81f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba7afe434170c0d3fab20b3a4644c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2529e8f916c57d80e324f96197b872335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd3a0b8ac4bef0c04676b9e6dda8ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef810ebc6e94d62455e97d9e4cb54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc69500d0e25363d552f09bf4d3b47a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7affefeb52966110dff0a11bbb06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acccf0a4d8b2751c16b9ccec06574b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d874f1b706c0fcfebd286a30d0851341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d7e63fde04e8ebffa967f8905547342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635791d77b9385b55ee43e5c8904bca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f7a1b3ed0e7c3516f4c9668d8e74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc9a3344aae2b01db9f2685c5aa10d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d31c603116af40aa1a19d9fff19f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d290143e847c9228a3e941bb90e95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1569cdd4bb4a523cabb1c3bd7c190348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad740c02ebe07a6fc04ddb05cf76ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00105cfd968200ae446913d56a0571350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1657464c18836eba5997f44407f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7537120b74523c1e1fd57f256bded6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a45e3c76a331974ae6b695969e24ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5234cbc1e852a281932e6fc75fdba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aafdb94d06ffcc6b04cf57a866d69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9519cb3752988c619475f1f95fed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf22a8bdc57fc02fa9c93f9e1a87e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06f5be7268cef9c45fe45bbc67da8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546aa9849f9e781336e6bd60a5d92bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f539185f0aef0c5f152268fe1d6ef2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966163b33b633a870717113506a43100361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316129201263638af49f5befd2b63e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805489f61f9774c39a1d5e170763b8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd7e5982197ddaac2b35512441a03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ded0c293a32e6e45f7b0268d998522365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58d1085a51318394877ef1e36a9a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275923e5e274d4d4e4cad32a88f11c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d789346650698879add850a0faa0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ef8716ec8c9f5b71e0a5b1c9792e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d65b39ae74e55ac14d91fb52f4970370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b629695a871da9b1dc1a21f29d99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3825957a430fff63694787f88ab1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13336a38f27ac870381208bb4422d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7d69d89f54009af0ded33c3ef3b6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d9aeb185fbbbe6269c54b561f270375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd83c25924cc9dfcac8237ae7dc57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f38b314adf9f266937898b32ed348377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e9ac7135dbbfd42bc85b9af68c4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615aa4e62bd9c216e8ade73c99c7040379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6684399da113cde04f6a75354ec971380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d42ecb680c0504d37e830706fc33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d659aef7d1e940b872b735129323f4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27410d7456adb2304ae54cb7d963e879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e637a78e764a8878cd5ac6ca1f585384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c299a9df68372e5660d13d6b51aee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e6e49af01cdabfbcb9bb5793183f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4a1eeb6d08d355378c27577b43a30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d74f2d018297dc40068d893a2623388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0fb294b02590c15bac9cd66307df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd25937d1c7b90abc826697b744ea79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70f4e155f578d6784ebe30b320b3be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09a3db9e4644fd6f7763510c76b81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44fcc8811f5f39430d1fe42c0e699c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c583cf0e039429c516bb5dd460267e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f246d6de2ba95ec9d9a0b59bae87ab3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319766648ed429cd7567f1f898388a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117453773a799be666a437dac832056397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe93bcabe028869c71f47cb2b2938f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c413f6f4db7b2e327142870dd83c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6518555f87370982c20c79ad65a341400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829e2e257ec2b73468813342680632401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77cf440e6dc5fcefedfb379e3cb01d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248dc92b1ce5e5f8bb7525cf39ecb3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7876a409c69be70bfdf3ef94c9af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704decd2e08904c3f0bd70978822e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a92bebe0761a3f34afd66b765bca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace112c598504a476ab209685bb0a71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93582743db123e0b549bd6a63cd22cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca827473bd7c421eb662b2f42ffa2ed3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba24def37215694b1f4c655dbba31b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e103c42046d7cc5a917b8698a128ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0c52029f8d490de70908e3a1dbfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42c5ada16208c8178b3f42f7fb2fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259834c11da774b39e0036564635b9d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6ddc938480df40e0a831c10e662a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd23442d437abccb601ac3ad77de52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147effb2bf69fd273744b6ff879197d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf81e8829f0929bcc6506b28f81f53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43891b7ff0ee5364a40ffe39edb5f59e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef92f7b52fb06e532a1fbf015bc5705420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687dc4e7e62bc41ff9d6a8daf7ab212421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54b5a0a655d59c3a42f758914f45a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabad359f7d2db1d6ae7f5b4909ed99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511986c793ead50b4a3613d3514d3e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ccb6868a9af9115e8d1e788d725b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf1523dd1ea4d9bed35efd8deb5a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b561292026d3e410e64337e01ba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051b47a61a5f5aec7b044116f5d86cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4c1a5a737eae2ee2236f25171c43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f831db2ed6fc58cf9d2e77cac023814430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fb2687345fe942f5da034045c58e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9350dbad2fc59859bb000106e34ba2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d81f4744d9c3eaa583e52c4623446433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ec259be0c968b98eb8bb838c72de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ea88584dedf391c78574cd2d083d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced5f7a86e9277098b38e7d3adb4c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a12a47537d7b6f7b9205161f219a2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa28abea157867aac9eca3893d170438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becacebdac6059be277657bf19277ce2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d63e5e9340d7ed3848c93f4b80f4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c20063aff8e2d28a5991a5d7d1bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ed56ec0f0b482da23c43c15ed7043442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c81ebf2a1dc91fd9d6a3d98d4651c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b5df562ffc9d85dae0b7e4c34bc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c00bb2cc67301d826bb15b43f771b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243573247b0859fd8ca53fd024b3366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ca6a54956624617d61b32450cac8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b51a89b7877f26965ee7c958f3284448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ece3ecc48ad9f21191590d6deac44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7fc3b5d40154b8b8a85fae27dc406450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4859de842561e18856be449db44df05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7c8ba8827dab7d1cd00e2dec64463452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c640b6a5a9a64920a27381baaa672453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b51097eb4fd2528461fe969bdc030454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12f84d7244440f835ce5a4a09c56b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84628cfce576cd30184b662268dc8698456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860d661d4454d886e71a87334f64068457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd01ca95222aab953c17bf3758fe26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba1225de824ef8190c5da8c8eac14b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ef0005d04034b78f5349d8704cf33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f6442077468a1a65fd32cd6ebd73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854eb1ccf9865fcfe7eea3d47d79c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107e72ce3812f3ae5090447b642056e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345b6d1a98760fa3384de735b647db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68d6ed195c73b994f3cf022de9cbc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a65791f6b5f4f83a4b5ca91b254c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f258707ba266ff92733d38b2c1e745467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e94f9ad93381c786960447cd53aef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6f330305a72e07536617e9f1c38cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4523521e491dfaf0b008a1cd62031c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1face176a893bd85887086f1bf6e01a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b3a75d82bb90980a02b9b8f8b2c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b06996555dc4d5c49295698ec4ec9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d58168368fb5a71812bfa8beede3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60326e9477ec1be4b95ca7e3a19e26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4626eba2ed9ee4751a123fd01d590476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe49db2c748186ec8ba0c29dc4a7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddec335ebb356dcb367a54af450e9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea980ef4d8418e5cb86fb69acfd01e7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813132011f09a34daa1b444c8b6ac18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5525c59ecfa9ef1f1c076020850de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607c2c5f7d5d9698968f1cd1f678fba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aa96e3c74d65db65a04789a967cc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2623424bdd17b8fad110f06b479f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2b95de06a9d93db48e685f65de66e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ada123c89aa50db0b890fc49aa4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcceaffba180a6018f10d2cb428db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de30c61f4d6599c617bf5d77775559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e80583040df0cf836ddd2a38b145e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e06d254a8ac8392ff48b1de8fa9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dace7e28f6850bf79bed027502ce5b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417576fd8b7cdbcca4ab79a5c371d5e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85113653f0c4061b94229c038994475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160059944a16fe478e4d887c7f7ab7c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384e6b69171ccafedc66501d1dfa6b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051ded00b0f185b441bd196d70e6c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe5c9a0a1208adb46a74c26541e1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e3dc5acdacce21959f3e95b898461498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640e08101a7f7406ad9a8e5fff18b64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161c624ce937d0cb9cf3b1430d0faf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af37aad769933c1e27d36260a6a160501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae0a4702dae532061de11aad48c330502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6ed8745b482f38194d66733ea71c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946744628d79ca342e049a63bf1914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea482bf6900302eedb8df823882ecb01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952971812d8cbb342919012b4e5756506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42f2e90e38a770837752fd0fad5679507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c597df7cea7a4ddca89386c4564ff16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea34429eccb84c11e1e179139e85af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4235e0cc7a2b43c8af7fef5156d673510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba329354ee918b15d6d88fc4355446511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b576fb044937a2d6cf73ec55a2f9334512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ccb48b40682eb448a35c3688d0f7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea62869a015457b9a9fa74c3766ca8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3299c71579c0fca4f6d4df0ea0ad716515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc1a272013106435186c2a54fbdfd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f305b12a2c9aacab833b91276c758d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf122f92d670ccbcac8b7e8f447bbcbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2e0bc3091ab4067ed69391aa1771519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21188e5c1a4d05f73a710f8b073723520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c4bd178e24c3cfd5a56d77056f5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c2997dd6dfb71ca0eb61b78e65720522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a1174fd35a2121ecaf317f824d993523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1edf438e53b482f990395d4b657b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8fc093b25a55b66eb612f100da278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c6c93309b3670e223ccd43b50b27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1606771fe27ac9c68ff9250414e161527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2f0f444784c07b193b89c56b75147528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef59698a7ad9ba4331d08657ef3c485529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530fd94dcb5a6524f1197b1e064fcea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79850de2734aff8ed40dd721512a6c51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b35fbb19e8db92bccf73c34c658b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4013e2ba0a3e5d4a9c09a02240df1cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61724943f514ba0210363929ebbd3bca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777555f35a70ef15eb7afa47216226eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef051a27a4d759d8b78c7b367ceb32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d6c4c8a916f81576ac361808dc711537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343d50108857c75e2b3e22dd8fbccd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ef7923df3cd8361643a011b3e737539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fea3f8d94c48ad2d85ff272f41c1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be3233fbc71766d7fea44fd944737541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07717420e31d0e159f04de0e6a27713542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e18683916c1faa106e10ed192d62da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf50ce5f65a081fef240ad4ade391ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ddcd17e7fdc2fdbd70670817cd075545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c18b1cf74dc9ecdf54213da07db0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8243fd4c4a92aef3524570f144e78b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46921158295b60a7a2477e10e9f71c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fb326ce638a9c222a68204f562fa8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7169cba7105e9d24aa95880f9c3fe86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67be678b68a0946bb660bc36804460551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0717f2ecb17fdb7ceb734f3d2baa9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ec7eb88be87cdedc53844d09d9176553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d24553f50a5a0a9f2b493d1f947b01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe623d82c47bcefee776716bccc9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff3d8b89efaf3d831099ca47faedb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bacc8e88812d236c97ae2121994674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561135622105bf426d17b8210c1b8225558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d573b427de18434dc449ba9b5fa1f13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8548da716d45a67d8d49a797ac8c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2364755c391f4027ddd936f3709071561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd8d58b342262d9fdf193114b7a966562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73022d564af816a88c8003fa43281e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45225eb445211e83703156660ba7e3ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299f113bc9fadb2f5efd0ef30b9e66d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3041eec033719cb13f14c27d47fc519566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f52e9a3a0f2a9f8ec9e6a4925a6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f399706b02c10e16ff8c88c233f1d1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85cf98dfbe1946f9059c8bdddd20a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a763b34f016333be1633de20f023570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47858ddef073bbe14900975fcb8a86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895fa45cfd4019faf7674bb978b7ad1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ec78aa320315b1674d8fe84b0cbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706479e3bf4096eb94320e29a118e09d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c1e004ff89ca0f7bfdfffda66055575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2cc089c46afcb07c8976c34c1bcf3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aadfe07a6510c925c4484f5f5b905577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ef0de1731aa17d62b037cbc5940a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018a88c8011e26289a8f541e12050f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f489307943d56e6ed4af6569216b596580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d2e76ab026f1b82c5edc24f50a4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b4b712740bedd33ead1c48a4eff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7800c4e5500ccdc2ede4a83a4792583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c414413db8c1f2a51aaed47475cb32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636906bc577a0749134c8c67112d98e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa72f3a96d4323c4704bec53a777b12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030797c7f30587ace282478744244f77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5627724fb949ff3f97b6458ab3e5f53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996562c5314559523e025e4d907ab69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076239949cbd58401d86b5725664cacb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9de74da6401ca39a6aeda23a8aa8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a4aa686a7f6fec96894bead38980a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00c221c22ffc4625b7ee05428a8fdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9dcac47a1ff323adde1081a7bc67f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f60ebf9b72279fef8475bbe4e144595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3559ad49cb14f02ed5520c74260b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f8172fec404e5c0b5e03c23f25d9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ef596103a51c844049c8bc10b8209598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48661cb14b5fd1b08e62872d2ebbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05eeeee68936ae1fece84085806afb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5524d3ac300c0b6e9e57f49b8f5d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba401aea72213130350e9d9f9d9fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3433cb97fafcaced96906a22208355603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbb082e9c662be8fe0a3f97784385c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621f04b3a8946b31c29a4cfa19ac060605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfbea9cf110f725dcc35c0532e9923606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b77ccc35d0790def7daea97aa696607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da769567b858bd88d6473e8c7d44a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04a49429321d529e74d3517c81b134609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479ded8816e998a1da8199cb386389610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab6c4e3eef6c4ae113547bed5e266b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813f744e27a4c386bc29a8035c47bf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799a413889a9cf7f019ca520a497bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b71428aeea9a885d423d4bb9f8eac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92448ca5e6b4322aef3f84aa895ff8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bf5daa55e16b31f74fdea6962f2e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445124ece233adef56b99df0d4eb30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd36612663c2688fc44426e65d7768618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2773908458c2c433582583e9e77c85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19467bf18c3033c0f9e57672f139ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bbe32de7dc47a6d99a1402c05f2b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d81c4b87cfbafe5aa2ba4a1cd0d10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba618667e16b48067d430717828181623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353c8d56eaed1dbc8764c4e054a0107624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9bc5adfd39926fe523f0dc24b1986625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29557b186a01243cdb61e941f211f8e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b2967f3781d095399c90dac4c943b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1373049346169ba33d99c147843205628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5936fb9d4b84633f201255a36f3a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98681963d7fa23a51336f2b1407b9957630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfab054a2053172ccc70f6bd4654911631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73053424b8491f3ae5263eed56198e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a77760ad4fb328fb7fac4f5f64a38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2658707ea9a8555a626338c506a6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e8f69e03c0b42f7e7634dec8608d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f99c6a7e958c19a23a394282088d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584c33d500fc37d10ed3900744a409c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce267c9321a6703100f58889f348f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1f14b1e74ef0ee3cde08f26211205639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626541d955b16a68abe9a06f1f4a298640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed2ebe3cb918fcfc5f81a286f6329641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e04b371591e01bbe874fb7500dd612642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e8dabea17b522b8902b5ed357ea77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebd92106ca828e636595c4dbe175af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50f57728781977efc02adbe2a16625645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72319b1230cd1ed0f3598c7529b0e42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076aaf83ef11885be64e1124f2d6583647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415b2f8fb63a59f5e36254c7b43262648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282171e21381e8cab06c227ad9e6b9dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c54e6605f04e92f9e7080c060e18d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeb8377eac3b3a14dc3a41eb0793ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5e769bf714919bef81ac4a19c9ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59565cc7ba6a22c0a15155b39afc127e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ef199ad4a1f9d5021f483123933e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8beeaf57f77b5b5a804dc98b9b17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce38bb0ee374218ad68d1965e55059c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae669c2d2fbdb7b5ced97a986753a9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae432ea010315daecef43e113df2d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80a2704904d99f81e4c48da6652c01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30415af52f4d278c673a358976141c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129476c473e749e3acdb99e24feef72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505adb64fae7260b7fa29b817a37657662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab75778421c2cc7584f461770b43225663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf8a549e5deb72789de907544393a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d7683190b0a0559a30f44d7ddf55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c82359b7c9f2bf6e165bdb81f4b873666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca720b16de24374917c89fe86da85f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342f3447ee5797eb7f274f6f3706212668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed97f7db8a8fe3072dec33e5a476ce9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b47524a85c2218f6e914b33eb4d7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bbd981793243a061a2fe3952bbc0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea943e96744e299b6352eb202246d0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfac050063fa57dfeaf5ac6f716db3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b4ddcb62be66e99d438c9caa4aae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1bf289499d8de164a5b4f46f93d5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd1f4480bc8e070966b9c02d56f80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08389ffcbac3b5a1a48fc924c7cb990f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540762917567575f4d6fec3470b5eb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972dfb48aa63b8b20cd5861064abf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ab6bf2e51c8fb1f25659f2d19bee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75583d9970a9f646e7c1bf65cce9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb547565ccce390eb3b1a266afb19ba0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067c674e6a4b583ba6fd87bff881d70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d132028b52ac891caab76ddc10c45ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3402dba73ca80aa3068153292d9e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9694051a49c834c7b6ae5062cce6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df4914ae2afb47fbbc95ec6380d8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed05e8ff6f105a36c6a5871ca496bd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4612cbc0765f1d2c812d863c754cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa81722bc7837d47a917eea5b62adc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cba4efd971762dd7ce73af3fbce61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc7b2e31b5dc40204e300d0d64515f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee77aadc050db0449e9c99f8001730693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f67c672cdcf8e0160a890663b98e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d45ed8f3eb81ae35c65030b0d6e1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc813e78f5d304b1cdcce1dcc370c48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094390dbfde60d87fbd02a0101497c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4952e79aac73e40fbb3505784e34acf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b46e8a943771898a65ab046781bc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fdb57754a3079749fedc8f1149690700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c6bdb37e7783e9c9f1b49afb9cbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4bba5ae211713597337c5526db66d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394bbb9b8caa408f7f4e81818d2e7bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d48b79a58f320c9054a68549b5dec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14091c2106e95444dcbc9513f6777a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbbdbc3441c4912b444bf9bc01809e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772c0cc314e110a19a4eb63d5e5d467707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5074a3883850956005c5f25cf47de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31566c022c9886193cf52a2d0e66ee18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666b993134e5732b4a57f78924b3caa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed514ab9d3254365bed9cd992dc54532711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243125738dbfde1b160cfc44c788deee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386b11d369097225808515bf5ada42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251e198ab9879e161a1f9f33cba859714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04da46240e5ff3cefa5bceb80b1a8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca95453df30c7f7742f39476dc1bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad655647d9105f048752c5bdcb65ec49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f92aafe034927f658fd40bd3c06f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92172d280a3f3b5e72d59a979b111390719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9436c4ea6920ec938f5720ad3b901720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896201659d5ecd7228d3be7eade42b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6807951ba7aa51475fa0ea437dd6ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3f3b9696d980b3fed6abec02819d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbb65a7c2211f653d4ec6c2de9e53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc72220c4cb630f8c3d94e8ed007a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a32aabf84bbb4c416fdbed24499c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03bf8b7f8428bd52bf2b1c280f37d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87ffdf0162d5d3fb004f94f50f986728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98acd4ffef238ff71b113c4ff7545f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f1851ea58cf1748061386e84fa732730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973dee7f49f2c06d52582c638dca6e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e629b414d942775f98d56502ec03e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42056f5c82378fb46ac8c9bf869ed8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221c5687ec1e764c8efc47e795d028734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635025e1a80564ea55134c117377ee9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8ba461555b1eb487ff6dd07032597736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b7c1155620f18cbfb2bedcddd671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634f5ba80061547017478816585af0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567bd2da1a51fad1bd8b81426185fac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea39ff05d58262967a2918b4ee96b84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf669e36fd32bca677bb359ae929a75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82d654696b582749dca4353bdae27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8d74841e7be4a4d679efe6ef745d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248d38ab190444e6cb1850ef742f3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71239b651122eb829fd25769c181c3aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0a2e011170ee224d1fe5d5edf422746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60575004a9bca425aa395a4d5e3173db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544445915f581272774c3d42d690851e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc285ff731426d00f3d45c4d0d7cbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225b9b34c9a1133a180e30523d7185d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dfba5711b1165cb2f702e3ac8908d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2bfb07444cef752bc55df1b562f26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0dae1d213905963ec92da24898aba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3dd05702dc2cccaf9161897eb588754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb55072e23defed2cadde93c2b20c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91549f2ec04aa8a9446be9b82e74b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93150c63529a4cc7f7aa9c86bcec7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360346d9ca2e9de73de8c72709a316c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a79f8d937b6b9a19a8e31863d5cf3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4bbaba25c40011ad405de4eb32f561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea5d17b4476d732da3b72ed48a9c9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a08da25aadcd9d89ad0ec593892763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d81b4c531a8cd763b58294d83ba5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516fea5d75fa5705ca64d1c8ff029025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcb816e163a6713b6e5c137089c57b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a0a68435cb862c0599b61f526caf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a72d10dec91ee5d5e5e88bc78c3158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f27ba0b3242ff4e577b030bcff88b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1a9a687ad7d70e5aac327ba1fbfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458df6e8c015e6aff3b2141f321c201311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a29bb5b0c4ea340eef33c8f76293312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d6df7f952b0566082f0e6e8e60f0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8d2091d68c7ecfd7dca8c423054114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562909f9fb0e3eb279ccf3317e2569615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33bfd565e2f405f273edd160f22a5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb52e88129aed7b7a61623edef0a3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41a9e0d018e1fbb7de2ef83ae450218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea943a887de58ca4681f6a991b737b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ce6cc38508ad08c4d1d39f7d1cf9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6988398b920024a01b7723d1ddcaf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42e911290ef7c1fad577e5505d272222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c75b00f3d359bf78a5488e391933a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfc1f237e9e6e41317c2937eb92d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a8099e56ef310fe1269012cc31d8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827cd95d63d4ccf70db592de675855e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221ad86aed48306286e26397178e1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02d673d8f781a4d000548975a3ec128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39f14e79ff6d2c90ebe1027692817829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e87b310eb43c812ac9bb4d0d0af00130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623d430a9cd9eb07121f3656600a07931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa234a4e203e1bf5cf6f3a73cb7eb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30326f644d798e6650d2e4661d5790733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf176b8082c2b7952c053f7bb86a135a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259d16df66507189daba207fa0525335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc7c75ef86a5b32f3aaf16272342336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58b7c730439bc27cc576f0455b926837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a7db4b060359d0443fd5f681a152438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662b3407971443de1f2c2dc0c14ca4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3032ab9ee36560c494d6f494d11deb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd7f1d4276381b8eef60670d7af2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d5fbad6c38dc335027111afd0786742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d93145b95d188dd72781742d1a0d6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae0e18eb0edd36d3be3fa42c260d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885f6384fe6d9831b66d9e414b165be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc978c50b0c06f2e47ea15a437173c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e79bf614f2f5f82120b5dfa671df147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c694b99ce6f2a1598bcc50ee15ffb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c5fd5ac2e93defdbdc028bed923be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979421f98a8420e2d1ca90820374e48050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150694586b9acd67b82ae56449a4073551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9998ff5ebe2cc098d10e752906167e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89afe7f1f8ac0d020e7e193c588eabb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e850396f1a53edd8b80b4864279b1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933a87d6c63e0dcaf8fc12ce20c236b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833358336b9bd2809abf72f85f5d8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61969c384eb98be62ee899aa56e983557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb63529ba162db83a0b5d46405873658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf39385120d9813641456d8b0bd8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217bf5587fce8216152343b892f3a9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014c505a1b6d3f05fb890446eae4a0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc7a954743dcb6fe345218063c2d6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273d170a737316b425f6d0f463e226f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06113438984c8ed26add1bb20830064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd0b92c99415c2da5acf2bc8bea6dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477e1ac06e16cbf1ab19981eb6ae16d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b2d032ec362064ed3c8d61c0b3a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297039b11282ed62afeb35b3da9380df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b5ec432df82d80feab23b1b8b911469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96594fa0b2d1472fbc4f7b1a2ad7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2c06c3e6d16f3f3e0735358b2f13f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd683472d4185f3775193e81b90e4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39de5a346263a79e700f5db4352ee773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482121422dc14dd73abc0740a2b6ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19a661a5b240930a46985cd3d404e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0c9e947ca4f2d7b707492decf71476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09bd48286de6011f33b651808514a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc1844293cd0d45caf88ef1686d9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652c8e27776852614d97a39ab6535479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f9b1c39b5ac0a2c8378d5e351154880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e268da8a76f43666d30201cbebe5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e52249476c1c8434e9cb17baac12c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b58af4ccc5e7ad66dd2e9411ac0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683ebe446c01add416d91a5dd6342784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957f3349a0010faa88cff2058b9dac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601588502f76937ad8017375520835c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd7e8bbbb6cb69858e642d66f7e2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c2f751505797859c96713194fa3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f00cbb9cea0239cf9d390f78bc9b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec4b8dc863d33feba4742b390387f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0647ab27ad30852dd89bcdeb2776891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d3cab73c2321b097a576720b7ccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcbd7e32e8514ee86cf1271ffa1ac393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7712f6e4f70f32bf484167b8488e0f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde817df9d2403de2aab1e52d2cc976195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf690efc0c4c6f6bbbf9d8bc4effc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33133c46cf6a94e6ebe482e9ad696397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee10a540998dd588bfebf0bf3f5950998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef2b6c056d0637bb3c8e09244d24d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17e616f25b7ec0f54efb9482ad488f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821039dc52ba68e8b75d4b0fd4e583d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3e89ec0796cd4188b43b665a5e8a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae3cbb9574738fe55016aaea3b0dd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4af35098f6609110787408b98fe90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee89891e75c9cde51d4b43e2c3601105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da7a91b7f1c0560630b109c398c10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e96bffccb90ea2f97cce9b0aa501c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b50d902e2d2c37d938eee12a84a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f2b0acc61b9dc426e7030d190e7ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a1387c3e59a8b31a00f0fec18efd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df51e2011af1d70520c885a4c7f7b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13d64257a40c994641c76446603f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fef1173bdc4a93190faa5c24af744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57a70a814585ed5c62dcad431fadf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2163bc20356606e0916014261881115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c65a83388bb4d8c71f4cbc32a11bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322991e9b241848c19f5b25cf8270d5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e420caa7258c6c42d8666152954112118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f979e7e7dd38cebe0340b82decb62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5b6618f84df0fd81f2c42faeec9dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab93c224893b0dbbacb788f564e1d44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e159c272957e154b0e87052e2f65c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c9e5bb3f54cf87fc426ee7f9868c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a9c472878048f77e3b96195a0f23f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a79d0a4a7457ed07a1e5a431cd473125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093407efb875fb7d62e2ea285d7e9810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d5eb9dc9f57e002e24c2502a1d32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e1a57a746b630324fa12c2fe4174128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e5e83a08c43ff8df64d0ceee6a765129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cdcbe49203355098ed315358bc8e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0af9c48b9f34fbd541b5b246dcc3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734bf7226b8c0340e78de11d1b0518132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2a3eff2c03366f5f1295fa4e43d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56f5b489bd384cc828ebf01602925134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae679e04e098a63ddb5dc798b9d9f44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd5c86695c4cffdfbd27386c96656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247873247e274c71ba2a5b89ae9ec97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376434a80678a887a46978dde2f7e5d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d0deee7e5c7b7abb5e8a17783eda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee31e5db62cb0a7a42e088d36222114140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37905303eacc8d3843f61add910aaa12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fbf6f6a027a403d8041a1a5289a24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f5404889d929cdac28734d809f33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddad2e054ea72870faeb095a8c6b66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb317ee5d20467303e4d36ef3d359145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeb2d72aaf32176d8e67fe6a1eef88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a928a43f709cd76604e7a58bea2698147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d0c6e0302ebcc91c677738e05a464148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9fa44e0c81bc70b7560d6f6255e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8942e8dd567e1901c7ad6ee3cb8dfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811fd9b840833989bfe3fb3936f5359151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8e99edf5d05c8362dc6be0c41e555152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248337250490c2db6e7df6edd6d45c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83d46236aa7bb70369a5a8c8557a2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6cfa060c6698acc1ecf43ef8c7d7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b1a5a01c1dbbee3b98243faa86581156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fefc8f9b20adfd8dc2b693fcf93646157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a203fe89c66045b268b38609003347158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe25f1f323059ce83f41f11e43dd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeefa693f05b8bdd9ad6ca4aea9cd25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1589fefbe21bd36b6a9449deb7236c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40a72c84da1d09f11cd119102e3030162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5bdf29c7219afd63541a74a400a85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d8d547cebc9a1c8989a59adf1a809164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0f913875de3b85fb7bd186b9b94a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a05189f1751f41221230335f602b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b62568bd960149c5e9dbc3df1de5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab036b50b8b6a45bae3598ac738cfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1da1bb24ee47a4423e337258901549169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2165eae8a90c89bc71e9664997a792170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68843c6f930da931f8e5beeb7f41a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939e8d547a917261279b0586f3fe64d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d026411946ac6aab38d989b1d3137d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2951cef70d2de38d94bd952705f0c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d40c8301ca9868e99b6cfffd67dc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661d2b61bbee2e949a54e389de40334176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa2c7fa61175e7944ae69bbd19d33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd20caad57bda277b0d85fa14f601178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c6c17cf81591bcd1a0ad0bbc882b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f6c53489665b4928f9316b4ee0b99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15f983c69e21bcc18483d3fbf944c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba501c7f7b9b7e15cf647b9dc85168182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a4de7dd2d2b4caf6803ba6d153496183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ef6e53dc92902198d8b27275f110f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e78460377bacc70325c4bf26c086185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d2ebc11d87ccf2115e449d5fe182186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977200d7bd091e7af684d5395a6ba46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a82bdff834d1fedfe3ff4f41db8bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78faafe7758d2ec375e0ae045f69073189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152d1571960eab47e7c6cdf318535bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92235f7aed041cfbdbdbf637e347a26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc772ac64217cae0427ca3e2019f872192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419474ca591c74999f763ff03f1c39da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d5ec52127550b4964e825534f92a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010630a9e4d444c8b331e5da42fd971b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af11bcc167cbedf74793c7cb0c655196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f37b9c068abbbe706f92e0c5e849197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f943be10faf49133f5207b17c3861f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17918d4c2afe2bbc909d0f2aa3412fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4a16d6e2f5c57d76bc9ed97c9ba0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c054634593ad7e2067f14d414e0d65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe479a921ef2bc9314117b8f9bcf67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b86a69d7ea104361b5921f55b05c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ff8759cd6a8946ec0a5da21e602e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63476fd9e0e07cdd06c77d6b4d47fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c2d3d9a61f0945a8185a4b1afec5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b25a6accb94360e806ffafbfd3b96d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657783522e06deabcca0c33d13081d3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb597f89995fe325c23029bab0688b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847cf210855052d1784dcb41a2024bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc147db3477d23c64e2aa5b98ad4bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b57cf6785dd9d0b3026143fc34d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524b05861cc764a6bc5ea7b3132ba1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6ab42269825831455857c012e7093214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b2c44572855fbd723af13b01eac26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f05459a799400e1e05b0aeb84426216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e65dd28519a120b1aa3744a6edc66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792bfa4129df1382afab49910169478218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659ac6c03e34dfb0b9886e2c555541219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf710017dc8121ea4c4fcfbee4f33f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31234c8dae4bbf4ad7e2d3205f6d603221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f1a88e064a653429f0aa128ca159222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0a2059799af3e1a181a2323a3206223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb4d3c61acd46af9e6bd7f2b1d6b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d57140e6d6b3a5b4a6174c211b4e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db868464f8e627994f1040c6d5b557226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d2fde43e065cb224ad4440dcaa3a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64ffa6aaf8e13be0e15f99dee6925228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68cd6b380e833cd38fd7cc6a35f7eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d911f79049369be9e27010283df23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044c86e1778dbca941dd915c9bc5b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b6c4d06b8cc123d3edbd3f40b7088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24149669d6a2a9b8e6f68a92870f65f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85e0430912552a48c4cc2d2d13baab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3062aa0eb245e7bd9e253ef1cfcb5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a0ba831313cec40b81d61088511e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7221a9ab375dcfc73d02eb7b163d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396151675901829a23a08ca162d7606238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fd8d559ae0fc10d708aef98309a7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe0e32144733818de1087fefde3b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040db59cbf59a698d8b42718a1ce617241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfde3463dd5de6613c424163615cab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f9f698ace7fbb83c7502b0c9a08f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10183aac1c80f087f77d3f400f523abf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e07f5284a522afb2317e377b9e8d41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f26709a8a05d611796d14125a43261246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a59d70ef2325490e4d68430c392f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb394b7e0a0c3316faefc76116f2629248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ecadc99072a70eede89eda978e92d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6cf4dc10473dc22cf02b5261fbc8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0109f6ea2c43a1cd7ccdda91ccf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731f5e613ba5dfc58299c2e0c83fda8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabbe5a37f84d6cf4d4fc85ad1a30f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ce015cdcccf47d74f79624c7d48f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c196567e0ba3574562cebe4fca9b21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1284bd10879a0ba6e64b8d3bbf2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7c63644871f109ba5eb6c1053d51c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c956db7a34f9bca1a1896c8c4d132258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67cf90e6c546cb7ef10fcbfb2feda1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ca54f1d794c5db54016f023810140260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aee967b1c3e10a294339949a5629c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518f740a4a5c522ae365b3fc63af03b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d60ab6e1fc7f2330d0de1af3c9db0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a6e24d6eaa4f1a5e6eaca84db256264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03e5007d14699d16de54679b2ad29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069391b6557150970f68c3a46d748190266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2e8b676e3420ff76415c2559e1c99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdb8baedd24a4cbd2d30b59d7a422268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860f3c3f6dd61d2de3bf17c3cfcbf7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6a52b239a228421a58b4c703387f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f215490f489625df19c8ed44a81a60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c00ec835f69306c2b5f0ef306a246272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095d517edcbe6d7ec6309097b105062273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8277401ed445e8e6a9229d5e6c55b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159997119c7e09cb2e15426608650c9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f542343a7ff246ca11e842a174c2afd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfea7362c0e3b0801e2169305a3c1a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b6116b9de1cf5ac0f669a270cbf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4e6d69c70b0dc92836a2d597fcff9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3726cbdd1146ae680a7ca6298bacb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518973c7fe873090b1d35ed23ffa03b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528da54c8083528859756c78968c093282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc0e6b440c34f216c6c195e913ac3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2586f54ef9a7402c26102ef2e35f72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f661fe267d0a0a54137af029b569bfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e3af64de55637f121b849f18951a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e580cd85201ad9fb9777535aaba12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f76e52a08a941d20ace1fcf920a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dae7aea8c4bba69735976f2588e35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8580b80689ad22b1cfe7fab7b383607290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dd65e592463a7ad7b78ccca9248e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69037aa9ce2f8aac4162c9b39c0d715f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada757dfbceb96f911c1faeb28cdbfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d042648786619614c94686145263294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e311e59916786e9354730b4b054622295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda8a6e77f80712fbed5093ec010dbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8618653798f6f87851863cebac00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6697b4425d2a633ca3ec5dd4b7e492298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b69cf158cb0524c1347f19ab17dd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963b90a698463f861b765323c282ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a934a06fbdd8f3ba5e3d47a18f217301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b155e592086fbeabcaaa5d0cda8ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8a44fab86fbfee310784cf3e7682303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417a77b1047238659e58b0648ef1d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accad310dcc2440143ac2e5f56595bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cffc40436a2cb1faa51df648e47eef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b04f7f3f3c682b8a7d86aa019824307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f0f473a83bc2b7132bb8c436304f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb72823ba6b567350bd0c0fdce44a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d368e7217ed51efecd6231678c30d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707b3b53d1383ec71477ec07cb36ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130dd9bd14e9e216fb503a38c2b8c10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5034b4eaa8e9a8169a96c1b865b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac30093bc097500cf230b772fea1dfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49132f1d1acd5fcc6994a1fc0d7588315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ba5a262c2f4ce3dbc2bda3a1adc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312894395c5c746dc7c2aa45d0182b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b256821e087a973e5250e83e32fd6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b33d23c433d1f49a345e9c59a8ee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5f547e0147f1437e3000c4c4613f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592d3004e5b821eeeac341206b3445321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa526752d134143de152a759fb2242c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202182581a407a91844622d0a5315d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c06ced4a07f031d1e72225fe3093d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfd643b4e0b6fc9dfd8128dc0c8685325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb31c18339e395548332217aab0fe76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9d68622f143d7aff738e2b4e7d9ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc687067ff12439c9eb0bda1b5e8c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efbc3eaa2727ea6e514fd65752d30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3825349755942a24781870e54e23eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f965bd968de211728d7b371238e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea83ac6f3f485d69ac1da165cbf4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704200712fa008b8f3569f018f63ba4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc53e943342d4dcbcae35d2d117a18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156154a9b79869246c984b3b0519047335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73143dd409a3b0a3fdd3107bd8c1be48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1673f8b60e4212e07ab42d276ca4d44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2638ac74229c7bc7edbd6262236bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34fb0f731986c444a8662cbc022b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba82d76d10ca1fc777563b486600a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf73abedcee4a20e3ebf7dbcd5832341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb902b7b856196d280df6b96d3da8d29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd2083e456497b2198d0f3d6a94df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a6277a6a8d078f970a42b16739bbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a04f2b01f846204fdd86459fdab0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793735c78402205081f8e651ea831a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5755c352ce46de66d44466c6fdd27a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cc29275aba804e41df40363e22235348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c8ab4310b3e5ef681d7c028874c7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57d4472e5138d4007a9a8eba6c666350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fcdbafcd0b4d8a354322df0a629d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07aabeb9801b8dbe134134c58de69d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0959b227396df4dcc39990c3d6eb74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ddcd78004b0ed204047820a40ef46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d25fc6fcc478079e178c89594bd69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e15ec915e588ec11ca2e520c3acd43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b38882e08051bc4c2045bef3a6cfa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0c1b6c904859ae238fa7021ba9bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8676e5b3de957afa5f54c48b983bf3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4156cfd59d4b8250e020921234a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758e23791396b132bc69517bfa86ca5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591873fafcda3bba7b0b061e0fa966362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a07fa804703d0350df2237ad56d44e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99576f4b76e4ec707d376449760f91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014ef5135dc9cab6ad6dedb5d77bab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20773e8a7333698f87b3fcb661bd42df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3c5f1105c5c7356c45496bbea039a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a322c4ebca9b7d6657b3a27d1c806e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba93b1fe24f9d8f056a55b7b136766369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274833c21a078af481610c92efec23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe145be76fb6ccd025d3b153a405ec5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b604685cacd605772bafde18ab85e06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704f3b81125651cb9dd24a83fbc15f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd65a962e5a5e9918e75bc7eb5037f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8dcd9daea96d42b381dc435790f7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e10226475e60d19950d6644bf5aa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e068f468310d7b4310a9a7993acaf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5278a61c4b8ed1a53ef939e766fd32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ea596575813a2a5af78752de32718379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c8f4cc85c6da8b717504f1519fc22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a993f4752cbfb33e75fe8e6e6903e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263500a611955d5c8bdd3f2baffab56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571561956978d7e7b7afd8e3799d35c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c3a2dfd3b5ee5c188f893caf164b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88dd30fe2a3b36e0b448b555aa11f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfc6b1b91c8a61ffbcae8e4cb5e19e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4155689823c336aa8d305853aa4924b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d512c63b6818e7c46c9562d6ee088bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad35b0b9090584766b057665915fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0d1c94ec9cbe7764fc346b422e6b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b82f2399f0ec5e14df981437ae7b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ab53055526d4e3522d43eefa3398f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772694c130ff2ff38641d9c1b1d483d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d3bd6030bcd253e0c7cf68168a0c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e0e53ad1bf618adddeb1cb449531395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b84aa16eb083734e2601cf784be75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef00579470564a8a2df4f94d84b89f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31499f14e0b65f355e890cf146b753398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cfa428905a541e9ac2753e042bfe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555355d3dfd491f4c4150a3132ede500400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2563e1ab6b6333c060d7e8d865c4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa1f607bb46754b8d727124f71440402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab8d5d34937011d08be8a4b981227e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31224ef1385cf1380b29770d88415404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309a56aea5afd1d89505b6b239f701405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab9b33ce783a66cf46bbea7a4d284c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d92577bd0103241be94dc91cb30f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc32e86e8e49141a0cd4e76e6b512a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d54cf259c74a730eac4edbe00e9c74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f74e4919fc0fb29231cfb8710891a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686cbabe8891e82d53286b9825e3725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f66ff5d900ef2270f9282a2be94c05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36611d288ce02461cd1767b34920250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169318da40099248e90b5cb51408295f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2087476b9563fe2ca1171fa9a78d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a9be8acb76c618bd73b69d198026416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7edbb808cd1c17e4e2a62c2a2665417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448d731e0d4997e6bbaa59578b227d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c30d3b9d211f8411184d1971a546c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abbbd4fc24be9edcca24b4c8d1d78e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d4c5325d6d887b3cd1e6fe7541cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913fca859b6d14c618dd2f3f85ac1c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c2278bbc997aa48196304951667f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800fb033d1c55b7ab191832351f0bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f527b6bc853316ad13e65171240592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144989d5ea7558c79e1f5a12d765426426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75856904929006d41ab3dbb16288cd2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d42a4651fa083abb15b295e19188b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c52a7ead7d6b118ded90e22d3e1b27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c8086dc31846abe3a5fb8e31e741430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad38bb09f6ec2c0f0947aca2675877431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7211b82ba9190677a0844928a4575432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c4a3ab622e0351604f437cac8bcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd52c6d859bdd7556424630e2a265434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4ad810507fb42a3169ef30637c8cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4850b52a801ecbd7d01aa7d6046a8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634b7a2fed62fdd55715ac5e576ebb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346277a68a2352db3a5a60c6df246ee6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914917332468ca7d655d0498661e2e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36684d59762eabb343b156146674baee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9a2ee71bb5559d226e7b83f5496d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce5c24efa358a8c62563dd673536e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e330f9ec568b200bd755ccc2ff471d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ad40ea244cd6a412bbf3909f0c151444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3444aaa16bbfd90cf13919eb4b0b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3157efb0b5977bc3cc06fff5cc105446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd77ea3e927dc70c3cc1cb32fc270447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb4a5c74222ab3e9f4f32da8e7e5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0930dcf2687918a11235439a253b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4fa89d55e6c24f13ae80274096e40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8c81efb388bf54ae4f335c1a3fbbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4253ff3181e6a719bbba06db61c0b39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f59d238d5b42f58c19d5ceacb9e7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b712e754b0d7cb61a1f7687d6818827454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a2a17ad36ad6a487246ee817630d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42096ec81d99dce7f5117e1b303998456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67ce9345ba69dceda349b07e4af6d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673372b9993ab060d304655ea45e8585458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d8d674ae9577056ed8454223ad08a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457851843c4c1c2377ba04d3a57fda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a00bfba0e739a2e97808de76b4c7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cba18a86993de3ef5db7c2cfab8cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd1378035e400cb76430025ea8482463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a577a0542fbc6c76eb6911980658464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e8f7776a07dcc812e59fde6c96139465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457701bcbad88b0b75535d5fca0ad13c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb648e7c790ea928614301deef6a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552d017d1f11a1fd7da1eff8f1e85e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf231524d8a459d28fbb79f0a94da61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9b7a967b95b68807c84fd1fce6972470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b09306f8e3610bb76ae29538a686471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2300247538fba29f84ac7b1d2484f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e6d08855370a0930939596e53a2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b211faec47aeda35a01d2d92c3873cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0283575237ec9ce1061a3e4b8b8679475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6217f3dc07c055d521bd1f8effb03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4da7d3e32391477f8bf8c865f637477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f803fd8e7f329095ec8840998c1aba4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc482a65db677e9d006f8c3657468b4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306a48e59feed530e1b83a2f88d59c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bad2a8510dfe0210593062fb1f4d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a46f3aacc3c6390ac84e7d137a3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea7e2af7cbefea5e4e1c2e657613c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93adf5cf6f86cb0fb4b4b531557d41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08607f6019ce30bdbe79d78ffac7085485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f86500feb40476abb1521b9cc4d38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25364f7048437f720180a32f9b72f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f87d62ff10feb892038f48c2af9061488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b072df3dbd22368b7cc0d25d343a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f60809a6543fdb18f5ebc5d5a25b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4389763fe6685417057b5e9adeb40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdff8b9642cbfee40deaa333cd37b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7e33b51636a0b1591dd223d729508493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c5eb0a604b2123a4c992d0378932494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d08593445610c15934fec5af4ec1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164b329084ef94da948cc36c77e27b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24189e4250781c4b19939eeb9803644d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96befa4a4ea075e9ed94f0d9366082a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f28231cd8222f2c950e9c09614d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb69f1b480e617fdad6031841cce7e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c8935bb4a2f3b5fa44281cb496d36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05aa2a2134a7d6ee45a583f2a799e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607235057fc5bc8550bacf2e2cfad61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcecf54d5ad905133af13cf0640f426504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061135d37b9dc8ad713359767d530e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300581dd45915bee573c7f4e576eaa0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a588517e93a79e1533f2847edd728cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622be6b26260b86bb3076422141968f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883f4868ebaf3740d32b15f625b1569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc6e640febcbcef136b7631c162aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bd204354d65ac73231c68c9d1f47b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb16ad895375c115a58b0e59d32e5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69096eb28e6d4ac09d89a5732055d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25c86f684dbaa7fb05c7a32c59ef9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054717baeada2e6036e99122e10e94df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bf10ad58c5452948e2e8ad2bea3e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b581643144a54131c818da5840bbd5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470205eb2b5d08fab6f6e94f5a833c39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d96ac4927ca184d13dec89aa5bda3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb69d3868ea2ea8874ff3832fabb462520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d103be15ee50fcb04623f71e0c6358521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84429709eecd9dc98e3c9f782687bc4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ea616b3d7a1cf8bf9458668db4910523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b12e2696040e7bc3d9d816473652524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a7686ea31fd0c9c99a815951d9481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b2e2889655d66846a20f899dfa31a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba2d3aba3ff4b03b224b5e3965341527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ff9d1cb97a9a3342758bc11725a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e01342e58596283c27cc98b2756b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96655a672f7d36ff1c120b988e2c9802530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbb5085ddc5380f9f9781000375f12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655cdb83b6fc4f64b48e8221fd07844532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede2b5716b3b22aedbca1a110ea429533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fca4e4c84484f915184400c504a98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fc2e994f28a611b2138d058b156cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537168964eab699646d9022cd8f90aed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d8a85d4e08f73692c13316920790537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce7b8faf4b4b4ebdbeec69765d62c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ef0dc36dffb24651ce8488fffc15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a50b5c93c7e25db4b3c309fa843b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717ce047b0a6ca9197607308e94db94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a568e3f7255d223e9610a684c4620542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22030303ff79309d00feb5fd24c92a5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e399bc57b3e354c399c4c75a67a9a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347fa812dca7f14f2a4f2029fe66d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d9b87b340729c0aa0bf582d0d1fd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8f5560d772382bf8f1de68852aef2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ab4efc8a5b8451e15619296a9f1ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2ab880d06f6c82e17815ffc93251549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637304343d6b00d4f2902e3b3331744550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe77ef78f2efb74dfb69e2b6551995c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a000771d3630309eb66f64bfd3b274552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494353a8cd0c70716622fd486230ed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e4882aa8b662ffae275b6872323a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e43f151b0cc2bb26fc8bac882a05a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc933681630fd04810a9e3624ef2e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a7cdcc4b3b391cf9911d26051d3b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26932b96f4fc97361242f4a5928f601558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec4a164ee409a42a685aa805c87ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab5cceb0190a5cae824585d82e7042560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda7cb49f71ec82d36039240f92039561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8533b4d6a38e07768429b5b9ec989562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbbfe7109a34f4d89a8313087fee41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6aa1a5da91c05ea0c696c8afde34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59ed284669a51252b5a078bcd0e66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d9e6bdf1b5df276ed7da67f8c2929566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98de20912b75c7625279fa8859a20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad25fee2574df2929bec51f64d094a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dedc1013bcb0ffce3232e18a7e92aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085d31295c40d3fd55e63d55465db81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a449b548982de0402d5eec687b516571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30bff152c4f61d2c9525d385a9c3ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b551105ec24592cd7d68d4ee69a9735573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbc891bd7fd498355ab0824134a286574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455227992e4632514a0f7289623d7175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab616ef3683b5043eb80fa1e1edf66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18debe73e402d38c71356e165a03b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d3af7caaf5a73b89115b84dfd842a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cce4b4b7290961ab07b3d0cf22cf0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb7b1876e794e662a1fc1f67a9aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e41fa6b0c6c5a85147390b025a9c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc9c2d01693e4efa5a78bb436e5c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095e185c8a87adb642e2e6f96ca871583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ba08c040fa378c794013d2270257584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f5e8ad78c51dcb6185a9519ee910585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ece77bd8233cccdbdc26b728cd28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136915664787afb2c48ba6c930c53340587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4563ba11ea950c80c9eb86af01145588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37df3c45765ee7bc7cf97aaaccb24f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931f0f12050ea0a1bc3f79381f9412b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0be3c78d2a9e236c0720e6e94833f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ead335ae0f92db8a9abd7efb974d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737301fb57249ea53ccf69ce0b65e7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92456d25a866b5e3db8660b9a8493a0e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32058749ad3734e52b7c4dee8efaca9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169c445f7e9232c67948cafd76d32e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9891c07a02f7e89c99007a64d68f2e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cc7ee5584887e65e7aec3077ed72b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975455daac52e461b387c250a5166fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d562029ba48cfa0b733ca550d3eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba5fdad5a3db113d6aa259a9f3b0b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89025f3687b90f043d6ba2828a2e461c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221ef9e462f93007730b0593650437603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e59f30eefb1c0a0b135bd87354c7f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eaaff58ec20388681b76ecd0dc566605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe6cbb91726671c2aaeae2a3386ce6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e585407c635e7bd7d9b19d3b58401e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2ab02ac6098b5056e3064bf1ed54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c01fbb62ed5cfc5463966777ab10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25586a55ddc6c0e9d72e7e4a9c81b379610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0e6575e10894a53612c1c4f80d2b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d23b10c343fba970ed68c64f0e5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd049a9d45151be6b339b5ef773970613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bcae9c2da174035c2997ea9a9455c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6726c29457d262fc93072694e745b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840481c31f210f1743f718a32fc8c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56848f8ff292f000c151b67b1f42f8ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172b7d9bbcd31933edd9a817def5b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d70ed9affabf9d77db2b2f1ab912b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05693b60fd4f8b4e061f002b0e6d70e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c8606805aac0b453b3ae1a3a6336f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a80544f1657dafb646e43122ee69fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d548717f2baf2b69d47c78c73d6cad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30c9609b20f4d219eb522c97201337624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87a8f7ef30675e649994d29d48a33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235dfc1288b3d5d04f91c42dd21d0b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9b5996390f4ba52d73dac3ac9e481627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729119075819f0323862eab7d26e9eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00223786221ee8bfcc8259182b6ecf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afba9b176feae5128c56ca532bcac5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735bfe0a0f91521356eac7028d6f02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb29767582c9dc29113edfbab862c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05866d047e9150fda60f8a6ecd1de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8fa5257ab0f5afc7055f53e220ec6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1160ddd844d7f680012add06b651133635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0ab9edd2a09fcb988e7bc2a06dd5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063ce361c6d0b9b9c11adf329c3615637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa44f6914867a49b399c870f406efbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1024b2e2e174d40a113cd1e6a666a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff10ddb4fd969229f420b695aea2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608c8dec94226be343df960e4d0165f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175019c380cbd9fbb2770f14f529e3bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21750c0a40a71f0ee98be0fb32659ab3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1819334f48c7cb70b5a45634eea479e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f38dd8edb0845bfa9d3d3efe9dadb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb142af1eefe263e72407facf698aed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5e9e375713641a568d3a93a1cfa2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b33bb6656435c53e6d9b840907b93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9afb9aee60fcbcf56e7d7c64ec8eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6047225528ba08b9174eb6e35dbf7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0de680aa731fd19fec69cd2735f48f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fccc9469cc8452d0a46c43798e6bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834bbc747a022fc8fb8d24822f63e55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999667e33707ad0263199725872356c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8353e2e5abfdb8eee3d0851b61c4c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d720541bea35c8ab29ab69e2137d1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a99dd1403c174e57c34e4c002fd1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12373f905b71f7be7379f1ba0f5f95c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5517a3e44d2c95305ee96b15fcaa05e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d6c290f4bab36d48a28a3d5e2d9f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685878796e06d14a9f9f0e0b857dd77d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc986dc931e260d67e2eb0883402e4fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833437efeac09b7d9cba4a837e55d8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db843d6f33cf590445d290fc9ae8df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3be07dce7c1e76aec865b21b3e4a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74175baa61af2a74cf488a1194dfb0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61195586db99468766af6920401b678b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89ec2112058e3ca275d698d686cd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337baa664f94115caa15823a3e1749a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc8c9b110ac58b37ea39137c91e19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea2ca6a51e657207a5d473165b4f31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9990a70581f1a6f5980a2472050e46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326eb86ee80666b617a2769d6a2e858673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed098fbfab083b2710e89e6c540a354674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1739edd7c9b68d1d117ddf007f80d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a8c58c45201fc2a20f08be463885676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a7241f25986b949df36d237c08cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f90048e2a7ab8411da24d0f4576d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e816de3404efaab225b86f10dbc57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe46a93930002fdd5f936eac525942680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfeff767ff6ab0238e4156176c99d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3ac5536410f43e0dadea6f3db5afa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8bcbcd3e71057f65b0a3fa8c4ad7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38909a72d307172905024f9122b362d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b0833365b00db14575748a09a70f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169dfa0990472aeb1620406b2e655b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80618d1bb25a39c532fa2573f0b4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdd802cb1699ae052e1f5e149aee4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20baf34dfed1812ca37bbdf9058ffa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997bb48278e21965f2f0b46c77bee82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca6fe94f8e67c2b051947258dd5e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b3ee409089822d75ed3919904f96b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b8ea9faa0207b4dbc641c05ec56b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5557002f5a1f015f8a6c8ba4e734f7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7a261c1763cdd35480b9372db857695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbc7c9a416649585997f2fe51e48fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdda37f56e08e2a38a7222e782e4513697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f15059a8df833ef4482e9c34fd1a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7b2a6bd21a4c93ad84fc7330bf45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab5d4a4a588f0f6a1b44f3e5680728700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdf0440de0367823cec1b71d474a90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6286b6f71adb1d925fa2dcf57bc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9dcfc4bad57d3189ef1318f82ca3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5119ff3c26ea34e0b99fe283d11a348704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41237a6fd117783bfcfbbd62eaff9b62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a0f27f42d1fca82b37d815834cbb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c37456a1f1db59cb62580519ef0708707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb343961e6f6756b5b075480e4fb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eca28fc19b7cc9505394eeac3c4aae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70972a04275d009502e83e337a0ef41f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3adb3c449aa0e1a75804d1104fc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69910851b4832df8afc20594d9032ba0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aad7f9c6e654f6b1ad813a4e792654713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d9167f00e60c169bc61109c8666e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacbe3071b560e420fc5abefdfc5a55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531fd37084f12ff71ab7f363d05df4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a1969992b3e6be1d026d20b1c14a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10e78be02fc1701898414c3191e9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5277e890520035a4cf0bdd99b7a87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059cbbce3aa21ea28812c25b617a764720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8d83eac67e8085545621f0ee59b96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e189dedf2f74412b0ec9b417bacef46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52277278f7901d893f06c53d0b01dc8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc0c511a7dcaa41465fc0c5599b3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839c89f174d9ad1c232444cc86d1ab2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329e830e7bd103c298289109238b0dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4375f41b2ccf1699afdbac29e8853727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3ce6f9c7e8d12de4bf9136bc8baf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072df0c374059e1c870d0cdb901ec9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dafd84050eae09968989427f490e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190126d9145a3f81d4b2d01f0f4aa0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4610bd4e7378255d9d09fa9dba275f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2bdfb4d915e35a58e945e7fee2729733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38c43b544c9e11155811ceb7081e96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5412cd6e755808f4eb446d3710628735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9630ebf8600dfca51d779a3871ffa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053842fb9c7698fa4b2acdf954c8cd09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1f105ab084dd121c2c7cb78530947738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eebb8d389345e18431cc25b5006092739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad235dfba78c7af733b54363616a66e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ae6d8ca15bdbe4ec3bdb6317d90e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895310484ac510738668b324ca1f42d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f5ea151f6285e19183bbd7ee6303d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b3bed2bc7ace7b2709ac1b7df001b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec461980546de14762884832dee00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ec27270d37f3fbecca97aa82dc8c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a217f75e7c0e1ee7bae69ee2945c24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec600f7dc87050e24a7ab5ba4df3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192fb0804f9aff0bc5b7707d99232d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd424a6621fe60bd5879279c31d5b35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53cc2665245b7ee85b45db7c0a5e7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d68d1796c8bcfc01177f0b4e4a0f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2565c4646f319ba3d229cacf5d7542753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>