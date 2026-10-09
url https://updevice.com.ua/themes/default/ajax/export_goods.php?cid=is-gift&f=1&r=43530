--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc88b65f12404b262ad36504209dfe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fac000baf0a36adb297ca4253596f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7a45f320361bdba5edf08d1b74bbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353366d3d157ed93f44f1b2228d9cca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704811c8655c37d5661f251871549f1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc35ae833f62a90e3cbb0d20369a43f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70175c6fcba27e4f8c4161efdef62417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1529f2895c514d699ab6a3ab8a6f9a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c27e4daebee555206ca1323ecd375e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d1ae6fd92ea42081c37f7f7de5ed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174057e356b9e072e2d6f7e5d3d6b4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94547dbdd80c620bd0c6de8e6bd6fd9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939bbd328db069178725e7496492c9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb23e31357b57b45d8f537f2f944f8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6c7bd3c096524519cbcc917b930f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e0c4318226c04bc8035e40e0ed00f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d745c0b92dcb01d8758407751cce8d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c978208312829e9702a5b1a9d7402918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2697740a2a3ebdb184fcb1066881919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab2f912e2b701350e38f708def32220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d1aaa36ead8074961af55623567f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb22fb27cf6937e49cf1c935678f2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd549b32721227808f7e925983f7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf99b341929a0f0ffc3ffda0e0b2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4795981df21e2a3cb0be73df74e9e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ecfc51f738cc7583eda7d284cbdba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45cfc544e0cb7a14f6ac3405a3a17827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cebd7ad5f0db43eaa664da9a759c5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01363f251e35f16f78b19b8e6cf7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f065275e8a9be8adf238bcfd8c48c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ab54786f6311312450373b9b7a2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4298a487db43570da8fb30018e4ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6415822820a506e8337ec3f681fa233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b18300f1bc420d3682156b04146ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec65d59b0d10400431a8376b99a41735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d057f3585910558efa58d7be9aff1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf31205f8710ea1f724f97300f88fa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c3c44d8f564ab81ca38a1f3a79f8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d4dd89ed9ed2f876112425edf49dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f710d9634b0792d21fea706e37b5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99826b86ee413cd7cb09a179fff9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987f70b801ac2047b9605411af4fa8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1122384f184f611e24e1325cdbe2dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86048b22fe6a65780573016f2c962cfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a9a70011e8e5583d1a71200a102c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a5d1746946ed68f1475eb6465a9fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22028e6edf324adab87c368a3d3a990b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2a80f75208853f8edf005286b90f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d7617ec0d19b2a5865ada2f7a02d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd382f3467ed2c48ec10cc1828b4fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb2077d9fb7f7c28da2ce1bd2bf24851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f07765ad73ae3ff3b87edbf65fb0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e4277a62df96b84e999616e29224353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07af1480f5ed456d8361f86ac1dc1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134435624a98a6cb73f746328e6c71255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5eaffca41aaae21d31716114897956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874548af41d2c31d9682cdcd0171fa2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a52040c724771a6d8316b88f6051958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e0cfb21223f2bd1236e4206837f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3d57853547161e918ceec9895a79560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad60797b7bfb5344b56621b032cf4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59a4702aaca122804cc47f3fa4908962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788cd715d05287c517dd02e106f4de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a284a08f9248995ef1c736af409f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb260af253b5e08f807811391c4a57c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e10701a82127fd8cceb7047b3bd3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84673f43685511846205768c56050e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68294ea8b30958de881f9b8c178c61fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5c3f8e223cedf30d2f7838f9ea0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d4bd8ebd4d437b420ebbeedc9abe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8ee0a109abe3574ab6fca274e6ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede40b657756aa8378156a10037f4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e535016ccb0a84c97de033ce6e6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876919b1b1f28e6057618c87a716e8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10fa1539209180c28cc3a691b1421575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d969c35e382f3e0abc3c2a4cfd2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac77f9582a2becade46579aa6362f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a1623ecde8513f1a756c52c12a83a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858abe256c55cc66bf4eeb9f2c7b1f0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66679ad6565eef4a44ba123554a1882780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c5ba318c0949cfc92681bd51e74dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571187b972a3a40453083fc5e172a7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20234dc08d1d7eac171218618daa9d2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b27d478c2664df346b650d896f92b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266520ce050b5fc46b5fe560282396f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bff7a5519fd0b0f837713eb0d517d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc33031e404ab4bd782bcc899e3dc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ca4787a3f78d640df47efa5e17bb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dc8335bcb39c47be5a35eee1a29b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8f2e68aa98e96e13c0e47e35244290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f50c151add22734c276da8a53868e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecad25f2d22115f1475dfbb860f04a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888a4f916bdcee0cd72713b179da5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cde647141afd157057bcfb43d7a6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0cab70669606f5b05480453500fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4fc015456a8bcd7daaf45c866867896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c914180e0e88207866431200b48d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139173a4eda88b071ac9ca9ef7125c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fedf81852b3b3c1e8263ddc886e3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a99abf404f01272c9a8eef691dec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171021df08554823d46032c118aed9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3722396b555211d615a3f826f3dc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbad0d71a871cc3b741fcea8fb901d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf2c9ae968c78f93110c55ea847fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e55c0a120e2212659fb88c298bbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100512cad64080bb9a9950d9aef3792106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e661fb68c1e7bef54f1e92b5c6b0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9509a655df27f459eb8702567675c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28ee198241c75a107104191e1c7ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1baa287a0775349425cd6494cb75a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59433885e528ec6d4b9d913b231396111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494a3ad6a5378256a081b25502712f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75625a5d50d369853a5e6ed5583ee99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce87ebe6620628e2446b5e8ba8f437114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33ba00a8bd8b6dd6c5c235954c59d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610dd3d1bcec22d520d58e1d2005240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8970f408c836e368b89ada4ce5fc57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e126410861ae72de4016e0ab0f969118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab87d40f5ab3228ad279301a994140119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1482a6d72cf179d1a4f84f63c28e13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab962d8e07b114aff45be059042eef1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56663789906d277929bf1afe2b3b8856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d376c5a671703e6674e73280e1995123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281f50102b7c80916ac4975bd1d0e03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746f4efd148c427bce468fe3a9243ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7aa472c755c5e45685b398ebd8b99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b3f666b54a38e9b736cefd10b909127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3399fc0acec97d0e19f6607261e2245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ef134385c7a7d387e0144101fb69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0856ed64d5cb4d8de9c1a65504165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece580a71de73c1b3a162b1d588d3fc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd254ec0ca61db8ff9059ec0370d3e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0175ce2f9014c9dc2f12fe04e66d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3c8c7a02ae403f3b89a7893f6a8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c8089edbd50cbe45025908cff37f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6dd523721255a9d4dec29425bfa48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f04a915bd6ce47c32f023cf46f5eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced8fd8f3b56ef1fa4663941a3316c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f88fe957ffa32aabfb2a356e30edd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9aa6093207879148654684a266209140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9b3b79e33fa32a90f4a2269010379141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ae51b5ab5b58c9ae80d20ef1ec88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436ce73284f8560c9a933ecdb242bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1912d3737ab08b11d2d29a0789deb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4bf068ce383269dfa4e9e196f5fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91df8537c1341ab9afa7958b4b4871146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9739cce6080c4b572d9700ef5ff0e85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed755373dd5c6ae02f44c4888e8cfa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618734b865d0ebc1c71449d40d6d7039149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c7544e0485f9c9c4f0317df5a589150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa31871a65b2ea5ff1962f9c5095a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ca381701fe043e26be9b9f59e549152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c471f86157028ab33022772d71c2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83036306fe43710a41ad33eab24cf451154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c24925c9755376e8bac869e9d6277f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29493177949a6a66ec48785e8d992e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6919549ef8b8ce3781459ae68110afc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820774328191b0ccde20ed3ced3e26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27d21ab8a6167e5457e097a204f11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7c2fb8a834c572d20029389b3206d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a64022c7ec230a2ff638876da88b41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823f61a3731adf4107e724054124854162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38756a4f0c36ea2a9b1ad5da2b7749163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cea96217713d3cbdd7ec37f050510164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937027d229abc58735970c2976fcb1b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea09b5d145e830bf82f6753468369ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030697ed6819bbe8c96bb434de305a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23036a2522c9d49aef785800455eeca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3357643894729848b707c4b9df460a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20bf0a76259b6064b8ee6f7c58866170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe928619a02791ebf466e5b47346d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8a67ac88dcce719b989d0a8b9356172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e37bb123ab6a97d8d419f82f6e2c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f37ad181193b9d8f19151f0d3de6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3455042849be229c58d980d0677a3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0fe07a413fb03db8237529c16b65b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7fbc6c872735b9594182e3bf8c3b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e298f17d1818d3ca21f1991a9ca47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a23e82cc9d6840311c6702c38f9c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d54b0de463cbc57d385f963a21a6ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c65f8190bbad6bbbfb007c0b45cad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ef7de3ca929d0b8cc34ac6ac4dc74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa854bf4086565e783005eb06521bfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a99ef07032ffbfba5987c859b960b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd918ee420a64517ccfc4122c2aeb1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67374cd2d58302b4ec45616d829c3ac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c618a9bc04b138258b0b4748858c67c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8751ad59e712a9487dda38bfb8b7af8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf4dcc8ef720170edc4e6a8cd64a77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee1ef0fc6ff81a29f7fce514adbb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494be6631bc27439313146bb4a25540191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc0a0fdfa0abf7315f404879dee4e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca07bfebba674b0e6211cc826f720e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4794531993da22debab8085d73b23b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4aafdb37102592336e134cc7ed99e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559a9e20066c18424ac5c224ba91c4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff5d0303ad3235273c9c7fe4b875cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714f0d01f0b8282516ca1c97bde42e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c9d20a3bfe29bfa4effcad42ce7f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bfdca7c09f896df1ae06e6d0d92d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477967b21ed54c14c12825f6c544a7e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19734e7b79514685ba9a904f0527d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a226f5cbc5c3eb93974aa8dab4066fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d03c7b50c0577b0f9507d87010f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6b653f64e0c5e87b6018cf5d15481205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc26ed0a6d21a1ffa44819d1e7c695206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7e3b60d2fd1c543b8eea3a20e2b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391fbca69d85021be611f56ec039363208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb004b8e11b81f0a9448a73d30fda7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a8e51f4308e97548a2610f3335b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a9e13073bc054740b1ad604266a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e0168d536dddf28a1042c9f4486f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941295f23d1b1980d3dc6621131507fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482928b58f082f673f8fa714eaaf0d61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feee33d1fd85ed37040880cc7b7357215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68f7cdb3c3a73e2a78e34d6ab2de58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac207549dc453e1b732744d6d833a9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e016e8fb07d32f9402a96888d71ca3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3f3b95b0c89e9b6d75ba0d7493c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba248f6673f3dd798c90daf652b47fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eb2f8830641aea7f3a3b7b5de8987221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088533e685052f599728614667ac002222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1ccc3d5cffa544698265b7781d23a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147f783b05ea40153805789a617917224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450358aa67b76e056dbde2e44257b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528e158a5c50d34ba4d6d2cb39ecc9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc718b0387872fe09111b9d72f7386e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee0fc792c262b2eceb6921da03bb6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b65834aad174b53d872b54185127e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416667c3859b3f2d5f7311bc40758f58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d56cb7efd15ec4806c93c4b51a7e12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86664a25b7069c0140770641e59fa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ba11db7472ddb4d9d1accdf1e80c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bf3e3e2209cae12295ff9824c1cc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ddf8a11002b72dff8f4a8543112d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969dd97920966aa1fee3b9f17464d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e8b3b13e3048e0408ab95c066fbd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255b2c392fabe0648667926c5971c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1d0e133a93079699da293bf18af29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae6643a40b65c17893555523bee0b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a44fea34f74a201aff34bcf190116241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4761a1f8c0d6d8d2f6cfc63ba7578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d863b3b4690bad40c8c0031b23abdc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60397023c967de6a62b4eba275307a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7b17c232f872a0ce5c05e735df8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f0e869f6b1a4c9b9d7367fa54f84c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e0a0faf82fabf5b45fda2a123d46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affabf35fc8203163f788d672c1b56f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87725581969880312e85c413026eea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb4d8fbf3a7efc18dde221295c8335250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad617965b96360c10e0d24a0afaa24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b7c29e0bd6d74cb3933f5fd08c96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697a0acd0af12a5354d2ba2e1cdeba4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b12ca758599341920cd4768edd43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90c81ea529b728de827ac92dff096d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd009cfcbe013f454f31dad14f51103256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe232eccf1319fcd126a70617eaed8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8191b5a58625554842a6a5a114bbb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe7a3f17b31fe78e16a2b488875186259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125303e181b693527383e5aa2aefe3f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482f60a630ec10926a7b1845d0f0caa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f785107f35c8cab169e92fa7b62ef93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d7eb2c01c4c281bae79c8e1bc1cf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a41b13466668aea0075f268a3a6f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b1558a45e98918289709c0b81ad0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961b268e81545798a8e8a6e586363bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d873de186658b505c6ffa6a2979ffb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e28578e63147e5fe106dea66bd69b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcafbe398673d8233c934c2cd0f7d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c67c59b49b73436aa7d6af0389e61f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef5c8f3e66d1ebdd3b238723f08231271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6c9e2bec600972e512e445ef27d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f107e71e78df69192bc544a3b67ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4a8625945a5a362c9800ca00e8710274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c17bb4dc7628d252e33d574112c89f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621d031a6784e19ae3f273f7ae306e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01d9e9449d40d2510cb9d741c1a4eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8dcadf621d3913706a8b119c203a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd1a585d6f0d56a6363a812fa8db42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d85e04a30f23b3271a35f345e201d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dfa097d68639dc7ce776e1c1204ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc278e560f4a51e6d048c813aba92bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fd198571e23b8a2bc0b7c106b8345283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001a90b7a9236fafed878e750507b55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f97b25839d2f23adc45c2ba0334c7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35685f581a8c8a25db8c78e74fd8e62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f191b54b515796fec8b145780d42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b60d14d84b377d5e2ca4cb235106b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037aa50c99573a9ee8bdcfc09f9d1d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc4995829c4f8f2d2703a7f062ebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eeccc200eda9c030ef910bd0c4446291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903620be19c176c8fd040e6c882038b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adca0d52b149b8add2e8982ba61b9e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf0058223c73574721b84fea5b837a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27d221e8e96f1290b1588f0d2c2753295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64850bf0bd5b61c46a1efe6305315d65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd75cf9010478d94e4a63e253e0eb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081d1d932572e7b8ffd4c5fbf5e3cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2015d390f8cea068b0ab18ea20a4970299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5389d6a691540aaae33cc442b168cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe2e62e8b2174e8b21a2733880038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c021180964c7edf65f09896850c81b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510fefc297f4e2f00745c6a8cb29f1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afaf3f9ba2cb37e66fb01737ba8226304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd7a9c31b644be9a6e250f23acd2c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634bcf1d8f782fb9fc8ab359744a0e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5af054cb98cd3a5cdd1d495eedee42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0839b559da8820512fa7e6e11ed93b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014eaacb733e3e1560bcfed7ceb67ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d20f6886b58f0ec91c4355cbbc8ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84646ca4f7b91af3ce9b654cda6692311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ddb271a2b8c58fbb3cca30b3a49b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c30293786a648a3b65a8b36dc796e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314dbaa7764bd7686be366ddf4d0169314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b807dc65df4489cec393e6e905db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfbdcbc0a6a5767f25204e375d4065316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d572a13e0a02d5d47d534b9dc032933317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f815d37bd90c25b911a25da516a0de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bf26cb84a6e22781ea3325cd3a98e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb0795bc9e547e6fe8a577676dd569320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2d9b40d62f245eb52365ea5cf403c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a65d02094279a6bedb668a85b16fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ed3832b32076b70da8f0fa9b5b772323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5231b6fcacc2ac3a56d979268ef533324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57724340fb139ec4b70788d2255e22c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f73436d8611a7fd11cbc448538486326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44db83e63db9ac3902612ed2e5eb83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb1dea4265b944c3ca17c5793c354328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f67c6450728f601138486563fc5f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60c7a355542b5e5c1f3f2e3a501f4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb19cee04cf061d8dcc2f512545cc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1edd26ccc75a83217c451a3872b36d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe73e736591e0d1a3d15932a3e95ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b635e186df2359a66d4d61605927ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd29d2e2b47a7c1d7058de23e3538335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511984f5d5e92e3e364f04a3efb1b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe323e5642d8020880f0669db12dec85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f18c3dcf6ff0233d70b23c0002501c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f914735344af46732d2e53e4a51a12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00491ebab60f981410f00ece4aa92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670e8fd5626b530b96bb039d1ecd45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99872f963c62e5f9b207205834c77613342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e1beb2400eda305226f6dca71dc85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392ac1e57c36aac22295399acc9e36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d3a9ea2f334bc64d2db2d966b3f7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf047561835791bd2d6e26cf3f8164a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75ca377dd84e4f0158d2e8d4c06c15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc52b37ba36f25e2555e2f37367d72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e84ef3f3e56b3f6d8339918461b430349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bdeccebd9c9ca6403ed790319ab28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f497f944d6593eb76538f99d9bf507351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826731f35c53f8105aa57520ed07c1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd887deb9c231cfed6403dc98ec0ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d161ac5ef5839d5b01f09c1026cda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f97b548a70bf2608880bac46a06a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde89bcfc654a55a2155a06442ad7ae9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d52b378c72256582f2d450de16e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ac5a7c9ec6867ce86cd8d55bf473358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63078ed3011cb29e9788d490751d3b2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9ee70254e62ed2cda2673a399498360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658409992a2098a5202d97785754aa57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821c6dbd701b9443574f0675eb3e64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c60ef6918a0c156d3f32a045a0d9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c813e860dbf0d09277e95b64735a5c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad317a8b609b815cc1eb531744f15d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f6d48bab1d7ed2834c1e13bfdd6b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e19ef4210684d95f1f21095e4d037367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb4564bbd297cf652e63dac707b902368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102a3dd5a08b3dca28efc5955740c23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46413938e4eea4c7e6c47b707d8810370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa2432bf056324618f3d6d783ecf9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503a050d697df58da7956fdb998a54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83559d6df6216cb153868661a7bf61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9bc9195e132ecf1304a535b81c52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006c894efd7044cb9c92f1bf858523375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a791af5bb5c383530ed95222158ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d67ebec376f759392f6d22cbabef46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562e6b5cf6c21e49c84b73fb08b87e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739238b07b6cd5a94d1438ae68d6cd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cddf41c94f209d70f706c9a97fec2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5dfbad8b9cc0b1fd197872cf24177381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff7d94bbe481fe663d44459ba1dea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa767bfa87b7ce3f4320fb03a384a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e74ddbe6bf5123bc0a72548fa8f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c277824d135209e19a356173d48e7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a284cd56161ddd815f0f2c12a07856386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf47d11aea54866e3bd87ef6b0c70c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b58159929f13ce02d5ae54b8fe76c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67447a471b56f4fc39dc362991e0d870389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4b9e19131b57f8d58ffd7759f5e1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905613c51ee3e1dccf66a1a4c396985391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3d12a4fb66a002040f02f0cdc5505392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66ae8d7272afb1238e91bbc64ca6a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201528b96ed8574f41efe7da8aec4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26702ccda532541b985ee5694cb40905395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be88573807a29bc48074f5c75666f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d708e42253226d311cced66f4c01c9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb974b89a4b3a680e2aa3850d87c1c39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a5c1b77fe7f94895e18c6629a0ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2ea67b9e7ffea86424e1706039d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dd14f7d45640fcf78c80439aaf577401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e89a256e7b60cc3ccf4184dd890c6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fecb82195495f2285d5e4a837df53c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1bd5cd1b18a87b01bafcd2d638e84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceec6ec6dfffdea27deaa70e67b6bfb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbeea9585593605089468621c1d800406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b260196c697d054b7f5834b54f23e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7abecd02f44b84ab7688434ef46e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0280102c604545b7879ecd39ecb40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312e977c4bcd929d418beaa37fbcfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412c94293976936921c2fa35df550a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6ebf119687d125893d77ade34472c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e6f3fab8a986bab008d730fa219a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05254b8f4d427a54e0d821ecfdf8371414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d719201ef2d9963b45245e7de6ab6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c22306ab6c0cc3bb052219436679416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb21084df4ade6468748fff53910c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aeeceedf5b55a311b996834f30d80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0f66d11f1484ad05fe7d57567144c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a557f55253803dd6badce37d598fd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35eb21d8046500e8a8846ecf891c28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a871e837450b42f3f5cf49ca8c4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d4e4dcca6ead2ac477627dff9c8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4b60c3bd229c988315b385be63f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a5d6db33a08e1c521bd2cc84895a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e49af8b3913e1d9a1d9659d122ae6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953507f6d4f5adf0cdada9ac87caa052427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203263065d062b3de76bc69657db9a15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eef5f1485c381d85caedcde937b9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087823ab7c2f841a10275abd7c85993430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe52fa755c8cf6c5f42e3ab24d746fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb9f71d595430e2e64bff6fc4088a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd059df436f0cb1734525ef6dd3b226433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ae13adb649e423b45c9b09642eda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef44fa416ff9d1d36fbf39471d432435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29260a58d3221d60acb3ed06248eb61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80201cb55f6a8459b7eb34d3531ba0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d5d22bbb6fd0d3705a8acdfa83a05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e0b897067acf2f26043fbbf20e857439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd0b54af93e04bb5cc88a2f283fcdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcdca28c56719d5b693a13f33286a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5447b02310ca61f854a37e7c70e3570442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfe3ff70560983e9bfd1146ec5d9f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30e6b219ae1f78a5c150169f19f2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ab297b553631ec608cfc90a053e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05332690193a9edbdfdb0d441e6af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8c06713d8cf6eb2c65ea1682e766447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd33e356793d09beb1d8167df12a741448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943ad768b2ddbef19f10b7a89628727449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ecb2f388692c723102b0bbebd655c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37671789ca871487c3d146655992f52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17699f5952e4b21146ca8b6910dd853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c221bbb3c513db8481d5d56d6446e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed9f865c26e8e42d20482755623dcd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0010432e76091ca9b5c58f2c4e9f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9a6e88f354ebcbca3a8758277d7e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3f38e16fe76eed33f682d2c893a52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bbe980f65c95d8d29264e10ae2ad2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e0638c8f66d9593d3712d8989ae2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf22c46edf0120a19a89befdfd070b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ed5d5015bd60ac269099e18432f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1cf3d4f4a8da61d9fed2224e51dc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542bcae08090b9dc43cc2a390612a00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9df79f5695726f5b39c96f1743c30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0282fe615ca116b8ef3759f7cd236c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d23d1e89f0c6660295be5ce440211466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93298faa99ddd0c6d366409a372c881467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30faaaeb7d09463eacec29ca43b6854468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35827fd013447f28127b5f05a9c9c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba55710ab8803c061427263735e6fa1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbc9194c4645452b5105fa72b6b054471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fe5a67de7eeb544cedf66d4f0e7d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330895dd434bab2c4850903f49adbfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52378eedd2c445c67e9a53c4500f841474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606a6873a31e553b991eae2266c5b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8240fe4a9de3b735bbb4ced58e6f27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c20762069d853f46eeeb47d46adeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca8b671ebd693a21b9abadc830c1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4548bed15d656060854609544fee1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5f145331e3885468e3c614582ffb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7e32fcf6fa0b7766e42113425d13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d203d01f995fe0184d933f14e51e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f3bb2e168dab2ee86fb8460393db8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590237302bccd54ab404d0affb3608484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6476dbdab4f12dd111d13f0ba1b972485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f0901585cb06a9a949a9b6efe639486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52963a4c1e88956737052c8ea47391c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a6bc9e88dad7442e8bacd8b9da04d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ca541e582142781708ca2f7ca2e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d631b2ef99bc040bb544a0cde196d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d85f179d7a707afe162c890814f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41c18aedbc66c645837820f0a530b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9e484b5b70db3ee21b498b08e2e03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339bf43e705afd8fa8eeb53d40ecb1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437a273c7c0b0f05c05d12cc88bfc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4610ee14ce28371a39ae9abb8889496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5085f4a7a29fa5541734fe13eb29f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7aeb3713298dcf488102a7cd63eb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27ad2733a26d756a91dc3aa8b38a5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37566f7f06a9907109764fa6a0991991500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98227c5cca624d0dcf774e49a9d79f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713052688ebace857bc65505c3718b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43d4ddadd05ab2e92aa2beb150d102503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65c1cf5f33b3296293a1a4a66a127504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b785a0773f2192deaa006e8160b906505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb48be5b711b8510641d90fe416999506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b48787bd9cc83d77f59dfddc62c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a068f45c77cafd02ec1aac25c17a93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bd877270e4dc7a76baa07c635c1ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799e3bc401dca789041206cfbe3eb08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb2e41abde70c4ac65af367b9d44b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b632d0b2b9e7ab9ef2e84c38007495512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6bcfa7b3906fb8d1a9589d6edc7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c958c744ef0da4e791c559087dea7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3fb73c6eb62b735dc83e716b6c84d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f590cc23574cdd825fd38be88d56e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c46e5f9592d62cc3febd304cc8600517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b86fedab260adb04257d9149f8bea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fb4111ac947084831386a5a8ed1d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a4d009c0ce9801575f9ad9638b6cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a61788c8ef14cadb2d7b6a208ba722521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29861a0df8117fa26c324de9622c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eae667afcbf4f1cd06f323866df43b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee91746b52c42a1083b5e2515b5c3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dcafc21acda3841385f9ec5b72c4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6a35f4769d7dcf2f7dd46a2768530526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bad163e5a9ec3f4aebc364ac74641527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531d7e58ee8eec073eeda1a45cdae2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3a7a7116be9f1999aa904492d39dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d55fda957b03cda475cc9415da23a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e0f20ee8f03fd315e8ab843d2e53c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe625d023c2d1ebbd0d5cee30c22a68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe3bb0c1c41cddb4aabffeffa6ee3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cbff4335f158127e708be536f475e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f9b8c041a9e4977bebb8dd1b4d40c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc034f0f2dcbce12d8ecb4c408a644536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8857a8ac8f41f8342470b4558863a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86791fdfcb17dc465f8a8046fd0776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3abda52620f17db02ac5abfc6b89fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a8aed12660edd2b8556d62f64d9ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa9d5c77f6221a5920bea9644137b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20e9c1d9df7ea33c4ee8d077e173a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d35ddf9ae0f4cf3755d1ce52ca9593543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10947a8bda4cb77c4a67a4234e515c59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6617edce7fdce036a1d94f3f940ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8307919dfca3ccd5cb04770b4f908546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bf31c8e1fc00e390bc113db55fdff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb6a5295bdd4730294edea272d94cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383114114a90f14bede7ba073771691549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e657fb698ca21a36cdee6f7365e76b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0a523792ab9cdd4d1dd2db3a6a032551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f87a0fe0a14b06572120a560302cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cff50c8e18e85b0aa2080fd6e92d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b97dec336f5d895db996e145445cda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41a8903743acf25151737709bfb3a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434ad80007299db15fdfe35106b708556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883641132777c750ccf01d28cf41234b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732c85bae0123d8f26d60a71cbe452558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14322b36db6b88c4c86a94abfb8ba6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ea8bba4c85d07ef5e604a5b7f5c7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553eb88a780c7b1ac26bcfacbc4ac8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71a996d7b5ea7f77936afd5bd98716562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0f9b18262406c0b4f211759a42306563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70fa523518984f887374f48781c8c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976d04796d3d471f53b85d254474b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6db69aeafcaeb29e65d576592c6ea2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b738bd7226ab13cc53acf4bb0b75ca6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa008225df90e40f6c3e79c5350a2a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e2d9ab88a62af2b95c5d7632aa23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a34fc0f89c7e92236faaee6d5bb5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1d7c76334518d5db656fcf352020571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a30092820f22df2e8b2a9a308b71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30773939853f3431bb36d03398052393573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f43ba1d3aef6932def1f9a1586203574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982c5088e3f8fc7af9ccd21fef574aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bb2b7360b2188a1f21d157cef96f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82620a9a02f1e5004df1a9065622a15a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee751def9974defdfa147069e084a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69142eaabac5e5958a0a1cb15e613b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ad4f5367507b0e7108d5f5563c8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a082b3d58c090d1d7529a305b83b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953ff52fc1bab1ac408444c050e94f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa07081f88a74a0c232a7005410d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568169c42d9284591cb985615db857f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee9d2298f62d05e4665a7057acfc2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f720bb76002334d72d664e83e40b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998662efd62d0dc671a5b00de08e45e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff00eea73a75adb9f51bc50a10c73b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc3b6f8d0d79fc8ed531f72efbcef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d350d5341ba561bd527f280bd08c88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f708079162f3e38645eeeb9755f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b151b26a7bff044cf592363c7f440b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ddbdd5c5533efd4014356b4393f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb937f66f7fc7ca36f8c99e379cfdf09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5af207cd179592d93621c8457f4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681666ae1da02589ccd00fc7074625b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaefdc8ac02a40ef0a527fd5e786fe8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f3eedcbfa02c3f3ee78d74a321a0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf2e032a236616a5f5b3ec72009996599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3af4bc20ee7523d3d88fc851d4b43a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b60236085c8b6c41098637b4497dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6835001cdc76cbdb525ea0565924177602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026cd3a037bfd5cd8c7984b09cc5f7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e29510688c9be5aed1acd5b3cb6de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdffb91a455697730d1222bb9619d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24d3333ad0303d8e2d38f680cc0cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0f057e6dcd94aef85570ed981324b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acfe6e4f63023b36d984c4934e3f23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dee49bde3b449bebf9e9a4af009dcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be7ebccf12892245ae8630707adfa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd188bb98f870deda1aa7cabdd264611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abf6db1536eb2dfaf830a62faf0bf9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048ba2bc3bb888f9caf4f043bdbacd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34111b7617a889979f25931a2803d5af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d5d42fd281753ff56150f2779e0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f5660a9fda1355a8630e6e9ebe111616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd4cc28b49c7472b84d7ef619a8935617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d840568cf9ebed30072a7f053bc50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de69c23ab2f428f8141ede9d9cec4b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55e60ee71cd46a44e6c4bd04791cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc002c3c382d78436058cba9425a38b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad090f9f254329dcf95c715b211e539622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ced23c13f1d5bec11d647240a99958623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69015d8cde72d773c14fcec365e8a015624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a971ddadc92b280da38ee965e3b4463625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47777103470b7db5c88cf46cd59d48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f62f4ff4fbb39935deb2082b96558627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa58de42ee7ff66ea1705e54e569e0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfba1298b387170e66d6ee6e5bda748629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abbe931070c588d61b74c55dbb026d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da848d2661330e4476cba7a54cea14ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21044c200d65d40315ccd77c92e5050632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a640adee6388fa21a17966e66482b14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aeb30391e5b69958f4a01e6436df9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e565738d3ac47d0f381fb6fd1884bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b3ff4dda6c7357e00b747d2bbc3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a292690059fd69b1fbb0657a2a68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a55aebeff329012dd08189f6cbba6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc696686896c14075e7678c5dde9a9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715d719fcf8e484e7b68f60ed65cf84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f10acf64f386d27ac3f5a419b72c86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf5d5aba1afe16535367774ef020b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bc1345a7b4922cb89db39216257c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daafa54beabc151318bb6d324a84fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee200613f85881f36fde4c0d8114e01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1aeabff8ef63978d0add49075078e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb14884398aecb21d8cfc6e0d606f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f8b8e22ba9c0c8066352fe1a67c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c15865792f48f3b2261d928035d6f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d3411e0ab4525a679773f7b6820c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9065f1da6ab809b4e67359d0cd91c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4444a8b3abfffe744e71825b89ee370652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7162931eaebc08ef2f2773112e03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb968cdafb4b05a5124b995967a7c412654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae61d044de13896ceae06ea892b3293655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7237abbf3cf6cd3d05084bc3763a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e6b93dc7354a68acfec420bb4be15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04514d7bd3d0dc9f11d638e58a82c46f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec00b16a157630fab0ee99eebae9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f076a1c9bab8a229389dba351d9e83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174eb8d0c024b0c046907bdf1107d41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1ad1a6dd27c1c9ce1480af40e70f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d16ba52df98e71f98a82d8ac2c05b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa485705f6b1ff33a2c34554feacff4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51dcde07c3627286c75132a8478b4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be9bea9e08ca2a2f5b07e0b3729f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7852db5034cf085632456e7633c73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60766ab0c0c742cc9e72ce88b35970668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6421e7d809237891262f88f9302038a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812830a1d521dc77000610e3f1b124670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841dbfe2d7f915455ef70869f1dee2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976d4d07197dc64ceea905a762b5cbc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43f8bfc5896d5b65bfa6a79fc7b974673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ca96a353cf28835d7286110f3ee5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6aa99288ea9add4c5022a5ff0c96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c5e914f1d01409d613396aa1de01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e45971d9e95ad1dbdb261f950c1c8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d0e361cd6c649ec559633b8728877678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9006d59b2ff6c2cadd7e834875101679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c085e3bed583d7bb94011caf988d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc18a7b95ee1c79f98bb54fa8e51f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acafc592b5b82b9ca87f20747e435ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a17e4c309f7241b57a439dc4a4a4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299786bc83ff892319894dc23a78b36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e291e381974a93ca4a8f83daec51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919d7934e4019991aefbf4aad549b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33397c9ad49753e30da7e47e8f8a48b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ecf54cb6bd99337b11adcd76999f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a50432580b7a13094a98b913a7424689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa531f0362db6b71da60ae84fc29291f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b51bdd101ab8188a1ff779ed42f1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e3f8b6b95ad23a250a57612f07f09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f178bbe50bb38f9130bde4d620fe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e83f8d2da158994aa10a9e161224f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15e2d244cf6683b90461961664110a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ed4fa6bac77dd92e57f3a7350eec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895975a8b2780b68073654818f6036b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec799f9daed7a21284f470bd820cbc43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40609af478fef3ae0a5beae90e697618699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3cd83bdb363d0d2c6144624e46390700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8bf5d9222fc054dedeb9e35e24ecd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6d0818f7404a13b385599424d7013702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765846a6c01fcac0af505641c91acd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a714bfd553eac6a6ef54143099ce6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ced6a0c304c90b97529bbc623e009705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c71f8c166f57e980a4fa5d3b563766706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce54380a9101c1f728deff97e5b6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9480d7bdca006379f43ca59c079eced708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebbf79e80cbbf6b289b7390527b71b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48414fbb374d8881165d28f5f817b7c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfbdcecd0f5962588bf24fd6510a9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2deab376a31a099d5827b1325b26d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e8366638f5544d1c14dad8548664c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186473f18b46d1e9a8bb3b145e65cd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b184498a1fc0e45922d2dc0485201d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9da4474d68b5d35dc96aa1feaebb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc89d8147847d14a9677bb310fffc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef69ab4d974e227064517c2e2f731718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e9e8da65b601c835921e931148d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ba25c9e6365050b35aab124898819720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ff2823bdc50c68cdca27a43fc6b95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb907c8a65792c6daa3bb0743d7439b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a39b2d8a550c449ed329619dbf646723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d3d30ae502c6cb1d9ce0bb1d32e5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a1febc1ab35c4b2d9d1d4f0ccaae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77b58e8e1bcd50ff7fdc4e1d5d56af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c883503e54a2dc9b675dd315306f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c9549ce997617c30d8d9f0f4cb791728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c52d78907672187a87f1a8779dd46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e95434b4c8c3deea08ae7a01043d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66bdd80881423a386c4c78efe1f321731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4524228215e5cb19df855828e2b45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62ecef164d9686a551410c55301edd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647198330ea3b34de8e5d63c8c1b2606734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556b38bf950866b9f5078294f4f7687735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd452d18384513f5f5a63ebc6f55c46e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277dfeb6322cd1fcb68b0c171ef7cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd0158f6ff416d94faac71f8dce202738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3183f8890b23dc0146440fdb642aede739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5609e62de1f95f42b12e65098481740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abebe86352709cec6352a08042ade29741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23758b929d3b030c19eac1b8b36c86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d3b94c1b1a6e3b159597f4aa908a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86cc72505aedf8fd4a5a31e831697d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00bbef9f8afc6f8378ea1c3ba28e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e41016409bbd79c9eae6b3fdfde17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae85ce02ec03f17e9b9ef2ded9a6f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dad97a24dd75da46939a765995907b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ddcc06564a6a1864d4ac149049f46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f57bab14315ab5beaa58b6c19bb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7594ebfb4a991fa90735e05858bf3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ec66b6e9ee201e4580180b2a48d59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f954ada35bd30db428845fb724b8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768616663cb7cc0414b4ad52b073445754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2577570145cb1d0bb64c3538368996755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d53479695b9d5570ab3573df7ce9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed677401d06cc8de5f58599b20917b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa62fea1ec72265626e008d5ffd65ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba68d40e0bb042a1499236c137612759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85143e622670d10df756566f076bd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16455a2e3252434fda773cf46f014b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f4ea4ef49280ac141d45f0a66ac53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6cd121fde2dca46c27b809506136e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf4d592fb3adc4b4667ecb76d9ddd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b67b65a7adcc8d88230c04c9080a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab56d2edc7630cab1b66a6d0e280d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf04436b65896e0407470e8e0010f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532babb4b4f5ad870ef07f830e3409ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a4c62ba73886530bf014f76755d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ca71957dfd146aa95714050d5b75011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a54aa582c9148e64901e4c57f998712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac75b97d6f2628286ff3026a72bacd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2149df83aa965c44ad10c0c2cc5ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78790522a5b4207aec762160226f5beb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a5056b21f772899a96c8661a12c2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c92cf5840040be8cf98ccbcc2091217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe8207577a64a1099c630b2a9f5fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21707a6cee21817c79f2bf711d05e47d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a07cad541ef98dd5f6c95ddc48f7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf549eaf127a366b30fc9c47a40b89c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5f07e54dcf89bd68d64b2eda0f3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5b3b89d991bcd29c041fc3b9d7bf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534681affc915d82d5c633064b344c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1340a652f2391b5eb254853ef9318325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a284dd4ea6c67dc7d3638e05fea2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd6e076f358343946a5f91eacc71127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca34d8206b5b6575651c3ff7002f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9d8c2008bd8f991c75485096f15429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4faf71a976a35fdc7f6798e30c82d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d354f9d2e9d4e0e43200385f87ab831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d57059ff85e1943c19a52310a878e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde49062aa8a59e78554e32c040b9b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ae03575227b6c97bef316c252fc6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a74c35474dce7c8962e1cd1ec539235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d81a9876e69b569b6a283fb3dc0c2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec93774e5f4cad613f80a54e4fad4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2cf16abe55921b356c0ddefad231e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d2dfd3a3c906edefc2434952d35af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d4f01a49e81d08017a6a670a53f2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19f7ab48566349942375aff258ddf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f53316dd66548f7e954757c18ebacf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782efc3bae642568995619befb1386143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36c41c921c795b4e8d4581a31048544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778dfe0a8ee0857f14098e0f393a90145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac97d49c2f75e261431e4aed3d5dcb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1215e7a227be8bb5f09a3c86edc54b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37819e0cd57e93a5363ba8611d5742e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d9f0d6e775d5c907aa6a3b52df45349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987be044f8a8162dfdf144f582c00a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7df16a59cc1385a670d807f816f00e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19167f133058afc5936a7650c53e802052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4138e1d3ec952b852c6d397039c22953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff0f053caaa56b43a74049c266d8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a68c3ea1d8fc90a8682c04edac6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c029441a231399fa76fff16ca7dab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc737bff833a026f8122ff94bb0615bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c3ae0c9e4a21b897cf4cabffc9f9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101a453f267fbf4e66750c69e74f4a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801130660ea96e485e2047fa4dea3e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ce162f708efe4510b877f9ae6c6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a7bb95b23ff91b8cae55909ac2cc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c077612077cacc4d4b0aa929e074863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520418dff456efbb300fc40846b64ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ae9117cce72776748b3da60e683365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332b4f6370b22f61e492708cdedeaf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb15be22a0f2bcf4185c8d513c891867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5611fc95e0641ed87d5663ad56b3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eae0109184291f66c974ec574d9ff369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f600fc5d04e94cd0c80127e97c8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65964d5bc8259daaead2fefc5b33734871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc8204ff8e38ac3612e30c4ccd63a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8dee30bc716118b7e14b98bb0eeba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683560fc4d8aac1576da73bf45bf93374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18312049c3d4d6adcdcee84c8b736cb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d154a5a35fee23525f53fae24def7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695c82b47805c99209b8eebf3e2ac377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b7e5ba41a03c8e37fce6056b14f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d7f1b9921f34a46c42d7e2ca3435d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6881867f67823a690cd98a42a18b4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea2190aed721bc712072f833a2b86581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03173fcf97864e1cb60f44cfc3529a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685c74f2ec87e6270b466e09ed4398783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff332c6cbba909a8171022087a5c4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d2af05efa64a3948a2da3456fea385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f565e99534b89f194284f861a28e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012855b93e66f5f923f4f189fd46ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e7082b3018a0095a00f4df48e31d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f5507ce763c393fa4bdaffb2874f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01166ec73cc7047cf9d21494165674090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604e75bf2323692f6f724f0ad36e0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d71e17f8b3489a6b92eb7a5b27927892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207b01e00f651a9da69bddf264638493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066341742e2c26d5b9417678f476a0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6d271b6afa417598e05cd9b22ab8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ac62b62c22d3473b569a7fed8fbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd49d195d15ec214f0fae46c179e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89431e4a43a9dfc899e59ca42cde2abe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf8e11c37f6e2146f53b41fb42d57999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17a8db29bf7029c283cc7ad9df5a61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a013cfd6a64b3772375b501bbfaf8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccd1a4469c81035b34acd59964809102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21b3547fd7cdad4e5febb5756c85fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb48bb5408d960d068d28394ea79793104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee95b5642cd86aa71a10133888c83c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd17b921669062ef7c2409c6eeaa3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac025c0f7d43d7da0e48cea9995ce3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb58beaebe545b866742632d2c2089108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27095d7d7d130ef679549a32bf90263109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effbd4a6c6ae33057bf118110388d3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdbcca4255fcefce7f5565b9967d90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea4e07362c71c0a95bd604b004550112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc18b480c09afea21ad0320dfb9d3a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5a05f25bb41e6beb2b29ff786011114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae086bc38502334ca6173319767261b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87da75ed197cceedafc3d89e2afa29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763d28719f7ea64086604d614063dd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307f2c5246d9b4a9c8694f4469a0bf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf214f8760c55f8d276b344acb2573119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736bb364c1a119189f4548b567bc0bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6b0eb2ae8f8d86d5be9d4a4010475121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f864df3661f8a32b19166a36bd2b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56596030399ce0039a27a39f3624e63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12861387ff00eafc316468292c562124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518e7d3879ea293be7cf55bda2505b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee9ab379d24c75e6c000b363d2e07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a03a5b33df3dc2abf88f78ab40458127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a0e7fb2d2e91963faf5f7bf8108eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac600c1eda3e31b669e23aa13c6d901129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef7d3593bc5d87c464cc1d4d48fefc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce2a6f31480e3fd75aafefaa14e46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb6ecb594c0d861676522469d1a76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62470b6a6a9961b3d72583841da53f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9371ee2f221bd6f12a9554a9c75ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388be1b4da3c3612061d4cde3ba04ff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf5922a53bf324088348897f32ae09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7f41fad681af24126fad75a5a2f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126e87dc9de3f1dc0b83f941d14a06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904afd1134947a5a376b166e1e6c5b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2be8d0a38cb37212952f227a7991da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68078ddc00740ec325e881fa23a3721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a11b65e8f4cd15d077f6ca483e7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138017d091e5718021693c2f38fb06e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f9ef951a55d54c1959cc05a5d625144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09757090481f0c86913ad1adc7e7ca1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff37dc93ddd3eed0971485eb880651146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecfec62ce1c0b36fa7b3064ff32bc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deda409fb807660f33080c0a1ad71e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9adb158fa7b7894b7a30cdb102e18b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ffe8a5fe1b7c7d533ca656326d2bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1874d8c4a5224dddf610007ae908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b84b5932d435c4b8a3c6fad73a38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71e6a58f79577a0c12fb2d3f76e235153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc36bddf889a24bdb2ad52f745283d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a4e7e71fdb2435de3c7a8150fedb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032024cf1b6cfaa8d1459795fd86070156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3b2935f30236e0fcf42e98c2a4401157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1243410092b642d7040952b1649590158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a54e5960d74457523b30c840125ce8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf1398c5af6876532f450820ecee0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51284b88db8daeb2351e4abc3a2a096161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a0df565109fa0158f8b3e4ab67a83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b891d42db653212701a8b424ce610a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f29fede0eb690458b82e41c45de6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec4346f999d149cab9f3decb8087ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db7cb573d7ae50254f0ace9b014e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22840ecadb7d12c07e345e3bbd3eb773167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4cf57b01321c29158def7d683ebe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14713dcc245fff57cca0a6b9ad77b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3af69c901c746fae9a999f721a77b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502217946f72b078635b518bb84c4962171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb20fe443bf3d6a9aed365f98b546d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f31b9b31aded6435fda86f29b014173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860e49b6a9a7edc00e816b6b203ddc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20633e2e3fdc243a19a013cbd4e6ddf5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f1fc3ab290eb41d479bd7dc513bb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec649c4d7f6beea59e371e0bb1aedf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab1926d609e055c5472d3a43cedcb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517cf5371859cddb2208e7fa34731ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09f90aa6a6bfd76b69c39951d41c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddeb4b3c35903c85d68ce211bc235f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cce962ad2aad9d1fa3ef9125435fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d4ef5dae741eb39857d1465df6164183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c969fd6da77dec175574234906d941184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d44f99a0576205b341746c4f2aaf67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2cfe67e961688f0eb54f11461c223186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beca9bfe4e8721b272b8bffb299a76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da0265f4afc1b169e08844f96fe76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed70ec5a0f484478aafd5822269f20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49debe5a4bfce27888050ae8498c0c88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67270bdfe91221785f78cd25729724f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce1daf0472cd5793bccd0cc6053c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e339e58a0929db8a4b6a4cf546175193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d604818d27c8e87f545058e642bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a751e8a54c7ea09ec70b9e25914f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5480aaaa6107ee267ae35d321ca04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d531fcfce80a740e145e4845b5d350197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35716d68aa9640d1f08fb45f9af494198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0531009b491579abf16f259aa0e161199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c85169f8c691ba8ddb8f069350538200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519cc1227048bf28ea88625c834314e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92cb2239c50fdad676b4e6617b703c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e23f6581339e447bfb184b65a77a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7c7aaa3b9dd05fcd47d2db5d3d702204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd30522b46fce804e68bb77ab6087fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49f8838a3c74ba51816044455adbee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd265a236d4240d1b929dbd7a3aaf36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e08b147189732c9a62a8a6f7d9cae5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829fb30fa0827802f7c54724d3183c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb9d5bfd7517b5ab55d220790be630210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f09d7353d4d8b5c166a018d748d12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dee5d213e1c7022ed611be86e4e68c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12e5ce090dce3f5ca24712ce438e08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f85715e9d3de67e6e73fb215d2943214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d7c1da1e7c47e5aa14c31370e76a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098f5474fffcf698148d9baa8b7b02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5d6af38a22e6436168b3973f68d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70326ebd884b03fae1a99f53c1f0f14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ed8d77a3b627d8c7d27ba26a97780219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d467c5a25c3fbf60c96fdc5a5671e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a6e94cc504862d8928414b2085c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb38154a5035117734f18c168b7e07b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21398e3059827691c8a7b3bc857ebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec9fe6647b40d419a00d765b54997224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d6f6ea7c75ee477135af255b240a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b4435a68cf4c1f750c69ba6b06334226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392ce5c7488a71dbfa639ae89688b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c16e4f07b23300515937d39551876c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cfcc71a1ea3d64c612819090676e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a0b2fdd1eaf2fdb4688cf9d21d76a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4da4689622f4c260112e216c24ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6aa2981b45d82b47b6647b998cfdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93d485f81e8edffc59bc3ce43880b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255372bfb305de84774d433bdaf048b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cb304e18b38a8cc667bba8cff3e5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0ae17554463a9b59f71bb6487ff5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe71453d91131e50d2969f74dc9347237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c9e207403ff8d0da4a500514155d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fe127281f672ca97acf7c13e94ebc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8dac0764cdacae9be9a6ba900600240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100dec78e323a8c23465dd67db2174c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7684070cb3b9bc7138d3e4560181efb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb101e8d5d9b0ad64b1cce86d05d4c72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df87f18db3ab657fd6335a4635adcbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a07622217a3a8de8cf0a54262e24e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8575001d8c9c2f57116f3813d4b9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abfbece03845c6d8f610428c90c5e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28590548559bf87b44499337a72c9d3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b5fa93e7d89e65267e1c24db87759249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5594f2bf9786d11bfa891f51e4ec0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46642303616a450df97e8d52c0a99b4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd62e9529d2b6bf7617e6a67d57f2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55ea7dd817e5165c850d98c4e3d6d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de05d31be70a83d5c5deba54d3d1d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e674cd3572d8e12483f27f7e19a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f5b5ab7972188f72dc951fe13a441256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5584fe87c2c7eaa7c18639b5f9763f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b787cc88948733c3ea9bbe8045c7ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aeedfed4e4ada46f4d9a136936d83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b4070857081f8611bff47f2e0145260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e9817b6d8b96e1f9a0ad936e9408261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ff8c97db59013852722db1b93ddf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7aa40d5816bc2dc4fe2b942991529263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e80e242fb2f6f72e4ccb2b596b2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662291fd8e3e44a59c11c62ebdb1cbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1099483f62fd9d2536c4fe361c70a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359ea5b7d681addc234020a43bf3017267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c865c86ea9b4eace5387cb6fc43dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b337ce7ecacbe9ea73c810d5ef41a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83895c804aa67c037bbbcb8c3e16b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343b3b983e56ea1c28f84f780f14063271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a9bbcde931bb41dcc79714513198f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ade5fb21ea85bdc88a8a7e5137822273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d173e812c6abafde0efa98aadb3b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5e82d5449d6f3b0f21ab61ecbf93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6399f16744245f6bbefe055ff117276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7fef004123617ae6a7891ea6bc575277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54d14515bd9c263fc6b28f081c9d97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0673acacc0bcd8e2eb0833946f1aea4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039270fe8ef2293bca598b32585c468280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7012850638c100fb37fcd9a9dfacd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fc198344646177358fb02acdab6ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396026af567e71a1e798586f8e2d9b23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222b279a9cb5b458cd54c1dacf358f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039f83a6bda46e86fd085978f326a79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7069f0cef4176096b9de4926889c9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7268c3b807d1fee06cba4f0b1a673e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c24c850bfc23dcb9dcb436da100e7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4f03ad7bda441e475e0fb1c08ced289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649d50e863aedcc5dd742b921a9d50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c5cce1ea15fea3a136e3e0f4cfa75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e605865b6d8f132b6eeadecefdb8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118daac585e552d0e3c4fc5bb757acd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b36aa09d4916598907470cc7f75de8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e47ed7a9dd33ad76e40099838659295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cf80ae259c529153ab91275d5b549296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6929b67e9fa2d8d6644f6382a54c9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cfc32bdba7e685b7a9f76163c8a23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e75356dcdf587b9b08ee3b486ad202299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4514d92446bfa61aa47d5699f4d7e35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94f66c0dd4f6a8ea4ce2b1981fe48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541d32f47c1d51de5bb6b77d710244b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460982939737a0564bf77ceb55edbca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363e954e01b241bba9d47ab9967882304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e09c4c0cd0e75dd64e7dc38a1b439305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f451c6fec81c67536f08ed1ac9fad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21af2f850b349cbf082e77b2e85eab5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31189002c64bff7f9369669c21120a2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46638dadf7a22dac26e83259c4baf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095733d3e281f734885cd799d09d44c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc68cde5f14637916ece8900746f9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a313d515cd2c2dc90213a3f25a95d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225d7dbfef32e3fa7f4f2f961f9d532313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46483ca0c3cb01026f424f556c3c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7700cc4fe8495a29b23e57a5b9ca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52459f021fba2ff6d279d8ba43db759d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023088d80f8d66430e7457545ad000c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6b86e8c9d364af245989ed611bc6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac709816d0693670fe5236c447d3e3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a60ae7e89557140b6f3118349601f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaea9bc50fd1ddb6f5e1fca46f078c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec1c5b31b4e0d9d3f851319f167ec1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6e99a72a03fa83ec479620a5b5dbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67571df2bad53f60facd927491a4d21b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bc7e67dc8461f61d2663ba2cb2ad4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfcc2bca25e0d5669befb5f842ae34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7ef336d7fed3c91d400599231dd65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63c34c1ead8bdc30d1a0ca6ba759e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0f43285372d54f0195316297ad38d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b2764499df14c8cbe27b82212e2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c7fa4c0b543306c532e11d6a384e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44569ba5c5fff588d766617b48a098332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eeafb67d18f1670efc969c75bdd4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e0323056fe35b5c84c1af3fb20761334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a51eda82ff35cdb1533acd177d1084335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6948cdd937f43e00ec4a7f41de8d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db3d45c6e02d917c1d25a714f31940337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946282f9494f03f428d6cd08877307d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ebec2a63efd114ae57132a48f7140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e86e6dec292b78a5762f6a0ea92a59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37ca316d5762fc5c9c2453e1fa0da3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1230e71ff269934980fccb203c7009342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a140537c869b8cec1686c575d4f0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84373ebd1380c13d082a0c93a4f3fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e5f28f3d9119e4f0f1b7221775413345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2d20fdba20cb8ac2627a6603252fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ddd2c7054c135ce213e47f0307cd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803c597f134a326ba4aa3fbfcb8b07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c2df739d968c92aaa118a258fe32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d43054d448176f5ef41d776254662350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27352d8f34b95fec76e0c4a93db030351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94075d99564b3a2afd55c69417c3494a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e150e480b8ccd27e4e56601331be34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d564fd2332fc1937c63a20ee5b5c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a655141da91a1d52ca6716357a1c7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08572ed7be85305b6eb90a2ccc45ab87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd5b0950d344e88897fbcbc9798409357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099d45d40ae6001826e8991de36a83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca1cab35b1928a718b6aaaf3bdb95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa96ace38bd56f6d83e8fd2620ecdb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c32ca379c61d03d71b2a5e586a4b9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c7cea81ade3c2f9cbdf6601d0fe9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fa7fd517a9767f554c7988e82a497363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f5b60ce9b26e55a70c2095b32cc79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab6c6fa9c03cbb7b7ef91416c43126365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460de1eaafbe084bcaf56be1fe3f34d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f9a925bd3c604550e7fa3d102d21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6eee1dbe13ff593ede61eb6e7816f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6cb34a02ffd48d8082f9b376f5e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454a8527d43fec26a2bf0505211d1e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b486907f0c1daa3a897ac0ea3e498371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7926c12531a00c2b3ff12b6bb576b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63668e2ccf64826b5efc4621f618539373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3818113b823b4b60cfa5b03f6d627374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e85431e0bdfb51bba739d95b6d8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca29c87179654736915295ea50d212376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c548e4375148fd14c8fc71e9d3dd3dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3259a7af2b35fdcd464d767ad7be8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879067f0b8231f673f41b83618f2ba0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a6fa949a864d689d64d793f8c4925380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f9f9b5ccb5eb012fa6cc0e68056aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e17d44f2a608a69b16faf9b6c3f28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acf0d0116b3401de727fc6ac1c8e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504415644154695d6cc2266b6c1deed7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce89274ff428339605e324877fe1337385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94322b6a1b8152d9fbbc4f6f2778959386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ad8697d3c469759b0cb05a750cc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1b74c0a781ef5d5b84a4d58f0fb0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd578ea67a5174c747bddc52951b375389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15083f5c5bde90ea5daeb3e8ff27f3e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77dbb1db012e97768bb3efd74194e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc26cbee12efa8e76906ffe6af2ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d594032b8d56da9ea056ac53472ed0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ab0771605173a12547843637230bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a98ab19fd35dbad76cd2eab3c6d2b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273eaad01538b701cdc003a68cfe1a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8f6949928881a68509672a4ef8d88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8ac27530e9607d355291e714c946b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77434bbb30888f7cc84dbf3b65f07dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c82fffeb1a0b3d72e4717c0070fa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7889d0cad93e0a4cf0c9cc2e617bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30e3fd513f1262de4412948fcceaec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8b5f09e4adb7e5e42ccbc0348c61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f503b4585808cf2e97f257259ebf3ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387efc479a7f8212d44a8a62ef10d3d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da841c1e1c1453da6b2ae06537dabcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35657edf1db1ec133183fb550168dafc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa43f667b37cf77b0b80aafff1a5da5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78cb1102495657db247cfffe58f66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db039b1d3b618688c71d9020c1c68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e6c4965319e54ab7c5b4150c7fafb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e957fbb1b32b4905f57cfb25e5ced2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89ed9d86873458e9bfaf677273d38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752377c041fdf249162c3b05dff726414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca647125470c3b332487a2dd49df7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fed8eead3eba669e39ba7b9682eb13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625eb356c0b211781b79b6dc2bd3dce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fb37c99da12f5e2a068d54eadb31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14314a6322f1ebbe22853952321f15c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e6760e2a76a1909ea4d3dc9588a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfef3ef79dcd45988cdc32b7fd71d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ec1dee68f0f080dee44c3cd50aed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea04b70e9c3d68a56b76b11e81165423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a183e8e51d91509337defeb9651c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28dece62c46b80b1b2c82bad14253b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99712304c0f2fb5154505ddff6d582af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0bfba00d21d052704726a5135c72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af7ced52e394f15aace541b60f99a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973170dadcb97d80232fee73fce1665429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c7f30bbabd6fd40db93e137fe3b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958054cdd418ee0d7a3a98cef8957056431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c28843ffef30f43adaf97a7f02c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58125aeb19e258df9db4860b58471d3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea12ffaaf9c4b26e5f5c33e5d2d9020434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf976bb89657825f99ae75388576e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685134008b2f1a68358fa667b79b4d14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c13c21914a76a77647518b627bc4af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70feffaa88731692b70ca6369db1ad9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fcab5e02dafd545cd24ea8444b6c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea6153bdd1dc1cefe803e8dbd4135b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32645ec12ecd1a09f457c06fa540d24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a073e9f0591935656cf9c8e0541ee4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5891934a39c0e0eea07ccde6171c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332c237a356051836c753d251f69bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22598003f7069eaaba9d825a974133445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e01d81b7abaaf157465387aef6da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb70e169de0a009ae7aefb3a1a449b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e51bdaed2beed7b2e199a982e565a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe102ca9b51602e5ea74c512bd7641449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd139eb5e6ba82ede746bf252c116c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d12007fb5f4312115d723b3a3c8f21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110049cb848373b00a173d83ce085799452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce50ce384bdfc2e853ef58d6be0623453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0070c609c9e028d523a69d3efa7cf18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4a8ce8b7e6ab678420b8610d5c4df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac0c734710b07bc207a2f629e4994456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543395b5923b26550041b30d8bf6273457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be19848aa236f37743209ea1b1bffef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee421f75e6630f2b9fe96b254d040f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732dd4cd4910de3f8630bc70f067c7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c087dddfa60425b15901884b56725c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9817e8875c7d49a43b45eacc32278ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2ebdbfdbb99b936fad0a85536835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec35351919b5da8b71163c9334bc357464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa7dd12a901d43668e0c8d92c58ec7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20749a805588be84fe341fa956467a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2666985b4c2d61a54fdcea937d124467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5230e0af38956f5df1ee89486ea58c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cac2501cfc51d9207b3b758b1f381469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6fef006f74d920ddceeb7e1ab0af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595337c835ba45bb7c75fc2e89931b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0f9d8226a221862101182aea524a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d12d8c7959ad52faae4ecc98874f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5d5b015ef3bf0edc6d519d54b32b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501375c75b421faf96a525ed3d1bad38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c09d69487aa16327508cc6ee057ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc72c2a985f3f3808e45144925cbc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213cd064da1616c7211cea7d261feb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453551c1841eea235d64ffa131af35ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddfcfc4cc9a56b410d03050802796c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec46fec84a057d6a04898418f47a31f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40a88d37c8678c278c5232c59e6ca3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0182f4aff1da2da83352bec3496f0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d1e53a1e5f56b6198d367d309150484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537874fcd44353d704b3a5bbd26d17f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f8bde75aa3c636e5fbc460bfa65a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa19dd644210a9ab7c738d7a9279b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335376fdab5f11f2f6bbffe9b14d2e3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e833b83624b959fb18e242b3f0c43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b2f423de7c0efab00f49a0a7d416490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab527ebb1f65592013782b4aea1b8f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7ede84a4086f11b7ef9b6886c12fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2466d27dbe2962cc5ac720b231115c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac34d08d6f3bf3fa1c416320fac201494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f0e1559f7f9de4d67f642a17ef62c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c32c77ab81e24b35efc708aca6b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd4b0484f6005c6680c02d054f4f72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690151c56b95dfc4077dee90e0264b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a05964b9a890f9adebe5eff7de7f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae02d834d780f50dcc628dcfac9e2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21745cf242965a7d3dd96eb0d3f56dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfbf6d88030b94efd850182daa7cae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4f9723f441f0f6e85deb53cf370f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05fe9d5ee69df558d924866268906e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06987fee11991c301488ff666ce48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6fc370e916e5d3f3ef3aa621e24f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e077cd8dddcf0cc9dcfb3417cac865507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4844e80ff0db1bc45b45eb16eddf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f3310bcd37a03ec199ffa67b7b32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688e318ea83f633c3680d6c17f74cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54082cdc1545ea9c34bf8827ded13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf3a2c26e02e54d82aeb9631de35a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc92b4632b42bb2264116916c98105f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745fab5773b63390eaba8b7633e3d3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64624ca4c721653a505e2504238c10ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06cd9a06a1548d5079c70484939082516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19786003c92e26d84887844187391c17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a810bfff85e5fcc634fc10c007280518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db060a02696f813fbf2877cad8e0bf5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ba52b3b86227231c81690f9d95f00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e8b0c305fcb91e177fa509aa11eba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd9d162fee653bc41b74fc01ab442c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dae0aef3822a4392986acbcb92080523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a04847c84625d47da0f23ce13b0f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5cec1ffa3e522393e782fb2eebd33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508fd8001a1036d8da4460e976d708526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407397df56609fcbfb071bd19431d674527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a80fe2fe542a525e9baee04c60d8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19642e89bec4a5bb823cedbd0d5a7cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc0c05c8268fc7e4d5cb8513415def530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b48e44c5633aa19e18b588fa3dc1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eba6e9b4aa88ba1c8156e2dd11c90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b25164023af8ff02f626e23b7dcc4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806ee3a2d602dbfe8326b52f28713ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4b4dc971cb68691ecbd814d69004535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96691f095372206eab823975418a598536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c92a9a92e61dbfcff65246d7c8b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94020d8180b04162a6e9e6ffe8d7d078538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607664859760502e6eb226683cf62a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375abfb3f7bbeabbd87576a88d2f32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e57f696109f487dd863748dc376d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa82c57511e77d8daa5022b97215f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036881eaaef1c1f0047938422073310543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09cc25f5198220923e77caf73a4f67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0c237c98da5032858874b540605a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cae7740d04585930910e883b9e2582546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ff0b7e33419cf16f4abadfb93acfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a09e9bebbc1570fc4e63747be318fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e8d64c60f6109c4cf58cd759ac0e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f729d5b970e14bf8273c0b6c9432ec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b8c8fecd774e6568b6a95c10ca98c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e78d21a902185c512c01202817863552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a7fc4f20bcd958adc71f2715f7554553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c84c5854afebb6ec278f01532651e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22c1f0eeb829f9490a6b6aa15fa833555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca2acb7cd53122b8dacb93617bf3eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da119c81bf30b9960b4dd6633975cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f13b496384f7c3b90ddb977b50939558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f85e2c33e12ad4397d817b246c13c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17ec22fe73c5c7b0556b3ae0135bc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28822144859d6bcc76e9505ce6baadb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9d6b5835ae52f3a78221f978b5ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63aae3ef83b117632f8bebbf4d59a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217611e714f037cefe8959a61839f5bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b88007973ac78e3be19233694767565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d172e7c0a20202aedfb3c3fdeedd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a6c849fe3334bdfc0ccbe1917ca6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a641829a59f41416287c9774327e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a9687802a0a51817ee33e8a5fe7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7177937c36dc9b339d387d88d2eb2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee01a794dd34c8a630df9a228f1857b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c567a6855b5ace9664e9e3fb20abb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276877016845e82177c3af0f34398aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71bd3ec81132a7293c14f13e2a5812574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af4474c0b0db84cc609d21b7202651575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d5924b56763a60ecad9ee37336115576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce30cfb3bf5ad0d0a1fab7465ab35d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4233e4aa4eddb3e850711d5042ec4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bccc17f28ec2738e77f6e8d5c55ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368a515ce50da620bbf98c03ca0656580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa926f79d2f5eeadf6abfe138d0bf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53829a1f8b2fc44ad4e64de34fe9739582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783127b274b1d85f7077cd6692efe156583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab90ec9bcd3cc062fa367713f59f218584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f79030e80b2ebf7f1ba6056c42b8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9448a36ff36856623679f7f6dc4ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4d45275655902b568357906d3b35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed97f2e7324700300cdc8c444cd4e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab786857656c368e0427887004585d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de69b77fdc8cf9b7baa6273c67d7a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460ec696cd7a37a94e23b5e9f5838d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3a79d62233c4fc642ec572f5a8330592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1c0c564b94b9d256790d79d48511593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e52531d855d233644004a629941d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7df2233859eecbbc304c231d08da45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8eb59387a8d87cb14b65b9f736ecd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d105c36af27ed6def59872934198b39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8fcfe697cf55bf9ac637f54a66864598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0762079530708d452eeb5d8b6156ca2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3debf13f232c550b1efba7627e120b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd482badab08f6b8e92922f4669074601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8fb1f021ee299b1220c6443484794602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bdb09a613936d3f34e226661860f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a769ac4595d30b1103db6dea09ce9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda2f8e2d38214f652b3b25039575a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340875a132e363918b016d3b364f9b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea32f1ef106b3b4e4a60b73fc0120607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366de04c12be6b914d54be5ced110964608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d303accc4f21e5bf503fac4af1611609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca8572cc487b6f881ca036c50804d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b804a721bddf2a9fecc58d2136483b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae05a8f83cd83c01420ffa4e7a493e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ccf55c1dffe8e66751777c998222613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876e8dd888ae61fb44e7f79a794bf16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb989d924c4992b7ee99fc7bccd442f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab58795b88e4cc28072aef794dc24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea6a21352b955689438b11c6a519cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28f1f934c340d67d8ab13c68af15bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10905b357a3006cae228720ffb547d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414a8a28827d1643e376b232448da2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8668de3bd4f4cb9c9c6c6b5cde748fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c0e8f488a142eb4c27bbaad803818622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768e4c5743c4623df23ac48df2f26a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f101288ddb398c96a35cdacb2bec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587da97b5a37615af0e0dba1d6dc0e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb174926e6ad809ecdd70a004527ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1dcec6f390264b371ebff6817df2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c0b8fa692af64fa6fc0df2869b49b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83609990f5ba0a26183be06bdc63a385629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954804d9122f58c551b6c2fb54ea9120630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e32dd25a200b41ee2df5b39f53fc39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1afc10419fccf72fc9b349a51742632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487cb9339add1912465d4cc3926e531633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f86196c417bf8efc700999506221634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c344fde1b5c170ee65d36ee2fbcc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731749146099a86ce58712bb509d268d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417279176352abd0902079f718f12254637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe658cab691d9f508d88d90dd6895f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aaca9df8abf75dc590f67568f086c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f949a2800e79f3032634ef8d8ebaeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245961d2d427972db0593a95c1fb6bb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8017d795564c9d60a6ecbfe920156b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f500764de46f370504e2de8c126a5dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e7b6cc9502bf317fd02c66c4e489b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54b8188e8bfbecfb20fe0098f2edd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27510446c32e896b81cfdf1cd7141646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa96be11c64dda1d5295fc5c2b50b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c72d2e73671479b5e543d1ba0b3bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c090637f2f992986369574ba19c4cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64636e0a13291bcc333237af7e152e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749be5200867e6724fa65cb349b59bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ed8c8e89f7c91f69b3ef10026826f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cab897fa798e9c171a0550a163934653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841efe7033ce8739990f223540448b5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321f12ecae983c618ee3a251caa5741655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10118cee4a99662cdcce9e877b6c1270656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136faf7c0f355b52f35284d15116e69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b04eecbc30abb9ebfa2b9e9ac080658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d7dd0443e0e127c2f88cee5fd940659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcfa8295e3ff8de2d125e876c22215660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e07c3c99c4b1a853e98d3d4a49aac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb2693bd8830780cd2ad0c7bea12c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35240586cee50bb6fb704608d2d0a83f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e029f9b650b19771d9f63b22771b5ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbc68892d66aaef06be9dca86e46a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e659d915c70940913c16adfcdd545a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bff26fd161bb41a295e5a28db1cbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e144c2b1e27695a6d843db40092b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a629a40c1c98c97e49fe2c410a021a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee9edfbec63cdf79834c54cfb151f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e29cf09e0b37ebf58c3c6198130ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d16acdcc3d0c91a4be948162a72c02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1417b8e92f385ab9a7e8599bf1a62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cfb7a0dd55b1c4a4716c0a2e73b98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a59a55a338df8774490efe4f70f78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466865bccb1dfcb6a72f7b1d78553df5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e38bfc9369c0a89452a7a99538055677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0041c4b2d33230a1975057bf06c1cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f943156a561c52765e5c98ce6873976679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d28c16a3307cfdfef738793c2df71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dbdb1945597e503bb2246ccf0a6d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69fdd9695a7ab67a724a1727cd0872682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9096dfeb9679e357c1cb1f839216683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934800ad2b46d7bf92a0b84e3135fca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be30c23f4cd26ff2e5cfa2a351f88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b9031e346b044939c093d2386ee1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dc50c04fcc89538b9461f7d9ae191687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff7e658d69bc6b1e374ddf9a034bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7a1a7549a267fe8f514e093813072689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51c872e28eb4961ba2bd688e60a57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1d92c5609db530f2cd6d03d8bd1bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6be9a25ec65e3973673c0d6e5a0bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d4ca905cf34baa4d6592af9856afa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d359838d72b610bd3f3508a557656d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5daa7b5bcf87497f080e98f2a0399695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f71f196b0e4a564e2f47d90a28823696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d626d0598a1c58ba071f334cca51e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d1d49d6e55ee05fc6dc48171ddd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b084cdabacc28949c0eba09d93b776699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704f5995ca817b8073311d4795316fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6576e18dcf8960cf9d6f3fa6017a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090fb35a7dae4aacae64b719a3423a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b91a017b865a1e2d783cb0deb3dd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9fc40c5d46b540148e56472aae0b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bbd592cbb2a1b747697f2686cf8c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4bd9df6fdc46a7554002c08b2abb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a190a42a5d20af2edb23d5cb2330707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca3e6e40e1b3a71cb85b92b8662a26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48800c1556c8961aa15d85b05dd89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e72ff18e469489fb2ed540482df22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b85461ebcb88b16a1cf6c2dbbc750711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922514c872a6a46701cd12fc61d95763712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c206b588298240b7365b77b11653713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1dd533cd52e22ef466621d47b55d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36436289be7f72f65cdea22485bb0b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d05f1a6ce31d3cf0807188ce9810ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf579b020c6ef39ac52944264be986717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd6f7e7e524c0779fcb1b52bd0702d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7625bc64ba95c2222e035938495fd30719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0541a0a3dc536c7696e2413060a2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f03a049bd58ff064e6aac1365eb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421cfc46777f80cd45095e8a59f82c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809bf92bb9b4d4efa556c8eaf0ab704723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e3b6c12df8e226526d7c891c9b8c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3286fc0daeb0ef07b2ccaf515412ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef21395b5d294c23018dbb870031b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baecd384b4eed023b6bea0bff47a98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01d427af0102e3849430b79373880b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992867ac7b775e849accd3307f0bf6b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6f836316bc2bc7bc5516d5a8b06bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be287c789742ff97b517301a21dbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df695d7c21d007bd19f7d961623b28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f99beed37ba15edbb008c3d729d674733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d5a8975cd874d368df8136e4873de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febd0ed36f1997feddebbcc66b1c45f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c5e1be49c3db4f5feb4179491154736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11d70f9744cb1db595edd6f7f8c69b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a3ae325b3e93ab268fcb52978f5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79d0533890ad584f052a37b746e731739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb6b2fbb31cf0e9e55b4532a37afe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4fa43dbe308a096a95d28cfc31039741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f8b4c930e07e81854ef648e7c0fdb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a23fafacadea9953ba6da04063e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8c15dae2009ba7f223b1c01bcbe64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92b80cab14867cb2a0403e3deaf4a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949778eb4df4000d1dc574f07b51a30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48caf00ab5bec1999e70a4e1ec154d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6e40dbf0213e3d1f7c11802e7b73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401ee2b69ce7021513ee924d5d9b2cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d9dbac583b0be48111fa344277020750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302f8a00e13071862ed0636b5e45c85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a382714a648ac424e12107180c10e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2a1e8cb83c3c6fa74beff3ec2fad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77994dcc2f40e46200da4d3715303e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe8f7bdf322d48a528fc438d3de82b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fbb3fef06d1fb483864f63f754951756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82141b1be6d613b0f28ba05ba81dfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba004d35ad293d14ca96bec5c74ca4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390bfee78402234066342d40dfb90b1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>