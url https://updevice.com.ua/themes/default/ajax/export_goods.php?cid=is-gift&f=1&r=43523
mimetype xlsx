--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029973ac495c2904bebf7d3ceb66f6141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298113fca3e9dbba07e053c48b89f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15898454255a2e656fad5f5a42c1dff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de219af86841b42705de0ff984a0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f70c333ee6bc67b6470dd3896b03ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c77fec89e57c9265f414a845fd7dfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76db433f4f01cb059b4b874fa8573ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2baca1a71ba3c875413dfbd0b297f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686a87b1063610ce96c02ca02efc789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b70bb9283a915cc0d00ecbdfb502010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3863742b4af3d29c6d5e618142cc8b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0afcd1f04071874981eaeed7b62212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e38baff2e09bc91e6c2f2887b75513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5568d50a4f64c2d0b932d2b86f13914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66158cf126de46035823704da4d9559615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19b5af03a6d9cbde23ea578327558216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c6234d68a9e0cabc3537bf110d2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f7466fc17bb539134f09637d18cb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7089da6eef7597b5c94358a113e5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db9bb81eb5cc218fba6fef6e6254f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5fda8386ea0ba7647427afa22427321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e27762dbc4f3b93ec35510f14ec9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deff4b393373c3c43b4074ed0cb66b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6f7714d9b380887460575156e8cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79370bbc3e830a35ebfd070768a0d57f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206678ab177229a1dbc13dfd4d3ee90126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2b459c81febaa5541a33b691af4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17c663ea450a1d9ef71799e00e2c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e05d071b5014287a4a7a1d078c4bd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fe4fdd232d366dbc021bfa16b92c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cdc0d63c95dc85ea8b79af74eebf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714ccc81bdfb8a552c2fb3eff45c6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a076132e350a54b4f3860fdf45e92533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae308cf73fde8bd45cef07b3ef02ff6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260717d918fba0208fadc45a248f210b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef081e9feb21c1470ed4d3a6a7ca0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8d7ccca8d79f49739fa3eb543fa1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00745a7a0716c08968d612a7f97e9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86506f70e3b4e31a126f3fd10ab46239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29bed1f3af92a706b89d1419b6062740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f16afb80ca1560dad7a99af09cc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec1e6f62b4ffe07c065d59ae5669b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52623fb4f03df1e548babe907fa1ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89db91d8a35da84d34e11a4d006d9d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba090d50195cfb032643b65b5b630b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ac978b64cf40fc51878f327cdb93146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f45e746c72d59fbacad2bd61768747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc575084f9bf02ab5e8201e690da4ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562f1ebe656e33c4df12e5ac83de5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f3565dc67134013ce3209739fde550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d35bb7a0102423b85a94e1cc73d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126cff2fb4e51b21be072b8d1510c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294b817c4443a44f0af24289f9f3ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f63944694f9e3edb9633bcf79ebb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba57ea6e92f6fbbc241fad414a603055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c905afe266e8441a246eaec3efecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40c63935e8a0fc6b63f9fe605067b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dac76b8a344ab8fff5a59faac82d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503537fd51a35ca0dd23beb2229240359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07912541a1e692214cd74fe4ccfcf64260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414f8593b5f2ac1da1ed6f4252bcca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6cf1bfdbee6531c05b84228b58adb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7c54a3fbd442da6fc85c5d2fc76863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48887b30bd6062de0e3203b104ecb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b032819ba5573f7e39d0306927fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3cc121d7c0256c404a54c62acb68e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97b25b4408492440aef5b3253e45967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9879b3afc414b349170cf440d362b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f797974fb4d0ee0a25367471246ee3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d6e5eb66ef171e12d5a0b785194f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f217ed8dc2603e35e38a380cb29f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6db8be86d16e52c19b3860a48967472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f193e74da6ceab56024f25280f7c8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6ad9d6d91a5a7feab43f11337ccea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c90a2c9a4b0c9bf2c42e740f7b8ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c48479b7d6cbd6ebbfb9896739d3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5865f8945c6ae9ed2bbd1c305286777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f54d1a57429af1ecc2af38b5b41578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fef4fc95cc5311e0934629c6233ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d68aa99109b38e4ba14be4a9a3e44f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae231d8b09a7b3704e0a1c921220a05781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcd35d7ddccc9d28d180a07985936682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc662cf32358e27af08a1ca31864e5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c1d35109c9cdb078321904bb9a8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26744bdcb9a14dee456753351ea23ed985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e2756c5bc2359feff40db1d11810686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d96eadd696ea490ba3b65cbfe34d3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a4ad848fde8981bcf68aea4e76d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a944e3e09b2d075ef62ff5bc1f1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a931ebcf115ef7b235b3e2813cb4d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6eeb97398e1d10479e932c235345a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324bbd425308b4400b5fbd100b339792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f264520bb01b6d3e147d99ea882593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41c43b69b1e7c0d44cdb38d2d354e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbecbc2c29c22a2db96e87322005f3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c64634dd970bfeb4a8893e657ec01a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff437573c21873bb5c1291fb3c72a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208105dbedc950adcf23a4544b407e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a760df10d660ac76db75411996aaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc3188f04d3ff7526fb99d50f726fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7cc820201b46065705d3d53a99ac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84cf4fb43803928ae3773d46084926102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd08b24ff0f2fc5e151a0e16f39ff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bf40e2ff8d78e94d0e31c1baf2253104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5d1266201904dd6768ecb2c0472b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e8e19827134855694f534fe8d71e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c198829632165cf59ab8b5a5f8c2dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291b3bdaccfbe35e6a221559a1e70f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd0eb99b5961c1defbaf732d5f1271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d56186b56edc400075dde06af658f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121f8a5d2cd21bf8b5061bc01ec2fe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06477481b6b0d7eee2fbe9db909b8cfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7e3b8688a9dd3a32fffd52ca79578113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f448503459e3b1976ff96734f3364114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b12d3d7775bdaf4e256ca9ab0c67e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493a66b35572a5bb167295fb8e407d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2851794048439c72907eaacf4a927af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d12ea1f11a97fc9ef6dc067f164563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2809c5c23bf09a134c01998cddea3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790480497d35077d3ec13d2963bf0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193d3a4b32869660448c32b2bd2d4dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010244a1bda758ebc7d47995bcf01b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a376f46b4668d296047fae4bbcea38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740bbc37971889e42286f8e61886d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60423165d47ca98265509ccf84635b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8b07fe11e17889d51ecc89dbe9373126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5f38523fdb66baf51c1687e9b9563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299065a40b07ed54f93dfec1dba1333d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a2b32f79d262354057036ad94b5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385a0b6e5ebc4de4be85cd06cbeff5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ed6f75c859e14090fc5b51c70d73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010dfa31093c8adb2e0279c7d8af3b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235d1f34f5e0a7f2ef2f555091bdca2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703db34a48976bc27a05e9dfe11dd9c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5423ebbaefd676593bed9940223e547135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a988495c41e9949bc8e4cb0e545dea8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc99d7662b92a2e94acc97788b015e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c89260bc74b5db371b135fbafa34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b0d1cea6e2c24628515b6eb379c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b90a35fd391afa083702e07bd263140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975004ae022d3b88a498fc3156162f6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271a6330192f1122771ce77f4b4aa52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16567e0e06d1d40d86f8081cda68a609143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb845643ce0be08eb2f1c0dd04db47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5da0f56f2164dda743ef070eb6774145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6fc4b05ad452e5326ba3c77e2140a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7475ca78637bc1849c6ae93b70554f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c783f8e596f6edd99b17df0d39219148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494767390c616e776649dc777db895fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd2e7ca55594ae68cfb3f616770db6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0690a024da98e1dac719d023d13a62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13680e281eceb7cdd024b3b9c1b11f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0513fca260c26da557eee9a36e59fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a368b0bc16bee8f2c1749271f45053a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84331816f8afdfa218683e373fe53e78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f6f825dad4b360880eb8a5984540b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cae9d8a13b9964cb0fa0052d217de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9548ab66191caeaf57bc01f164abc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc409487aff75642a8fd3cf84fc074b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3a52e53665bf00d7fa06aa1e4ce45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225cca191013b5fa5a6752abf39438161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a0ce74b74bbceec1777a95bb0f56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4af031591fe481b70668a9a0e3cfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650cee86fabec948a2a4b7888632702164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb9bbff7422727509d6b17892f0b13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ecd70ce6c2eec4c2ddc0cc164e91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45a590ac2a5071c41292bcc5bc55b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6624cd350b9c8d0afaa70f4801ea4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b0f9c1cef0e32645d831b52b640c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd10052a0d0c22d7742c8883f070bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f949bf4873e92481ce249de3c8df331171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504fe5bcc0bcdd550ba97ddac5ee000172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49574a408b22f2b1ca0ad658751a87d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696159a1ef6ccbc05a178a9e305f54e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9121180d02190126711ad51a6f1405175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad65933d5127bea202efaabaea758176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32aa3fec8d3573d415affafc82687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852dd1dde2e691bbc51e9e925d6fc2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398df3f06feffd6fb52a4308838351179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c3b5d291aa40e7a00cdfc9ffb3571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a907f03a157adc24e738f9abd27e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8d4a1492104f3789729c8c5a5d76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481ff30e47c1bbf2c4bf09012ee927b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c742b8f95560742a9b67da307ad9ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826040ef94a07fb1e3f32b99d1995a99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d78013d74f9b63479ab508a6c3773e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd6b94e1f0f2dbec2bfe820a28cac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a55e57fcf12b9cd43b37753418db6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad29b72b6b828c80e23fa8c28784fbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12fb0ef5c3968033c0655b8dd17fbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6126b4eda25ed95ef814badc7e18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc7204a1f16a438b0554a40239571192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c74650c36df74d557136087a93c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf844029aa20213570ce847e6d4212c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e968c7c7c4838a1fd7d8a629dea469195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346c46c97a3ff036861528fbbf0c0ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dfe6722cb78b008c35d0e5c0ba505197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c66526bd552f100bca26115875139198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d06615ba5da33f1fffa16df0a94d32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920eb4b3f77d997451e9479c856df85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a076df6f0bef929c13cdc00c3c1efb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a805a7d8463edbad1a9af5b2496456202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22d15fb129b38e9bb49bae35519ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379ac7ec2533db4764e33a2e1c11bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c4becb001800aea977b080d05d00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050f88bd7cea74f69d1e534de97c0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972715b0b6ed7f88d2dc6eeb98dae35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32742fc7149fa9c68c7e3b59869959208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa542e084d79c8e24cb0da8e2359e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d3ced62337bd8eab90a3bb101a87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d38db455f6163fcf378f047d4fe59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe3f63190e57d3533cf610068b7dc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c7191165b3f7f4baba08c14a66782213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f694bcab626bfd4349c673b76b129c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b9a06582337800838f75645de28b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704edaa1bdd92e83aca8c8b7664591d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081534aa229f68a935b84fbfc4f2b70a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ebf86efba15ed8601463bf685dd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09acf127ec1d7ddf65f3d5c42e8ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523af9a85dae3744d588ace06b2d47a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863aa36b4fb16dd96f8fa9475b22b69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac64b34f095a20111cb8eb412dbb8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d592bda325b5660b30c83639da9abc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d68647f4b3a2adef442adaa278f82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2298c87418c267b26a7fd8e47fda3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7312fac79785159b6332d1cb52bd6ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f330b06d936dd02356c7a7e6fa3af4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef4e81962848aa0f56f093e8f8ab13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15067ba4be7416152b242bc84087506e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42d5e20e0738a9c5311f9e89f7a84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae66f92a75482f2fbcaad6c1a7b14c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce442e351b55a1f2a2c60ff289e57914232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c75afddb5d06b04766b3f255475a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6a06d00f8d310850ee2998a5b382234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa5ca9bfc470ebdb344e8365717f88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e970a2186bcfcaf9c1fef55947768236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769da973daaa5f2f8e4e773f0f144f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c903fc94c6e130e229ba183c70b97a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc2cb027aa48b1123b771c2561d040239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e099434713db3fb4b95e4c4f7d7acc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e3fb78060c23dae16f10651a1e46c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2dc3a4163a22485ae7cbd30599d5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecdb14d436bef424bd903e99ec215e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df730f763129172ea544c20e29266e69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc0ebe0bfedfcce9c7d5925466097245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db385cdda05a0fd307bce51a6432b1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6628d0ae5e6d9bf8378b7c6a82478fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed70ed5b187482a447775a096b72c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402283cc454674d1c74adfdecd4a1b58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8c1c6855b42da625f753aa029e51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf879f67b585a80d8664043a83b3824251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a9a65afce0c2fa00d39c243c70be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44feb9c670547974ec0c040003071b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d6a441a2809915849c1dd30660a85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b29d6e9241ae041053836c0ddf0f38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe6e437211c6d1e77000b85be691cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637fe90437f683c674c920c74922442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc147a4eb1b8663574c1cb8d66a93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17daf51caf34e1b8ced9842e900ae89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a8282636dc0ca7ea8eb0ab53e20a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98237192a6ae9980b3b2d65bcec80c9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae0a8b88e7a6f3e44685c37dde052262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b7fb0fb0ff05f39443def85b1d61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae177db9476d5a59007a2d94898ed88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4ac37e6c49777246b6f41f9f3ed14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e506adc4953839c6ac26cbf2ecb8391266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889754c30c24b883b24ef298de7aba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e507dee659d82422d529c053ecd82a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd724ff574b0bb72fcadbfe9e7a010bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735dbd884bdf27cdbb89b57ff9aec71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05dc2676d05e5db9e593a2dcadcd1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc57f51314b42d33ab47ef948d7fba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30908212525ea97ffaa20502140d61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76273d27b45c65c10ed88341dfc0b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559f45a0359197b635aa5d0e7752662275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9d93305d052b4fead8d8375619c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34b427f7763eb06af500575bf5d53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22cd06d8dd2e579ae47a0d4772a70c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783d9fc125e00caa96763f430fc57f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005ce58db129bc3a80cae32195a6ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e840f0f90b53f8ffeb4dcfcb956ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282eeb68545129044f52786980b8f83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e09fe0c1e39d5569faf27f1d4f18d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29dd48592a2ed3f0102491d5270cd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25192c346c1bb45cf2cb30041d67cec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1fc0dbc21302deb7885767bf3bf47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835834f26c9dfb67e9eae2fbe2c0b31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785be2f9baf1626221e707b8132037d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73a6bc80e0f085304c30d8ac4ce1a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba02bea369c0e8361a7a11e091bef5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27faca6f6fc5b6ab07db6343aebd56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0e0527996a43263cc80fef965d9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4899546ecf4de8ca89697f021873510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed324b225d19c9d815096ca370b61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c03193ad025784c641c18dc09d58f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869c5b1c4e817bd785e20e0f077aec1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb684f8d534e58d3606cb362e62b1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ee31e90840a2aa6171ce6aeef49c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08076da525c1bab8999b4457c36f68d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e324c6f5313d0cecba3d219c10c93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81292cc824f88cf8ed822b69536032301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6482b156f47989f66219146534cce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbcab054ca09e8ccd60e47ace838a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680b122265f9bfc24b9a3a21eed0580304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5299763295e0da0fa8335c30019fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4cdb6d79bc227744a28a3cca6754b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995610030e8297211c0c131e636fbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef6a3c3e9d5eae3a0bb74283738908308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c595dc9cb47ffe68120177047dd9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b9bc36ad68d870999d176cc3f2e20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dde15bddf0e36ec848d077ccaccf6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a6fc4fc7b0056d3b22884083714d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc54c18791aef72817dd977a829cd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d29e1afaf29201a94775b4e8d12de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0736c9859a127d9dc328e8534541315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400b265bd27f9c2566ae34b0e8fa5e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57fcf6d36e9406cd8028f02b1d3eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938b5866f92018df3ed695862bc3b58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f607c279902feab3bd84a55d877613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb7f3e9998b88de8a888e40232e52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd6ea46749ca7b58f6344526b8c33d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90ad77ba2b68bdee3a2ba80c3373d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87998deade07e4250382f15f2887047323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8777b9df213cb673ef48849b0a6a92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe0c07ad50e4a7040b7a97da0bfcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053f2ab9824ea43c029f567c10654da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541485524d35a3b88eee2d3ae5e7cb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b5f922b0b430765a6950ffbfc075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6e3daedee2439c154fc0351122ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f66a9a67a30df5f0158ba434f2bcfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e28a141771d8a581f902e20d025e8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889013e5ba60dd7c981043b6904c974332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93b9059405f2fc0f416af78da309bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de069d7f682a6876e399d3628c798334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e20ee10656b7884dd03561c58edf07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb11b0eacec7122303db97e8587e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ba5190b8760214646017268fca08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233b2b27a3f7f63d0a0d737e4179e24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fed3b15e29064c069843b02505462339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a874d16f268db66a08fef1f08b6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0be0e64a0a806ef23c45465fdc304341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695decb4844e4d125fde0a8a629510c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed3bf08d25bff767bdc83dc60662d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6018663956b9a3e7b7922085e7f28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bfbfc85854f54ca73f9218c636806345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080ee12a8cbb92e2aa25d164e92de29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608969a686cd94d51b99769f4425c2d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750346d8e7d01b3254435aee939e33a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafab68bc7714930bab79d16e65975d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548bb0e49516b485cd237b85e5175d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f43a6357b32bc169f2035e6f0f616e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a675dedcfdf4a27c070052e5b1b49bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff88ea91e9f780910ddb0185ee5a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d753021c9cb2d2a051f0aa6628a288354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b7841cc0322ea0233d4709135359355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6fa258b55036ff38cf112816dea98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c94c51680fcc7d3af9ca4064751b14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b13615efd97925a4f5bd0c468029358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b43582e8f354b46c80de4430c6b04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6966a6439cf8d8320a3f9d27309450360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e186178739618e3dbe65deebdd7fc72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122d2b00d4b50d29fe94feb020d4baa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20041fdd4c8a3a5b53d902cee57693363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4bb2d6482ca0eb19cd199f67b0be7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1b9959981f4467a991046dbca25bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568709b78547bd316514a865d1a7911366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49852530604cf8e2ca952468f21bd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2df225dce88e7b14ef94cd6fd8da9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa30be77228a7492eeba3b0aeabe83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dbfe70f276c89e53a90257f8988c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014cecf3de33bd4e9cd15334a1995da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192db1f8a1a5940f272134ca914fcac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439e5b58501c3f456b708eb31f9f476373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe4b0897417950a00726d939417b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6daef2127d30c3cf5635428b21c03f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf5117d5b75c93964a3e2249d3397376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc31e5bed6016e41f22343b2d8b6b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993b24edea6044bf21d0ee4f6624336378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4e050af928d7d2d55d6f8b5d4a32e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99d84d7e0675a4b9499cfeb3f7fa19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ecb32baa70ddff602bb1caf0dfc71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d3a1896bf70d5cb82ea54145b360382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11672172f626b6c4ef54b4d5c14e5092383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f7a78d4ad095e5880a8c5760f1b25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1697b45a087ff8fe1272f71902e09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0878cf00ece856cff998f4483a30d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e39a427c39421de437264ecce2960387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cfc99c0fae43e64fec0d44533a1be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0826409e21fc6eb6a2ef1f67967666389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93efd97ecc26a3ba79a8b0127cb57e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103efb6e50f41af681b460d5c564335391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f14e955ea2f4ed7c7e590dd97d512b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371333fc030515e90de82f4c1d62350e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d40c8df53c0e22a7957d95b38b25d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a266224d1ff47c89f92d593f2ef0223395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f672aacd797199cc3fbdb91631f680396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb086bc58535f872b4c1974a972e6b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8c487d1fbae98ba2f83b8faa15a00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d49de316a718c4fc99e44dc2786c4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eedd1b01aeb325be88350ff4e3e6dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f8c6363aab8b4494bbd5d8031b041401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff47251e78685a2202b8c480457b235402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a19e18a4943deccdebf1f7bad7522403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822285666d471a3becd0c3001b770250404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76097fa13c220c492cb61de8e0f899b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a203989e522a27c346b00190984818406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac86cd6b20f81841d7ec102118d761a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1199938902512e8b50eaa97abdac54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfef57b5a0f375f518b41f03bfa51a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b07e27adb2a931a8e26843ea6e993410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749d2c2e847fce3dbc146b86c03770411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2198d2eaf3e08f34153c0467050e43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745d0404e62b4337f0ae92eb2966578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78e486b0451d3c7d942fdfa2769e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f273f4541bedc6fb137b330ab7989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8c2fdb4c3a552b04ea6e5695f4fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee2b45bc972b9aea3e1f148d725e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1602e916153fb15cc270675529160418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355113cb4e65e896c40b94a69bb7361d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659c636798e969de9ccf7a8dafd2985420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a82894c04dbe209fdddbd5ef0377b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701137616db280ae62707f5031727c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e213a8641f24c63fd890be993c4b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37298a761f294fbd89985811315d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1529b500f98bc285730caa4f52d1eb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a74aa36c2ae3507b64cbd15bc2d56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4cdabf57988e0e2933e72f42d90f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b502f68ec1af939af77e229dac70c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43a3c9d466c014aab80e9f5be2bff1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82a44c5621d7a0c3a8695850d25396430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7412fbcb558cb99ee31b86aa43342f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aba0ef93041b4b6efec3bd5b7a452432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f6b73e3aadf79c49cd891d71cd46f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe75c50584673b401ed56322ebbc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd0d5af3ca1b3ec56c773fd3a87f92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43247364ff36dcc52d1baa42d6004c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e113cf71384bdfcedbef594eb87f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ad844b7c60b99aad70018a7a771f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704470f6a5bff442d1a705a51f71a825439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c973625d3711521971a129eccf5dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbab9131d970f3609501c16ccbf31ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0a449cfe4bd89d20259bbcca4b86d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64b730f9b336e781642ff51409888443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da43487778f6efea9068bf91275a5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3da98475e8174a04c7c28c2a001c18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a68bb99243c76b7e1315550b0cac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ef5f5e0d01b3e724e039106b1a867447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f007cf5c36847c915b4b69a17086b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fcc6dadb90c485edf41f9cafa082449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef24b2c93b741efb64617f30739da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110802ef22750868bb1b0c2548dfaa78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10988903eaca1feb93b7ed5479167a8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a49b811056c6fec83405dcdee59c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d84323a491515e085c260bfa4ad2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae4895d6ccbf585695053e2b17b4a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d185eda786f4c6ee65a2e407d2b21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bea046a57efc63ff7dba35bc0f6eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167f539078e1c6fd56812740714f67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220ebd43a060e082ae506427797439459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3694732162c9a38bf8c7bdb4c7a50f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220e7de1762dc14c2567357c37f23a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de2ee19060b3c1c48cf9db5c86c65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417970383257b36baff3429acdd98f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c27e7f6e36770e6157d954fe60c6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee0356057491f1f9f9ef9fbf013e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fed37ed299687a9c1e149f8668410466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283f6c1b81a32ac911e3f76d51e106467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8bf3d155d4d57d6617ca4a40c498d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76a8c651ae8d86a59cd35512e9e26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9278c28409bbe39452e888c9777a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25a13c1d076ec95cb31fd3d73f98e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a3bac324d8fd078121b4a015e9e1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87df58590638088364e82e67a4c443473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe644718501eee04aaec3d5b05ba1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75a09a67fc5107bf3a6d615c57d1a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c243975531ea2bfafdbfb8311ead4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc189995982d99e8c7281f33afea053477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b4269cc8b3e51be5ab9da85a16af4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58245a65a458d160e5c3b310aa4b5b22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c6c506e8b148b5485c1132f336217480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fd073795b26bf53c8bf9df2a392d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb21488a3ff70b24e7586905ec2b66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74c09400e117c39abb404ed77279b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5793466be01d238acddfeb945399fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b0b3e7f147cd19f959f5a646af43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88148a62dc688fc022277da391990039486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07825215d182b2a2d107465e5032c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9b191b153940c1aed3236e27905e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8a7572d6447a3e58b6965bfded2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ff1974d43f2cf9f1ce01cf82e216d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21934341e2b2cfa703766a9b5ae25a13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e31f9f48acdbccb83683c9b734d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270c005d67b2452f418bbd48eaa4227493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32001db7cf8e25dd59b926f27273495494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8cd8ff56543b0c5b9686cbae0dd7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fdafabfbf29ee08dc567b1492b11a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58204c903f8fa17872ea4d696289a355497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041650fa687b0bf47d5c5c192854bfa9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e25418b7699abd5b3a816202b5702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8343da643f476a2d9380dce8d202fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8043e9317b435e03d2326f0f8282501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf2c8b1e41f9ff3c8a0514c5e1221502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354672aa9efe893a504c96287fad55d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32d86ce0e220fe7bef7d776708a41f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460740c540e34bc47b2cf0af17de12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a730b7fabb2ea46b82e7282e3e8072506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325f77393e7c8d949732e64bc40f11d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbcd0aeebc3e14f0487e4f87327247508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0c249c45c010845ff66f40b0aa8f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438b80a93cca08057cd4feaa08fb7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95032ea15e0d4b93b0719b8ebaf3c259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af71ae85d8967459cdfbb6b3733ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a0b5cc1302e45637516a7c102558513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5256ff97d3aca99058442e4741af12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa52bfea64e4d7b47d9d159b12bda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d98ff1668b748af67fd48d99cb497516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6f3182de11615f2620652a9f7f34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f94224db75318cdab455977e8201f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3bd400d3ec58ccbd335e8aeda8cd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65b3bdae337f12401a1b8a1395281d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0b29f2875b3e892901f75c38bfc35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fae4a2cf15a202a10cca98514ecb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe007c8529839b2e7c87201bbbf288f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ea301c4989678cd8c53673468f4df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc061af3a792f392dda39e241e0a0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90c50570cbbab240d766089a2a6ee5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f0fdb37a4585f9e97c9ec8a7ec42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69c54ad0b6595a9cd6be37faf4ab3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358723033332f69902e012b3bc27e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b2bcd352feb115ee4cec7fb9d4084530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0298ab96a209fd4ad4e4c07a7bf29f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a012432d3d171261cbbb46bd5e8c59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705097f5c63c3df4fe85e3650ca876a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514712177dcea8babbcdf39c56e9b0b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbebb2b7f7f691d903eff99e8f702e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63281c888671fcb2385fa361cc4d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c210d5373c0b887250074618d5c27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399dce3188bb6b7a4a65a3fc5d8ed86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34063da5ed5a63794fec53301e135539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d44f9883663af118c7ed5de4be3239540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47b3b52e9193bddb0bdb4f2364113541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3206f20aef0b72e07c32f1a0784727a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533877096ebdbd60211d7c667249ef87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0c02de515ca15f25a402a597121d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaff530018d7e33adc7b3a1a085b5bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ffc5f47d467c2b4eab9365100ac0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e68216c5d737bfd78427b170c384c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74d905e02ea2208fd6012cdd9ed92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e9f3d8144a823975d63cc0e9a0887549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceeade3069c41de1caa4a1d8a0c28b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3d82eb1f4f28a78802ffa9877b4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698873949de3356c874aa2cbcc0d4990552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc5035dcfc88b1c0936ca4069b2b67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a7c18130351d73b7f8bec2154b0c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7098af2c744cbaac193bf1ddbea50f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224682c78231db2f2deee89620fb98e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9ffe1ad8aa05e1c94fb0d94ab1001557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09f13a1949664bf013b6f7db65b4c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3deca1bee915c1d228dce1dc5cfac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa1eac0587e262e96020b2393e1182560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a0962e01b0c0b0c34bfa202608d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd5322fc04a9da6eb8f00471490cc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca119e87c93c9bd5f68f1fd6c959c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9c324df963ada8f1923f18f38c0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f943b3b779cd30af9f329e9c2dd128565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f315fad50a93b4750e06371bb05a01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe296c460b9723d8be0665833be725a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab28e52f805008ccf1934dd798c15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b90c8ef6e6ea510c5ca08f52efc4da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0b3fd72687fdd8bc2fc143250e751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f239863eff1fecd012d511a3c500571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a14d9ec8812003ca7445fb52c7d14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd35f9333d8502c27448c3c13336c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b066eebbfd2eae060007d5e71bc2be2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650b76e2815a23233c262aefcaa2b9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b4f3bae7e6809b0e6e8a65a8cb7d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd2fa7fa8b2d481fee4e321b2d7fa8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3a15ba21f7d0a95c8f149b8b31cd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad1c64bc90883c994dd04be801fbb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97675fd04caabe5b30c3e175fc554ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb755e76a31e661dc8655dcae5b1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb32bf4364148c65369dbc0519f2a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e10164b835847b484962fa4f2e5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b0a245549baf855217693524b8d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28f48190b83ffa25fb043970a959a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d07ce604240abd603196d9121885d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbfb8a0befbf9cc3b2b3565feccb15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9cd078222d107c05f2abac57f228f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5d810fb9bb670e45102848b465c04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d3d7f3d5c125319b928f9288468a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc7c8fd5d26a06a531ff8dc2198919591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75fb617ffb60dfcd9f52f3e9620414592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec7a6dbd9d06fa9e903ef4d7dc537593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063fbf790dc5401550031a652dddfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef247a3086d021e3c943c22a7e6c6c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9c4ded9b1fd4cf605380934a5561596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6b5ef2b65ec776bc032083a296413597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd261033543ad493749b787c5afae1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6bdc20397326ebc992982f0596fcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4731570252229e8c1deeceeeffa4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c11bdb988e9f8dad6cee471091ecd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ffec541c3932b6c7669821cccc62e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006882e8c905ab9423807c210edd939603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a691991042b29acb7f55782bcfd59c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee61982c8a957a9a1fcb798634cde98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a316cd2fa431d3aa4ff5093e68553b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095c74323e524b1108d55e366a8e47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796f7647caa048b2f86cf8f60183f6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb218e27942a95e45c57290be5ee2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ef5d9562aa3db9dbd4989145f4e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b79382154b437e3031531ba43e1bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981ff1a786b82e318573a74ce4d61b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c57f1b8adffa91ceeb54832d3cc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39141f59ad0e0a9a072946f5ff13905614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d3eaace05d2355d6df87cc7ba706615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885dc9ac7927e5a88b1a268ea3dd4e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d04f3bc534b5125371c04255cfc2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59862f91763f5a81d778ee5057254a47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014da7959ed3daff463dccaa1e701cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f918fdd01ba4026032aa8348784d09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981c4d05502c8e5085622c39235269b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88888a53158b93e9b0f4d2b43d584824622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2357f29d5c0b8821256a99a54b5c8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6ce19dc3eda3709e9cba619497da7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8df7168e58ae29bfb234601ea0b267625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb476a9271d360fa426d3cbb63016626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe13042f1024e4e1bf58b7eddd112627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e38eac44e3cc039c32c5b8a18bd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34084270f6cfb562df0082a760f68b3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fd8429226b001d0b27d0c63237e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770001268977f1f74af288fa4a56241631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0739abb8d948311d9380fd9977081b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793d95a76d83c7027a8f0fdf6edd6bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f16e8415c8b8c6251dcd1f31e357634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75a433fb64becdf992744d3186fe5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba24813eefbdb3c85e8af434784a85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a576d9ff83eb548ebf08fe2c0743a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176223056331f0a73e8c3ce2e5a4692638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c5e473f59c58fff04bb36e7ec825639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeecd12cf497ba5313ed727a1ecbb75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e434ad00010f9f171741cc4f5e08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534679a1f7eadaeac440bb785a17ad5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d4fc42ff16995c33eebff22366e76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434eb28b99e5cc903602e6cc0e318b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa2e6c8e0a232223e28a74927da1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04543f2f16a1fdf685a70c68337f1caf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f8e1168dd0ca011e6bffccac11bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08c82abf337164446fac5ef89af50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96f092e090f6591b046438eb631d17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f8368dc9857632e4e1640834cc782650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46d9b2f91390402ea742f5e78fcb9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb3ade77daf34424ce35477e4edcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a7ca2fd7cfeb75033c133c130e5bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243b690c8bafc8b01b2c1791bdfcdfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387771ec75c7158110e2435aa7e480a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54478feaef115f3beaabb7e957a8d5e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66dff19157d3ddf9f5455c12088b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a645bb1f8a13ce5d3f83b232a72212c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699db9106cc5771208d34500df2f189659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b151613a2d99c9b962b3fbf57180660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49240b7a9b1569667d3158256bb820b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30675c684a7c25d60ccb71a0cb378d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075b2559bdf9da08a4aa04879c750e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9226e53c4425764223480ff1547c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b69001d88645288ee1658c7695d49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6007576e8f9c8e4eb84c525a5ca6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8de6d7ee8e5d774fd27aedb79c03e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaff16e3267df971e310febeea30c00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca92c1032cd2bd53e91c8cf811e5ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97feab34a08b0bdd7861939c84e7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d5b89aed63381ba581959b0e52162671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17228f019b1713d2535523d7e1606dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c50b04214cbf085d74ee4bd6c8f29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764633f396f324936b9ad192bed3b72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2283cc0ae8e081436823fd919b3efb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b316c31d83faef50327a8dacd62cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa61c90b3f009ddfa70d96a486cd304677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44853c5062cf1c8b4bf3752335be21a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1164176b497f1a540a5bb3353d0d8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb6d3aad39c7d93c20677832c18aae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d03b159f151ebac4a47c6796ef673681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a3b8ef1d8664cd9c8fbb9c9cc1aa8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33301b8f563f543182aef9ab91ebf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215fdfcee535b6679e3b747fc785dbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3b0a8f25b1b1cd1df39daea6a71ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeae5ef2a88f61329a67fa99109335686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd33d1eaaaedcf267c6f2e72b28d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7628b8e984ea6157a3ceda06863b2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a72b3547a0e62e2f249b403f20f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232580f7c0fbeb325f4f97eade1f36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9f2012dc0e1c75465312baafd3a93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4961b4cb6b5e9071a3a288aa9f365692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8142d2b84036943b7a22a1355e2a35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eb3bf2f8c9810d8e0011ecf3978b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf811fce93e3b3925074f3f81642d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdba62b0ac9ff4d751e17c2cfb28d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fbc7e84e99e97dca896f68e1a5392697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954fbce26ce0ad4b26c4e726bd1087698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b47b96eb3a1ce5503f5839ff09811699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4b7836634ab1b02d1deb2209612ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b05d5a51eb8f5107be9ab670ae5c38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc207f11cbca4fb4a1ec92d0ad8d02cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095ba648bd2b78c843d3e91f2c284a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c8294d6f72dd38c39938d9450b6d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db4b0ad2ebf17bab1710aef4ea8df9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c92193aac919fcfc51883ffed184706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24400e153edc535ed74d7c233c01c435707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de610cc6bfb9808d7af5bca0c992f5d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcf3f3433982f36a7a7723d29fff0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550be1c96cb0013ce0b19e57ad2425710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c8d643d8590b66b84ad12b7192db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61470de826d1dd79f547eabc521a73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc94c7b077ce6dfc54b0efb35c5ade713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a68ab2b4cda35927a70d0fa5c820b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6434c8ce1c0c40ddf65a084f0873c33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be1dc0d2cd6c637081b92a7f3a8ab1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0632f02220210697ed6f6ee8f0f5259717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb6bee5196d6b3cd3c56c7b4e9e7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc289469b7d714b0f51e506c13014331719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b2e9f63b01a425dfdd8f1136ae05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373d15995573b1b6e17f968f9a1c7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2afba1b6376906f2924956661ed4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe15ac178f659805442514994b144723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f984b15954dd775afc65889b6ef5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf938f415a3f0cabddb92b3804e9b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229aed50c6d157a78d74ee9c09caf7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94db27d34ce630f50d63a22e1e79e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ac97ca38bd15eb31b56c273b7722728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d1d5ad80b7fabd7eaf761f7ac0b4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcd43ec164131a1bf1101d192dd115730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52885afee0dd90442efb5c3fa331ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa75e4ed2b86816cca9c4ca007a2c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859e21297409b3b441b6d31b33bd68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff1b2109035d5ceed7d94ba40b51da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2d2afffdb3656a8bd19a13591b8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f8fd0a8e6fb3b96fe5e0408cdc9e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bbefa5f0e0b36510496a9923813d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55018c2c00e9e3b448b48388a68b37ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fec9aa079f417b8429beb34309b22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bc8726b03b5aa37206f377e33c686740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4caec635b6b297b57d51a4b320a41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ce6a67e220702b37ebead8197038742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae590a04e36174eb280b8de40d9da8aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb01703852d05e8a6417e2186e083e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f3fcbcdb59d703deeb08ea63a28b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622d52c95c96c1bd129dbad3e53516746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1a2868929e01771a0d3d5f9f12c49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b5cfc202712d05909f8f0a16e03e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a75d09c452e852da40f780d5866bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb83c86eadc892e410c5e1942ad051750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38dbe8ff483ba0ac60ebd62d0f253e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dad4609b90cb289969a5afbe29de0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4c478cef67d494a386bfc8a4791fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9041d42c50657b2b8273f7cf13ebeeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a0ba6a484446bae3ab342bba39e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c81c3eec888dd5ae1f15fb408058b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247cdee6566a28fd51325bb6b6594fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332da34ed7d44073af246bd769b35c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b51e90ca84ee434ba51ab0ce6ec9d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e42eca69fba40c7e6a746592615941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea99706b3e8d2ebfc2a8fcb12630e762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eab7c44ca7bab9870f0f95b34c22273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c224174a2b93eee7735f9c80b964074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610c4a796521833eeefc4acd93d04585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8743887a501d220b5972d3d507ed86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7075667cf68adfc8ca2a847607327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483626fdf3e58810327b59aa48e1a088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a8309615f6a8a01c76d4f34a4d68a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b14e36bd7205cf6ecc59da07cb9ac610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9563605154d983314f44c54a138d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf2eca492dbad8992ba7f5062613b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52be9d516532de8d0007fe88fcdd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ab0c66125d948e606713eda34e6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396053663110dc8bedf0495971caa2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23445ec8b3a70a5aee88a9136061d9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59282dc635c4ac4a431f324d0087a6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b45d5cccd046820074b62756efc3d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a306af01c928edc5e8cf74b75ef062e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb9980dfcf77445275188cde50bce920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c48d9a17abfaae7abf92c547340b3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d75a46b46724bb6d330011a65b6f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f33872928755385695ab5c3c9f12023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a82d24f59f2a6bd24d596b117b3a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570156a8eded16c84c38ecc20c1f09f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667076b110eb775b9481a7dd4bea53a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd24f72b67bb176ceb5944481d0f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6422790b66b0ea4b490e4609e944cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20c7aff5077ec7b4f328cf0ea19eab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf026509734dd89ce1e283a8c016f85830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b00589e51b286120da21a66308ad531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6d74d4098df76f57945c8f288de132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75f9d8405f0db2ded2543fbf1b60a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b604e6681e91cf4ae20aafdae1b96734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e375caf8e8717257d02318a09c60ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f35cf38ccbfa0a76270ff52cd9b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e14f83b17bc8a92ba8b583b996e6c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e8a1f21d3c3fc6e532308cfa54c0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c15f9f7a53eae66f625d3b26de2fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26030226226a4749592a74a8c184e3bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4ea6dc2de7351f51c0ddd9c742a0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12610cafc49d0c2fbd4676dd285356742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b18d5df0a30d82a69862dfcfe497343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725870d30eda147d75cf461921ecfeed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef090516e21d50d2dad9562566675a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd5af1fb9b697ac96168e79fc333a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8d778b9dd96bfd16468977aa7ce347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef543f6ed25bc71c0b9aac12d33888d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2adf124f975b7a5ca39d27134c236249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89729284ef0ae29a451c69f4bb669b9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66e8785d9d7873cb780cd5e2de41d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8eee6f129cf3c1f7e1ab7742321e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629c025c60d367c1aa21ad0a9c1333453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfecff497175060996600e178771fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0cfc03f484ab7689eedc477019f8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bfd65c602b1231a5830b239d318d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacd4f81fd924e3cdcf2a60081adf0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96662647c993baebaf9edb1f7d555358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28f7321ca9b6f6eb81beeb6107f5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d3c3de8dad4c777e884bc6d7358b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c368217b3e64db6c6246cb15c074ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8d92782af35787af07cbc9963a0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7a456c533004773a04b23d8e770963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa029382d81d189b9ab84add3c9b6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1ee25a9025fe944d6a4527effc9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a6416cfa70d202bc4395c75b6560f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ee1f26581a3acf8994b7506fb22567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c08672f865734392b66c71910586168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f75c4c2fe4ba9eb934d630cb9fcde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d699abf3ef0c2b2c60fc9a711a79470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38577160ef5af7ad91b72090f7d8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011afe82c135164ba4302562a0f475a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687ce6249fb5453142316e4099e3d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb3e12685708487461339f270c47a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76824dea22bd5db3eb56cd5094e6fc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3aa5c0be1cb6cfd30e3a91d4e4ead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d6f17dd6bed3bb7fee77db24310677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60e06164684ffbd5d44e7b7bed69f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc7aaea69c99f0fc5d48d757db836479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fb10d1cc40dd6d8b128c5070e534d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b136816c331f77b0a4e67489be255d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54652f389518a893db6c6497f7c4ba2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b3ec7ebff5ea9d2ccb4e08d637f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac0607d0b9a3e4ab156819df3a3a0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c80b095d31f890a4ad2ebcfc111685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3e60a095043c39ca71fc64ef74d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975b4f4a5fdff9a61900a9adaee04087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be703a2f9b405644d96741876e27aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577d8d6bb059de4f13033192a729fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d3f1168609d886518e066c49ceae890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5f050aa2ddb74822b0fd4fbfb9e0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cbe40b6a7305332098359a798eb4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20ec43c4ec42c51713d3b5151586693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf619821a8128023d2f91adb9442a2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefadf469e027680c236e46429d6b28095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fded52683e89b0be64ef963f75ec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516722fac2acc2cf2ae1bb0e302e5c9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f495dac0cd19116c22cb05d597555f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96049c8e2a746cb74b71b896be29399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97427343f11ec1716d5d9128e02bcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d07ab02e2a1e50bc953e9c1ad8d3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074d095a6d66f1f8c03d8bfcd3fbd23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c557eceb725e8821ae3f9703da92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04afb4fbe27b7c2ce6e19cb1bc54a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5dfa4a24c9484296ed264790b562b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d84282f7928ab8276494e5b34a43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab0f276a14cb331b6809cbe660ddf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc885d21d94563ad39274b7dded1d7c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a66fa3b223cd32553462ad8077fb6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ece6b9f7bf45f4c41f253a03b0bbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f079e37857d892c598bc98568605bcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a39b68e5a04679d50de3e6711147112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7266d2970077ba22f4112fa68ed1fe1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eef2e95ddba022046f380acc9d8d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f897a623002ab23343b8325944688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31d876d9730409fc08a920fca3d597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc223b2b5576a0b12a27aec9b58702b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cce9c016e74d37fd811451ddf5597118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0792f711c562316c0b17cadc792672b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939537c7f5c08dbc40fd90a05e3bb1a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda7cdadceba81780e8bcfd816fd19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52404623aaa6de36ff5c18b3e333f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f555ffd80978951a1da66e546807db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7388d8d9fb6d5c96c152daa4e136124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9255110cd0183718f5112d6842aabc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd01a8590bf8d5341539940aab919126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4c5d14040929935ab2b32ea040cbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca4a2e68f2958ebcabf2c82253602d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f20b1455d4aae8f00316ccb9485b88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70a99eb5412072c1522099e60f62a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5b7b68554ee1ffd2b12202f0cab81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e07f6b9fdc64b4ae1796cb0cef1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31202419b55ea3b35259a8cb8a32ba3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce462264c32b2c80cdf9365aaa124f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c10ac73911ec9bf514138157450e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e8e78aee37b965bc2d14993744798136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047d9ce08cf8a122f8ed37efcdb10ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584271b61bfe173e9a687f40afa2e568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6ef0ffc348f4bb8e2f6488b6d936139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32689021770b9ff09f1de8e16f2012b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de1eeca4442b5c2e348fdd05a64ce0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882279c1609337b51e0a98c1851740eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd826231ddd6108421d6e8ce5390d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9255535ac22b7406b539adb4f7106e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dca1914f676211b86fba15f1ca2e97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa876d469a9f4a928f8485614fe78dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655318d578039404727049ba1c4602b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6944f4d69d3ed6c774880910e325d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7cd65aa3383b6d2840dfa1bde5d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b960c629a56901e0c0e328f6cd608f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5878ec6930d2a06e08c43473e8bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1735bd0574d127c8a8b3ce07280dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b2ed7a8857d0eb861c95f6dc38489153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f6671d8cd37a73da436fa36eadfef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9bb4e815a2dc6ae984d333c392637155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed4d4d5840e51b7088082699ff3ac8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93927f4049964cb49e671c8a3d22fc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc7c72ee1d329d8cfbce72e148b24a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44df6f1e8e381606844f1aab344754159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c005304ce878d38b7d62865a7d31598160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d3ffdf576eb854044c3057dca797161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2439c1418eb7bbb407c2ae996047c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d1c53e186eaab9c767467080ea302163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e020550814ad8fc64fcc639453ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72292d1d7d66a5c8a17f025ce13f4d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c1bc1f8499347b4654905d0fdde85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181bff4a2f3d7e35caab632fad6f285167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893d1beff17dad5919e98f73a049a3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d68babef46fc4a149909d59f6492169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a170cb6fe76281c5942535953cdd712170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83da95bbd5edd258e84f9c9aaa6ebae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b9597a0d31215c6581ea50fbe2890172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d94d23167f0f67575b773eabbd3184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54930b1806e7b4b8a0f7f8028b03383174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c6ada73c58159c37f996fbc1b19ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b0f6851d6e665ab916c124924c0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676057d910ac46b7b4dfec06dea10fd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d543f337aeb9814404db21a45a36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4fb21b22c35bce4570c2fb4969f1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389637ad6cadd2f57c49252f9ca24255180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd141eb4b93bbc41ad15e9891173ecb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce671c06aba4fd3ec53f842dd98719c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fa841c3acc4fc6c5e08ba3c8c6f57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453350080006238e4840c171480605d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425798d29f4cbe06459c78ab47a4e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092148e069daa3f5b197761c73e77603186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef5ab27ae698f4c5d1d0e86ae263be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a615321d79903c9ab7cdb4348953d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e44f6b72a99a753f702cde1c626d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f754baac87866c3f0b18c4dccde9d1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9eb4dc56eeb761e3cf6511313ddf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa180702b7970a9ddd0ac299724445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce71601f851ef472ee38d19572d131193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c80201987a9387b5e600006ec123194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a96cbbe57091932083eb4a03bd3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce9f6148f206232025b2c8d9d217b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfbb5b569efdb73afff232f44c2caa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ce9a45021d8db34b50ef7e649838e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9508c8c41bfafb1ab533a557604097199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f38ebc2350099ceb26ac2cbf548ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633cacc3aadea39d56b041fc73b1177201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b93b5e0f63ee3238902495b109b4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d62d56605c9630fec9083107a7ac6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1e6b347c310d68b80d4f9a7847c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedbd31de3eb2237cf84713b679953c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae047d244f67ee91402df8e0ebfa06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d3c915246c47497a37e169706bc7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fecba9a7470236d2c01a25289823e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e88fa1ccd261c05b76d8d006f1b80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65095437bd04e534b0c2be668e7cc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde742a40d3e13fed61e55c1a9a3f36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00068b8271e347171c4e2e8fb1290d82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6dd7208dcc22068c98c6eb2ebb15b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d598de7aa5aeff21ce3a749ab1b265214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286d5a04ae62c432c716b45fc8d0f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf65acc6d8b161273878034f885f39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4d97d7aefa5723fd65cc45a65a766217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd8a5744aeae999f04d0fc6259f7e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db56edd426aaeb336a06c97cb9642219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772ad613bcee02b3209e7070c4ed3e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4a6c423f66cdf4e8f40cf60dd18d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c332e28853c3b89a3b5bef0b8051e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc4d6b7266b25c01f7a78807f4820223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e361806036bf279f1363886c74cea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc04b78cf9c50d6842acf2cefe5691e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab6a4d54951576ff810764f4eb001226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddb49085f6ab54c0b184d2f8a329ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977281a76a2ee9baefbad0ac9869b45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af29d3bed979e71d449e88d25ffc82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3cf9b8ee333f062711bbaacfabe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52e7ed8feb257a1388c96940a3e5aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337402a8952641e47b589479a42f949232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6fbd97ecf3b685adbb908662b02ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce163a8eae2c68123b10df14d5720bd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23723b78225c9e5a3b07f17b8f86bb65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1edb49e0b17c951756aee28a931b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d181e5355e327258121cfe8bf359a45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682998fc2097e6ce2ce22bcc03be079f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ff662434d0dc3d29d3b46a3b1023239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f7d19c1ba4c140384e496b411be5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad00f659f5e2d772ff1dd2fd9587d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d254a2269d48a9085ce6f7865e3b42a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc0dfa370331efe5c55ac367571fab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511e79b6bf9ca751f9e18a8d65e5be5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1185faf0f6e9497206e1f8ba70f0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ae0dd71bc703c2d7d1d89dee43cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b746d7d32bbab1bb88668656aae8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64357e4b6f6e180157742247f887ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b51c27f846ffa6dd2ef02bc4d7872249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3400572d18645c638c7d6f655ce1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86426ef822ce19ccc2aa333c92a5a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dca50104b30d71bf9c71ca2a7b02a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997944837af010820c2fd0a5d26a57a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f39a661c2d3aea733fcb25de547b3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f226b37f7adfafdee1f0c58cea9c0b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28c24c07a8b61ef817b21a6c9e02c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8ab0533d494bbf5323d9da20570b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42fdf53075525d954fea0491c5c7f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b46c4b23722dc1d74e4b6d536d5fa5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4857e1fc6739ecfd96fd961ee8cf9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960affd8c398b7b68667f1aeebcec272261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9dd73c64a45625861b99a37756567262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469bdadeab51e96362deeeafa85e618263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7fb1ad214456d2fc927e05f20a93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf8b50f022903e31b59e8babe51acb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc654cdf8d0d63b2da34db438cd8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e18a4517c61ef6f169eedc7424ddc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8c0cc7d9a9b524a6e4c3acbf363ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3728d400e83f3973a705abfc32a584f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a00df90cd80642fbb9ae6df96f618270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6febfe2b3acbef4a8f37657fb6e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e47e1fc52e21e5d7d285bffc5acbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c274678ea54edd9fec4d7f9568559273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2511212f03af6533e77e4a56fdc53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa31d86b9a4fb3e608596233efab8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d8602e2c9bd207d5d7458ec9834de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6afc083d5145c7b25146ee3ed76b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298f4c040f4fc4daa1491a7c3b7bad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1e108902821ba2f47e0465966657279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a7b98fbcd262cf662cbd42bee053280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17387aa54bc9755edf20e7d14fd267281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054a4445476042811cbafd6b98685f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76499ecfd06b6220ff15701f3314b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f58786a8cc05798106d79cb467deb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eb948125a4c24b8acbf36e2d0ae95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f3a539ea1a16b586e77f210577d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac263488a9ab61393a388871046e89b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d427a055502a76240f255d25916d02f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf720532d816cc9ce9662d896e1b7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7f681249bb631a44dfb55d67fe4fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5c399a987e68d70fdaef0b8c4fbdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74deea84e2ac255f0936322e785c23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24bdfcf1d4d6c3059cd9d4054b59a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b58d24950526c3657373878a262bd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497bc4a8dd797b4edd046387718d732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff6d460d58a7f7d74555da43b2301296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05508bcb37ba42c98d139afaae76f2de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610fff4a589039bb3c687c5f2eab6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991d19addc94c81343cc0484c25f9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e02bde4bfa72fd0b65270bc431f59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5913ca62c7bfd8ad185ab9de80b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1662af897bebe4385337b216bb6494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022650ee32cc014212a4fd768a156d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c1a840970b2bcbfd137356b6ead6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eee136749c3024713a27d0b303146a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9e7deee7c54135d3b3087f4b6a55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d789d8f284bf2e8f07fc7f5e65a52a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be070b33fe321ec027a1d205d49dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f3db748ed6d04788803f0af8ad828309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155db1e10a8f43d641c346167ed4095e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469415930906e3777d5a60997057366311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05a0c956ab2edd307bb0f909a4766312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12208f0451bd9bd4a85aaeeca8879b36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a311a51c4381b8c8b22a95c02a6d202314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd948889c729f3cf49efa00a49761315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296036f17dc7ec510a2d7347a2e75a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d128a3b7a7b9d1aa59075a7d8043496317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e88ac3b8902953d4280f71f0cc71e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfa6430e315f1fe52f615c61e0651319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc26f67be36028de2a6b41165282d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b83ba3e9365051a21fbb47b9396e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57c339a01ecb14858856f234cb096322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eef3e1fe676114a0f39d5d5e5157df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cdb63d32f107e7b2047ac987e4199324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff7993232a56f9613628df45132494325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266969e987c12c5b32228649df851ecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964305f4c8ba60be84cfd2a8aebc0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6828792ebb12be2f9ea9558be3706de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768af17a68c1867905a2c1d57c3a8fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6d508f3a9701571524c2b082f3a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d37bf6629b189c00ae156561b75f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb2080f4e6be43aee0c187b0d47566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53824bfe5fc313ffca2bf4535a59fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f4a8c10d6c086854adadbecf65fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942ffff4717d1c53749cd56e8955f97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406295ba4de5c84e4dd77a3e780a545336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1f101a25f50aa45c0d56bcf260f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa113f689efa7d76ebe846cb04cf394338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4010cbd177e38150c3f28062f0134f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f736c345ffdd2197d7102a75788b3d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32ff15a83df3a8851425c513b4b876341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f21b214c2d29186ce186f70abab8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf591e45bca29594c312552a3a7d7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437640abad6f987f413a28e9d48a03d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f8aa94cdfaa4b750606a5fb2a8cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4166d0b8c5052069511ebad75c36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acc908479e15a151faa3e288d5ae42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f40501921429844053040b9ded025348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6cc0a5b2f6034787ef75c1f2f5a5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b03fec1fb801b9a0b4e6c4c7517f90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c205c96923e55a2619112c01d72f978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2d0bfd079f516c4a85d818b2e8bd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e96f942f3a58dba7c77b1d6c9abe9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f9939c7999115fd34c85c06458ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3acbb3b1a5897136471946b81f39d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68705253b8e85bedb10727a4fbe8b1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b766a8af5d1d96e81ed33a13c40131357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc6bd38b42716748f52fefd09fe6ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73dcbd25c59f19d8dc708124f5769359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55d180c6345966ce6bfdcbab34775a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55518852d1bf38ae519ed52e156c451361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e152c0d1228d7c221e41d984a94f6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e08fe02e1bfbdc0f5fbb280fe6fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ccc67b28fe0fef2956be8d3b97251364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa9028e7f7125339942b8fb6fcb5f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309522e83e0703cc90674f3b8de343ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76117fbe9e05c560f2b3fc7b05816c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7520de9b0560a3f1e4572afa8ba3286368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba3a6929bcde490942d6d40c1ba130369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f26cd3b15df1c189af426a97955c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bfeebddf776749bb6f9ebce9540a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172fdb0e0cf2a4a63c56bb0f874d3b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6dd87141562cb021da88d63c316a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f6914f86877d99ba656cf2babdb60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9db17c5e8ecc18cd1e374d94c6d246375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdcba51a6038e3086281885f640bfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814947cc7d7c4f6a0a0e6028ddeaac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7756e866f3efe1c06226fba0106ef5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc3ec7045b9734abb21a8dd8ee4a76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10968498a0b5415c97103012bfea4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ab0ecbf10ae98a0c07af216b28c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc0533b6f9cc175369e6b989b91a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6066923414f1890b1b46824791c190b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d98cbe086bedf2fd67b6f33f9c85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2c2f216c2bbf4e534eab3050ed6e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e7ae975fc195d76cb7be1d02d8c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fb986b7df36034106199d9ad372a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f565df0ee516ab61188a9217e2a5aaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1e9768b50c85880f82e3dc1b0935389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d860a3b429cdd07a66aa44ab13e8c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87607acbe14ba11cb4c24f0a2a2f35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaed791ed9a62b1fae8b20594471b25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d256916ec8cc2e80888bf53d1586f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6474fc6c5302c4ca7b80ca39e8423394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1f0c30e9eba436c21db15ccab151395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716f843c33ea4db3807040b7325e4d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7f9072ba1bc3c0f57906b07c99d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8ff987a7629a299e66ba2434019f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e083034b35360ec7e9245042bf34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212c95cc4a637a9e34448df39af7507400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f61f6cb46530870f2a4bc54d746c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90599f4701e91b2e27d8da91433554f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae770bcd84bdc0fae0294665d2e8111403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63249eaecc8fae92611e272e5bfb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5980f997e58a309125a17b9639103d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d802897d3655fc71c70f6ccea0df4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf2334a2358e47e63f5d48fbd71a4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75b99ad147e7b219059666d357c78c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4f8d4facc560bc2ff705294b4d89f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562534f26fb5454edcfc256fe7e306b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f0e0bdf09fc9936a98a27eaaad210411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a177eb1912cc35fab360e063e9e19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c58252716939e6f2073bc67fff32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf211b95980a88b9ca1063372074488414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2de755f07b49b6bff73cc4d6b97cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee58591bdefde41ecf9da5c9fc1c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f406169f6208f869193d93130b60f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30c5e008d5c2e586978e5fb6b94ff2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206e26725eb264467fe74f188ee8ad2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ffa1c90fa2b97a7d3d717dfe1b83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1da4e8394246fd934496c00dfd6752421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9e7314e2cc95dfb36eb54669063f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedbecbd86301f3c9de4b188e1151cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d7ffbae473e83bcc0ba9d14c6874424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ff5e4406d3b0b77a2d06b8c055254425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43bd6648eddd92a98fd8c447d24c97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edfe5530681a2f0be1fce3fc458b78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18993df27a141a9ccae1a899711aad0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a92b9227ba77e24a29dcc5b3c7e546429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ae430085a327f47283e2674b5a2ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09da00845ed7f704db084e4175fbfc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce3eef09d0f6daa68d560c409a199432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3a38c6b8c71738f823772691490f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f24bad9092934c0866a757f5f456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb662c3aaf78ad44bb9eb9387cdf0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc100793a1d046176263ef0ccb93e540436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36696861f6000356dc19d97d0bf7ba9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a5db1500522db461b3d3850506e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80223075a0c319388c4bf8600cbcd0bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c76a0763165a65271e160166305c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7719a26f21d9d2547e0a32a5afd0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e58b45f5caf115fc1c9009636459f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89dc296c9095f230378d77791b9cf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038f7b661a317b563a4361350f71044444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b300205847f6b0189b2adf7df469445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae63c2f79fab6139a032b528b8fce42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6328deab503fc3d598afb5403b400447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be65767ff18b37e0c0432b25d1b276448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e97df28f2c13b068a3a97d7bba49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef4ea78edf164895b6ff422b00a608450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56746884b0f07b00bf1be50131fdb9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81132d0484569f0c2e0da2ab9139881f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacba2257dde2ed2596c0f985c6c3f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844167540472b1cf4906d062224bba66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0a613aa7bbb3de1eeab9eed701a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a6e7b367a297c5fdc1ad0ee6b24f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579199b4ac519d4a911623db61cec0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53342649ebac0e41d069d2e53039b5aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeca754d56a512872450c644f8d87f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e42e3f3e48635bb4c80f031050ec2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3d3b30641ff00e2009b0d1fc7cc02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6894a2e419d77d72ee1e380044a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2c185595b2ca661e498f677c92c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d71cedea491586d7e2252195d3a73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87e97734493f1fe7c0066564684b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace93c493dbfd695e4d2783770ed78cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbcbb843fab21f7d493721e0ea5323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a673c014273d9a37b07792c249c7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601043130a0d670970d62c9d189c308c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6094093dcaa828a87f3e26bc904a46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd767eb69645be760b6c2604fbe53b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c9ba83071c8ded31207c090abdcea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf94ab9d4198c57814a85fbe9a8e06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58060a1cafd39ccee5e7d7810a3f35b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107dd623c6d26131ab517e8dc0a0af8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e4c09e75c34ef28f4858d9e168155476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38be3dbd12e5f46525f43ba1262b9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb2e222980c29892eca64aaea074fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aed3cfde5a22822690048e0130698b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d766959f9ccaf7e8c6fa87a5cc903b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd46a6118250f3422a3949211de4e22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c025d74a730f354ba89ca151b9a76f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec6f274d3c67a3e52a8deb00ff7ecf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284253831ba69da1c2e025043024ac2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55983c6cb7434267de8ead08f4bb4396485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0471112e452e80b7aed0160328d95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68098beff3968e99a0ed6d453db7137a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309a0fbd246dfa8a5e7e8c0df948806488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81c8a4e626053acf9a6ffb41415b8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec29480c623c0386f0e0af172542d72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64dda6dcf4b74cce7b7c71f61e4f4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5facddcf857797cf0070db2414fa9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694cb3e88c6a6782c9d2d612f353269493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23357d1135775d45aed20c14826dceb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dbf8a482c204742ba400b20d0e556495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53643b0f729074a589514641161d4307496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fac34282a898d01e180140208f6fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470e2ce9792561d6d4b4ada7eb4095498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2d26959e395dbd8f9b5ed6048fca3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131cb692e6e6679082d59d5ef63940c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6934d5dd07143df2fbcdbb1fe22e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95218e9c9b1cf0ea8b3621302955c76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d1036790246e178e6261603aff008503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a733ae1165027ac42c9427f7f4982e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadca25525b0d8750a812d01f51c40a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f824dc5971f1eb690e5fbc328ccb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458af1a2cb0125b8d2a156734dccea5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6906fff87d3c9588e478d51d770248e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a7f34de3ce5054ec9900fb762d8f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc1315c281ccbd35cb5af8a4c686bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0b8c828cb05039169876a3719b1d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2429561a3390d65fa1c1be6319f93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439f409807677e6e3949c52d049b344513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7e86ea3277373f1ad355b0e843728514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c38fc510804b1ce5c61e123dff49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351726aaea7f0d4e43c479400264b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaac2e8f59d75b1b9f5c8cbe3330ede517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cb0b9da9e7128bb97bdce3dd9ca6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd2e32434c0faff8cc8155c33c8264519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050b813dfc4d8e9dcf10e2d12400268520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdbf5d646d738d770d89a2109b9888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd61b1af762b42dd537b25813f0db9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e13e45b677828ca02111597710c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05c9cbcb40e3f87943def977e7ffb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb6a33b96a27806c0c9ed9312f7327525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6ac15366d141b61bf76fc3d4e6b50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a2fdf1d9acf5b20267421e306e3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703757f9e5928f46474f940e8d1aa6d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae834049e897b9d141faeddb06daca18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0ea9f501dfd37d10f20a4b5b350f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85103ae00d51e53696ba42a4336c5b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8f8fe9e17bf5c4588bc2721898f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd27343208db93797ed0d63f8c8177533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a708dbe0820637e66281db6e42baed2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69602587d5a148feb0a0c2ee8509f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d1c74ee163d155c869c355c62e5d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ac76b2168af5c380d1f595b9f3ab3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf904766e9f0a573c327ca1c9c65353538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482f2a51e9a686ec02a3c8b14e5a816539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d32910339c17b9baf8c57da6c99529540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d15ad12f5e44d1586254db28b1ee2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719550a3c77c9f018673dde84ebbb65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f70d1025f7df439faa33d682d81c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b578535efa00cb70d52f6e2f2446544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631542189809da85ec61672750bc0c2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c64bbe6535bfe453aa354dbb06b90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94434c767b9dc417e36d2a1dfa854f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9490b9633626eecc50d6a2c0595679548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c17442b31c3fdb37799cfe12cd5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88b093696e68e3a12546bcff6a36c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59008efb3959b29d9e71c53ee5251c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba13e045a8196cc4024caebebc7b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8a491e22bc177ddb02ffa22b5d94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c74cf46005ac8c941b29e62ddb49a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4a547a4c6ea47c5a1aaa036fe760e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182531b2360bcf348582669a4bc4e610556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a548932df7d9c69faf4520eaa351557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed509c242eb8dae53637ef27360a53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aa9ecf9fa3f6c618af5a214f8cd47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e653a2143e79cc92fb7acbbb8958560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e931d58f5228963c89d250ba5b0f8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e084adeb38d6a0be476e653dd272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83611961f3d374ae1d2e09f384055ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a51b56ec673c17397630c4a62f8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3753f7cd1ea119afefdb15efc82e5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcf738e0d7d2a0d477aec633df83e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17adee80b407beaf079155345b9c79b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87e1f7271255cb76612a45c9ae2b1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48f3c97072a086d6394b3083dc75be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b2fb5ac2887685eb84455df0294f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e73c2ab2c5b3d668d88203538913b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e9e804d4f05a80e1664a983264e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd0bff90edeaebe0bc958a8286f014573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc2c5e4a6763ad01841e0b0697ce73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a33492485ebd0545a3ee146cfd130575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfac8a9f0e702739f7c3db73223386b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7acc0751cb6caf9c7739034d1a0af4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4feb8758b9765b586afc967388fbe0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d3909633dade2538d542e0e634e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dd0e05f50e8b62fb1e372e1dbaf41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e793bf978bed260357d45dc4c18dd81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4669ef8cabe54669b79aa620dae05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d1437f960a11a137ac79b5a740a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c653c4230342846f1656271a8c979f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650c559f29448907a3d7309383f57c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbd7cb76dec7e14e58bc5078c4132b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccf8766ef9469f8c042ce45d8f42dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980318e54d1e1b740c7e785f73440d54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e52181644c9472ff027c45099de93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e67c62893ec12022d2e2581cf5b8f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192375c9876f0a46d2dbab42e2fb58a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb25698aa57a0f1f6f775b606d80b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab75fdb556e37b37f7665e7f53c54a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cc41cf00f0506b871ae671b6c0343594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c47552c1bf58cd9a5046f6e857f0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa94769df24e67de13e37967402ca8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fbcada04d345d0c9a106c1d13e18d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb91e1029064058c437fdc581a8a9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6119a35ce3e3d8a3d6cdb3402a2e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd06960e22146098d1d08dc88156dfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a25c74dcf4b1e512e9df9c7a0bb3d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f68cd34fe8601b9d55a547db10b5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a60a90987939ee29d6802f7bc9cda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4e24152265a9613594802b4dbefd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2aeff69c7a1f87fa42a39ab6ea685605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977adb2161486a061cb4a3efe364ce0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02c51e99e6ea3b9ac412e7aa0437d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c7de222d71a8aac7531e9ac1f46bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4280c70843b44b8fce4a1b5c44f744609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940cd98d0eccc7b86b18cbc226bf29e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f4a7859e0e90bdf69d44cecc3a7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd864fe651f910402d0539444291554612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28f443cce854790c9cc1e94a3324c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c6b761abeb840928a488a06a3d920614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b434471cc0e5df5066f67283894ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492566baacd156b3deb36610fe5a8fcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf00a43acc03a9e7f24ff6d0777d54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3e0193677a521272a717e0fab176618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba44d2e7dfafc961432f93584516d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6947e18e66b0cfd75428d336b785fa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c23c497193aacabe201d7092a7161e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95ec3405ab8f67ce583c1d4e3cef1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933499c49138b8fdb00e81748b2c6b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6941aace7922185f88475f96a3bdeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4727aafc4bf962f7f7deff74e178a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29e786fa33b90ad76367bb4452f35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e902aef6b3d23978e4fa825dc4a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053608b7a0058ca3869dab496aa1181628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a12311ef1b898cf46ca3ab2404df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9500f1565b9b661feb1f749eaf7c48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84e62091de9bc08c4dbcc90be86334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e05ed6d41805cc88813585a1efba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca69c08c31502719da0d36dcee8aaab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9312dadc2d4c76ee10fdec4d6ce854634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e56edae5c3a25c0f13cfe0dd9da3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17152771c6fb503a77172db37fd07506636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc42bb4d92e733e1bff87b28f2b73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b4f6ca089ba80852b93e8f01826e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e64830ecd697eaca596ad5fc5f1df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59d94bb605db0aa633290feb5350e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900c39f82c349f8304b831e7f887c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934b34f4e2f2ef176ed8d1aa05c1b97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3459d15cf281690eb83b9aa504221643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da0f8e103e3ba93ff396a0ee1397c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbf776e202326ced90aa9ecec7c15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb09d3d1c23dc0f72906d77302325b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfd36362a05bcc6f47268a092b206647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd42078a3abd82724a0800655ba58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa82dba5bf3dd91e1da4e70844b8401649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20ff746edcf88924897921bbaa625650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2943c2ebe65c3e984bf45f2799f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a0743988ccf2c0461ac93726fd215652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836def5679c93840703064dd6438675653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc290361aa8a3c4608913cb759d6b2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c853ee09e6171f735b46ec95963c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f7d34d40e28f7c256554f409e7a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfdc512491389dded783571a23ae3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ef05ff8fe8ac935877e6ff4d8aa4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5a1d7608e8c8791579a624d717ffe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18411c751ac691a4267fe429bf8168660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc66c2a9ba2b8f1046b0ff94bf6417661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a140c4efd5716e7a7b8cbb13da06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561ee475f03a74299f07205c7961c80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78036df40b0d2c389b28f981fd5dd9d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ad3f7378214c5493b14ddac9dda0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71444493e26aa46f2641847fe7722f10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd5e2a4e2bca890c447a9ce67221d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcefde6115c2cf4076bcd799948b5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178eb38c325b822b83093c9286e25a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6bde6efed102638fca04ce8365c61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978dac091c5f59294b9120bd77bb6ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dda4dcca6712aee4ad68c03ab8c9eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779d1a76213b9ee0764c2f9e7cc1cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ddc524a599cd19d05b8cc957a845d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8818cd81baef5850c5556c555664f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14529a39b3f1c03d52d1e191186f0166676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c342179f1052edf5c91b459babdff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfe81fad82fbaea32a897cd21594c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5734c59ffe6ba9763fded3614db2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b75f9316394b86ed75e7ab622f5c36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c93d36c9d603b228fe685e9511f70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3953eedd1e3b15724a4be734c3e6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389e4325851cc130a4e24772990bdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f66eff95a6c517ab9d7065bb4f9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8da1c0131f6faf49068e3b49ba3d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8ec3e32de2020551c4981b3a6e07f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f8694fb4f0eb3f164eb2fdf2060d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7532d5cfcda4533630e02b87cb010a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905178dfd536b8b29d58beccf9fee3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaeb0636a4abf6d6d1a796949f279c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae09ccb01208445a010301bf210a7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6cf8d0ca896a1c52176539a8c8765692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c404a129a51b2d4da84f08c1a472693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593b6215b5fcf5ea90f808b982fb0e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7f6f7d18f5f1b8a8b08fcab98e3d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51083a032a8184eb6af92c42c9d3ea53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894417ddb71f902c71800cb8dd3bbef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd4e18d2269346550c8ad34a57327698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2731ef1c3c1b21757c6d9b868fa0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fad48acc2cb6edc9437b1251e5583700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958158f253aa335cdc9bdfbc42f02101701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9c7a35f321b5e7501c04e3b52dc33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753312882fdbfba18698575a0c62f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3ca3f34fd712a9f3311d5afb1326f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cde9d6aa46e0933afc1b682c766ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebad3cd70e14d6c45eca6b9b09d8cee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36832c91ab6aeee05357abb12ab76fbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4546a8d9334ad70b506ec754da320708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f9dd3902d61c8289d901737f5de5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12386b97e1606ef353013474700aab47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c59995f7a49b234ec766702c2052711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180847fcf54bf7e922b3901341eb7f40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca8beaba42dd48f2d97c4e3170882e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4d2638f5f8767bbe2a9109e5b94fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc196d0bcd8d4d02889cb0886d70351715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885586d0aef674b235c2a08a9677c6ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78568265113c851b30bb0dc999f6c51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3cab1988b6a3d647edb3d7b8cb72c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c673fa4fe71cf23384207cdeb6314719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa7f86dfff128affb269fef6da4a50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700c141574c58ff686ab06baf47b012721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523214553b15e2978e558b8b9fc8a4bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7df69b88d630015d2c2fadfb434a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c84623b2555896089c7ad524143b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d473b17b579e9785a6e98e28062b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10ba52d7e5ed3c8627cbdf635deb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406de150b77971a59026c6034b933e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faade6433c2baaaa548fc60f2ca3bba0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884abd8ebc47d2f8f185c45b50f8072729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ce416ee50959e8f4ed271a251c5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09913b8e3c223ec54b9c6d0e22d4f50f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d22df8e073a37ba9532e21f2b4270b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55b8ba68b8b600772c1e30b4efdb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a94dd2fb337c421a7b8b9c126263734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d3058a7bada24f2db2d3e6d06c3d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae1d0fa7e0bebfcd2861d9b97b0e50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a05e903ddfeadb0e04ed558d53a40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30779915bc5d82b9d74bd628ef9a723d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b07fcad83f6f293c3b7942241ecb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33013bfe04909ea9bf2ceaa23d478b7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea4de57d91f70f3829d4462d5b4e2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cca7a0cf7a06985aecbc867aa2212742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b538f6bce8d7537de036d3d192242743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b2c048699c02b02e2debdf02744fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2517df8ef9aba48419ea945d7a56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943edcb5d5c3c81e8eb9a2a0d7ff60ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813edcc73a3297b63db92f26ee3d2fe5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3de7a32869b2aa5d61920155ad589748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e41df596a4906b3eaa44723815f127749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2672cffb9951b3e4d4389bf685af5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87785c4286037c02f2f7f8fc44a5486c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498001067e8c3629e95caeccbdb93e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18982bebfba19df8f1375d9b8a3cb25a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a8e102f6ff684e092cd2962869bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2688d5ab27c743280c9b45c21f8d815755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee805012180aedc468892e57d867207756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c912c5ba8027a278d1fb17777b2be9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5ea0dd03b2c4d49cd96855a0051c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba813230a57277b718927202e6b19f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>