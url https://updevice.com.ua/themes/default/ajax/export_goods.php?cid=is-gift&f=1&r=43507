--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690220242fea018b7f53c7a27fca6bd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0692906098f73eafb338facde9c3c3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06f0ffe48cf2f71687b90c15b1ecd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff79f1e9abedc388ec69c0014c3fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c1eb318f58d60074a784aed263845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60dd88d0bbb1a02d6f445c5c63fdca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d99cd214becbb48895263cf3a77f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af71023aaa48c75c9db36ae97f150688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd35c9aa3d64b0ce9daa36ba5bb7899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0a5556dab3809bd43aba7e12f0c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d6d63a6fe92449b490879ad85877d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f036db05d563909f21153fdf4e55bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1a87780de437cc42da30fd1faac1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e695e932a3985e8e0e1d25022c5dbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc5ede2c45f93eb6faa224697abf3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc530096d0786d62276efa5bbcc06816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee4344bb8b5ad25632609b2828cc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221ef98fbc9505eeb24ddf87c95cd6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396d1b2c6db084143d0418050c5f3fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf24353c6694640bafcd909e64ca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cec972c502a3b4dbdb0e96b78b00821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb9d94bb5a00bbd3f04b5815c1f7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae346bade7d7257f18cd6fc0f83ff2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c4d4d85b466f9a2b5d2266aac75d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013415d07efdefa6efc01ce683eefe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d572a3aca25a6ad80866c442fecf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b15fc4d56a173f93883f6c6fd7a3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e42a6b1b40d0967acd64dfeaf8a9ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4905bf206bd6036e552ab28eda262829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83a63ef1c5154e33274a610034a63830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887a8b7b14b3305ab62110b2dd9c51031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be2731912075c76d62a7230d5f88e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b9ea4a6228c8d373e01ff072b8d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73092873a5a01e440ec2b7de2e4b1b9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d53e7acf9418e830f73ed96fa47a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11789bd1caac6ac687b0385eb280ca736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc71c5215f45a6426a2052f9d2f48937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bacaa4d1a0ecda5a86eac2f95da5f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144228af38c591ab43c77b8d7e96f2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3558485500d7b5cc1f0347cad21a4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfaf5039c1defcd942263f1f2a157241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e359f25e3ed19088d6174297bc1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb810554bcba76aef6476dcde9e31243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e984ae50c47607bc8b6bdd27e2448344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde449f51d2ea8652c75fd1fefd1bff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcd54f846c4e96124f0cb7d6a59f7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d955bedd655d5fc206fd3bdf3a0ce5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a88437eed400c0a5614b5d8df078c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ca9a957c49899f3a7fad6e0f49b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0830bf9bb6344f728b8133a8eb51c5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db98658dd6cf4b95ee1ec338c586851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbedcb34e99a2794296f59bf9b908252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a94ddde5b935348be7524f07364afc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6572f9ebf32415c850ebb739dd924954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace51de732601947be397b406ae650955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3aeac94ad92eaf0dbcf3cae60d1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d218e46366470af97db71c3e5fd5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc247b1625f6753449a83c84cfbc3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79f002bbf7944df531efb17497d45d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302159abf0da74ea3d4094eaa42867db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cf6d19421a6ec2abdd0b451dbb0e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12717071b73b93d3ecd24c655c88de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed721d05e716780639be90a0243b6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0fa715da688a513fe3ac020d3865f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf4cb4ff0fff543541055d71463f2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e518af54a402da01a37a0499ce0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e524a4fefb6faa4a1517341863cd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb87d9b7cd66ac26dcf7f062512e1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b781c4885ddf7d38bafe579caf154569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50022e9d4243f038726f3563865f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d43dde98acee6d72f2306055b6607071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509ca3e49a1f92d081951ba7c72c54c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6724410aa5071942492c983ebcbb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1367288c1dbad1101bff62ad65d77f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbad7912363a5c853974bf01923549575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0671511221c6e5b65b639850029eab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660464a5b2ddce8dfd1dc6a0f7b9480377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5a5594d1a36c275f78f822aa8e2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc93fbafb6f911a499178da0cddd6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6363981970c800b76375022a6aed5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32cd46e127b60c09005cb56f12a77381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d8af5f0d1b7642e60a7534b7df82582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ac6b32885f3f725c5973045d5c57c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73547735935c78002b8064470818f7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ef5238dd6c71af17e549374691f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b9b831839cb984cf650e59759c10486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb756a88acb901fd360d7ac5a38580bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba652dd9e56072e2fb64af3ef28fffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46d3d3d59eb2afc3dc4efe83e7b8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00889d0d503547f2a81d0d2f53ca2b9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c4a0faf706d55b7d1db03d150d01491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d4abc74612395a8d6545c55a5feb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47865f5d4722263ea6f0fbbc9bfa326293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28fcd145f87e1934ffa42398f29bba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbcade4f1a3dbb6abbe4558ca9e8f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa6ac58a8cf2419c8986bdff65e73796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f6e2d2f0973222b354076d23e909597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d973d5e99e00d395028e82a7a9a03a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb84029fbfff264f658fbfbe2a3e2be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46882326585652d3c3ac58add0859db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9127c6b97b6cb7522fb66b5b18b0991101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f625f7f27dc28e1f6cb6c0d8742fbc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4ecdefbd2650d3e73def444d12816103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ccefc9c596e6af3e3f847e482aa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f203ac9c8f23d81fedb401341348105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8d4dc202998029d8489be4cf14dd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b2ba24b4e5bb1c43a05ece7e38539107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ecc0ffdda69db3d99c00d9d7d9eee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553f5502d186ad9479bf63919dc0a3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f6685a683c538e6cfe9f10c294271110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4f2af5ca74b5240095a663c8232f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89555244336518cc20c766d3ce810c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444af15fcfc932f366637ab9ab6db96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4f160833f4b8b4595ba3ce56b5013114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c2ef23c6c5ac0207f368186e82df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb9f137aa81064aea272f1eda513c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa108b46d814944052a1f4a4ccdf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2705663f01c49a598e5e28c2639bac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0820dc6dda6ffbfc016ae6fba37a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c585cfa659eb813091ad2ff79820e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a8525004784a09295a47476053fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c857afc1025ba882d48deb8b0d61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88327732c9817affe031c0d8e3ddda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892a47663dfe0855f19bddfe80b63a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f40586df35074b101a585f1886a37a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e95116b5c785adbbd5f28f502fad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cd3f54064f03c411c5b46c5fc28d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d86244beb9fb0605abbc2a6a548a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bd3cc75a41a93efd7342ae28ddcc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef290f9a289102792e49e37187a0bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04be7b15889bd7406af7371e3d8bf7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fead02dd290de64ed250d2f042a862a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcd719db8e34ac88cd283b86ea07a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e357dd1a815fad5e7f85d38e8fa2d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5101f6b1bbdf831ef4c91d232fbd9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7efe0f99e9562ac0ea4737c17eb69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780345bb0052a8d814d30352ed33e1ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a002e9381c3f4f4e1c5b0dfab3d876138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cf432fa69f87b1ca2f373c991588c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fc2d4dcb899dda03dec7625eeb250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7123ad4770bf8662c9437467c710a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284d77c4dba42c3de86bd74f7d73ecd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2e17effc0b337ee1f0885895bd52b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f895176ed950514864c79412844342144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff5683d333b81206a7c54feddd8ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf34dc4e28cadea1a5f5dd2b323f254146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4f29c57a62912e3f565d21d65582147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2bc851da3fb53beabc1b1ee7ddfef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd04052e3126158adbe747ef163c4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcd851ac0be8e9e1506d851e3e96e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc91865c603b7f024a3612e9f82378a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a116af6fb926924f18071b17a8805f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6809da25a2acca82269286856b91d2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ccb24cf53a908a6ad8f8d7803314e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2c60556526c85ae9e9adac386512155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4913345dfa50aa5e31992da07535c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36136ef245ef76aa79a2012137ef18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9282f839ba476d186d1184bb92c918158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19b59f997f30008c882d45179fc06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0889927707d72a68db5754d69f00223160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208cad6c7204d01cc68b673930e7614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e734050349eba31f2c50de920ad1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331be37ddf6fa501412ee4dbb50d635163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b51505c27ffe9302c8c494828a8cd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e12ea381172d7e2c8bb4f6e3d87c27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e3e68dc7e7c7758c78619b95013e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03002b7d5d342f0bb5a92e74901f378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109060126d988a1bea6fbbdffdd78404168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e176a92b8f7bbd6e5b291d6610ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1adcc26c1aca18d9baeaa1d2e65a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff581c16735add81ba66c37b3f0509171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf184168e1c7a66278f228200ad3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e822d802a7d795a7c560333dd61468173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917995d4416903d0e8b74278cca61328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ca03bcf7d34bc3db3e08664b2c43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d59cbd57ff14a64ba2b9af0dcd28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca082e967880e7c5c73decc0d9e1987177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594cb6cac701edb2cb13011f653e676178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda2721b5bdc61d4072a4ebe35dee48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ef67041611661d04d8b4cac8eb0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e05ef18d3432a7f83d586f4b63e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437cd7816c80bc61fb8ecfdb35ac195182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2631e09b363b554eddce8d8ec4b6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763291ebb03cc5877a8d3ff1e126c377184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f423f2c0edac289ecae9d269388cfaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd58a3be5a82f80214459ed904fa6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9790909a439655ad1f63d06d9aa01bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982544cee8fc535d52baeac39b5d114188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad0bf552def70268f490f384f04a21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aea4bb4354b359068983b734bde28f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f58fa52bee9f04bcb60d36fce011b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0566af1585e96f08102b36809e698192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3bc0c77b6fec09b803011b703576a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0c1d67d61395bd4a85a8a38a92784194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e43ca583042608c36a08e2b87f1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998e035c867fce6e5d64f6d64d56b1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b93dedfa2ab3cf193c99ef40c4824197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f8bc64af8bed0dd84875ac3044a59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa87daf3c4b656ab10bdcfda5b2f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198f90a3e0286799346fe2a8325937b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f84317a8ffd4f618f15c8321b770201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676906eeba32f931efab55806958e80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fba483e6095f297fe5560c3ea367d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11210f5f3644be440713c9c6535a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd463a19a62e26aa3a5599814b933a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66fe03d46980cfa2a96199251a02b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebcc6307155ea0f60a29df55ccdea3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a18424ff92d840a5bcd1c41bbee3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a32f0af7ef2cccddeeb3e1a58f97e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2126660315c5868732eab8ed5455210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923dbe020985ae2c0fe51eff1479da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd3c4b5e7db28e0257a64459f51298212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532218a3c13e9d0e6f7d665415cb3bf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ded6e51276d3dcc070b85ddfd4a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d6698ed9d4f0a5a4ab06be0ab81d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae7862bf4f62554155cc9adfe0749216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc56fdaaf6d48c69fe5cffe7b98e0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c16bd59c2b51814fc00dff94702c99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344017f6072dd2025b72b2357c4b7c76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442cef7d95f3fe05249ec4d4da13de8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf78d151e51bad6da2eaa75c684ccd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c677ade97920ff25ace53a276c85b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196c46d6cbf01cc5473a3c1bcac1e01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da051eb67c8ffd1280e9852029f12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6dc0a88549a964c01e3b5b38be95c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f927807fcd2fd182e654cfb3bbc55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f97c4724c7f832ba156d845642f570227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0b8b934963dbe59e5c6e8bc59d25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639752012e34474e7784296864401d3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b7509126e3f754a6de9a9b0c09ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102caf6c40bd4691b2afd969694384d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848765418b3092908163d20a49d777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e213d2be2f3d0432ff57ae0a52db4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b88d9cdb6ca3e1a3a68613fda363234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555528173483d0cbca15d1cda6a3e008235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d7114a264a0d1b7804b10bc351998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052671a7c7af93f37c3810b5c1ff7a91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56390b86e25213d5dc56cc4f56654250238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4c86a0386104501cd58300d840ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef1421e4b3ca93b2dcf6cc638a5f6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234132d716201f9b3b759952ee8a8c5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58471199ac3649bab71a02cc7a30539c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cee1a9dce801d33a0e4745b63c7eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a697a6c78e5c0521d73f35bae4e21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b3fcd0146b8154eaff4ef3c222fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05629da3f4df58af52bef494051a43d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d75318311a2100eb53690cdb7501247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e298405a1d47198f11211b7ae9ca375248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604968bba4d800a61d82f887e5831e97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d24fee3e51c6ac8e0d792130f655250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8047f37d6ae204a211791502ff96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dc4faa3f4d0e14a4d745426029b5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113cdc411044fd51ba115b145258559253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd27e28908df3dfb515cb0f7aa7187254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603904988681678b1040cdc424b64c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92361b601fecf4c9abc156a1a3441256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff73c29071af1cd435d098cc82ccdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3506a4ebfdeab60e23c40ec072f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9053fa2cb07b48b142ac4cab991c289259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd21e4888d7daea327223c8932033260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47baf1377378ca5056b4b041ab80abd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6be11168be7a8a5a6e74feebd6f67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a8269fac408580c3982df250906bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf57c35b5ad5881e02a0296e93d4ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537a94401b84867b8dcd020b8b2015265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8ecf9f760c730d11c8f3c0d12812266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57df9a9a6fcd17da745d592e0dbdf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23612d72a1a455217db1d473b312ec4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e299fb32b6b950adce7f41f1babfaef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947107cd6ef585320f85c9da2e610fc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1b153bd46a046419b889f8484ad26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f6cfcbf16a11855a216a22750557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4fbd02fd796294b8154dc696bfa40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce09372612b8d12d90063cd9a6b8226274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e8f0e79db2d01a199b9f34cfd681b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965c611a069ba67e7551d917be17ac7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf5545576ccd2239309b47d20d66ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518d8e9025899e0076c735408866ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afe65aaab1d1ff16698f4ec2ba6953279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badb0702322003e4592a292882bce08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7fba3514e11db62ba955b55dc74e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422ec3a1abaa2924c6bcdab78f5cd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d838f8f2b631e99aad532787e5d7e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24dcc90f18463aafbf2dd0af45eb80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda38f0b13e7875a41534f770eac2491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129128a9954b0d0fbb4dde1cd2e77c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9a42c7df659fc11627e1bfd5479e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1edb2700b9543bd1bbea913b27a62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dc79a24b07f3cb8b503604a672b05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b6b9a0c9325a0f988e8239ceb6a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e8bcc88bf50bc1fccb80f12346d8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8f40825ead3aac06dd2175392f563292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae5705844be77f0ca5de67c6a9f7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeb59eeb94e22a1c5f112d909fea60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc4f26b827805bac45590d94d641a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a51997dedd1b76fd1ee0ce551b3205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4488d740877194d20069cc1de86858b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d2297f9622e7feda5b2139a36eab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d45aae1833d4747b188d6adc6037f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f905a9a5e94ab483233929399bf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c8f63e08ed28b348639405fbdea3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de21aff6f2f07f154ec62a1cc306604302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb695e1203c725e0d965ea966eb230b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d28e400a61b4fe0a32dd16896df21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd89c8c11f61a80d43489583472e79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215eeaf45f6ebe76fc4ea75f35698fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40710bafc4d0dd1dfcfa69042a69aedd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be302f46cf9e1b69f435f2069c49ce8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df8b5d66f64089ac55306e051e751309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4091c15a1298caca2de9e84a5eee8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d8c01a6df743aff1570db212688c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22708b2329ddcd28f4d5e4b993729312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d5bdd7ff4ce2e9980a00cc928751313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965b0e4d11776427c83c18e0c549a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafda7d3a37fead0e0469c18e9a054b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b935b821f50d93e9d8bea8ef6fff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc1a278d94a92d2116520a65dea7c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4def68df5c29f9a7b9c345e5a40ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcfddd8f1e4adbce8fabcc8b4d3712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c545756030d6c6a5b2124633101732320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784b7dc9135adb63c1b6ce438ad133321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aa88b59962fee780463490beba79e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028c49ea01fc0b92110353479c42715323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f910f7c37ff1d3986fb94f363d04ba1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9989f4d6b9bb08461d4dd4b07fd86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743983c93d38a41ded75b5017f2c0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0032857ed97e03a72a72f74b7e5ffb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae084cf9b76481b5c38bc4c890d507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7b64856dfe1b1fb56ceb88f09a2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff466224840fcc135d934624961d3e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554bd2a46e08ee190d1fdc2bac2d98d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ccbaadadff2ed530d8ddc30bb5978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a995641e9796dea597aeea210e6a669333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c41d6718b669326bea54db64ff817334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24fdfe2fbe1ed34249fc1d0fe8432a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c236a34aafde0077ad3df7f139dd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10903c214298a7f5cdd755d5c18b7abe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8cbac89d55a345d01ede99aaa4731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef9f6e9b83ef1635e517507cff552339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e35e966be789222bb6d9d3b162f49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7028b8a26ac1494113921f954810c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c808e4754601ba265f7df8f5751ee7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77981af555bd2b97fa11ee6d9a218e36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4811cc554e5201bfe1980d068e357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6363cb3aeae4ff024c49463b64e91e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d9790a76da430bf250c69327269a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5bee43300731681b09c596d3899f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f262c6370fdc1d41896b78f3d72634b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c477e7f43f56ce1a40e7a7f52e8fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d12f3c5eec4efe02c22739c69e822350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c8c0064d912112ee94e352c93e214351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd318690fc0dcc268f7c101b432b01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef14e675ffe7de4a281c90301ee361353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba7b2216cbb16468ab6dee32e8c63d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a973ca5ae4ef2f235a0b642d7ee01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e414cc2bbadae709f75e9b1575b14c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4f56fa1098f6bde281bfb991ea4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0832aac61c53d02dbe3a2af2ada01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de4da4e9a11ca71857268d4b829517359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d521cbed128386c57d8b2be1fde6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1bb60903160a0ddb89248b3598bc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc871183c6033e0f60d1c3b9828f69c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01e7ce96dc6b18895eeccea199acee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff736bfbf4095c0f0df2b32511978ad4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98066e2e9c8a8a10d825d44a6fbbd006365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da36ec7bf1aaac8240dd62f222bc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeabfc154448296898e9775c0b0f93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df924809ff59efd7fd88af7b5d8f9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6770c650dd06892bc421204c0bfeb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974d9caf54dbf5e0b0b314591dd22da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6432019fe393d635a4c3ca861dc78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b788d00e09cd389d98841350cc503372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26402fb89eab0eff6f8ef8c664d20f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e36d0e1e3374c09f0c3075169f6e4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284a47d569a459662025ab9311162b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc281e8a08a2b3d2b14ef532d3dc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba3a1f42a1dceb7196da15344f790e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee06a2f11428a93e0cf3c49d1462e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ef7142d239cc73025652e75443ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05b0ee17c9f7332d13b28c863911df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c990bb587291bebee001453dc340c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3d8753382c3b07f38abe3217150d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012fb0548656d3eb0fb6ae2879b497383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977f328354ae917b62defd697f18286384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e6d242d03e993b97515f061f0037385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af014c17a881b7e0a14495e8a9e8f07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08660696150e801a4b59333c1ccb16d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae267e4d1e92fe94d7889e1b06c8173f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a9ee62aaab4e557bc9037ea9ded5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c379fca0ddbc61337572e2c7b922390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab844badcb7fecd001dd99471cd82f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82827c8dbb7f2ce1095cfcaf6d58a84d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df08bd1bf77b70ecb331da7a9967eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e71a2727770f8edc160ecdfc7197b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204cc6d040daaa1ef52108a92883866395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a248ee0470395c5f2cb88fc8181c8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30531de62d2440fe78aa490d6da3e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2182d976e62a3f7510655bff2f91746398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889b5f01cd26a5aff6621e79acd6018399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac0b6b361a1016d31fa8726662755400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5c5285f5e2b47b29965e7c5f20737401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824ec84d299656d0d88d398ef6a4e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a13648f05ecee32346078fa3cc3a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b0537002fe064b6770ff03146a11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82950eb1cf0159eeb65036b1459ba612405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9001bdca78e5dd3e7ca09ecf66011406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f846d596152e7648dee1354a6f471407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf3ac5bb3c1ed1e8d960d6b1257d9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915edd629327fa1b77a3d62be371ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a85b9c14c7d89c38124c696bdc8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a887181289cb682568ab8c67b506411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf411edba08f73e59620397bd2dcc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e25d89f2b1e92fc52e54c7c56f4a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98b6f1522acb436b2e7a88f357c6a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a808aaee109b84a14788cc67ac3537415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590084d9508c71176c91079aaec1c1fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049421e1443faff627c6562dc02ea73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8b10e31239cfbb95d954bfde40e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb30b0262005841b5bd70ff5e7af8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212efcf2c87c861ae785f0e908e22f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a610ea83e47c97d05935d7b906167f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5057bee3dfdb516d4d57caca98d7e25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d6d89d5f508d1df058a6575936567423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3846e5b201ce62dbd865bdd1b609f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2d054029078308c863a402ba5c02a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21595f7e6e0a5b21cd81ac37a9f3ddba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1102570561750b4ab42f3594cd9955427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a0849ca8c091520f142321cefbca7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ea9a49e3f299714fa87557fab7742429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c947c2f898ec3bfb4ca6be05c987430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa1278553ed7fea9a913801449111a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf59c714584488a84eb2eb19f86c91b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97004237399cca433aa2b43d194ca90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a69ef7797e646d8465822900688f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad78c598ec66155815ab32bd9245ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad987f893d951f97b7c39676fcba8b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1f9b699ba2a93d6c34db18f66bb0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffe4d72369080248e6f0a59754b086438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a70839b1d5a529af6b5337f9c1552439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b8d62b5495237893fdcba90f1c31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf2344e8ee6dbbac1a326deb0b7a8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e9a82bc402e186e77fcaafac7e36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c913ae7d3015d956d11eb9e402e54d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5c0eff8dc936e71018891eceb5d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e42e7ef5c8262f2d2e66ccd320832445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d1958f84cbd5d3e4feaf031f7ad80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128f6c8214829260fe25884855cc6a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89ebabfb040e4ae51ba3a4b3f9449c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890aeb182cc02deb496db1f1e8410fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641ef944e3ab4abd22136b61f441f28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6e07d269adea3d5aa8e15eb80140451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3cafb5de6dd21f7395509951f4c51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae8cdd5eac4f95cd93fe31ed125685453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021dc462594bb54fd6feb5fd5a191a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f327d8330aba71b145f890c2793f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eded0bbbf9f2fc226715b089dfa549456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121f23206c87c0dd103c08037b1d98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032001ddfe1990011b640141575e331458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fc38b84f480989427c11862e68bd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd654b682565e6a2c3efe8072d397460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf4d29c3528e3b344b4f3e1d076f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d4978c2caf8796835e16d3855bbfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c935d2e2237c888d7bec8b83055669463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd5b69309b8549033728e94d63b794464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f405d3aa3cd3b695bfdcb31150ea09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a57384c3b6ef599d0cf71aee92ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea95397d0ceedd9af29aa6ec7c9a8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9135d623e8f4bf1061f7271ae2ce1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df63b2ac1e8855a0f59db3ec908dba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470559c255d24cf0be8d02cda571c899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c34a90e027691efe6c94a78eb673f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec4a5a8618a4d1d97bad155db9372472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335a1e360b8eddcdbf050a357b08a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31f860baa98f4156e1c06319144d3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e0d5b8386ba509d6a403b478363e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735de45a504dce39710c54766066f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e73f105b1822606ba20bce94bfebb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae3b057819fff48f637a9abc53e2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a931b1aeef05e3bbd6a461ebe2ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25df10088082ca97ab8b5f9df65b71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0c8def5be0709b3a96cf9d0ac67ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7e78734f6ac4097c4b0b7b6e4a0a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b65754dbb9fe225292c2d666862e41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed1c61956fe4fbd434560ebdda63fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fee9b8ee2e1313e3cd350c8feb71b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e366690d79585ef00ecf8551a6e1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc2ecc5d784dd53a6fd0e688fc872487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262d1463385660fec258b7d477ebd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a347fd5e7395c572401b074e909d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e1e6dd33b2f36511b1f065c41ac0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b4d153132d31232d2fb58479c908491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706b2e82d8f3381251f7db6042bed9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928164768ddad847db56031092f5edce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907dfc098e9da4d019592c23a662de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f251906710ef5eaaa493c6eeb228c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a3512577935faf5b547711946700496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6121d389dff09b7d42d45b3a380c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65394bdcd799ad18d9414de78c5a34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a621db3b1d913eb0fcff5f39f1f0b6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee5449c872b55308b6472e4effa984500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c0aedeb9588dffaec2329d0bca06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528c0d2682d49bfe1ba20a72a86069c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486f8116eb4a8fb3d4cba3b6e305ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00989f209a5e0b583f0460f5053a8aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c91ecc2f92d8adf22687bf5014470f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e173cd6213e66f449a6803ebb919867506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f638a05c3f5f41c22fd47da09e893f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712168f844a5a8192a9e8e0fc003b66a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231065f8447760b71c0d98c77f61b5ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f909e0938a11918ad1922cab56a3df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4531960c5c15cdb0e2d6c28ac62019511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e8a3f8ecc1c70d01f21556bc6ba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ff35168b02b4f0a630a86b631401513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0a6d6f79592f4436af8867c1a91d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac088b6e3f9ba1948ff3461a4c887976515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d3dbedf46ae8439bf75f23aeeead9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa6b05970b19d9fdba39601184b869517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889989c2bfd13ca076901148317e562518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb5c1395e69610cd1077dc0ddcb62c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ad6b2c01217b80a1f18b71e8c74b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa9d42b15bdbde714a50e7b9e5405521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d99aa87a71a08a8bfff91957caab6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff3ea2d66d6940991bab60c9cd65b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a2c365c457954f16cc094eddce2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace59d67db859b491fa08b0925c7d11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed97ec1bdef1258ae862f75676c3312526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513e6290b0419fc30bd6405f9f514b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171618c244348e8c553018301308c27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883edfcc5cb0b33c067c667ca2a48e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b524e789c81c831897d9c99c2ee22aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979cb7cca3d42b0b1a32138be78ffe6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763165ded55c9ed2fa2613559e6f813e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5569bcf96de5a18897c0dd6a61ee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f388d51fd9d6d65c16af4a37853b302534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237784ff1868c510b2ae2fc0db9c2285535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033e1a5ad89f378ce1f80765a93fd04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1619042dd78e46648c6449984655cc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e618a71c09e9cd769ecadc5a7347689538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff87fbcd2c214fd912e5d6b9e9ff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf444b91eb22851d3b26ade379cfe3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb37220b0af73115f9ec8e25d375ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa7968d6037e6ed46e3220726bdc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77237b745e5f538f330535ac074e1efc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7598633604b2282f8d65a1177e8b07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73612bad8cd54e79605af54f8cae9193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c97b1b8d4e08b1878a9e3d53e06e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28fefb3cc96d8b19d57df2e9ecde5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c9292a530aebcec572ddaef51227e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2faba415fa6d9c3b89f5778e638a10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e61027ea6e6c810777e6ae9f49fcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad65c9ecc466762f2e1fc8b9d40fd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225f22209a8e319c4d0fe19d279ea4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee3ea512c1f87acd8b674b23ea4e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db3589f78585a3a9b2fdc5def5991d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4f2104b881b7dd720ff32a8dc497b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb093eb7385d120232b2fdc30e89e528556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781ad615202dc45d3b1b84e9d9fb28f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a401bbf87657449ada9d20226e8d8a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e7d28f7b897dbc1d467961b5f6d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aab97aeb8ebb15e8669a230cc0e9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f4c00d6bda8ad694f69a38770fc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd22a70132fdd37e9ab28276436d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6b252a633f4017cc18476941ba75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e15eb5d71d93a8c2dd1821670116a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3b171d8bb5ee88537ad62233997c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f68feacad55ae1327b79e14911e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525280bc3072894c242df754bbe90ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ef3ee0df4e6ae4aa464dcfd80242568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5e6d8d39c1ef5109dc920313cb7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607c2aaabdaadccea6451e213ccc145570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80f203603ee9ddb7205b9cc2522ae2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf0c295d92290c95104c7c989d95d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ec5c48691df8c6f3982cb6cc26bf3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e787b00aaa36dcd8c338634366848574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c4ca4fe76ecb1ea95f5b65c5d1c11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de681495773c56a62e8dad35b035ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afab444358313eef244bdff14f2102577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9ac3f2ef629a06c6de1d6e8509d0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16021a03054175172367c8d2c87b3600579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a5bb8ccec2b92a40c8da1d15c34d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b865e11f027d2fcd952fd9015a80df4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f818689797a590ed0517879d263288a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb3c1018ee24ecb68231c3dcdf1b4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0648878a8ddc43f44bc73d356d98208584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa619259b23c7cf2fa084789fe33a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7854cf6d8e1861e1823bf18ee794c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f262a091bd4aade4b4c04f13e1b550587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499388be865400754a6a59e5ca85a6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376d142a48c2386fc141175e573d0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469a733c51bf365168ca48b84567ac0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a5d3932f9d9afd119ebd1b730d6dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ec077db467ea41b58f81d4f0fdc22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f89e0bc090cf4919fce1eef25ed71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ae0d65d9c538809a307c1525c005a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f372bfdcc7a2f019656ddbf8bed937595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b73cdc9742cde4f0f8afbfab65cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b645d9ab245da34200fd69b88204597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94a0c7a6e57972c22c50c6c758c45b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a838337c149a2062dcb8767c804482599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027190c01f81674ac69bd9e8a347090d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa2e948b65ec83dcb6ff86618b5c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf6aeb33d3dc7d3cb961e99fa7c63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e69da5392a15e160e649c62ed539603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f800edcb35c44cc9b2be03ad7f3b896604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532fff59f988cb6e09b84ec4d122be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed397e754d7bc687af6280e0e86bc1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41fdc62b0d72b2874781e005ade3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473baca5ec3b22ea610f8ae50c39d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27735b5bc412ca19d3e27083fbc6bc76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a293f60b41dcd228a5b9172d5d33a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810218cf893352618d9196526f3ba2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50ad474c28b2c784193d8c3c385a1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb749f243dceda6c3fb769ad2d80a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743af185dc4c578b29238036a7318a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7439372961a1c977e41f8683ae6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2fb2cc91b42ffe4e24a1c8964697616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54191777447bfba690545337bf9d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f4401cda5250be3ddc68128bb0bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde8948703ff59aa2ce1a36a81ade27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf139cb4923570c83f631d419f7227620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ad0d379e0d4e1790a5a6ed56a24dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187447d8b240470bff790a7114f2037622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e26b93e3b1d553add3628b00f623c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de6a178fa952efe4472ce04003e68d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca2fd75e7a42a693d2da0a27729a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02899686d9abf1481f9a6d6202a6c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d6f0b26e81f110c1388ec7f7268fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc14c969c2069e034f4db792fbf03aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ba01f29801e85c8bf192cc1f00d06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d50688e63b2944f17cf3b16f0876c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2bd2246555c5c97304658b5f2554b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a57688f914f0e81144b0c24885677d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d9b5ccd9d2b2415f840f2f1275c50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672258f2fac21d5cd4ddefea2a9bac91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5721fee6644e5e39f0fc6ac9cca5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d2b9c5e72aed5a8a3e6d5c9ab4a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3324f93ed1cfcc5bdaafea1182cef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02930458cca04f7f09ca44398fb38c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904143a39c038c6f7eaf22c03d01b3d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0a1ff02b939ddb71fa10b32e3f6a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3500e24f67e18e3574bcb7eabc4ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e6daf7404d8b10f4c0ebd402e79f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a995bd504443db7ee22fe4d5a966d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590f71d31bf2b7e6df8bb9a476a1c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dade01174f125f15d39c2b289e6cb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70cf546ed5caf05549bb2c7b310be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43cd664c4ef1e4bbd3c0b15bf3a3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b04afdbb53d0b63b0254805e6878d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988345e7db33688ba956b294d2784ec1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3ec7c8fd450180849b94823b8cea7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b59b04c994ebf274a40b74ea2eb45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9469099faee0522d026a65ad31894652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e3682e9217e5d4687088ba0810c16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26aa17a86bc87821ba65e5c97eceb2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74859e0935797499596676f7df5ca0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877112dde2d8de28a37d5567ae19d760656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0abd965cddb50bb2cca21b36ffedf9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a25e82163a00bb77fcdc23a35eac25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6848479653689a13c2657be1563d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37dfc3bba4b08b685bb2b975c8cba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25b5e8fc0e5eb8c7c0b438a3666008661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0a2069e5817ec296109084d708d5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85abeb3ba97fa1bdcb8fe57d66eeb16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338ff68575e1b5d5239820fc31f10e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5826d601b392afce6c0937c8e9192c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6fee730015753d01d0af6c6023282666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4af543ef66923a60637a50dff2568667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2a8bb82ccde7f529a67a933ee0e13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50facc616fb23290efa70167a19de6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7dd40871309b5aa02f59eafa03c30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287362e6aa4f7ba91f92b61329980bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7da3d13fe70fdff1dab0c6af8bf42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc660f40c5cb4c6b7524470367c57505673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7856be6863685795463ee8b155ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206106b9101275be003c186b4f5dc11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5ccfca2172483e8810167f8a4f7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c10f3c1e00e39a45f3c7ac0ecf6ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb030a46ee457e65abb9f70b3490bca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac607be8e5fad08fa33513c4f84059679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec107fd91e1bc4f8474b069a31cd7fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ee37d197f913e6c87a2fc092eecd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad732f2dfcb932dc4d813d4cbf61e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a28202f142ca436c742f7790f863d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda043786fd08a58a88695e99307ee3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00100bceede7ecbcaf92cccf568b2525685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ec0b51b7c14f80c53e847ddad2dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427db3eec23899752a2fe2a2ac0a419687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d4f7f918027e4fe2b079fd924c3a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4787a266bc4d9283a6c16bc6e6fa8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e1af27abcf844a64358f894109a1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918a94d805e3fe4afd5b4323bc80d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca1af3c1e13a25d922948ce21d449e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b785b61c284ec366a8fb6aa0226a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6041aec8fdb74c2a6c9af1f0f8cce6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67435c44dd7ba71545f33ca2e40076e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a43bdcdb91bcab2edfdae5978785696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f49750a10e1147e7fb75f6f327229697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f781892d1869b3386ae59d04bee041a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ca5acd3c1005793927a55e13710c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d8e3c72b2bc02f888c63a4fada020700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f1db1809fb0eb6feb1fa00d785fb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285cfe4106c7b74b0b8725cee5e77b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed558520f6207e2aa602c78ecc6ee1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5314362a30f8533fafdb7c97bf39e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00966455d160fdc1eccaec5e6a7175e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be587e0b6af9750d84a2fb63e3f67bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bfb12c3a38990035a06866f03a1ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba3b4c59a909be5ea75d074ca6408708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80565a1184a3b8ceea2fc2771d3e769709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365324627aaea1589df12c4467920f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a1d5e4089813d2d836608ae42acca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e42c680dbae02b297e2d9e7dd35f4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fec526ecb32af2dfaaf4fb876bad7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47305c940d968a52a3ea0b8ccfdba7b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374c06d7ab4aa5b17d02dccf55fe8cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab334b742e29603886524b56615560716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ee7e916a4e71a8bc719ff761a6e93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df6c9c25bc972774a6d8aaf7260af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0add6a4294075562b7aac59f37a10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef5a915567e2c4008a2633a49f51a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c11321ab6c4221ece0a3fed28264721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b8669185190a2b5642a4a4745d85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79a428b9bc8f2208f211a5794f5191723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c912f179a73402f7bf1dd105bf2509724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11c449c320c95fa0d679467c85018f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46797721a9d0d2d7a6315dc50067fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b337300a815a3dc649ca132be1125727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5509e40076a96570bff9d54f6c9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec36fdbc4e55b74d4b69d0dd2aed76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881559b3933d9a7f5c4d2ca7a14af598730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ec7f2ff16fe491ce6f0179a1cd90e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5919f00ab21297a6c67528f8f4f71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd987969f77a1f08538b4af5c69b92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890991a17de9adba110de0308fa94c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df7612e86e7ed7bec8aa4d85a0569f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c45cbeb269996536c381929c747f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1085857a2a142574a55f381560b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe84cc827b3ff656b00df25697569f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef05ce7f993de82b3e69bc38bb19f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba482288159bd0a5ae76f23ccf84a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a09bd39daa47c1a3b8fb9cac5777741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec91d8895d733fb34d5e16187ffe87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18d2e748cb911f61eeb2a12501e10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33019bee349e85f74d8c17d69e677972744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f62db8c1309266f92ddb6a772dabd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53049107b02856b2c2a1de78dce5b5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb91f151860f5819f589ab118640f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bcd7454ebabdfccf766648bb160c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2736d2117339fd6eea10412d5ea7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90db9ebe99ed3109795ad5da2a904750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b09b8f734e5a8c530f5b69308caa17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3671bd04f6c91fdef7f6da949b42e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9586cb3b1dfe1f1e900ff79e3c269753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd6df2e36a2e1774022d7d219228d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc08a6325582065b81537b729d3ed09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b45f3195b0e2a4360f7301af01aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325c453e3684b9161b66843012bc4fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f350067c7562a81228e0d06e480674c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96f14687085252d4050874dfc6303759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec7fa60d9c28e0d67c6babbd7c75c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f729a739ac65818480af8a8688d392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4054dac0141db0ff8b378652addd693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c79b864e839d5e9d248df3cc59eca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a540a7b6725055eb9cda01eaa3858e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd59881534a37afb00100f58310e116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5025fac31face01adbc3e3f2a1837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1654f8172bcdfb8ea56d771017b708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c2ed93153378192e3e979f289c519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937641c0224dfae6c8a812793b2f94a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd0c156e0780a4c8c4a7180dbb6d3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a914bf9b566e8b3e29f9cb083402d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a91ebc251277cc55ed130d6d8a0f4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f0dac63c32a67341ca1df6346183d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4985f505e3b1614f58936195328615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d403c49063ca066f8a05d6aca62bf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a09f87701613b3378f3b89237050aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46971964d501d1edb7b8d1f3dc1eea418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7cf03a50eee767f0971222628570b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfdb72b7d6030bb0c6b0b6e86ede7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a4d30b7bae7b38b3c37ce0178ff021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3992ed12a6a4690a63af848cb4e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4afbe55480c9df90f7e8a292f38d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b0dbde96fc8c98f4285f4f6840fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54ec223d81a3e3d8a51ad5d45acb0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e851be906c63f94879ab4904361b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd33e90a110a6c6dd903ad4e1c1fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a34e063792fb6de853032e8daf6cc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90955e07c7ca43a56a58c7d8dbbeb18229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0341030ef99ce2042dd85bbaaaa3a5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c161fec0dce2bafe51b696ac12e4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea48f48862660de0258fe99ab08709c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033f8ef22a39da98c040caef8c2532333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f50d71343c72b301b8cab16b2e2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbb6c0d82bb23d1948bed97eb7d49f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae46579bab305d4710da2c2435a08e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824e656605af292e30a56c218544bd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793ba2424cb16f58effad8fef74edd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b9b062a10ee9c33ab51941c2df0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1cdff8f52531cf47303c3059630340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486f752dc64445ad3ad56806eb44cc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cfd3033ec3fd4fd790b2900edebe642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d38e43d2edd6adc4870a9ba5c3a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0526eb830182d3357ec031ca498b24044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6415a365767879c304a3ee500be7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af6f2a19d37da9ef10b397fbfaa3df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3748a99342cd56ed0d9a9538c194c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b419bb972674bf9dcc66d658e8d5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edf650a0ae17db1344acf07bdec58c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ca0c9d9f7b1cb8f44c3082f2958a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa1e460b0b01d4f57680e68ecdaeff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f63421d448eb2f29e9ba2f791153a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0917c730758428e732402c0878bdf7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a2ef0daf9c4c394f6bd2f6f0fb0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c895dc9a0a8e846ad18c95c4d69d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fbe4b81c917734698be17b98644c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0da179cff262c29107ca5b8349ccc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32232fa692bc716892599b9d843b2a0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e5eac28b36c20f4be1666c480ad1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a71162a9a5a386d97f406de4173c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290797e81087883173eece8c2023e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b38372166f72d447bc9761640017d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b94e29cee558ce3555181119fe638363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd832ddd99c707dfced4dc5db01d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bf98eb895e30a5a1adb26ecbd518f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2cc6219f90f387855278f0bf5cec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf1fb9d4e02538b0c3aa2416a9003267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179ea9f06fae719985fb80e7754b09468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d6d405ded4f1f2dfbe282361a02a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda14298f9f4247de840a829dd15a6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125d8f2a80cdabcbc27a59341209d2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb83ab363d92bf048f880f5cf985572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9d51e1f6ff901ffe6c9212f436ec773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa86de5be03df86d9baf6835a30d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6261a0322fb5a097e22b94c27ef7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1705d7eda8ea6aa54d62c4adf300dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988a589380baf6740e938e2102de24f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3723cad7ddf65fd03f67842423b7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b1f09cd342b9998dd9b3db38f5e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e918cf69f885a0f3cf58a4f0bdeca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1406d8dae838ae7814ec3aa48b324881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5259bed610856663fc31aeeafd78182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc423d2a554c12aa15a1b2d5520aba7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b2ba166a71565a8d7f49696b31bc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f88e34034ab8663f7bcf901f8a88d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f14255cf0ca1e3e80c03102d8b1e8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56af14b6551a14e4d0533daaffb2d7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be13e09f5ebc6c50152ec89a74a93e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb02cdc2736dbd9fc1622021b203f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc990c28f5bef603cbb4111beb1e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2e2a6fdda594bfd6b8d5707c2c49591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af3550d4eafdd4fdc45c08f92be98592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dfcadc1d2d1a25ae8ead896e6dc6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d25649dccbc85f7c12987be4b04bc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97700aacf3bbe2d490fe43046c1a647295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84575eaadb8b9ec80d8244586f426996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073c12f8e078d4b75436fc45dca534597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2739d525aca9ee7343835ac36c867298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9c331ea300345c6d8c620431734b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c67b4911f3f84922d2898a20eaf8f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9f1ab4c39512adf7006ea8fa1e4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2027713ab9d0902e7cbf58fe6c8304102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08984495dac76116b72213af24498103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc07f2093bbda2216645e2b06c4ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418bc94f75ac59bd43f076dc355f755105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae8cb86e4a99f79ed9b818bf21a367106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd0b5b3d70b2bc8bbe559932f98c13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8e228040f9631231a11a7f77eb868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f14fed9ce5c50541212fb08da87a33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c81ae0deb3952be27c900a7d1df6ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f1f71cb49f5884e55e8bc5424a98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae76bd9d3d6a8a9b0239c70ddc2d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426703299d0d07dada6492459b781a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac1270ddae5f1406243efc506fa660114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4458b7d5d561790a371f3c8966ec4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d48d97f93181c9a72ca4b3283b15e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fedad834d4bcfe18b3b60635000b6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95911b280439b6754167443988c0b22b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019e4403bd1219012cf33d346df90c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ffacd414ee5edf56750554e5c027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020b2c115cc1b8995beb46319df676121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ddeabdab378d6a8146aeecc3f7b53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abfa51e76ee6d5ee7d8feade57aa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e616453a0a630b8433e778db2db2d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81b2634fc4cf9604abf449cd887a39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ac413684074b59caf32b2b6a1854126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b70a11a1d66ceec0c522b044da9600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96680f52317ce519432869b31056de9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f38cbae21784232873b8541eeac663129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9894bd29690a6c7d66a7deec0d48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2193aeb17bb2056f222885e94559db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54628c76f3c5254deb311516461b82e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db701d707523616b3e7be8df854f27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cda98ecf5a48941b085c7b4ad1d40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e9701110b1bb4087997dc5ac0efbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c62a8796d1b82d953f13e7828d6a90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf7127b7392870919dcf39d600b922137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88808a1c17c37d8a786b59cdcf09b8a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c3a5ac2e70449c58eedb51ec2e3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7b5ff539aab8d95cb78d74b7e507140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97aae232c8313f59a381a6191a5f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ed60a09488b3041a8e0920f3533f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75736bf73740686153403a2f4b12b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e6bf3dfb4b14941aca928d9151f02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b423be558fdd1bd786411867c1107e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567572d70e0d74565d461fce745274dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ab6ccab8910ad7153cd246cc9ad7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8818b7327e9566537df9e1bdeb526d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d633e04d2fa24376cfcf9a6a30e84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9e87947213e01afa284f9dd7a3f2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e8a654f42a983e1ed3ae6e9e3a35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9bb4405b392da3c5b974c39ed13d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ce1810e5a40e8a779d7b9b776aa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a9dd696eb3b1e0ce0ab5c15f7de7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65518de5c62fba3c8da50666b0397b60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e987def3ac13853cf513bef47b74566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495bd8b99266d669557365e23c71aa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e774b25df5708427a60be0f32c8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63115ac14665911db36513e7fa0942ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e522273fa690546ebf259b5c73cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4bf180a78193e019fbd876922cad8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9056b2f74632de5d01fced4cf03e2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3347e079a32a3b27d8baa44d4b31c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3714a4656fd6e3ab507ee7f4f416f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46215bf48f274fd21c2f606290050165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ebe486062895a24cb3ac86695bab9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1f429a1dfb5efeb51b0a7cb66d28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e2175674352c75d70c972e8383c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598c07caab9404c5b48c8fb699a5b08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b049ce87ded32cf293f8899bfcb16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fafcc8065ea538784784e3f98c02cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636008f87f10fe1512572f7e2ccc3465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24d9e9afab6d04a1aa13567560907173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269508fee519634f69a2a6b86938baa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d61ff6b6f0fa5560ffa607e564773b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7636677b5c1d7664ed9239c013e68fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5601b5cef5ab23e657b09b51a5dbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae956bb34af95601b25d9342d8459f05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c43eed3984f67864cc09fcd3604fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42767e8bb1008b0eda5a19e3ca86c571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6945781632d13b0120d46a1f4d6aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747636cf9fcfa2def709cf97d184dda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c12ecd0259d5d4a47a586df79afd4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb71a3665a082d859fd038e5c4c02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac695b095b2196dc6bd0703cd4a45ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52384533b22fd766742e1db5efed8d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af988987ef06b65b8fff7c23a97df7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac72d02d0c7dc0564ca8be4259e0a99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b5d67c285fe018f5a0e9c497ce583189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230131bfe02a5f593d16adcb9312f1cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f6d6295fb1340ed77b27ecde05f4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d96aa8e9667672a0ac7ecb9f981218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ae5f979b21d09aed68431f87c244193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f1b7a407f8074def590fb5717617e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e511c60ed2994abf1ef37a9397cd27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91175225cbfbae21cdaf2175de7de68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dbed52c973209adb434b9462c6be7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31219e60528335227d15f7c9f6549b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279de56e00720975bd7303ac9b32ff84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e8cb50c2bbc4bfc990840418add1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1635c80d0d61a98b9fa8941186b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e68e6217feab30315d045dc365b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adfcdb0a4505c729da8d9eb23962ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1272243a59b5819ee10688e05e648a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a2ae78d684db47293d3b5ae0578cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9f94ec5b3d26aefb60762e1e51334206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed8b11f87b1a9539da25c2ca9ff18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4070411485d62fe6c898dadf6ecac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9217fbab0d77acc747e2f6002228b4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac56cee76f37ca251e69f2d0a2cea8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b9573ab991b7bfbfe2fec178b72f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa152e6fedf14bd7dcf3ebe9570738ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6724fd963ebc7a72f5daeb4faab8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaff04e2192af1f85ac364a7c38968214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfee3dc818842ac0bc0be20b951611215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d40ca92751c85b99982d134967c7e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7d20e074c043f39a2e2c95b34ee6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d67de1b605e9b50b8dde208a51bdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97450f16ec80ff90923d717fc72aa84f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6681c7bd127f6dacc2bac19dcc827220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de604ba7c5473da0a361e58e37147b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b942271c522783a599f71a6c56457222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342134f313d1d235dc2e1d00456e9d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a87a40c002d8fed3e65dab3b7a1b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002080d9deaae755f16145730db728a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbbafab814b44ed887bfab302da83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd11d85ab249c57d4411d3bd3acef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be130440b6411a5d4613d0671ed637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac3ed971e011494f8d7902444939a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f1d9e15bc15568f4162a57b0fbb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f68bc8ffb8fc6f426bc5396efac6f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc7eda9123ff8b207c6655a429214232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeea027411ebdf7d0aa9616fa2ccfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42c35748c2d71af24bd388a3565a10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356cdfd809c03a0bc2fe703fd14beda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aeafc5a5fe3d1ca03a8d1ac4a7079236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e14ee91cd12e45bff0b0c956d6459237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc43912d495ffd0a388e5916553d02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23f19b94f7428ee1cbc52849b8df3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ac9941b0a37b6984eae6d25b28c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40295e44e5fa31345252929b7aa0fda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227c9506c43356a6bf71c576ddf6258242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ac580031adbd5f1adff407683163243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d2c5b104239cb9b27b722a0ea68b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5785a99b631f533ff33221e985c0b8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b3cd98462ebd9b669a64289e940ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccd3d5779a277bb7c1e6ef78269492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadfaee99dc914c9d2aeefba0fb8786248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb4ee547007661dcc79c54bf735af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0bd245e115180fe189f0932506313250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1acd0f9f48ca4699463f4b1be2c6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9575419883f460548be7af1e5f67889252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02bbe6dbf03cfa965ab52339eada11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467380168d105976186ef76b63d625e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfdcc841f0b127f1a9c9ea596aac40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f1675188acfec2bda39598dc67adc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad94aa34f161c1d7265be33468f0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4db3fafe8cdd9ab4dfaf6daf7c5dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a13c13a641a34e06e0ec54ea7aa4a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cd306313139caa84e0ac0b4f52e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb109ca5d623bc1bef0507c145b6df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca9cdd88b5b88d4b127597ccafd78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d8cb7d50186bcda648bf58cc446e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc522d707bedfd277c7bf91b6b3a23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0eae97eb10befb6cac7c7e3e26933265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297c78be7a1050f05beed561d925840266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4323eee4a025c4be19d291d45ffe3d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586a4289eb38d5ae5c48662f982af70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea7b53bde04f35ced37e8a0e0991e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49825e02deb1284872044cba5a6c2125270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd267dedc239bc712bad786fc3e1a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50759d1461f90a207d0037b0f7ca709d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226791feaa296398cb61a24d2a11dea2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90f3911ae1cc849e724c1524d71364274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18c234c5af2c9e1d8eea64128be51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f208ef6c366843bd113b7e01d666c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372160f09412dae853477981e41b50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a68478d5837a47479e609a60710a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e77d514b9bee72aeefaacf5e0781e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc07c7c52d093418858c86e0ad67c89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d255a2c421fc4d9457be464af9fab15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ccbfb18c49ffc41bc09b69488d950282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65414e22f0557eb4f727c5697c1175283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03cafec0e33e4a63ecb1e70e809946284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69be335828ba3b01f379c93a4859d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff7439827ce9426a4572e001b6f8df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83aa790ce6300038c06ab983443a7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a189b848ede072a06614baf76773288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a643a68315971b42e2a0e2ad4c77003289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63eda31112888503b010c95965d11a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529985dcd9e9bd1639ec6e55e1694ece291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59024342ed4fd9ea811729db97f557292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c8873a34ea004af98c179f3011ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e0bc04695cfaa2983337c417852fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc506564c9c3d904b6b7612bf0e15a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f29b3b2c24e32206c25959526d90a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28870b882cdc04df622af4facb83e3ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4919204a83516e2702bfe87478f1e28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe57bb86dcab9cc339a5ed763533d6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c6b7a2e6c09721fbdbc34967fe35a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491f118ebc35fd6dc9eda06bf047c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267da017adb8b38fc5571bea20c870eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb11337266459167021fc016e5686303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4315f6955e788327b7d5fa5e888b031304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac771f5e329e744c180b9bf756bb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbd14233a08810096ae039b8c88a9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d789f5f3a0262564576479560b41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efa26bb0b25ecf6977e68e633b21fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b5ca7b0d0db4246fb17d03399156e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e65d1c45a8827f9bc341b5148ecdee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6597a24cf424538fe9b3d2a5255431a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc69293667e07713eec95ef29ee69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102c693382188875689e71ca92cfdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd507c568b8aceae4c02747647d5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b89bec50222fc30527836ea3678cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268df1b527d9ffece9f941ec801b84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea902962236ea4f4061a2ec31df92e9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36bc88055510a957f9ca8a0d5afae8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef20f0d1a3e98e39c4e881b86619945319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a6f2491398c7b2cb2256f6bf98248320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b28314bcb4ce9778b484ff252873ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b318e080d09195ada512ad875d43c8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db5c9b108f42502ee348693d9bc9c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513b4249f972165c312831150e9349d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b3cf6d65f162553909221f4ccfbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a93a98b9b402417b097fb48f9fd033326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882f575dd30b0b65604359c72df4748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7df4bbe0c912f278165b472cd2a78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2cd97d718cdf46a7278ef0b325fb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2993213ae71374632aeebaa1c65f0ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ea4e0caebc53c18cf7dd475a7ce6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34afb66c814d5a2d1fa7be5a56f6c9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280948b6cc6b796b11c1a3f9b7253d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d6aab6695b7b454b4643695ec22b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a9927cdc86bb8cf908a92928c74c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107f7d8446f056bc1f1f324eeade8c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec45c0ccbdac029264059520b6772a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d51000e214f9c8266de16fce173cee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6019b218059d39324ea66950e91b1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa388040d7c66c67dcb2ee625859ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d3aded6b0e6758efa1032c3cf7ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bb44fd92b5fa6d7c42d0195bdb401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bc9a0a49d7197f055cb3bd3816f39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6828c457dbf92c83dd3ebc4cc999da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425999111202e4b3401828194f13ffc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9c4ef304896b03004f703c132ace346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c5381978985abd55d9742c20a890347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad2b282f921b14d4ab3e80bf5bcc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe22250da713a81657ff6a5ee8a6291349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691504eb36e2e330c44d1229da9d379350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a854167a79c25e9c774541b36d6662351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58ff58ff0d7625b1e3b2a364076379352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb416eddf9c9924d823b7a9ea89d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfcddb9508d7a0c3521d09cf64525e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35bb4318ccbc76e513d4bf7b073d2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e30a2ead1a9dbc0056814cd9d1fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00af52324f699c613ec892a8671923357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d6040028373bb2f12de1318cdf05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45847425b5ef57647d9c09f6ceb8cdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b51fc733c6e658a1f8f81a952ff3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8782cfd309bc4c468a2649584ea3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea357b0f2d4ad7121f2bf4d2a3cae6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b0a5c88d6e2ba78b9e55d6661f59a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e76a8e7a06b3488008bc7fc0ed0fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e438e19a0ec3db00190012d42a31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48a50043d818639b7e5514e85b2a7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9ac7acd43d325d20859152a994b74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddacef09866dae7371313e5586fe68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6699146128a429586ca998a452cbbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21b2febbf8f24a4005a5cdcdf498c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184bae68d24caedb211ad8dca7587d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd93352a017fb2ac0854c78436c95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c266aedb27a02d905bc505336c44f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95286bd7234bcd1c43ec46228ca418ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05fc179c4c2908086a9c261d5b2520375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c116b6c433f065b1d70f91ffb618a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed83588be268ed6cfa181275d72b2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872cd2bc6540c929d401cd49780301378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425272c2d0e6181623293862d936ea69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd773fdbc568978391c9c53aa7a39d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862f02c3726b226bb7ae8016f3fe135381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7e7c60971ffd52871bf4a62a794f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e79821c0cad06472bcf27bfdf9941383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974939912a492c7e3bdcb70d9341f73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ea2dba3632f5d04a11189002ab117385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71230943129e5d2538e2a732baa4e11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da285afbc46969918bdb169b0b3b02f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5273f29ab3197763f7e8f1e4848314388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea1f6aeb88168299a9538e06fe9c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa757fb5014de0eed683301069b27272390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e727160f43d04653ddcab869275eaa9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce61ef4f3907a39be9a7dd398a8c07a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ce5607f5c55ecb69d92e65b8c333393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc203da2e03c5238313c93c03614353394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c194ff87da1de4fb9c31c35b9b8b20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c9c8982c1f9573b942a082cdba89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea6f5a6151ab241c5aa4aeae1cc1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740947e78d1df1f8a6d6fc2e61a61b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ac2ad8a920471d41925b7b8befb38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055728acac467e4809ab9cb03d336742400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81961dc27004de235667a662dc5aa5c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9857e70e29e7c3118a13b844b30b11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d7a2647acdad13dd1d2395224d61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1237a6f9015e047d2b54fa2772bbdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156415af6fed72a5a31b7c2166b684405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd251cf774473bf93ad25b885e383869406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0c6b3e57d637258611918bd9f960e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033f7d3382a4e7c83081e75889a3655408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f79845e2d63458fe62ff0906eb578e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e023e018ca8e99e6c2508bdd8724b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7bfd65c2cf805a8539395db97e61c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7929d5d6c0a817a058a87fcef4085412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43451487857b72263ab830ce94a83b80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ff2ee034d550b36142f44d1053872414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a763864465b2cc6dbab3374667e9d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335256de776a52da2d7e2eb8511b56e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856add3c1809a1c5b1659cb6b30e721417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a60f6cbd32b4c532db0e9d7d54f5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c92210bd61c7587ea4a0595ff74038419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ddb8e73a510ed166a338a827ef86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f62f40b4b4fe37dcc466c9278a967c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60dbc215c3dad91ec355d7ffdd7f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8065df272902435d66c45b2401297423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1edea1d68ebaa4060342fb2b92e78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f519590c759fd6d7dadc48dfe487425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e8e1ab04e8587153d7f5750ac1150426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c850b0484a7efaf7da60b15cbf7cdfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657fbbdbd9c54b09348b5255a0fadfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928ff5f0abb5c50e6c34b4b1d10d9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3331372b708880b7bfa0cc09757d831430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831b00832c5f1df63aaa8f9c535311431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba1ab9832ef145780c3cb1d5eb4aea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7843a65d95787d4438b467b913f5e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4853cc98cb58d61d8a5a599e743c48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e77b4ee53e434037faeb1377d8f261435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456328ec1f6e6f80477cf3d1cfe014a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fcdd9b4c880ea0e9e7129976e10e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f5222f50b7ad33c6a68e32cc88de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cfc21ef4c90f45718df5fd7fda489439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0512de9eb86a0d6f0365d73efa3bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a457cc082a966e39398e517acc8b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b82a3d1148a5a6d4b628309a88cab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d32f228e4d21d2bf9a1d83f31014ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94780132d3315631eb21e308cb77c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71362df2c5d3a118c6a57e8dce656445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaacf8279ed25469f4a2d84cbd17da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434aafd8a7770da4c7d7a83392b0fa9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef7b8e6844dbc50b61ffb893f7a369448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0628cd99e0a473f2f540390c473b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b52191f8356dee1d0fba699f471325450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32031f8ab6fe3a0061da19592a564a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d8d1e0fac89d09e4f0a126af8617452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d92f95519878a644b458241f8984453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ca6f7023eb99ab943b3c96882a4d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79246c45cfc8350f0cff588e4fd95a42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f502c25ecab903cdc9b9c47596df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0a109e06a85f8e42784819730e4ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a92e08b1d9efeb37edbe112fd2ff94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6c94014400a7ea2a83ea04f3e0d69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62669c0042a590e0f21e0dfc42d06e8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7fff1dc996d14bda9999c056c33dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecfd70610613931aad2076deeaef7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325607bc09356b7467a2cf163ca310e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde99a6e5f6325c132cb6009e993157464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea402d023e3553b2a2cb41cfa50ee2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b43fbac934b9a12a23773a494c8ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7790d3e5343989328d92aaf9e7e17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6ca6eb045a0830b437146962ee0b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a4b3df23488e67204c88b8e13c58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af400a13ee5674b646dfb8fee2e7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737cd629835f3b605ee77175de4604b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22076667d5de9975a95b3c2db837a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935fb7e14cc1becd02f03efeb9a32b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8ef1d099d2a9870d0466922cda848474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1ff34c670b90570cef11c69f1df14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f627fc912259d1d76cc391afe4cebf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63acee9a6234e7087bae6be533f8dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732d00fab9a6dc8ddf97e4ab7d3e56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372935dd78307beb3042e7ed9348abb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d1ae11e7f35b5cf6770943b20c9a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a58bf6aa4f2706641494915cd8d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e0a0e1ef894e1d293bf0e2f76921f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9908afa50cfb96d89de118092b666b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b691e536c1e84f9f97e32e96ea3859e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d43f71c19c669dfd277291ab5e63c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a303ebc1e9cf3606c6a3750ef7c9ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086628539d5166247723afbb6bb007b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9ed7f96a025be2fae35e7571afde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7bad97f9c30005418fb71f86b2c6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39064d59164c387327a097808a61555490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1c0973d760b02380325cd36e5739491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe91724ee9ffc2aff8a908643104c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee12d2bbbf99ef92df5816f8485d7f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0ade9017c15c9371a91c40506aee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ccb10821e3028df9b7e82f952d425495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067ec91768f22b38745779bc9ce4a5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed8ca2f2c40f0f0404e5ef50bf4f0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a33c4df63ecbf49a26f9a902217c8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d0c3e604af662b8cd7ea9824674e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a00296d8aad1ddab9ef92b264ed4d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f491c5fcc899261cc56f955d2e5cf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bad0aa57ac1dfe80d378c36166006502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0955529d2dcacca63b7c299cb4ac7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805b1ff4f35941d18f219361d13c969504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0138dd168f2db417485f733cbd1fa6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd34b36d3076604e23e488fa5ca104506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef04c4e125368d75c9bec423eead7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440674148b15f463aa4eec5551e2747508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02e9fa0f849cbec52a5d60a2d7081509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b327d69414bea9218826450717cf94c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea076c4533b6ba287b957cb68c5c7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e134e921b407ef12fae89c26d45c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d482585097e3dda6ce59d0a6770f27c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286162fa2fe32d54ecd0bea76d9d7f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a65daa695f42c84498b41ad8af295515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e844ee1da946daa139c0d3aa15d7dc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db820417cc34ce842a01e2d1c5b2cb46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6cc8c3a92cdc02af48e22aa61811b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ea42229d7d9495f29ccbf56f7a72f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ddc6c15a7cff600e8cdcdc2535cde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa939a3a7ab02f1fc0d7868663a23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd820a40d142400d7db0cc1584519d9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283cf02297d52492f16cdcf8314cd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df49c0d7511fd90735c938837f901c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada0486308f1fa2576c896ae4bf91aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62702df0ed6f6d57dcf412a18817d95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155754b14252ee94c15124113b9867c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f77e880d7cd6ee5e05264625ffb883528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d874e2d0e78fd6b25d1c1b12e4886529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239198235e4b995962e398089ed1295530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80aeedb9a83418f87d9cd15747069f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f446bb5c38b05b01506d95f9fcd22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dbde40af55a5a88ac66dd053e0c65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591823540d801ec62df0e90a6a2a7400534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769197d9aba4f199122d48691285a6ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8294ec9f398ab50a67e8b3a43cd99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced768549492b903dd545852fb5c16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7c4cfa8032d324a048d71d1663d6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb59a1cde6b4384cf8bb9d7f636012d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d7e589171f2f17841097ff512f225540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410e9368dcc888b5425fe59144ace0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68509f0a7dc9a38abf94f983b9ce8b06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a0d3e50a6b54cb0adcc98bb9a8e49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c9e3733bc2a7816be0085f1ecff2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d09713d291318c5c26e50ee3e539a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691cce6723206bbd460acfbe26e628546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3727f340e9ab07dcb9f98a3c41ab6f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb99639835e2cd66f959215e0a4acd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4241c0f6a3ddaf18955f38c1ff3a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc68ee04c7c7f5cd946b8482667b61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439061f21b470bd12f6594167f78c3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1643b820004891f3ebc251e241150552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c771505a89c26fb6ddac0ab7d477f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2752ffe0ae5ca7941a3922a7419a852554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a115e380f73353c370be57c854097555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7dcf432364eb1ebc78266b5d5f185556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21e71491945ee221ad0172d9a415c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42df01f2f0fa9fedfd35717dff140a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f196725689c24e374074002371227d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0094aab16459179ac2383eab60fcc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034534a95b860fa4bc8aad22df461285561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1be70bee15d6b0d7faf2eb509a15d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380e6b1705ed8017d4f2113a752553563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4d99233006439d3351aca06f21e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd982cfbc7e6c41f8e9b48f68c704f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d3fbf8400f7d559c464da1e6e915566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9a30f30aa00543da3ac294e86c77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c8b3103e8d3f6453f58932c97f50b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603452b95422ec37d785c6ae3e33cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843571ba6b727ff1af650451d98ef8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e45803f22836c3d0af59ecb118473b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d99cd9ab196ce83768f2fc29d4b41d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0df0709973da53bbe824dc3cf7739573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0995322592bc4e78afec42dc5aae375574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d2d76edd17bc3ebca6957442d6ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed554b4bbe9f01003048586ef62cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38785b605e33d1a6ba13da6516c20b89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bcd0d2e2fcc67ddcf920971e966f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a18d3310b20f544471ba486b9359c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116455f1b1ca40545a1f1b371fecc91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a1fd8f2bbc8f7b82c82f143c424b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07865fe84d7a73a8b27d9fd8fdf282a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3e8aeb9a23be8cced68ae4e3d8ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866185118d0c1acf5136a2ffeb285e71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66a2ed88175b9b33a8d074ddc402c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b94bef65e65bf122c8c142ddc01fca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8c8fa6aa4c13dc3c969043887c9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25274ed9f2a281a4a2573633dfe820d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb0f7922f0ba7afa3efbca4fc88e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc15536e299882128e6f3817cf46cdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a3b5d882634f63c7551c27266d70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22f3467aa30613781b6c9eb381f855592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d4dcd454037c3d27d0bb19527011d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a54c6248355a01ac1fef7af4595ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc85d834c691634aa42cc8d75cba34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19cda1aac74b859d0ab60cfdb7ea1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09438efadf777095dbff234a9848bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0d14d7f24b2d44f9d703623b3c40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31e1e07bd36810f9fb59b6785b9d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc89184482cfb95cb9d9a9c54ce98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39929aa793e4aa7217033f00f89ad86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37849a9d9362747cb2337693c331e397602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766feec04fdfb9573bde2605b05571e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b9e3a937847f31c767c46286e74e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da525540d42d3f8edd541ddc01118e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41760c9b147b446abc6a0cd3af60321f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595eb716cba7b1c655effd8d85293a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b275360287d3ad9b417959c5333550608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1da5ac150b60882365addfe1f5f2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231cd5be33dd316b4006686bced1acc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c716082dce31812a142d83e6ace3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc9fe5fab9c70d1aca2916974e226612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225b8d385c5d50397652e58b6d77cc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac338f981fccda8171b77a8d914fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d791271a36eb210cf0877ad4bff117615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c9b77279e6425f67b67b2b71863a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2afdf2e5b80ee6a07a1f4ae1c3c623617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e3646241251e4f2bbe031958f6ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6408fc0d2ac758b6bc112193d7c39d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774883b0dbb3c04e6fa8542e5e60567620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a0e5ad2742edec4355c5e03b52f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b96103d9d68dc44ef0db28a66d92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730f27459cebc11058041d73d1bc9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd7cacd4e26a6067e00227d68ee8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae89390e2a90d8feeb1458e60a10566625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b82b3c944666631c153dbd28c501c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf1a9f7a47c2a60064c0ddb83addc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff54596b30c4769ef8a081143eefc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781708426e3b3f92ec2b8c0816d2ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab7a0d24efd24d1f1f818b4180141630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f241eec483eda6d403a0e2719be8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955423184bc9cf48ec722970307bc239632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e6d00aca62a25ef250db48a6a150633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eac7a6ab5fd0193d14af386d348f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d3eb1f100194afde605553705e665635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1152ab29322b2d986842f6feac52b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f124946699119d927d19285a73b9169637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352935e06dcf980c9bc89e9cd7603c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcba09aeb78a2860ddfbcc6a4e9592639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245b0579a996ec3ee141f31589f44f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea9f3bcf4f48fe1b380d3b74805f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a185c74f5500708a07917bd3270224642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989731f3fc12d536f799fc53c68efd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab652d0e43cc2cebb5ea6058d804ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac63116137f47682192c5597c9b260645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076f299b52d88dd1aba1eb64865eb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10681ca3a7b699b2c0da8841fe7c0bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389056db405964f1fe1e208c2ce896a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161b0f6ff0507f02abc7bf2b4c35a9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36278b271764606f0f2ced2d2a97546b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e21f5773e5a8417fcff20fb080ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bfbacea1574e0a49de7724decf8b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c7c8afe48c1ff1ab372bba332dacf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf7bf6fb1fc828b8dafda24f80e05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da83dc53bff2e4d9a0fa7b70f8542655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec033550d004c85566c07fed1c4fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f74fd4bf1c7af8ae7c59b826897bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd872fa23f75f574a3ba09d6f4dba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4120c992f30681640cc5b1e75505659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e689bb4501405777a0273532d585216660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baf992380c613afabab7a1f66516b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbec52cae0b431ae9fbf0c24189a77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1228b937d554f84536b1ad649aed8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93350c820c9539212505d4345ac0f11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581cdd1de8d668629be5cbac75197e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca81f135d2be588a3ddfafe35a9ec0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47cbd1c8e21dad9cce8ad7d68066bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f170aa274f8d7a7b693c9c3ba1fdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf2ab15080d6ab802dd51831f2d9c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e17556f3178ea9bc6576163cb3e57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26dc568769160be93ef0f24ceba3f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787c90a46aab398beaaff6bf0846e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca0b114341379c70aa0b2b230c94a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47aa88f6552ad5deb82dc5ed33ba0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae37c5d19fdb278d0d0d449179da2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02403c2e7cf0b13ac2b0caba04e8be8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e54605467a080926f884af8566754677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d226dced77308b0b666c07bead88c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1122486e2244a9c6f53574d76d14f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff66eb09cdbf09fc3c532cd24c497f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9eff19d00ec122ae98f20cb618591681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673883a0488816784a81191e624812682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e63cd4c128ddaac4c1c27df49cc6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ea78ce342a13624ea4633d43a7ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d19a4df305dcf65cfc354c6424e129685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431fc20f5e1fbd981e8c1bed40ad90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915fcb813e5e63e8816d475d6194a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd24b2215102c383662b886afc614688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84675d70f992f6aefbae55a160aac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62b8de2de805d1a0054b866d3a3efe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9826cb559b8aa6d98bcc51e710d56a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978991bc5a28807ed046782784857f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9568830bbe5f4c776ea0c3a4b40a101693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed8ecc8cd9fc328821cbb65f305eeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4cb680c15d824f491c2e2adc01e37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900dfd481ad5459162453b395de82e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f669d74551a398a445e4d251bd257697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475a08f091809103ad2ef87838a18a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae9ec69c43f497730b001f6fc5500c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f478e614a13c86f610d1455d37a56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f557465ecfdc45949a74269ee66a5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa31147ea9f7f1236f38a6ad19b156702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c95a38d09eba69df0147f827e3aa65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f319795ba5268620254bca74ef18c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58aca8ed027aad6920f5f92b0626f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8037f72d6894fb3070e88b0a9c9a63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c188adeae147ec38275c3e382f10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e394385baa87ee5956951fb916e4920708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0866a2c78fdb4cebc4959258ead2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce29f1c9ceca88a071cd78c3cca713e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d57fa4d85d835631b70ec9e7ff437711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1a989e0a0d41bce96b6d7f54ca2de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463133adc7c28fac6fdf40cda0c91ac3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cf08f63e446bb6499dfe9b7708518714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836daab9b7222ba6d1b7b9249c479e74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b0d1ef887d9a5b28721dbd8bf3182716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ded445df551bdcf17bec97070e5c56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed7c7cab344b14ec06f9aff7404f57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fc71494e89b82f05749c56fb3e895719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dfb19d246b44d4bc812cc481e3b17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f48ea60e9f40aba1b42aebf259a14f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991f76a4d1e0e7a7981699ceec62835722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4438e15aa1ace83bcec82283b30a9c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ac6b40df78fafeb2d2b9f21e56bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e0e433c9472cff9555db276c0a6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9af0523b0bf285b97184a858bf731f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52734979c1cf902e990fb82a2ac4ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3552ec5ea1a1de0509e0bc30cbd60e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1402d195e2217790e5c7a7ad5b0e903729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df4a5d597b840d89ace2bcf381733730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb826633ab6e25e7f966692e4bcb25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169d20f733520c0e7a0a94d53b33d3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d2bc331e62bdaed7161f1e627cef6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd0c07e612314f3798b43aeae961ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de723146433fbdda44e38a7f1987ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dce0eb02f4945725e7b8d713c6fca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6c1ac47a0c8cc4a2cbb40fdfcc07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b901e77eadb2fd5ab63f67b2b888738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b9ad864f50023f525ec4aa7d0e70a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1899f2c90f84c4a0004ced69bdc3c2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c22d5f7c931dc0b2cfdaddec5f4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770370b63bdae1e8287bc482df7b059742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc3cc91b02236754ce1ed0389dfa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73a14a356a1bebfa92841b523c8fe8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6de2e6fdaf0b91d0c2a87f4dc815a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d49db58f6daba47b383e429084eff1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2fddcaf35bafc1d9d403ffdb246ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe4beb5ef0fb0030011412b2bedd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e78ae2bedfb3bfbc7ebfa0d35194c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e87ecf1fadca3a0d5d0ef583bcc36f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270dc81aac42eb45882fb1ffa5be81f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d8b3bd065f2ec5a82b2e030615a8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb487aec216e32df1c0b9640795e32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16439d2037d4fe20f0b7edb1cb1a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6901dce402b8052f57e40768e2080e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b7a0d3101cbd87fccae6143042b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eda70cd15a25d46d5467b022edf23757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>