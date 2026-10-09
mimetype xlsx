--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23482cc53b3068e8bff7309d481046821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef461bd81351991c42fc4a9f7e6ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ecb2ee7312f4d681e52933437b76f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f151dabdfe1739067a7e412b3531b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93e4db5704cfa5f5147a93daf528c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24439f9050801ce2316afef71c774a796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d1061b71f8726fbc6f773c5e63367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bc7d33c748ca3ab40bfa13147f56a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d8f21ad78c6d651da2080ed9e2ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15c8dfa5545d3ba3f1e20044f5e40310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118df3edbb2bc07c638b75461af2a8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdaa9edfcffa70963c36918f36d22612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd42ea69a5311d4832263c576a2c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884e84eaae70d0699c87af6adb533414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1ef7ca24c5e8ddf16cd6c06be51915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e8f1a5c778f2824d5c9c46e8b7a6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beefd82b502000c039c4ef8eaa1cd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e83d64f90502e586985979a7a59118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a5e71174d30da60007ac6664b6df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb691264f6faf07e581aa7bf006076520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fe121db20c043af837b7a686eadc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94757c7052426d0d1deb583df657e65922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf7884dd1dc3f116dd170db818de9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2dc6cf4883d910a137484ba60ea0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9912279f208668ec7bca0ee14da1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe35c9269e0c4a7e7790b0ef3472226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e348311e5a71acbc6675363b7052f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d499de26b7a6bbcc003eea911d1fcad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d402465089f9c1ddd4bd5c8b0fdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4e626c5d90f35b26f0abadd3de26230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a51a6925d8e2be1964e09c4fc31231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deac86ac5a0ad7e9924b8daf8fb37a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dba89d1747ddf751d575287be576433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15ea351e484fd18c4a9afc8dc6e11a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f386675b06890de45ee8170c3ef1f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3055681d9ab2b206876b4a0437e2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd839e995250f21be0176cc5c41982ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aca63bdbb8b34c21a7a972aec332038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04409b7c31f47776b97adfda8237f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bcc051e448473b9068e3ffe1c2b8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255270e2e5f3c61c0e01144640d00a2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37d2292deedbf64c5e8744545c97842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff615cc876f0c9cb365fe82c91a4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe0d9fedfc7b9030c07a9cf6d733b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247461a2fe52482f353f62bf95fdc4ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40076c5e98a809253004e109b897a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ebfc1734773ab544623d67dc506247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4685673e15f8c203a84dd3be3624648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0372756e2dd08fe8600e1f145ecd8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c53165cec6154b522bd1490d6c0a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e508dbf57d9bce6163e024c8d04f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce268552b9a214388f16e63922a8dda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d0721a0769072d7734c0dd5a257853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfa83db179cc4e36b3631b5b0b810654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a81af7d8ca9f60739b9664b68e80f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc038347f7cb1c2473c83184303cc4db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71b66d130ed3746852cde3e8da9f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3422530e032c3af5ed89ef0df2852a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d24461e1c9f7ef6c8410dae0c569059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f67e4e8f16a524bbf1d300a982a6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c9c7bc5c44952024fdc3e614dddc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad75aa539b375ae4bdb5c2b871088d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c7ae2f05d9044db4aa41b397a99f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbbe68869cb58a52d9fecbdefef75b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40834928fc5825e30e1b98537bd2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7d7368d1317a3ecdeaec544f7da066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a0de1bba383b04610576fd9049ad867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af57622f8c33186b052ff1f25bb2fb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740454aded772204a6b39571d9ebe5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6fe59eda99082d312bee5a1c7adb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a1d1d259df043e02ac5f1fc70a2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df0035deb1f978980420f6cd43c4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbecfdc9e3e4b526c99223127d49e3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f0a94af2c1e708a45857d4773790674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db1d1d2f9f66a917196ef92b41b4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb3a405d464221d4a13efb6ee8bbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c5074ac8495a8268f550c774dcb3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cccca0d501a0d0c67a955b90d26dd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a790b9fe33478e138727f9723e286079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c4e4a4a3737a4d30395a1bb9296b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe34ebb62a491ad467140546d68e95881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dddf7f490e4c09a54f2e3c686d54382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2d6d4822eb38d0f292bab7923d0af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b997aea999ffafb6b13fcc1acb881984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace62dd97a4e3841bd339a8af834b51985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d17bf620d18fd4d9bd1017ed995586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885678e9b0aa04460204b3a7fbbb47cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23e0ff9a42f36d48e2db25e5110e8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9fd5b4c9804bd6fa07fb7d5683c6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c4b131b3f7fbad8715350ffd7fd0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7373abc0d774648d1061050c8675a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c55e39c8b1692ab79fddc2c6b72b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856dd5d26c5c729e2f1cacbff1e8f2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb419df1125dd067c1906268acdcaba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e431ff8430fc71f71e281176d74e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776baf91f5c36ed349bca4e8f7eb6d0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe6c238da26b381621ed4a179015797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658783a6d722362c5fca5576c1689e9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdeb55d5589cf111293130a8df777599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed42a78562ffc72db10a8527f68fc7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5137bafad7003a1cc5d27760d209a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f010f4eddf760b0fd6efd90c316f39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6e4ca026fe278846015bff21d7932103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a5a171b797464609f6076e29198d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd206424b232313bd242a024c52519c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4af57e96ecb01643f3886aa67348106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad46aa764c8ccdbb185dfc186de5638107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afada39807296919b9b3bf1eea9f9b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42ed4078f4c229c1a6348bbc69a8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9f16c5f99ccb3e1af1bde10bc4421110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb6ff7f75f5dd8ab266e26b63accf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30cff064c39f44219558c50d0dbe3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf602c999493582a44674f7fb6a0f67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc7e38888a336bd043409803445d3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa8daa3cbe9f18a303b009b912de5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e4cded431c48477cd6c58a6c15edf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f3dcfd3c6ba31ea3ee9f342272a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e8e89512d4cccd8a1483fe21c1653118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456849d909b605d25341ca8ae4d37d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17641d0a269773e0b8928a2f8c89ded120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde145636a12d6046392f9acbf0a3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c844f58b1aaaa1eef81f128d37786122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5a9eb3aac33c9ace4f439da9ccb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aaa51f53e55df7b103c99928f7505124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a634b001a3512d797c4d8926ea237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221ec9d69acb828cf9060dd007bfe6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2714c0f8426fe43b151b0cf9f788127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879897bd4ba14c703804197ec9cd7a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b1871dcde82cef76bdde293b42c82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a2410b2e8a3b9d1095de1f45c127a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a719031226dab0943835a18ad25d2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c79087a438dc964822d98bfe553ec5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d2967b777b8077a92c67847e3b29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289646d6ddb0b6bf7f5df06b71cecf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfe2e9516ab7dfcaee06c82e8aa653135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c5e586effac2e56ca694dfb721a4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dbb3a4f385fb5267faeeb1842397c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d33c21dd9b052c6b26ab8dbebad534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea28d8ae0759844d181c9fa53d0f5aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1db01aec2072d89ddbbc41dc28c5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af41c43a38b45303b017aa6a7bb29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16b115d21cdb3982161caec10a9efd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913cc094fe938d93a335cf0fa327bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26289f3e2ae2c47fe090a7cf842325a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a424240f62bf3c1ca80d3ce63ed8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e0fdc2b593bdd2d725e48d717eda6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db713a0dea5e541027f8c7cc6c60adbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b7c0b332cc4d6c008c45baaa6b8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a7f006fb2e060011ea6db59b3f4d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f607875b1510d4f46f9f388e29aec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e414ce2c9ee68f74adbc86bf050b0a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593d103068b73141c7c2c851f10173152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a1d3bbc3794955964ffb5006f182153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5579e6dfd72a73946a9cfaecec7bcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e1c4ae1211195de186ce9cc4da345155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0894ece13b02814d51dfefed51fd8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24978375518a976adcbb74d8982bcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287bc29b3f4266cd92c64c5a0dccdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87200e79c3b4f119204c7867a6076a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb530d9ded548119888891ac5e725160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8d06beee15d4c4bf12226d1040d73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a524b23157d1e4be7f1570fc858c41c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df7cdf1388cb970ef51ada3ad0050163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef32a48d2662ac979b0a0b0bf66c03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9238388594324fa8089c335df538b23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b79c2acc1477eb7f3a5464e889b744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81db764e2149571f574070992da23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a96e0f9a88b129a184a7238b3432168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0540debdf8ff7689a3ee5255014c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169dec4c67a96e73914c5c693e1f640170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaff4785eff8aa361dc318e6123754171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba473c3e5cf453cb7c9c61e5cadeb59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3bd3d732c3743e0f71c350f9f7163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ec3ec5d54c004c76151a86caec40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c97492028fb1f2d213e5daaf74869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a7f21a9fc1c6e27aa3b7bf78d0ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aebe36d395cbb303733b441430305177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e707e4f65f7ed8237387e016b6b84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da944c7ef1a369dde959e0455773daae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6e8b447c9688dacc462ab2c745b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c6ba07f24b9917f79f66af256ba56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d84ff9d26902a021f69df2197b32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831fab3d6953c53fad68e7ae7e65781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679d915b811a2a702e956ea848de0a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205488dad907b225709261808eca55d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5e061993206be9cddb600ac38b5aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e19149054f1a800584ac25753f6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8462270bdd710db4cc55c1d483643e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701f70f7abc5cfc12b670f99d22d95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f22e469cc872b16c02b01c50bdd90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88ab7672c6b0c9acb52ac6f96fd6bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a51f18c62df33fea6225b89edd7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63709053abcbc3caf8f3cc7309d28c14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c8e3de7b8cad0785317e085df25a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ccace811a4878995c2194ca0ab8fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8208fba292e2daed3a83d4a185776196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55112940f76dfbc25595dc83f882f062197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532816c41ef6dc5ded27becac84c0147198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0bb3820f0916ef5d942ae8821900199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf108aba1820cc5624efac6fe7c1d26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab84646b4c812492f6e8ffb19a7bb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7c8fd2a64a56c707265754d74c32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dc614be17fc630e352c3ef9f0b110203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afe5326723167384932c2a24a27d99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17717de0c3f69f133d7387f6a02b5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec085e8e8881342cb500e923854434206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4973002e2485b0adc4c005b57b1090207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5aeb56e8e5835edc93cf98633ae4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3bac9692b6ff81e72f7acda9a3b04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd2608bfc141f4dbea4799479931db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4476986e67b5025ec199b091d1d86a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab39d919fabeaf150a9696810ae35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e855cfa5c865a3bcc3a631f4e6bda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bee02895009ec7d594cea6b7b8538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e8935f5bee450827440b47d030532215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310323c7724e9b58e8cd71c91a68824216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6222f307fa328495c2edbe767fdc836217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212d0c9218e9126579f09865da9feb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f13d28f5af4e9f300f4f7079d809d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631ff06092c659bac5151ff8d4ef8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ebd42c4ebc7a410dd17502e839c5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2faf5c7ab0986ca469ac36febffe6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3fa0a79a19caeb61ea1b0f71ee6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb69be3f663d1b24e69d67c7f921c79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e7f497866219d62c6fb1cd7055a51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e168267e915ee0b46b5b91e55d3d407226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a840dc774cf11dcf6e80634aea143d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d59ba554db1d6f5b7328f8345da72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede66f233e336b639dd6d6d95c0bac7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d78b4e29f577c912697134af6c7a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120ff7690bb66db62f3a793e8bf47db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947c1849d65c07b32562c677a7b7e6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fac44423651c87c205feb2b0726f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d853eaf7b686789a7f426de8263d40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f2d6bd51ef860e382e6e759bb4cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1e2adf8200f42473040f4b0aeba57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7cf3031813f388f757913d0eb6b02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3aceda3d92842d978b06d6b1cb046238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4d372056d26e767e889046a8a038b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df160c6cbfbd26a2492a5e1671486ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953072540ea38f06d8aa97fc68165c8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8989f65dde6baae07346a265143be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883288f3483bfa959b06281afd2ef89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13853419f6d19cc0c04384f4821cf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93f0627c5df5611d3917e109fa79aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e686c23acb41826a4027949318a2f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b979b508d556735d3e86f77f57c6a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee9a892bb93d7dccc0e7d760bc305e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b3bbe25d1b16f79e20c1ceb57c9d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307943f5c313d013e930ce00c878fefa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb971580076a72caecb36b5c1c522ed1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996d50c6e6f77d6bafb85250249e630252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acc6920835d83e5d399c75fe4a949c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11027e9616de39acabc941f3ec8bd3f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b9f6255fdb9b900c5f31343bcc5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614c54cb6a3578e87c0bbf3ae48ea4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b770902715edfeec58cf618ab30b900257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1289322f4caf8fe46c60ae5d77048258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db2254187901b68a8e8eb734234682259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c59a8ab629c561222f88409aaaff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9052780de3337d85d93e7bb31c36faa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe8131b00a631b3d8d7367770b3b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf09a6e52f1b8a3f9c20d9f7ffd7852263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d00161a43270e8b0354e5a88298ad0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2168101c1859660bd1b79b239143457265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa663e7b2fc65293e4fdd8d4d3d0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688525a16ceed1d6df598a713bdfdf4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841cef141d0c60a54fdf952a86df0e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653bd8945a8b3c06311bfb27fe9b1b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233575af7d21c0b2b0e4ca494bcb4ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796699cd9bcac5df870122dcda29a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51138fd2b3b027f29f04ed520f6a05b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40d53a2d8722b4329f622338de32c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fa16bca1b2270f9a20f74ede168f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b755119064ec9405bdd2f8cbc7c863275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d79ff44d8a1438d1cc31bfe6d801a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb861c8c193db975c5493fa1156aa72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba6259e0180031ed5d52a0a4725a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61ed89f28abc8a47d3207a1d6c1be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109813a883ef131f18f8a619743b8ebc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01bcd3d2e3ec1d0e36136f7922a57a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423505f43100920dc097753e1f36acd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c7b31759c59bc5e3638df14dc9944283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a682afc5053172f4aed215eacdf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9261a83e18140a431bcfa502456d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323bed9a58f88935699be7f3d8848de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a741e71c3e8b458922564e254a16157287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd4792bda50c325efeaccd95ca1f81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd01672c3e9db588f5ce960386a84b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b38c9ab4212a3d613f5dbe9efe59fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda90253f85e14b7787a18c9a5407a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f3e755689b12869efd4f09708e21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2d3a85dc64d195a0ca4b61a33b4bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3bcb970be9700d706a76eaa7f205b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e24f6310874e8e54fc88ad29aba9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be62c018073e1a48136afc01ae3425a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91efbcd3486002cd6c033af0f8471b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab85dd7e21b82bbb61064f6ff528ada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac7cf552135330ae11479eb36733f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051383c4fa524e018afb69defe1519300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40a02151a1e62e7e54d581a3f98725301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bbc6b6c4e69b1f6e1a8acca7c11dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1cfe938a9020105d67c5a9379c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b498633f7a541fb1f35b69e33bf1edc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7a5698070764b8f5f502ba9635c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060cddfae2488878b5eec39169ce9e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b49441b3cab8d09684d916af21fd0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cee91a5a58b76a1d2e559a86650d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea875d7d46d4e52f7e3d94243a89131309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d764f5d1b553367fb447bc318ca8a4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac971128512d47b1abd8714b96e4ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d583641230f582173817beebcd5b1ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db931e67e792abe99b62b03fbb07a69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da355942e24a73c1ae34513b9e5376e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85abf56728568cdc97e5282c54a583315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb42eb7b9f790a07debbe31e12c79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12003fe865690cf5f24d22f28a2d1731317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a94e47f2d98f8c174da1e8876c348318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed34e14e264035b2e6d6273b79d98c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baff4b5fdb504c1516e9b38b62ab1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b13aa04d740f6eacc25ac36e0f32d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31694321b2628140a5a72e94b69179b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcea5c15ea46571bfc6f3323af54f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7051acd94b3f78577f529dc0b1be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c6e78f76f16155b028f55820f9c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ec16158d297aae9443dcdba54ce4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016440558dccbd75e894d8efde34bc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eaad9ed9810aa972da71aba447547328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22846a0c5ff415733cf7b91022544bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e3dd923a1d7004803a209023bf4c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd081d38bcaca59f85b32309482dc240331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d3012486a548b36521171d29dff3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8953a5b3c6d88dd940cfcba86bfe1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d3e2ecd75b7b0e20e74c66dac3dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f360f657f4a49e40b5a3f6a5a862335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb6dda24d03acf51e81ba513fae7ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d1179ee1fd019e8bda3e7b54f934337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654ebfa774edc455e0a9f4cbeb2f0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c02ced04083ecd37a1bce594c257c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addc3e931b2e1cadc8ce5421015adea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4877cab9e1c9595d63ecf921ac814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490190fd0d5a9694ca79c93f0e29be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c2b730eb1158ee67b34ac69058378343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e792a341ec33de96252137bac667683344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb30e03e868c4857a909e628d7221345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a0e3c5efb882952a8c5da6b9267cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa2e86db6d4f3ce2fb2cced6481604347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219060b8c57929cda1d63b17f47b69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442aca82a046e8c977668ed29287071349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca9a38b5dca17e7dfc49365314627a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e30ca12b81095720e6b0ff18bfccd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27c9071d022133271ca4f715c7917352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4abe181030731b951499e30ba58a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad32948b5910fa6ebd7bca88eea164354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8fc3b22babc22c4db9cad7ef3011a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e4f03792bb9e5d9da8464b5c0baab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c251a550078b54b25a465143948604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3776d18cff51f291e9390e038cacde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dc3704eb828c1922411400a62e063359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06820312b852f18f7a2bf21a5a5336d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f6775096171f19f831bb2cf9b2e76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e6b1258b7bf01df4d29312906694362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590878ed227e449d9cc358a8796451363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d4cbe8a52b27ac3c3c573f707162364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac27199a252e746f48190717c44851e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df45dc7497df9d3d5f7c72dea9a8abc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9083d9cf2c7be9ff2245743f1fcbaaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772d7e7674812587600aceb2016d5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75202bf18c41b1968a4dfe184b0a2cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae813643d7ed9d935945f704fc29994370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d50b1dd763506eea3c53e02437d56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9613084c3d3439a6e014837c668f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfb4a84e4ad127f52d66b6c43f78db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470d535fbbe153851a80746aa93413a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d48b0de94c8844ec063ae5df27c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c7a4d31f8e2dadf02e595a55e0baa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe5bcca5e8980cd9c22532f81f8ebf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf10270ae1c9b3e08b7227e910d57c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce3711c1d9e4f141ee6e2337e6d50d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c06051e3b54571beb28f4c7d4268f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53872ec86d5a2908c5c5c5a8acab7496381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19d045ac1c2056b2af4dc9d4d5eb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0fcb22a1c4e9105151fdc64d1a07c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3cd5fc5e49e421ed5649a2d75bc0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b0794e3315861d030e973e444538f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2888fc46ed9fd1b3b608034129c39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f170a7b09d799a75c69d3b3f50410387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2c58f50a8b67aaf9b432e3c96105388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458478dda1949c086e4225113229de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d537f1939f7db694c7a6c9266b38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16407b25a4cf59f3189684d13dcc1dac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf34cd21678dfab5bb49f2fdee0bbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a19a6ecedcd580635ea6035f2e18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a0a0d46ed185f1478607ddadec1ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536de217cf514c30ee42832f8e97aed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e7c2e34a03ef8112daee34ad5864396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758dc25df46616d34ca6a54a22d4b3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353a49f54c46be9b9ba8a52dc4670a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f36444ff551af0550a0707082474c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b651eeda8cdc9713c30952800d1dca2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3719f2478b0fcd9991f58b3cc99c75d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16988718e20cd5bb8b231f1d5038d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7f8b7c4b78760b58a3c13a6021fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d117ef4dae8962791078607fd036aee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e49e325bd5c0906b89183c425b424405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5334fc85fd37aa8c62ab98ab8a605406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df8b6eccf422c028d5f5eb7109214407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a14b2d5769e65307718a6f5ea851b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829639666fce6619f4f1535c8beb4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695410e520dedf33f0d51c3eb1b5695410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a24dc68e770cf22f3940ee860dae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72042af970ca199e90d099d857c6e2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd0048a84e78356875312dc6479b4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa0618c9626c0b3fbf3e8f655ccbdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d7d302e06693c53169cbe5f4fb567415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b78442fd8883beabf7c624be7715a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941703e3fd9af351fea2e15e38bec7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb06cac50655038085b1b96f2380489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c080a7cd0cdb2d7057ee1d8010bf3fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed211e9c7f8c3c4cd18823c27bba362420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128a04cfd4823cf77989684281cd15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc52ab6eeea917d97ca89dca0db2ec9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422269171c87e3ce37fb7d3154544f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0030ee713bd53ea810200f913f7a0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d23dd2d72cf86f401270683ce11c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391729cd37296bb4b81a7bb4062d880426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc6ae7e125f6c78ec3db2d8b9396b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb6687640df662823f4ce4d550b4af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b920885e14b96167b934f35243c126429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eb519412326cfc8e56bcac4a386f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7a5377573ed5e5c928991fc48e6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd7a5d092234750cb17642c436495432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b16edc7b81576d51715ffda60566433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33753fcc14b87c01055a4efcd849b5d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b6d564bf88fcac8fca7c668593d51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946cb34197c1c62ae764281eaab2ce5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01ce873efb54b322758d15a1eb0c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2af0bf6d50dd8e6c3032808fe53d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304483d5897e6d92d821467634183244439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c061890558cc16532016aa20465239440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f90d8f0fb47234f3de8a934268451441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b3664af652aab65933e81df7fc68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7685b80659e1d2611d57c2d930e7398443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf3202d2e22ca9cf5edb4eb93335e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec917e4b6fce821e6960ad823ed83f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92937cd96d5a832b15980601992283446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c323dbfc9f4a2a4a4bba10a4f80e0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6166824873071c7e5f8bd85a5870a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a448dd54e4f120b668063efa86eb01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33506b5adf5011896d1d7ce1aea2a29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe8503247c3c9592b9b40125ccd60f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f423573b1e872378a77a85dd55654452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9cc6f557ec0b642d255bb87b4d4b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08333bfe0a2f90dfda978bf70bdc13e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c4e647b4300a602ff2303fe5f0363455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f663f9e228f3bd3fe05bfeb7c877456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234232bd7c68e13a54fa2957b2ad686457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f3a2ef0805a842398980ae8744e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c31c3a05987422aeb2a42a1d6140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a374eef3a4373f0073e4a650f7d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3a33501fa2baec51bc3dc076dff3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c50bfdc98554a98b1980fe042eb8dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf708652fcafa46670aca7dba2eba2c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb8c1305534383d18677ec8a382e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8b409659d48d698995e502886c112465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481311bd3a4c12354998763ab574dab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6451a76ce25111b987d30cc6586edee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aacd14a7c0a7121815b953db99797d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830607c5ddd0d315f53f565acbec0f7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382bc5aafe0f144fbc53b058364820470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d466f9a3f2b9eb9f5e5ed1907d75f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2088e4b56c14f5b04bdcf757b9b58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d5c72aa7ff03f523a9025e6f7d74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e97d1d5eaba0155c6db72b9a4746474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ce636a1a97f74727156de17175874475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd9aa78fd42ccfd67b06a19a624f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419004479410ffee48a2c43c297a147c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726391435fdedf060e9ec232db5671d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7e9f7756b1e2c5a126e7fe8789569479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ba21164889b8e2bcdf3cd156052f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0da46f17efc8fd7241032c1a8631481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2f7d252b83460657918dd7abc58fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cdbda5523eb2494418b0f2213ca45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbc041a0354ff93feaf6a4efd43b03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8ded925db060fe874d765c85cfcc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbacf962a08e171a94c97e0bc9efd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b0fea16702c6b6e1544f78616e85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e27b84828ad11aabe7abea3b0c48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91540731b66c54386df7961d5f11a62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9885f03d5937de2290cda5ac8ffa47a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acfc09de4d20df5d84ad984a1b01e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e51019f9f2a64efcf352907ab7490e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e273e2d42dd2e6a8c4465545a219fde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb465b0fffc72892d0129787644207e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08ec73256c6ce1e15470f98c85808495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d94f18535f60b9abbe5552c97207496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce52c61559ffddd034643be810035c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b583170c0c27c8e5b2177b2fc97b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739b63fe4eea90f0a0d0adde56eecab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa35e394b30893ce36b060ee46d1c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a7446b3c3758c8b7a3862a5f1fe00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e7e22aecb5647e61e886d9cec43ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080276ba74cf190f858b5d7f66816e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a9cb399697c9d5433b9e9c15b17fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7b3c4b87aa66e4f5c1afebe4badf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8e2e9a1ac5a1123b75c99de30bdd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad940a2038a75e70bceded0dd033e790507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f537d5a3926ad087cb0483c37b550508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b67d415c2322ce00cb60d56f3d2d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89aca327960b547e22327057ee089b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c366a2c573d50bd03dccdf7e847a10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df864f390d05955e6f8f38d018f1efe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366a1c5122a96cae380548a416b2462513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c298c2ef01fd0e762c9212f047a90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910f3a810095d034b93e9fd0a67edd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef02a0512a4dcf1541d9c6f939af97b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528dbf9d1099059c86814d90a74e6af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd75447f90bafdd3b3bcd43f97b00e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7189ffda3c88328794127b86d0df1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf4cc361f694f452bc8bdfc8e3c04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c0843a7fc32d283528d9f9e362307521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d79796885616f97b0136b5499fee1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae89fe9211d147bfaa15d7837c9c3d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64310b759a98281c26a9ab3d9bf99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8a52ac60187280998a85cd4c8631525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7238db167f3afe7e0d0c2af89661450526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab490bde4148307fa061ea7c53df09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b233bf6c141ec19e0febdb1660b2f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616776bc59270f96bced5b4af822ad07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77192acdf76bac4cd908c79f441a8ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd56306f3de770a12a8206eebbf1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf6f93f310ce87ca0448bcec75f23b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3946e207116866b3c2f96f3032ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d165563bfd4f410ca51fa85bbb15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b0a3f992487cdbbd38e596fbe64c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ecc4be069e6272660fde657bc4de5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4ee2f477c2451b923b46dd1fd8efe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0665cadfa264ff7d0f86c2f360fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7969c4362c7410803dabae202fa176539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1462a252b0d990789e26ac1325f7e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2a718c95b542420d674e2f5cd8c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b0943665bbdb7326cd4169399a94b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfb4ad0c7fb6206ff5ba0366b7e17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756486df954535ed7aa5006f44da17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a22282b05d29f258a575737c86e4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92304a4652fd63ac91381947b7bef2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bafa675a5084bd58c7642d7a678f7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a9a9bd0331034b43f117456898bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0367bc7e52b118fd8b5ee15052702f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e83f171a6e650900461c009c1889550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b21eb6afba9f9289917496b5330a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea09b08e6c28833869d038890cef59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22b924674b837766a4f2d71a4d7b36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437995e0909a8c3c6a1003ad8e5c6d81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180528249cdea3c7cab7ab908c71a8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe65791c850f98b758643c097d1878556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c80905e0f6a274a74a78101e61c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1b4987622b825dde48a81aa7e943558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa943861f6cb93f6c158c066fcd45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b38f736bb44201a2c5cc5370dbe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb88a662322a6ec8be3d7a2874f7f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd11a0f1b754e9a83cab48b1a70887562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303e88df72f5cc9edfb054b7bab9427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee2748a8b7be2922bec2234642dd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5d61370397771ecf5c1ac1b457f47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716c1d9de2773f44ff8bf76f2a9ebc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529d8909098962ae1e6c95455025296567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70539d94f0049e11def3e0984f4e3060568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269491428f383d632a3d5e01839d21c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dab26d30fb8ba3766d281ed990b8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337aa9ad121407f4e5cc3ad0395d4db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080234bd7cadaf83a25eff55a0bd386572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f351b0253a6e791411c5ecd3d5db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ad9dd73f2f46718830947f74719a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60218417a5e039e8a224a26df52358d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2626f05fb9310b4276e9eb6d4dd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd790f466cd85b770885e82fa267f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224d4d58a80a4564fe14e0375cfab1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7171d7ada962b7fe75a60c8098caa9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3738d36e8124cd652ec481d963b15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5945e47c1e66cbee2ca9e596395c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4cff927a4b2343a13bcc56f42ac0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe9414695b265e6f501d8d61278dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124cd10f3943589645d9d53c7bbaa08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3d9497d738798dd02070e8c9d9212585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297754f5c7d599123e1958fd5273acd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f67e4e8f16a524bbf1d300a982a67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6e1601c85cfa9ecd1545444a98ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd376dd4716b9f5439626ba353239b20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd484ef79e74bd2ef9b9b43c33323f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53867858c40ebb8ce1dcd1a4a9f384591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c3c4520a980df8c33b7b1d7e6ac3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb6eed39ad708a65030605262b4cdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8475dde15249af29bffe547b0ec5f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce13dd85a5c5772714195d9b89ee8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9b38880d104dd3efb2a316127a462596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8d8735dd689416b93c78b6b1e213597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f7a48d2ae3095de586801c4473a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880703bd5ace827a9ec29e2ece7a68d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d092b483f2eb22f5ee4d111a44dd09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482c3604048ff6d22b827996413050601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e898cfb24c0e934cc8914d95bd51ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533a0c6fb23dcdf4c12e98304967ca7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bda520bfb029334c26183fe3ed9f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5c8bdcc4c3ed16943599ee6b582ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153527bdb205a0eab406a7030deaee50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482af90a5e494a47bdde146e6a1d20e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b282275d5fe04bedacd710e1add4765608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62db3978b3e0f414460bc6b6969314609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce83bad4cab9f843a9e153fc86bef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbdf9e46af3dff85d870b8eb465291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdf33d90b5d4c5cd7126f84123dd46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d927d2d6ae41031284d7e09a3db5e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec331b53ce22c6234c9d69ecf183f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfcd7f245554bd0d474364ff82c45f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d73f9ce8c1b13346b6fcf4d16ecae7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ea9628ed9eeb75cb21075c7f2a1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb992b59317c489f5ab63d73cb2bc20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd7390ca4d138dfb39e5da11e06d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ed03b3f3b48e04af970601a9214e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa073c74596f2022a8ee7ac80279c0f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948130214c9d7a589379b9643258d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08924e35c75ffcb34507b2fab05f29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c64d478654edc3d1f039cdf8531db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988103652b45b153dd80cfb50e6266d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ec3f1f664525eacb507d39f0608df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f171b17dd9461938925fa858cdbeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f5b8818a7693ec3ec5b641360d63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab90dcf387a822ec7bf6f1128e3443e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f2f1eaeae8a1c38bfc1333b630d24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596df8ba311f55642a246e504449782631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4298de5795fd4e701f4a3f3e57b74a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d50542a8cb140c6ba8a16c35d5450633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd7fe2abcef8398addad88cde683a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f8a4ded33558ed1be13e06c1a265635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80281e93b57cb5af34c4d61a4176c3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0dbbdcfa9d5889d22205ae7679207637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a3ee09cad76ca1c0b35f4c6084d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbd47ac1e2e28f1b5d4e405b00ddef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c03ee573f21f68dcaa3c7ce9b2244640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3627d52b5381953259f84020c8031641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb418cba0449ca2a5fc23b8d67a8b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d524bba8503839b4651b4b8838945643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e0b70db522228b8bc83e825a9957644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0575dfb90ab7fb17d63df870066ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72280f39fab7aff23e2c83ca81d8d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a68004c9543ce33d830a7d92faffd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71cb7757f92a4ce43172d2916598b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f00788a3bab5993354b59480c80b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423494f73149ce9600517a16cd10514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c6b30079a87100437222f804eca7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5873f91e896516a42d3a9c2182f810652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa81ba76a25c863152527cf454f53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58862a2f59d17d219cd25bfbad06f52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc8bb30aada23f34855bf4665254a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e51fa8b9d58e0fd743d109fc727a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a2a091c1a2c0e322c1f51fdf30aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db23938aefa0d4781bb2deda687a1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84660e9859a76fc17a9f144b876246659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c637fae67fb68097826ffde87bc2761660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e30c16eaea6d4a6ab6306836e53a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554c05fe1b0a72869b4596a45dfa782662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a0b5d9a46634ba4cea088297b599c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f3280f16aa786ce5d53c4b8400e59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929b8f772072925bd1e78a6f136ec7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956642919f16cb3de4006d8af6c131666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c44332243d17ec0f55bc6c8814c3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c254b897f5fe5da5ea618d447205668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8be8dcdb48e3b186acb7990b0d79e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22989d69637a2771f71fc326565e227670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba07ecafe58cd692e09230c39fe02f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a9ef936a30ff91759694491cc95af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc0bede6b4e9acba8c6994e4e41316673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6f10455f2f5bf237a98d965396bfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23beb3461bcda070b462db8f322d630675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c63ba7e543015e38ec14ae1fb44255676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eb23244eebafa2561b0f5c683c26c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5a742a6e14d493efb959880d39af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe1e17079836b7212199efe6f10b01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c341ffdf7652ba05840bc4b3a66a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0be49d1254b108c84639e566cffa6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03502b4433fc0a4e9ac8c406521bba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a93953c44efdb795d39e38b2b2fc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1fb920e1a8ea0f1a218c673950ebe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58a5b924c7aeceab10faaeae2ad90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7da1864f21080c7bdf2355473f29c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31920607e9b7ccc9df6507ef4d2fc8eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb160bb24a2245906e86ac9c5d9805e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b32f469abc4ca6bdafd9d6af199a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c2c71b595e84d1d5239786f6969c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af42ac54fd3c9caf52d0b49821679691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762b9e596098ec1ed7cea0d8e11e1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600bf3e730060add379a8d1b42e5000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a7151129f7c8b4888de09bc5a8ede694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e10fe771822a0fd2e797dc3142edf0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02467b8e016260d39e197a7bd60a0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fac3671f9ef96415908d8f5648626697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3cad342dd8426e76601fd453b7b24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484803a3e213cdca5fb96b9afed5884699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b87e402fcf5b9226ca3df010b1dc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d817db17382af9bbd9e791015a0754701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcea25a6f61896c5a423094c9cf4bc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb23d43b74f71f2d41127ed28091b54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee547b5bc15a629bb37b4a66a16271d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade00172a7fa007448f77de1b66024705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ccfb584e9fa84c0d862877a2fae4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d1188cb8d60645918dddfd1a52183707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1900d33618db4a7f4398cef695d0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca745ac6ac6d36b63008e138269a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb7c2079c8675c43fe84db500cef38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475e11e11a4431594095aadf77ef19a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1113002c4a066cd23f2f85f5582433712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2858a9e64d0262ee9c2bab59cd9137d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6e264d86be5d194fbcd3376823d0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f514e98a41c25bb0e179ef8eb025a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d746fb89a09c0e3a2e12ecd14e1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f6fdd11b0544648ab190d611d99ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda77e6ca10016c8645c5a3d527636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6d2bd65ec1fbc530ceb3929c0083e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4114fdfadbfb8724b71622cc8494b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52a9690f85bd9f27bfb9532bae474721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6aec9e626d4c60c472f6f18aff9f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602ad49e5e284e15d2885a3fd3fc149723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76485b4f73f8388cf9da34a20d40856e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd64613fe859cf67efb3e3b0826b7b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e74a4ce354d263ffb312267c5a44c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c2b2d436aadb5eb0cdfcb7370aaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603c2653f95da9f51aee5392ee5fb4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b6b6631da73ad4a5eadc6b0ddc22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877627d5c68492c893abded731216a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504252814f118f54c7ef74602ccae0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86d4725db98f4003153c62d709cc69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a4f196442478e2754255b9e936415733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f596b14822a2d63434ffb11082c91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9d6c0ba7a9cb5ac5d750dc2e696b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f3982d9eddad96fa5ad78b31ac3b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333697133ab8fba5e79cca5fe3abcec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7a5159578b9e4d1348b39aae82350738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0db68030f0ab4c149617665a51d17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d784388a5afc1bf9813341f47fac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0f02d976728bfff1b803f3791c83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226524c46bc517504fe8c440fa8fd312742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d54f1ec1522a2ee64449bc524492743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdba062c5f26d1e75e3f63f26058a57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9580e6a6af4dcf522855de3d71bd65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a42de6f826f3ba120bae061efd31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e45b032b41dcfbb6c815f9fb0df266747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70feafed686b2722fb1126d9850bd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bfeb1ae6640412395f3a74ec24b28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07edabafa25105c10dc53bdeeb24fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b50a371f49e329328c07cbf6ce157751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5add78ae069fac9e3fff9ef2aae11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c75758b05573d885bd8963500e20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660273e06464edb725c35259a7dbc65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0a4aeab556ae94ef8a42e837c1418755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b3bf93440dd16a6e0048da7224be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230f2ec89de85bf15c2afdebbd7c52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4caebc570f829fa96977a3879612e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a05d2160298d855867c9d5db1fbf1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae3c3b1919f117a79bc2f68c8d0a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d683c69c90c2ef2328584ad24ec8332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7464c1513531d60cd31c3afa6ac5013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a4dd4ab396e1abfb7878ed1eb106f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c65c4b69e46379b7ef4caf28f15a7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45e58873b430aee0d193627ea9e7656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb66bbd8dfb37874a9463e4733946c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846306e9c804822fd97c1d9f64a510f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead8821f2dd5e7b7db777f9067f59e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116591eb45b7c82ce8e09c99147aacb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a530858c1ff4d8ac72a767f7b87111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23773c14928674fa4bc965264c6d6e4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ced4f94f54e758994cfe810add7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bdcd8482c329d24f054f8d41e9acc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe15bf01a1a3f42bb5cd0cf5a42aa015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157c04d72a9b710209338c4387b76616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812a629d122c8074197c3ceeb0329017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcbeb6be8b6efcadb9c21ebf2a891d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca6993f3c9b73caf242759b4ef054e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca131a45120c56435ed90ec316ce58f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f80850bb6c867c0b15857090d6ec3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c145b7063f5a37508dc1d8ec4b1fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878093e89a864322688b29540e6314f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f692e8a0b00ac4123213da720886b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd01546482040d355c1a519c2a34b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b70ca2398ce45ce0fbca1d22a09df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a64a2963f0f947d7babaacd5b89627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54cf60db369102d3bca7bca291afb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62e5efa149f3429a56b021116488c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7979c41601297e334dd02929f52b7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac43e67105913e014e71bed8790020431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28501b2f0d65306d48875f746df99132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7914414204ad38fde9dd46e942cb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad1a53118601c78c939765bceb59734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6402d229b9c63d079599566626c3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64f5001ceafe89cd2e2b441e5191bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc8cff15ba7349b253bc3426ce349f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ae8460450559545d84f9b2a90e68438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a259afed645eaea64e2dc67167bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2079018178fa5c49d1d993e66e4cace40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ae66b6dbe6f7f0ac1f1a3f52091e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552347c574d4dad8772fbde175c6591342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bdb88f2a36f577fc3ed80b96e63bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82628dca31b7782e9b610ab4679fc7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019c388e42027c3dd6a45c17955319045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77a360b6cbba3f7a6e86bddf87b6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4769d7b7ea7ef9c3c1a6288505f9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26828e6bf6ab5309f6c25c08a26b4cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c056908fa7216dd13fe8dfa219b5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c89f886072f4f7acb2b2aabd606c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5eb6ade375d6f49de27f10674ccdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1bcecc914e9bbefbb7f9ae26f5c3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94b2c8a76a2e55d8509ea3bfc430453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a81d515fe8d3a4d008621f7f90c3b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25088d97d4db8576f5b1588e1c84fb4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ab79bfa34aa0870a14a7d73be84956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907356457be85b7cb09abfb92a974f2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87af3d1de9d5305d85d077d12aa94d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9015fed046d9a7784e7f5228fca9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379321681ff5fd12614f1fb9a63e52a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07d2c4bb18d2fabb08c78f89b2535061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2260d947cdcee9178793b9c03965e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0f0b1b5e277ecab2049b8c8fe326463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825679d9f9659907590ca6b181c8a76e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fc60418e92d974c75eeaf21b66fcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b7eb00472763499f4d05d209d02e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c5c9c3b6f885ccaf4a1178b76114c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7b113bdefd6d7e09c257bab1f917668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dff7b0f7daed92291f68cfb7a9d4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a27abacf5155c6dd15184d6dd491670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e4d8d25de8c6434f0ea63b6da69271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd85940b7f77d30c4467d9c2995c7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5664a39eca7de7a8e5f54713acee08073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218487eedd1bb2b1351c90ab61eadd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba1fb84dc965334fd4877a72b6b3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49998b7f2e9a4c4ec8ebe2551b127976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec402d7659fe7833a1608c946fd34c9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c62875197e559054b9211f97aff4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b170d79e350b58d7486ea93c9e1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e8b358f9088d6f0d9beb7cf5b2c1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab41333446d7f5b3028910f32f813781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e5b1c9ebe1ab5f9fa90fee44bd73882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d2b5a1f8bfac86a426449366be7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519432fe1b72c4f5297d79e12587219884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32147b785d2ee64e586883de055cca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c28d67d29a3ba60c51d2547bb88ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820feeb6d29a6f2da0d54d0a9a71ef187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ec5f22996a498f58ed7a6dc3d77d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c2e7c8be98113a8f998b19d6b15c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919987a7c49b42490e1cc8c7acb4235590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d56c376fc0b0440d26c692727a2a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e618c8d8f98e79bda3bd6fe7fd77b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b4139bd17b08d24e2fa38408b71f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad879f6a61676901fb0325ecf91d0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d947dc2f5c39497d62e7ae9ac1fcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc8f5a1b2798671805ac68e7f9d87e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ac4e08dff186cc88677f9ce64f2e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e15305840169fe57146755488b68398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e4e9814bded7f8aee88114d3f6bf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c93c943a909a553f7fcc54ba26e6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6dc02d22accfb39ee59e27b658961101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d3b00b3013327fbc0e8bd7b5d659102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec350f7d41e0e559830fc670c05c3d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab6f826d587795eb537001bae1d99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00005e8946c527f08b0b87d7fc33a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4c079e70a2ed5a8ff9a08625f28f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b509984582aaa48dfa0c299c4bba80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada65e8b18c090162952f09297d3c2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee20264c61caca5bf62b88be18bd1eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f4e1973bfb1315d1d1f21d73de57e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62101b276cd993caba6a79689e46c464111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13abc59aaffaece8ceeaafebfe099e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a421d3eb11326c11a672b92fec4ddc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba080f2539de0de6ac1d3d7ac290855114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ea1c72e85ca8100488800eaf5d6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f553c5fe5e7813327e63968f3102e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd60ecf185fb9875a4c636d1fedaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf92788fe12a364e641f54563b0d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a0466958f42fdc7a162ea4612bf98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3ef29b71815f96f382c34ee7d092120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6bac2fe4a68b4ab87f434f2349f30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c38f8c2d34e838baf672c1fe3f9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c969fdd8aa683d16e696bec65ce9f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1037a463ff14d3a39a81352c92bbe6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec58367d47a3b80ffb81dd4d74ee17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9536c952f49f2e9419804c4e5c57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caece2e4d7077fe2a128983230686d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c3924cd42a2b563e42e3f44a0e16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2ab372667c1e6abc5fe9799700e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d49a3dfaa9af952e0b4172afc0f28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428871dfe3ed8e984261a80c7d373f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d76e68ae0f121838232f762f9623df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d5c359e2f453615c0224b2ae5d64c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b4625380353a51a46c5498e50ca1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac3831dd4d16bda7245bb81e8456b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6be8548953102fef66cdd687d25a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ff3614097df59c5f8661d2dad305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4efb4286e6158049aeb4eee9b28dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e1fa5e6086b1c4a1b8320403d8bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3b369a3224f69f34dc8c442b93e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7861883d832da0dd242dd25d6a46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba005e978c3bf4f4d3086ab3a172b385142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf441cfb32700dba9658398aeebc05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dbf37ea04b5f4abae617c7d78a506144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d5adc37c86abb79a6d6ca26d8c84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb477ca6f7676376f53ce863637d7175146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f51a9ff6ec08cdd4d8dfa5c29932e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3f6cf31166818570a2c067abd8080148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942a6d91c9f7bffc3e67267e6ce086149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff81d5a469e50f2be4808be61f6c52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c12f77d999649742cc509e794814a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b929be77ca87dec8ed74f6b56cbc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3bcd8723238a7b333722d0641551153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0503b134d43df1dd3f562dec6f48194154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576949a0503f42a3895127be0c5e7918155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340061ec5768d5fbd2fff580e47c826d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74195ae87aabca385cd1f5e09dd9149157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad90ab709a0e39c1ff9322fedf9972d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0adc4b5ea401ad2c1d2043088d32a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de1b5a1d00a3c4c8a62f92e478ebfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fc475713e5b6f0ca55bea80e4fde0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43e908051dd791af66d689ec474550162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efb2b65bac85cdd0c9b565f2642715163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf5a2300f6e92282496c85d8d8192164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8458347fb70b5e6bedd341bc7a46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534775c1afe755fe69c28e0923f7197166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e077a513123becc947afa6e93fe36e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399279b95205f68bda66ab07a5722e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98526e6b6f75b80ae8210a23143fbcf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ed97afa6d07ed562bb4e93398fce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bf3de974b5b99840e3192e8326de6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0f50237223312d702c7b2e5994d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32300a29e832d5f161cf9e422e71f9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b0c1f6b1a1b6ffaeda420c7b63fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed41c3fb883bf0d692101647000aa06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8c507bf0a0ce1137f9d63a239adb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c778380ec6acc8f2215b95f7c56409a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599694741eb2db7018a949fe47e83c75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57223129f19986271b9e2b533ba8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad82d24e4985dd4d513796ac2995c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7841ebbf381edfe0a8275cc102df3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358c1c3d2b86a07db7a36b7e7cd5a92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27795736ca3d3375012ac1760624db5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e4e59c80f7ab18bb46cc6a77f48f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389535396d5ace204e303653f6000d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ee6400fd3e1703da42cc4fd246ce0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fe00629c6e539f22c7e60c6a00f51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c04e1cc05db156924ab97fd84c4bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bef9a99ed2f1ce67516392376d1456189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a138b745f06daf48d38b6e89859213190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1eb9c832a79def0649eea634ecd40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65584ebd24f015fd213aae140dbc41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a27cc400ab23fee6daa3ef795aec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135ceb5119bd5f15e869efd453d2da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28354d2e3876e195af97402fef5f00a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae41bd965b7dd23c45ad41be0c317da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf702a426d1f382f49c7109b2da3512b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300611eee5e85de4f3638e154ff88a56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f37b092e8fc16028b0e8911a6fcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb1f9d4111a5dd40bf9516b9469c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2496d9e3a2c1ede248b9b9768e7b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e0e3d544b214cfa30ed1f4331cdcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfb8a0da8b6433ab7cfb572e571a36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa919d7bd8facee02722128a800147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ec181ef830eb80335cd1e6960879205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca743fafc9204b09322e9ab24d362b49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd298cd9904b8606164a1614541d8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149617371076ff423989c2eac5e728208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07e89e9898694cd6b78b8072fccae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196a8e73d5e65af7f7ac96b729e0605210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b59f11f0b38663bbaf79b8d92aa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7876f891f6aa4100a6309c2aa01e285212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0201b0fefdddc7381a821c88e567790213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63bb1ae986c82cd2a4109a802f4c9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7960af8be8be2e7fbea0f48c32b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e229065a2d8cf7ab504c1b89ff1aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a9f3ed88853a71932185fe52eefa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec4ba8c97d52ac2d9334f04d211f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644527283d584a2465210862ca39223b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574eab908e267c802803b4019fadc9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42b0e8e43aed2b0922fb69d7074ffc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76c5fa89f4691a0f2d9795e3620971222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210287f0ccc984e70c56d751964f51e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f82758127929592abf6f9fb2dea1c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a167387224efeb581d5a2bbfd9cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c895d17dd2aa225a03e4292288b0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e40405147fab31c2e4003d03aa59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf8d29bde1e4100c50635b7edf2815228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d2701adee22076f73ecce6990750229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930804d3f9074d209c311c6b933260ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906e632d8065ea21cf5c57e7cf4b30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abcf97563f1ad60e02cbc1e5960665232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365ef684e7dc7700c6eb0c838fe28d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc87f8c4435cfe7c29b8d9dea6d77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22874c1c99472bd7fe242dac889ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7517c8b79448413236c395f3b258a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54988c7bd051b4f8f9b5c0e336510a21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc20d9280ea6b1dbe2a2585f350638b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4887b278669ded8c8a9a04a0df89a3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712f5379db5012f82812d6c0f707a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b602990a8129af6e676b454924e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ddc59f6e2fef61fa444a8bc672e03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aae346938fddf5557c609fc05e016243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1006b2030d92631b438e90d9d9fa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd109833eb01ff69284488feaa28ba1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530763a6e53be52de25c6d16cbc76b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f53f05bf4478df864c9c23a8d20e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234590a2122569ad5ce42c66176145248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a7477104b3921e051970a6eecf2f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf2a37c47ca5a772a1501fe0648bd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2291a7cdde0689a7cb98de111a6cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db17f801a7fa0ac10992f61d6ab912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a76c14e5949ece3fdb18e9044502d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a970bbce2bae8a97073ece89715083254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ab3af6ca039d3b27debd3a40f46d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c200d0b941b3fd5dc4968ccf7eb28c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e49789b65d86a8787f475761f370c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8c8096a811b3f97803af790c990a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d25e9b5fd2e1a830acb12aee4a889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a18adba1b2ea64a6ba1ed7c723f7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181bb8b723fa778d6179544ad721595261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141217517061f0f0f98e003f2ab98823262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882eb6075cb2b31dd2b4ffcc4f9c0e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863596a5776dccd229fc3df36e14ae8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cc31f481a0a5aed5d9e045f8afc47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e253a4f8910a35fff1456c6552b859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb88cf79fd8d7261a5dff51defafee4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad82766c9213ce6c10b4b41ca7bd7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a10ca6b2359d0a9c51c93aef667d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db286d28c3b29b6ab2b825485ef03c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d83f961f98a6ba5a3cebf2d43b40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b29e7030891b7a0cb1f079477bc33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d41c5a78d8b65a58f78bc0b426354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de07a9d089a3fd9602fd58f2c87035d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935406205752a10be69b9e89a3207ce0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac2445bb1c1de20dbe681c45096fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1c3c3d789201986144aafaaebaca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb0c09a598f490da08da52ed6eb19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685fdeac9498a3abdd57014099ab0f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5082442d26c964832fde8247f9176280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6717f351c1af54723c2fcde7678e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd4ed0e39e4b8d9844df77ab9bd23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe335311f9011b73312741b8e44588f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150827d7c27f81f09bb85dc723ca39fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d1f41336c7c6cf8b397b42704113285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c1e02aa0a0e031fdd21dda798efba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122bcbf7319d38982bc7119c5bf6c4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a317ff8615685a95ca4105ca9cb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e89d2e5653378b9af837882facf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f563274bb54bb9527525ce36979ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b7dc6d2647184c610ae8407e7638291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ec99b1b2559e5883725468191dce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1b064a09e2e9dd8fd35473da1487293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505075510c6e81f35521603cce0d81a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee6387be2d95e4339fac33f139f692295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdb1e7721f3dee6696338aec84bf44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cba5c19c2a17812db5e3adc050619297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a388bc7b359aa5f19d399739d2d58d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b436b534be18155f36907a59d837892299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452234e4f5af6d6bf7fd6d95e2175dd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3df82c33530b91d3c6416acb0850301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c30ed22ab4012f970e346023e5b7f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7006961a571917175929b82079cf584303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d2c62e773aa7cdcef769915665b28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa188ff294c52b2c6e83e2a2d03425305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4a2638385ed3263ec3800ccf8a711306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac3da5faa79c945886f5977330928307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b8834b82afee7f8efb4b2536e457308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2f6ee2d6b943e49552a289935f21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf9ed55e5206207ebf8132e449b2c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a4175b4d52c26cd713a0b533fada311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a44f20030713c540613322291abc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00b18641ca6f33f24324495ae4b88a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d5bb10b389bd75b8fa7951a3c619314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e570f02c8d25624be5ce067e7d39c55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026f7405be854fc15ecd4b61e008688316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a48a16c9103e86c585bb48a37e540317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d527f9289d65e407d10527a66838318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef232c65e5e9b1c88912a2b348e4f523319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9dd46d0770f382e372e2a3c783b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c7768395b53848af0317f5223db5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eae92113eeda111afe3c3202d176d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70327bf9f4ab9ddb1baa2aec154b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a530f4a0a6df9756da9bf57178f77fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e0770ad24d9bb39bd5a72e27877e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c624a8b89a619e3a72e60c2622ec8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29f1791d48da9b2808017f4fb2c943327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c690dd46f780b38d67eada04d570328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2fbcb2458f21f74c18a3a411eced329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24dcba1f062fbd2a8f15cc226df434330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0125485fe35b301450809c3ec39e2df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5e4d4b7724ec9e115500f60f57e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f11374522672cc3959bb151f41281333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0fa638620856ad10e6a50a5aadaa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8bc12e29c9cfe7a070e385a739913335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41044a83c3e394fcaca5085b815191a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287de2a51c02fad616daf28757d4c0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e18485910cfba14a7c5c6d361ce7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98759fa9c25265ec00ddb529f9c7565e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8335312f00f4f4737a13d7fd3481a9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d48b89f7ea3ad98519722429fa44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd285e1f8121c27989c189ca0d311a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3015664665b55bc30c7365ff6a16368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa5fb355225b28a5c760b07c388e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e58786ff720ae65e8158fb870af903345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47fb27a4fe369b96ff4c25605c0408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723371d07e6552d856e67012155f08d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0754e00302852f77c732e6679504f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3244390f4af8b03e71a0a9fccde1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedf02acaf509bd28ee66ede376ab33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4401c47d7dd7ee4d114eb93638f421b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5171b221ea147a4b0ebae153a2fb4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aacc5ef08ff1c7b61f114a4367812a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab603eb44d466dd01575f40c77d1aa2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8119487db3110ead111f539fc0fbeb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eedd369361bfc96c16399b94e94d93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c8b3c2a6d82689109d5b2ebd3875a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e18af10c68ef6c154e860ef089b2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76126eff30ada6d3830e17af64f40d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8691bfbda0481df39cab7067dc16ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb894d0f07b64dae49f4ccdab1e1a9c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce12674517694eaa416cc309a97610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876e866d488daadcf2236c7d3147a60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b216cdd1989aba4065953eeb3f637364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235fd6f62620f338532da230b87f6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b65c89a3af6840d3048eb193a11f0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76260e3eb4309674a322c1295c3c045367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c025572df352c0cd5bad7363662c2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959cf03bdb3b8bcfbbf6cf8111159c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb8351b0989cbf23a6b21cd04132eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662d155f688248201c83eace4318304371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10835475d8282e52b4e07bec9a85d9da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3887a0a200fce1209157fb705d37f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e19147a47ba4903edc13ce2a4e76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a7ad4e477066322a44ca8de052b07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3d840adac2db350cc219f41c7d45c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318b00bc1c484fa78378e8e6ea02b11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0bcf41c6875859c7c5f1d3febdbff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2859085a8766dd1d6fdde25820ea0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910b815e10d0c1b21a1c2e552946c51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f1bd81be02fc385937409eec2f60c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ec6df9cb629af9c8957ea90ff681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6e8edceaf7b0c0ffb39fcbb550cbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2645b301554c9dba3cc27a8e271eaf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682ab8950e675a3c10b757ede29079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476373f79770ff802ce701a4ddd83a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaddb0274e2893afe1ab7dceb1149d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b600cb0cfdb0c694381e42449f37b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6b507945de8a21f3c09f0315f5d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e554e1f431d199a41980770fd2edc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503678485c3c09b439b247a59ecd835391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1d888043b13d963e7bad36ad04da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b086768f66db3295052beb21e136d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b536161539872a8fd584ad545ff7c21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0d3dee509790f004b2826536ce3db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b13f2b3009800bf0f4b4577bd84836396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb10a57cd023602037a5196832a9379397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e52892679779427a3e95d796281c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd510a1f468e63c2ccb4959085e2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492801427d2e8b98372a69d012781bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c449a30080df0092572aa6dff2ff29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166f79c1304d57a8d2652f37282ccc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028ec104c732a9f96b0e5602f510522403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf255577e67eb090c29af9aa46223404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd5c3e0ed58f6fdf33f014fcd35b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089835176b679ce71ba7e68d44d7ce4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba94d5fba46d6284689d72ddd31e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019bb7da9b6764f8bff2545c741c1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151192bb0429a3be8d008e746361679409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f324e31efe3e94a67d9b95c16bdcdf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc24db423554a5c14aaf870012632411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07fc9a038bbe7e03caf147aa4cfdc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350030a97bcfaa35c9c18cb6694d41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c3b7be25206f90b55cf757869c30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec917b8d04dd223c8045db61722b60b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a26ae68073fb20400ea128d82b6c0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a87538ec50c06d1fb7a8b9dfb9db0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3e3414585c1330ee7f4a2641fdde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33288f320087e71a9649b1c821c0e9ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12562eef61402481729472f78d4547420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524af6669b7d86dc075c31427c33b47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11804521d5f66483e07ec0b754d9c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eca8ae654ff994628078332c345f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddd074dbca044653e7a3c7a1282c81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcde8b750d489a37a8c115154195b22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbc7c0a479fa920799f158c88af0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda9f756528f9dc0f7098c64f514563427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7079042e5ff8694e729776feff6e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5b829884d05bac39f643c2843c00e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa567750859db79016de17cc76d9d0ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136db39be996c169c7848e70976e81b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a83d3be86e60fbbaad97ec3cf94bf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec7e64934af9ca85cdc0bd2d109a66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2d33a44361fc44682a448f45664e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fbca713793a967da8652bc12c6b05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe72441b4255f7592a7fc4f622c868436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a3fb214fb8bea07051eecb17af76b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cd4f32e6844732c7114d4e0f0e5d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c38f7c31c2dfae866802fe463407f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d268446ad9ca0b952b0caeaf175319440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158774cde8e16965d7fef0ade8bfa2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b29058848bd6ef98e6bf01bbe587e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723b50ce790012ee1dd39fc8fbd0ff0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b250cf90357e65539d4ad1f01b5d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9f272ade924c86278ba1e6ad5d17b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b5a8bc65843b6aad0032737f8374e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a077f0fd186f60f6c19f04317e47054447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252f733dabcfedfa7efe273a607d1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584675dbce79db78f08ebd2aa111624449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93c668601cdf33582c1f87c37384ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920ed5bc32df86e6f56c51d570b5d06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d968f2f7b81a74b3044ec2b51a6b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de0feffbd15d53cdef7252f7c2177453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8613a8b9de2f7fe7c30c1bf5d94f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a3a112abbb45964a0e92485b429e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be8855bb2ffe6abe785d238970d67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af3cfa1961a0136150616e15d41c73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb8a2f57983fc611eb5c126934579458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a680aaa83df52b85429c54516f0c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce0b959b46292c7e66dfc5f5c73b88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0c23d9640544fc60d0ea081579ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf9f623806397d32be6c3acea1dc28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296263f075b43d006f1c4749a542df85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184023786e8ae0dd8129243216172b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c9ee9202bf65f570dd83294f2fd34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1ac096b5a2e502fed878159b13c4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58071039c4a5482e581e6f37c059a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6feb496f128b9f3d4f8c3c30ea6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06717245526e20a07148d4f2e9ce86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96f084dd2dc0747c2848fa7e11a2d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604f7308f18a9412c7bfb30e3ff130471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad2d3d4e8877d85634f800ffc0e4cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e9b40733998425f93e8ce22ee04ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fede38a0a69cd11319e1fdc497be3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847e349f9e6fb8f51ddac8bea9c6268475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda00d0dd9dd3752bc43d93f14d06547476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6efc52dddfc80601d1eeb7e5d7e09e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281bded8fc779a7f1ba553cc55b65c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b8181cc4d2f65d75305a8d9562f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a209bd1731584c8c0b74ceb964874480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee65e595b5f4240f03d7f88d20f7bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005d56c291e729a5f507ff48da254b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b529f64d5f7a50fafd77c43545750483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427553f004bbf0c086a4d1918397f309484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1d9d1ee7fb5b6acae5862d9177b34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51ed51046fca6dfeec0de18ae1caa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41b0f4f41cc92efcca206216b4f2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac827b244f4b2e8055538dba0b6cce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c8dfc027903275d57af0d443ad674489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0bf7e9e5dcd369493987d5ca0324490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9592014fdfef956094a93285ea0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d3a9d00214a00c1fe881fe84dfd16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714016f5765d4bc1bac1281f004c928493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b745809a484e2e09a63c2bf1ae6417494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6fb41b0c27d81f8b9372958a09594495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b5bee230dd692f84cb9cdfc58ae12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ccd8bf47738df8eb9d295c0df91f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f30ac931b17c752fa205dd0aae0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c1555bdb6a4e88ab6adb5572d26b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2996255c70d6c224c5b8212a420e8d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ca80700f076bf68818a292573242501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42218afe3fa1926f66455f92df556a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a9a2164b82f64781c7b1594bbeabf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d5b00ca2bd125973e87654fd5ca80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ada15a1cfb38f96e76545356a9ca5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848290476accf0a6a83f24363459a859506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce393f1657a901a5477c11bfe497756c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de6d39cab12f8d2b33ab3f89702abd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7092ff6d5f93e8d05a137f454a65db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d4931d34a16a2ec93bef192eec05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1308775dcad3a58de44d1d6d816c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef89c6409af8e7e8477e2eba4bc10c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6518e3391977c1e78e49acf1ee3697513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01983c97f50acda46476eeecdb335c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5320e8cdd729558547046af8ee3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e84a2788fb08106d2c2cbf58bc806c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341467192ba5de3bc399746fd2811957517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e71fae297f59dd5683f1bb77f5c65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607200b17fa0c901b92f9be7a678ddcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b1caf7ab171ecdbb2e281c252550520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42652ef79f39764a0db3e3e30c9550db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b26b304d3c675c4c2d1adb8c6a748522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a57c33ba914d6e50e1e3d9451e7ab0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0633421dde904a1b127292c3714eae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec60800fb604f197eccc559e1684ff7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c3f41aea6273289cbd5b9697ad0bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7017f4e0318c302b9d88f6c6a5f28c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb929d15db66dbf4cca1e6eeb3e55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea166210502cf6a5237bf801881f8b02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece4316d97dcaa9c6ce1a2a568337bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76bc2694b042a29fa6e8c6dca072c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b38f9cd8146c0845aab82a8736da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9d788331f8faa6939524de41f4fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911df7da893b75ec13276642f6aa0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cc2970b11301a4e8fb87a0599ccb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800b14c3d2bdffea0f23f8f8e1d2f8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79574c2763d838ff29ceebb1b158c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da90c6a2d7a2d72d62c612a9bcd3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0102730045de20928950fef298339539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c4d828c28194f912567178ddf2849540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508cbc38e48d6d5b7b2252ddfef557b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360fdb0aa26d294cbc8ad98b52431a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60676e9851792c1de7bfa4d69b0089543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0304c539b0b96f34d62116187e51d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0588c2b81cb51ea3e1f7fa80d66bd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61077dea0de2ebbaf93d670cf6157e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bac8a3f7add44da93c20906760687547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577761ddd695a428a3d98294976e1eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13ffce2fafa18338e647cb28cd1b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de880df41bc6ba1ecc16f02ceb6026550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef45254b5adcc620a13efdb95ff62ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ac5efb37973d926822a27a854d02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c7620e5b19ca8b049a4570fd48d1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aafddd8fc42fef9d1cce48f6370c29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70377cc78e034e93fe60ae1c718ef6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e64ae85504d14d3587e03103eb902556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743533d237bbd234021aa247be9d3e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19e4f48d8447890e4e76686a525e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbcc3703fdcc2a34cfc00d578c9aea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8953deb937872b4bd423a8c3227e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc58f5be0e6e7bd0a44fa6f3b39769561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a913934e6d925f7f895d5bcbad0a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcaa4f3d01181148486d421e4f5ec2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842037ba5535988d2fcffb5eb7d6d420564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217a46c1e9f3f8453b3c3e86741f5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac857f28407e889d97eef5f06aa443566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb37e7624e70a8daa9e7ef5e8e1b298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cce2bb74e74081237436736c5e6ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f56e16a0f5b19bd9efad1d9e33f642569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406bb95ec5bcc5896b7b55efcf28af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df042d846a58258a52b052b650bd23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec07a5dc91f38f832a832d70d93288d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888fe88e061ce05f6b07084f0945264573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99258b13a46276cb1ce0bfe5b8b6456e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3ac151188373dc1812ab6aab30d98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ae691060eca5d6110408bf2e963c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab8c088738db31a9a55aa2303e999577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d4c5cff15ec2dd4bbe8838e3da727578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d4a229299642e44c67218a3672274579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234630a3a17c32d0e8c8bd277c10ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562d831c941d52f91644d14d5fd4d29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb813cb79983e64ac61c146a491470582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66937649bb334aece8931fc7c6c594583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92287464a504f97737365ddc4cb56fe6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62bf59b6e5380575cffe3f655e6f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a0d953cc7bb8cee799ec36fecdb6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efb9b05b8dc93ca2e4fe3f6d852c1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc150d51c8d30569e9603cfbb7c95fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7743f2dbd340694e788b861f66f16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538ff1c71a8f04e54d9aee3182c0d7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea12e9b49a31799db335e11d8a0eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188f213e10a5e3d5592c0386f01b950592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d969d67094b61ad19e89d5ab89009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aa288261c076a7bbefee22bdec54c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e06a2e46f0aae23f5925eb4a2821595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e9aa50f86409dfd4dcc5419ca63a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fee0228eeaaeee7775ca0f9819bcb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f1dab3fa5cfb6ceb7cd64dcf229d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e74026c41fb15935f3b5820395d6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158c9e8d142c7ef1b9cbd52e2af61f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eda354139e948d01da0e554332b30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf955ed50b3c223af5a770a64184ccc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d4424cd09afe7fa51e8cbc9cbdf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb2c3b97a1004e274afc6aae63dd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94bed10984584c46b7f59a69d46c21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b376d7b5c77cf87053c55c08949196c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dcb69b0c4eb3a2cae1e223a3eef58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37eb75030bee55a074e9c01f5704b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002647f1502a6e5e207eb794bf106172609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559505248c8dba360dc00c49af8bb14f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f2b0d9b4b417d113b43a8909279a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe7b961da3f887934532d7c45d33d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ddc46b39a56f95f9c5589a4333556613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454c133d073ef87f6badfa49fa3ad7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4198e3260d6f1e74621723a9883817615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0e6ad9129280aed59e07737c55af7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d99997fd45ee45b9365107c02397bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dc147056a360bddc8d6f6c407fc6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6ca530699b7473bf6e6679a4d5e2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3013272f52e87279b3c46e1b8731e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f1f5a9c4a40548185d407af86cfca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad602f1d3e032d1cc79caa664a8ffd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eab6c52866b66fbd592ff7d295b8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35722ea948a595b9ece467908a37a1a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e45fe7d0f8cd811c690e1edc1af8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e3bac43d0eb318d011dc766f13ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d7258b1212a3c8bf369caaf35339b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095634d8283d2280994b8948b1d3d02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57213bd0c53bb3869ff6f90b7d96b6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e95c5f268ce883ac0e8dce0e8ce1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2957ffe43a3451329ee340d62f393631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513cb0f815209ab966bff6987114ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778439f40f729bbf57654b230d5200f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911fb565d5211dfb09383d35f62bd55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a821637d1901c18c97b06b0fe4e27b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fabf893c0a1bfc33dab7250d236580636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c74f556582f9e6e3f538fa2910572637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c336252b65a62b969de6884d739a9a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23770e697c280c990e1585ff7a93fc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356d21c2991abee859e44073cafbb61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313f099994952dcda205358a06767f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edf9ffe86e6cafac8d199d5e06814c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84780f456fd0cc06bc6940524919c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2520786340b916da61144379b61c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf381125ef443a33aef2b7ea201303b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce8c03ff619dbb3a54c3fd028fd42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0885084f4098b6ec2b28de380a32f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015210efd249a75ce296a306335ea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa81d6ba1f94ae47075010f08f851649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b746a7b5a70de1af95f8f5d2548f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ae9d6ad0e6d4da052e9100ccca21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151ef0ee82c63859243b542546242f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada2fc70822cf301c591ca65d8399e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a57c00e33817ea1036ef9767f93db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a37afaf47a627d4ec986d6c8899d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53a46afb6826695ac64bd6f60e9cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfafa9f0165c5e2bd6be8441ebb8d3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4979c09192faffea3bf1c0c91ac13b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a2cf0b4b673e91cf96cd99cbb561659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51127e6153981d7cbab6d699167647b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ddd33b8d9f282ea45d4f5ed04bc86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632fbe8458f5f1d8b7fca3fef20af0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391ffdbeb35c8fafe9eb0ef77690c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee465e6d7525d6bde62699a3cdd1944664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6af274e3a768859b7cd48f0302832d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3688312e4460c0257935a555cfce06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9385f31a3840eefb7ffb94ed7aaeef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fc27bdd4a9c51c99fd7481eb3a556668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be07034923c8345a5650ae6c820625c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e1f8d9dc279b361e95ff0464dc10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eebc4dc665b03428aae7f879230e35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b5a64e805b86097c1e1ea4bb0279672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb73a8527298eeb017758acd959654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecad692ce21064bb88c8f4448510af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441218fc49a38943e364dbf2f63541a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d2874a6d3126805915096e9c05bc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc63a0f63092e8196c69b371a2a0b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe870b65a9b1a9d6e0ecd7bf01b0d39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f42c385fceb56555618d9fd11368679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7963c7b303366dccb6a8fc3017b51a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f041573afd6cdaf25954eef4f785f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d4bb2b7cc34f463902da592169f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7a11119e06ae44de53b0b17549496683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5aa5e7bceb76d1c2345e1442dffd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51ffd8db724a1dd05eac877c255e10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1592316ec5bc7b9c06e00e13d8828e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31edaa742fdc3489fe9cb3125c8fef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e21ec3228daa0c67a69fd28356ec7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2b5799498799d425fc2117ff3ddc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7758ab109abbd071745dd960b11e68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa6a4ed5056aa6339edf3cfc38d204691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9775373e6bf1d6223803e10a0b238d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b69a4bfdd002ecd3eb8fb700a20f12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ae2e4d11440fcc5ba94aa49e0f4cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b858d92cd1a5aa01f506b0067988d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c58ac809ce7559975c61c6d7a43e2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635dd90e4b2d4065469d5b95af4a0f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0492c47e80ee4df6b33a851c6018842698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e496c9af450e288f65aeadfafb91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc70ad315874b3b2205f66d7eb97e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e400a7c628618bed9b45eab5d785a62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684f2cccf2a396d57a019ddcdce38c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953072f580e6f507187f6b437724c98d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca07c675e9fb30d803fd759acc7c83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32af5d7f6ee2b6aa6734c0e5966d92f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab424571263641dba3f41433fa3c41e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72a08caaf464af70e6d37472931779707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc31a85c5201b653f0486da3f33fce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2151b459d37689d49ed191fae1ea0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef1f248fd4a85aac508f918f61976710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b41326cb87ad6eb5aafc9765bd00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f33a1cfe964ffa93b71da9e58785712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760741d3878797e6a37906aa6acacab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfbdd5b10656c4b88110c571afbeaa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41020e15749716764a1902c4edf33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e6c947e7ab5cd09bb94c84a95bda6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e334dc10683b3253638d568a8729c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d554b0850a9dd7da6a2abec2b094f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5e3f3612116b86192d2f0e19abbc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dece52bfb482ffffcf91e48f54884bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aef4bf1a1e6b4ada508c024a54768721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5971f38f99d9e198245f2a22723ee1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca7b41619d2a4ec0d2878d4498296723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e624624a43efde4f1e6a9627ac7ec3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670b390dc20944d256c4513fda69012725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ab9e73c31cd300f966381567f11f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fac13ac9fd71b515091a5ff08efa6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc719d7b0911106221c1fa2005dfa7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933059e96d6fede9c8c17e54eea82217729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ae13179816b251a2d2b120823466730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51a90e3cfdcc47ca161526a81cb5a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c652567ae2540a913ab254ea5d3932732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687df42f32d015b0b897e98e8493c12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6525515705757a97ab51d120df44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbba179a9b519d330d246bd224235f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9d2fe98f4e2ab9d1ee93a6e6c49e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fae93357575ec874a7339b97af544737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04435f1d9a9cc0d62752c83242d8f5ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c1df6ddd59ed09ba441e2429d3603739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94407e69d08c1741908e91c042e9d63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f6ed75a8ac6bf8fe8e9617d76d21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c67acea100f52e58eb54e77fd9e50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bf6af8c944a9c81125b61b9d5cfdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a81ad29e9be51ec9ae62f2145de2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7f3902baee80db0d18e2fed49cbea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0efc23c173a48e37371bfac7a6c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030919bd016d5883ef324a23387256e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd42b7470b198ce81352957e82d322748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766161f2f6a99522071373129dc6800749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390c36110a86ec3b219db46ece49ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ffd7b6e34c7771edad2eb6e12c9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ea9804b42f13d2a55a93a7be28224752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb58931b4ec32d260bb61ee650ddb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b664b055962a5a0e9079a13b4f587754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567bf8be76144335c0831faac154b2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a655223e3f4a2a12beeef935696c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec715252be3a1ebc0b768c47d43d1db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9d5a10a3e149f46b71df99af4acd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29d6632fbfa82e094d0f6821e22c9b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>