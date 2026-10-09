--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2c15cc2db5afeab2ce2c81fe253001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300688e199cd35b227928e146db3b2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef31642a28f82c8fcc397817b61d5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff4249725009609f8f14a9c63a532d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80760fa3691eca561162e17c163c6975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b93e469882c61c27aeda83bdcc7f1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef23033450912b6f2c1e11658b405e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598160e2aa0031296730f2b468ff1cc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a0e329eec3c6f5d5032042226daa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b913fdc95893e57adc86e6df8b15c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053cdf36c7121c009405083b58eea9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67803d84363445d915656ebf602b90f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf00e13b9c6df902fc3fc5169490ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93edb7b2257175d90633ee4429593a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a07293c22a1fbb7fef795ae0a0107f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f568ab1e8cc2ccf1c67e7d8beb8a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989767d332e50ce873036bbeb3bf71917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d734c77f8ee9e053e2663c06a9b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e5bd885976b60c569d34dfb124ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ad8c857863fee77cb889929d4bf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82215d654dc3d4df0f93b147db493021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95a4e90dc8e1665d5da62c18137e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bebaa3647764ec671f41d492ea6e1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51094c7016de7ff3bd7d7b92b354b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce5bc6f938bb0b2e9ac643eeeb81b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed9478f13d198d9daa51978764e48326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03f344d66e0de9c9b9c86ebf5623227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a4e147637afdce9ec4995efc5611828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e85bd36585d6b34e3b939ae6f73bcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e7ef506d9b77c372c443d470f36d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34026f89002fd2e190b4d89cfcea8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60921d3bd6d48a488cc5d455050437232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0101d9875226c26d77954f0d2004bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a01aea8499006e8a637311ce8ef5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301a9036d0e072f12a6002e915bf1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ef3930844c54e2810adbd9fcb87cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561bfd31517877db988cdbd783e2a7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae10a7e88e046cd4f065190b1622f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702262ee337140bf0d58b3956753aff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9466e0e183e67593fb9130796f4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a370f04ce24099afa58b2435ac55041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c992f1183395a5878463ab05089f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b22dc819b0ece6b9d26e37aff258f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e7001f00debec14001a3d7ffc62f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765ffd8a0b727e0be03e3c2ea5a66a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569971dd0d7e72920a9eb7319a4542846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9a685444afc4b1baa7eb4e489b23947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e4e1ef58aecd567b255505597b5c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0a9211df2fda50d5063fca1590e8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd936ce450432e7a1f83597a307f729050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d1c4ac78f1f6dd828e4839291a1fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78451f5c0ccbef6f66914742a64fba5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd88e94a75b085f0eeae357754ef2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b0bfadb064e8a7d57e563a2155f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36e8563db9ffe523259f42a73e30a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe77d105d01207c6a9194b4a627c7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca377f386eaf4858463a4b5bed0db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9517a25704d73cb0234da31b65f48858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d0aea0932a7411fcdfdea1006e41f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ea0b5a477c8ab8e605753889380960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7dcb52b63e1d3d2b4951bae177cc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f061ac8c6752c9e274ea0957a099962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127929c41db8cb17c12f61d622fc410663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c498de8d62c282f7f2f35726c6486b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4db47b863b579340dd6b10be59f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0514c1b6291a0177feb4be3b4d38966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52e63beeabaa8302289dc586f228767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742f39a5fc4d61da62e132b93f4e26368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67258002c9cbbb7bda77a6ea06683169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486497dc39723b0f0eb8c98d6feb8ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e217da358d3c9e9003e5751f5bdf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d035909d2a99d1d6fe050feacfc810672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e005c7aee0475fe23a5df181edf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c4810e48182ec714d9fd4224f63374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17618b30a0c3a4a8cbd3bd72088ffde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1b128e70edaad9b61e26e50958a4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff41c9ed59b942023f65ddaa4e17477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e79eded29f9239e60b0b4df0c76e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4e94bca1ca96ca8534ef739d3a57079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe56cab0867c99e32e99ea694ba8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82dd32ed2c972ca31b84d023737db681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af60b162b9cad335b1e51d51e59163782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90923cbb4339e427bf6294a8e49971c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c84041c9db8f6b0e7b59f541bb56fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e37717f196eb6d8bc99dca41ddc0d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccd5d52b42a05900a64e0e1d15578286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6e8ee7d18d184cff81e8fc759c98e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686dbc212b080ffa5e5b38ceda7755188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d32dc633ff7cf6fba813b99a5d4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3311802fdd5e000a720052ca217c2ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2527e13e2aac4989d9e2ffe88fb4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c376660fe064e3bfb565d1db3b873692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb756879adee035268b7f297476f2a4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fb4ba25b2c43acaa614a0a66dc3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b4d236ed41765f3a434b7c484449695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83122816769c75d5e14317577abebc0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7858c8d4924bc0b582318c7a5a48f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35fd235c1f1794ce00b9a823ac96c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7999d8c5f36c948047c39ae0473b02299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58588599f12b78c72820d4d612aa4085100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda4cc1f6566a876b08dab3a54ef6c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25576dd18805e39d54cc22d83b8af8b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcebd8e445a2076b5b91b35136a69bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c98d83235c75f6ad7ecc961020484104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd50798a4f4ae3eefc66f03e892c454105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec741fa684af000dd9361092f4aec4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5ad5c1d03492b820ea10cfdc58b91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31c59a8cd91ed57a0c077de149aaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a6bdfa80338ecb257fa119712d15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa7202fd1fb8881c8b995c71b4ce08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001300596297150a3fc625c581351575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0bcdef4263d2be05f8f0fb0e3b8df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325914f1c85ee35279a9604b819b367113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3f9c5add81b6cb5e6e7770cb284e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae763186f6cbfaefb0d5c9b08dd6ea3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104b404a758e602ce0f56b939515f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be6b7394414f3da27040fb1f998059117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b1a54545ed94f8d5a49b3c526b48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e93c3f298780f587adeb6feac6dc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a04020156fd28b6179189c2c0246120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f003386cf5793569cd8cacae029ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c24ff6b618899ebca95ff0ea3a3203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6f052dab391bd397eb1de47130ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223c30ab62e74643adfd57583526efd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab0cd0875080622b283f9cc60a3419125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93018d8aa6cf3563f4a6ca1ed2ac04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6ebc2b0c09ac8c24145659014daf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae753b17e0eb88895aa88adb3d50b8c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa17b15707b7c4cf82a136de6cef47c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e05ee9de411f9dd78095cb49fe3b67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3cf6778a5016bc5aaadb1ff0c266c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b93c232c6d4fa1a12c53e9f131ecd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a83d3409ccb693d077bf29158dbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aad303b653496b83f1c82b7cb5500134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3ebfcfc05853fbb586fead9b0ba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aadfa1ac684ff7f4987dc74e09ac4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f82fa901ac9f65c3459b6bcceb302137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc539170aa693ecddd06fcd4ea123c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b059a189cd40c49e28298ca27406f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365bce4b572f1f36670c13c75e5f15e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d2507175be3aca947397049a0d92f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780817c0c05ff2d9a4b51713a58d78f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df622ea227a05456406fc87c0b818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ebf3daef0917724790f93c307201144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bab8df42e19f6f1dd73b91e76d3de3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f906cde72ae01622ddef63a447adb4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc30fd1820e706cb79e76defe7f7fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b7739caeb4a40c495bec147a455d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e2e8155a7a5d630c4c42aabe5225149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516da573c26574dcd0a708f4ec87ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19ae481d79a6eda4620e1abfbc11c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ed0ee9af1d35de4e8a1505847cf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb756481f15f08d09db27e87a7104bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd555679f734a6b13f3c8487719514b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35842adaecee7edb47c14cd9a89b1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7ef863a017adc2fd31831ba0253fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b708355f8f28e06ab15cf7f4f8c63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc9db184d57b566c2e23ca288c3cc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4288d4a882e07d80f0bbde397315f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d78725e0ee24f0c446b941b20b5f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981f504c50bb2117192d4112393173161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedffc7b2cbaba718d27a0bd9f8f9057162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1cdaad1964158659d1b2da2e3fca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871dd6a6548dcbdda2c20c835fd7d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603345bfefb4f5a3a7d1ae52f86aa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac67e00c7276023b3ac33fc8e5544d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29a50e10c88f6e223b064aaa018ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d16f2ee0afc54ecaaadd12c95e673168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa4c432d72167ad3e601a5839a1589169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec8eb2f31e21ce31d77f5a87b0ea3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060365824b9b58aa03844292f303831171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caeb933fe52958a388a8b90d7d178a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4429573e9cbf97a297567227e7473173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50baafffa86a2dd8cb4abb611f81be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88423f6cc4cd78562495380ef5d45b2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa560899204a15aefabd68983b34749176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467888ab6b8acf544f08cea128d7b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755da3bd401ba68a39ac90c473e7891178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123bd6ad74f5d04364eab4480bcfce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b746f72e1dede132a659df8c7e68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e92b160d24ec1b852f5e55a37b4c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2bc77715a70527f2062984cba84be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057bf8b611b6aa4532fa9479a024ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c08cd21786ef69c2d0ffbaeda525f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b8da411d20158aca07f88f77ffcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f481494321ae1bcbc27413c928a678a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ceb54c81f1c540e7f9f644a0cded3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40093271576f63c7036323bb99280e09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1eb2b4327a720500557bcb0a9e27b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11357edc6d6bf529075e2954f7f2779190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada4e33301f2b86635d36759004c6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf672577d55453ca2336c35dab5c1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad8d2bb2cf58a3637fce6a450b0a52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7acbb76c8dd4c4dcc5c2e7f6cdf3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad29d78a83f3751dfc8336dc836401195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f05bb4409ad7c94d2c5561d909e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510d6fc3cbc91e6ab05edae6357c504197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4063ee5742b5e679cc4d9b37282d06c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb006fce1bfbc4492f7f0b9e5ba9bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b9e983255bd73acbda3615ec085c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b1849beb77bebf97a1bb40f7f014a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc4ba24af6802c88fe61728824b36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44102bf67f25b818372041abf1f2ff5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77c7897b2660e440ffe81fb211eaf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf503ae87ba732f5d641c4f57afba163205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea7911bfd3fc19789eabb839d41fd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ded0ef5431e1d0a99ffc4998f90473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be10789afbb6cb4214216d13c2dac3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73cc57cd049bc6d2f1064ea8545f15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014abc8ff93ca31160bfc97faecb87c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb54291019c43023dfc78122f44c08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4571e87591f5ba15ee2ac908c340a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a797d528dcbfe12dc7d995d3137d27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d58fb836a4cfe1c006ab965524709214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee1c37bfa3ef09d25b9e2c0af94a7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf3d0955802cab858594a087afba8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8da58d053816d41375f808051fbad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca099ecd6e37e0238325d03e208bfd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991c5e01ba7e898577f8ac2db36963219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a514fb6cbd88125013802bf759e189220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d11a19ab61cd3fe945879614c79b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b0ff1146b9b1ad71563c179ea893222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fc2c41da09cec927ef41efe8a9237223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84180d4f33b0588627b87957005fde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec92081cbe8516f05edfa0262503933225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ac3ab84e57b02da90b8735e609764226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe97a4e117b1b498f109ee0978467c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d191a515a359ffd8badb0e13c9cee4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8e219eb7c2025e09cf04cff5db6e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced8564a67f716bd5aecdc6947e5f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a7f7750558c699795e60e65090ba9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af20c40a05aaebb430591b332932f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af675c5fb5e21b74ef8269bc702ce6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba99547baf2f03d417aee3aab5214d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367ccb6ef5daafcc05689b5840b0e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d39c611f02a2a9e6dd4aa0cadad54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200636bba977d8b8e6b1f2ae94dec8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c47f611a0f4bb0c7d248efc9a1fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d637a448f84e8b4706b520a6560a32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9342abb2dcb2963d09091a87688ff88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed834e5a1f88033a1938c76e3767c61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4f882248944315853969f58140ac7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768c7167458ddf8e0270d189924e2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d09d31ad2d0e7cc555b35eb9651402244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4bf4b2c3f2615f2d346587090d6bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e05b0f3351204758048d407bb4090246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf83ce9a8e917df735b33fbcc2068247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d89e92c72ff990819b4e9ad8c149d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724ad6db21d88663d62cb33107aeb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dc2c07e5efac017e4ebbe829c2b4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f430207242d8f7c883ce81693ae9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a145c67646815ee129a6f37a3b05a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b8304556e7cf4911047379fad0d23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e729af13882635df601f7f9c0229da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b774697a50413f56dff9d0d0d3171255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac81f66bab02f2dd46f506d71606ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e4783ae53f708b977f6177616c5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290ba41b1be302a39101a4f1559d6aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db06e5bed44774198413dbde9ef6608259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74734ca31214bebdfc03d4ed143e6439260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8073b551cc720238706ce43f11ee8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abadb199f712acaeb4406409629b14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e51c62fab8f57bdfe11a32271154a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398752f5fa5fb92e1584baa1e2fe24b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b694fc8982d82a3fa69a87cc3fd376e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692325ccf45bfaec18108144334666266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb59bf68afc55bf654ef3733784f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6011f629c9e21ffce45eaacd7c366268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643c1b4a7b94b3fbb16b36c2a10d1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5ee0f8f0922641b5f52ac13d4d7c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3637bc791f64abe6686bf7f49ec1283271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5f6ce9b5caed879e706cbfe55fa9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84e6956d8cb004197744e792572af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ccd371396a73e036e2b1f74b13be4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed2a8664de506edc3ec93d3a2bd43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c106f3321a953601eb0447f8841d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19545555be6bf6416b5f914cc065d0d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92ca629c27c893c2cde038f84ec8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2491ea4a261e560b5d814c4f67a633279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a60c6156b8907bce83d04693eb65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e5ddd48d1b9db6c0286fc2c1e8d25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd34b598e59ce97902b8aa55934643282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb0c8c3a35135e92f2b4db3900448a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01b714299d85f9944ca52d9d8816d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec98574c685ed3bac3d1fc6194443d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa05e9aeab16c25703b479b894c8368286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeece656dd310b2ed2e44cee9cae52f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e254a5abf6062c998c6e4ebcdaa4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27cd4dd434aaf99c82684df9020de1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280430bcd435ae507e475f05c401ac1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d039b7dfd74b66b0d194176c2b773291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a6ad5524901003c33442b69e90eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea17c1ec18a60d62cfc53d473f8726e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b502618c82da7824d453bc9fed88c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfc560f9de32d3a30ed85ffd497c3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa96c027f9f1211ebe0e8a9087918c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434ba1451c9f267310bc52462d1733297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651cc159754219fdf604db44cbc9fc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9736b601616e5ebf72d0305e298f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e96447442cd2f236ef2348c1fd12c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60dc0394f928481c8efc56f7b4f83e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79f302d75843f6a948144e88c8867302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ccb3a13744d6b7c58799b9734386303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11ec6f7651cbbbe8e978af4c61bd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452bcd42b0040749fd6090332fea591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb30e60b0ed34418bad2710f7a08a2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5844ed6b6ec8027a55fc996c04943307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc85625f20579dde932112551913e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfce3f4c2215eb9e6023fe6344ebcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412534ae2eef115ec3f7645c584626f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8244ef3c537d82c57bfcdc67ba9b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14834d7b586251ac394c8da657ec4303312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b103845a6250ef8b8f41bd8bb9871313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f1dd341a73720acbc10dbede7cb12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1acf16d8d606744e49ed469f2882d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d383e35eb52cf8ddbe757426337e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40097c4365f5a189fdff8edff5f4e997317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584e562172636a6045f788005179e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdaf816ce56457a11d315bc0003f37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e651e17a20ce7923bc02271ce98b76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03f04f16722ccf4151945f4c5cc19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ba7dcbb41b812fb034327a06f9276322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4938c1583a4b897c63cc40a56b0900323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316f5ec6c27b29ffe8b2956de6770c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64158bebff0d63279625bee837cfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af041311f72607dd25320b744037950326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3076af46d7a5cdf98cbde9db0742d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a47657d81545d9c990dff54ee9bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f85991224376d8c332b18b41d9d110329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344cb123fa22f58b01fccd3b17cb840330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb151d2cff61127c69d62282cb3e536331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c21122eede100ade789ca3d20708a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cbd8b58528bf8ba00f82107007e67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ad9fc5e7a7174bc42b724bd44650334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e110393d8856627ecff822a9254cc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e3cd5880f195c62e46eac8282b65c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb06a4502d98db2e77c67c1dd35b07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f72274ed32ba49c1551fa645e69f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797af0d15bc5c7c98fdc1f4e0337d53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b5149e876327707a78f5536de116d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978084a5a13e289c9ddc774eb6d883b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef31d9afa4d269fa58780147056fa5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5274a4b275a5151fd880d969e827e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1675e8ccd94cd4eb881573e6d5f33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce403a1f28b76597d6bd0fda232364345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5e975be922a31213c7e2319052d7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c703ab7f37a6889233f4b5ec95f92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b9f6db8c4f0741bfd42874002b20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c63ab5fc274c88caec2ff64db24058349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22675b0bc1f61b2450bca716249fcb01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89377e9df796a0d9767ea33276596649351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895cc2ce824821b300b13534a655362352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3f82f8d691701da177f7881e67f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b17397c0c2d5b42d16766daa90c9a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f314ccfc40e9c774876786dafe015ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31cd937647a9b13d11d480edb05262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b691d6613880346449723c4a70287357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095deed856c66f69eb8c112fd1dd4e61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799aeb13edb916eae0004d0272c6258359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84deca435db36a6c2f906351f9bbf0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa0931053e3fc1d0108da58353ba0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fcd6893199332c26623172aa78301362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5603c07cec78e28aa4333bce2b3a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac967de33b595fa04489dc59fafb9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1a5c82c91fb6a6e0f99bf7f2f9f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a212c9c584ed298f5f8639049b5041366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421444e05e2fbde964c69b7bd993c801367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351d6fc00d325d40d307a7676b5399f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45c7d7658be4afc27806f16688b84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70bbb09f1d8b9d6389a70d534b4779370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfc4af850e5ee3410e1e379576b491371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4eca86679762bb20222b04c1ba123372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6120a9876a4fdc7acb7bafd70af69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb04785aa49eddd837d3c212e6bbb7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324de522e14734c7e7960eb2b41fcd7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04407e94b66aad247f661540e5fdae65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a28b55c46db0037bdf76ef308e59f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4f158d5632b2f7a4c15e83c3dae58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212949add4ae62ddcb0fa0302c2aa5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690037eca0b3b806acd767059f9c6782380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedbc5756b017468478e3508414b551381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba131dac263b9b87db980ec6748ec95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04495e62baf697eee4d72c06b435b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d1d0e1cfebf3d9a4e28e6e3704a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f46aef7d673272d1f011eb85ff191385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830acdd952175324adb2ee47af37bac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb321432bac521841188b65b67398911387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b3b3c8c0b0277f4abed83265209a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e96f422599c383d7a3700e2a3f6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c859938c742c733c9f2d0ae7872c667390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37e7d15efcf486b9f972108d122a91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45fb1c98b62b7984b20dec572e5c89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1eedaf128996f3585e8c1853dec4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb45aa1d1520f7c83a8f408c347d9d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c288eee4be6277cd435eef219b85a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f810993231aa4e7b8a111aa7a07ff6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce260f3e4016c489ed7526db5330b4e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ac49800564cced1a126af577b315a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf81013223436e23459f3a79ba40b19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482b702f889276fe49bfef35ef4055400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e53cc8366ea84de98b949a652d80a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46f87e60f142e70e414a53501c49f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c7da7ba58fca8901f32c3c13f4834403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eee93a9199abade0ae6122a6bed0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dd0f0848b1ac80ba77c71ef897482405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e997d844c20de38649539e066f7c98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357bce3ee53c8ed31723b85b702df8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76386a6ef8df3547bbc04d7f61f8807408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e2064e21a164ae449e99e6d4862a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322fce7319c2db7bf063ca83b05254410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b4043f5013cbdd3493ae412f72e53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0e4db119d95c25d1f275848032ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca98a641b8d1b12f2c49db5e96ba2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c1dbeddabdb4edd7ffab5bd4c1155414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e346e37b1d80e5640cb62b0c9bf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1802814a1f47d659de31822b43e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec7ef6dd697122b2b9635eee5c87dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ff78d0b172900a8822584f73593b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257316fcf98c32957cf147a2fe07aa9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f559ef3cc29ca42e063667bcf3e3dd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623c01ae9c9adacf8750258eece73b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581469614f5451c04d6138ff98cc6caa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648dd6d013c98cecd5620a4b899688f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf282ee0d80b7ff51c938ab9b2d4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e21efd84d747c1285c42f8b633449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd53ea64e3cbfc4e64f01d0ffc303426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae2d4d3d7dee993cf6b51f459ec880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b11120a5de61e9ffd07b436b4cca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61dc3af8d21b8352ea5ebfbf7824d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8677aeeaf2de305514bf7f0790d93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cb8feb5994428c2798baef80ca9be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20d7d0085a0c0c5311946ad5338a35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c39795b2f7831f8eb8e06a29abe0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1650d5f69a261c8d56d913a6266e77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8983f5971213c76aaa190a9ba88b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e58555860381ccda35b9509492b806436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cc710824a79cce62bfde7bf241c19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315debcb0dfd3429c453942bb5e00fa2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ea22efc967bd2647b8dbe054bae01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d61acc9c0e206aeead3e615c1a79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe9a50e0091133a6065bcd01edf43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2560091a7b42ed5aae2f3427ff3daa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ea009f51d28e2ab0c295687fc00bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b47b95d7e793dd3dfd1c0d121333c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def9c1e5fbd5d6ec308cfc00d5734b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de795278ec426613e8e7447f4afef127446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8c2818de18ac51b05a42f82a804fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc8a2ee9408e43692fadae93571a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bad6939b881a2974b4b8a83cb11808449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2bcfbe4dcd015f9c34684c2fb7738450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f041591b954394108673ca1929c77ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5058ed0a877d0dcb2262680bd354452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076daa408afa5207ac5b412a584e7130453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b0ad7b7d5ad0bcc643e4607636406454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95d0569d750ca89f0b11aaacf8e08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24da40947b2c724a67a939361c0073456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449661a18799a3b854d14b61c5e5a30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2091da04abce29c20715fd4a09fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df52935549944e81fff168a94a975b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e732611f245bfac06940da7ba1d71f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7da63e781ed918ac7ab4e9efba569461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667793c4343fcc57223995fb4ca4e2e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818a76aa704122f46b9b5de29ad390463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2970ebe027839a128656d9eab1803bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1ea21f504eeea232b47f51cd390d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df2b3719f6ec58db2b6dc01876d4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643efb5481802d668ea32989a78000467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54100ae1786807c86d972fbf4c04d949468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b9c1f045fdff164bb5ebe24ba116f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978fdc72e7eeb0de331b813399bfcba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b153dcb4656a068e61f5554559e5b45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801295678a1e029840599065b94bddb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a4456ff3486cb725cefd7ed8cf7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01e927769c5494c5c01038aab7541c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f338c2369ca51857df3975d502cf8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14134fc8d38b0f42916e3d6659799e75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf0795608f1e79a8b61ac77475c7e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1f2da3f0ce706a94fa36015f8fef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c992773f93e61b63d9a4bf6c1aa9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80dbfeb682b03e02193d8315fe500480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ca3c17e3e2b26fc7bd05293b8471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3bf97dd1ebfe10a2a53a44a39c41a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca45d63beaae0b7bb082466c4c8ca2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f6c21fbde83b6c70de22d6a83e548484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc34b1dfc5d5c1e2e6f7595acb5c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50251b4bb84320910fec6c28d36a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc445a8e039fe73933a052b3ac3a089a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeef46c6b55163bea856babcc97b03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26999747c57ad3e2605fe49c9e2f035489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff17ab9df67d897df12eef0b59885c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95a4b3fbd6b182f350c4cccc3f03d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd076b07197bea4f6fc1d85c618d598492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3c61110f8371ec99d28c76f335315493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd793bf4c8734c516d5bbdbb891fa4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b853ed82905ed51fc45f9a37398199495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690425ea89f60b0abe3a9eb155c2fb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b1d30047c9091d3f9204f32b496c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4dfef25dc745a05448c28362f1b38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f15567faf50408151725fb66a9005499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7219dcc6b849b2d026c270806c690500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618dc296fc50bf7543157b0b07edd01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c7b10651b8ccc31cac019f92093b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf7f42dadede6f6bdc32896261d95d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76d7bc61e1028e585671a0b480acb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247386e31cdb9a6a1b8dbaace85179505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd761a473046edbb702bd0a087f51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77464b24720648d34f9b2ec0bd394b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46adb536b2d4ced6eb4774eaec72eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6826af71e1468fcadad5a826c70e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac78f5d9a2a0088386ad0382db2d4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4d2494350b04d59bb2bca6987054d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00fbdfa5f90d97f3ced8ebbd06c050512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276639a73b556014b52976c91acc883513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0c2207c4a7ee360943de000a6c404514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305af4b72940f6489b82a586a4eaf789515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206de3f525b661bc8307f0c4bcaec3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda74b3ff7e5739bce34b49cb0977f38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3bc17922e55f0cf33e957aacf721518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ca364b941256eb7f2c3dc8c21652f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a11972a26e7e17a0cba61190d51e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd906909817d456f785e2ca4c155eb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f4e48f5c9d63e06ea7da5007247f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d323d2141c7b2dc5b91a2154e4de55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963ac3dcf72e2ed6d83bf766f25746524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a1827079e06ce6bb4d671b618f2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383035d81186ad37986881dc594bc3f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623a330fabf849ad2dd1227d0fe1ed9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac99d8be8b6aebf51590356545d3f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be578b51f52e9063c82d676eaddd0604529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd68c354addb3ec20693de41687f96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eaebd16162c945c59236f4f14c683531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab87f6aafaafdc4a06e48c337dbff8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a60fc87ab26e78c9220bd5121fabff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650e2b3a7364da22723aa4790427fe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2ef26417c75fd3ac261b64f3801a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db0c01143ac3a809ece34a96c8498536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3152714e0fde321be3e9236e53fe2e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a8a2f4ee77e2047c685ac1ed613e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b563cc11bd2c568632b1a261b06d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07bd6243a6c84cc28006a600261fc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb41fff8595f3afa7d2b0d9ef9b7ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eea024a17b369ec0112f8ad6cdb1e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6989a764f94309143c0dab98fc648c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42602207f1a3327b90e9ab099b3784e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c29d0e95e2c3515f1dbb2a3b5411b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038933ed5dc00db3996b351a2f80b1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d74c613f3ad9cf6b289b36024887a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00cb127cf8347edb69c1acb41bcb0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca38c9ba43bb332798a6e1c6890e789549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70fa7f1ad61479256bdf770b171e6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f6297ec47d7be7294714cb5d90cd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c8aac18f1a46954db392d1c72184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579df3985e1a355aabfd1548a8e013cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416de3bbe3ee9496e0b799a160e30e30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156a99a6ebaff1e04e1920d5436a74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1f205ccedcd7c1417b239094f818a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984165548a9ad03b86b611eddce16e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d757b44771dfe2d469b2db2719672558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8407003077b8d1b4efe88ee1112e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabdd01bd8410b9af363a9e02e71d5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b4139b6192f0b1f3481d63a4fdf7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a734fff25f7ae6fd07bee97515fe36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fdfcbf15e43efb7e6b39377b580b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a0747820a28f5a8578b6c5b484d28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621cc2be1e1a639221f2806e48fa68b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3f4dbdace1a5ab4315e50db973bb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d62363c04c04c00937ea2ba52eb7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fbc02efd98abed751954fa0ec898b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740352af7559cd474d6287244b2964c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371502c640f2772b27f88f28a54dffb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615347f6c63352a2a28f3f9b5ddfef2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ad9ee090b2d8ced81308895aed856572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afddba30fd167ee2ba0c188a32cd8c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61abef5b64dffc8d06b39b696dd40ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b280acae3b2a7cf5302f7bcca69e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00ba709a5b9409a3fb349c81b5a78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a5b8a1f3424b1d98bcfd6a99614e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488cef87fe0ae8f4fb0147d3865992a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9f28c3c58bc6873334aaf3be7bff2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d2e32a9e44170c3c9cb21095555a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afffd8e963d9eba5cfdc9cf6f8c132581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5bda25c3cd2a978bf536a6f96b237582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e12fc5e89acfc82e3cd8d590f2e84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207118d8d53f86cc9be173366e4a091d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5da6ceac87fcb8f9df966928836f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b533778bd4f29deda9d0ea69ca9b17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b76292af9dd33e9b16841d731589d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f062490e89ee2ba880a8169ffbd405588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab305ea876083cce28417885cf00f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3d41e1018a198b204a0ad24ddfb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eee2932aebd871a0778df2b042ee0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a9154c4dd423d922dbc3aae4cfc4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fda75767cedfb3730701b55b6c1dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ff7fdbaefd6534129a670955b5b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145603aa43c27ff705f55a3c1fc7c85e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a82123144a4bb9eb6ca3ecc41222596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefc6b5a25627e694347ccd92afb95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124962683a0aaae0a2751a217a33e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75495d2e9c23ac6f62e4e6a7f1f07796599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6265060a804acee38f0a2953a5bf25c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016e2207eda81a91261d3bc112bdfe1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc056ed46c05b06ab902a1e412c67ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebab440fd5d212dddd5c8d85c871487603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642871bafe6bef1079a262e5013b7230604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fe1b8febc2e96456f3ae18e5f65d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cc58b1a0c7452bc0ad81770ed4c26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345d4f57fd906db6bbfa4dfcc3bb41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d7346d286a6cf3252773b6f34bcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85909e4fc36f3bba218e49b660eb20e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e1afacc9f0ecf306c55e1671f6f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32925da10333be933552e61d16db42d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758448576bad1aa666bebd6e27b9fe41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25180808a43cba78dea1d6be0ef5ce9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3cad0cca7f81f8d65a4c3e5aabd03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ac4258b91a321732cf05acc0f25c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c6908b83da5855fd38334982d6e19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139377e4cf9716d3430924b08e6349d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c581c2ac497ea34ccdf3116f01076c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202793b6b772ebb6ebd0ac4c99a7fb6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5fcab8e4a2fb8304ce775983eac9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a5e98b4f793b7ab49ef285a873a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2c2ed1ea2f3c19c8f53d307bd15ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbef8e517599394f8bc9a0247e38cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1b490e4c00c688c2be91a7664fa76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c140ba42afa9a65bbcd2f74862381b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089700eb4a9947b246a1b0b4088c648626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35820ae768baeb44902dc1dd909eadee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f24358dda19bec69eedc04752e07f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eff1ed31fbcdbc3d5c040f2b3926d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba35031833d6921e2a1936a08532ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a02d2ec81b460c19ba331a0e707a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c0706caf9479328a3f43015dc494632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1946662aab42e1fba2383235d9cbc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c3241fcfd60dd1bc74607acd4d7da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa86b1bc3077e6320f6a543ce8a39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f531e0ced3f425e83112d6c9fd6d2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f117eb80db24db29f242569db65a45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ca2472cb765d9420e0ae901d27e27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bd6e5a877979eb5a78936192d9a60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40046bd4d1470803422996271a6228e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337a1abf5fa4eb8fc81e907a60cf923641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d55114efadbb28897755d273a443642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9a83108ea09b463c4758cf52a5955643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7d2135c3ff21476bcc10cb1be8c10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b9b53710ce7a2760b764b416000ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48312bc8a454f6e74dbc53cf3fd30c82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3eb61685d130483959243b18f067647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f27a868b67bbb92422a4150fe4690648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf825be40c60a4187e185d90d612a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b1f8fbd2cf393444e81117186ddc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ab8bb4fcc369d821b9242256f659651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03e9afbe38876e483fdb82f2ce914d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059dfc8405fc6c704453b7af6835c2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565e9fa0eeed30fee08ef5e78b1073654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225f4feeba5511babb1164918251ca6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d17f0578273e4c19165e81917d0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e6461995089f3a67f11406dd3703657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ff7aa2718d1fafba49aff46c15fe7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0dd4bc795a49bb313beba2f9cf2e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910be046b66e0e335ed6e3f1c75dbd6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c565b76909aa28534eab3b4fcc48ec3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f91f95be5f811bffea79be0aeeb67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8e69019aa356e3ed83d2936c97773663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa03f97a29fcff391418b40b02f36e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503c748f032abf41720fbe04ac6a5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774648b62368480c50aedc8de6eb015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839817fee7b468b8f4c188c813b09da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a896c4a935081a6db58f9a6aaaf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ee9973376a39e5c41ae8095341c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea4120fdb167d43be34c4926b98664670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f510890010a47acdb41dd19b2007f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb57b10c715bd358ae6ab0c36a227a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5190d9bd7af0241e4751b2824141673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbc1329f115017e91838dada75d96c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461fcc2b8257dbc741024eda09415bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388d00872a53387b138411ebec4c1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648c463e42e77bc28ba45bc51f48e20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd5a399f0c40343c9e2a63a8a0c84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32ed9486d94509e0bc788df01c1ac9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e47088a0e48961e0f4bf3fe4714715680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980f476765565961efc1887886efe8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e6db860f25c693e4dae1adaf3dbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6396a5a2a7eb729130ef1228a31474d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbff69c9b7e5205ef951d8686e7b04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc52bcc304b3d2e3920239e95c9a43d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2d1800f34469d944855e267342a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054d709ea30de2103c0ab2e5e71813b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c62f31f84b696026ae90dc11360f7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f884f2f44e75ac77e22812f329df524689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa20ad6b3d8c838694daab762f71c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecede91b12ea07dc5219c2a51686827691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c9f173a933ccb0fc11ebf8fb5891692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01b750c0f65157895a82b5df4542a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62a2907f388b84d55468c700445fcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ae135adc3cb367da8dda520b1120d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd0e15a4bd4bf0963f30eeecf4125a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090dde5d70b5b5560b3de59b46fa6fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72b9f32f347bc1f5a0124dc091d9fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cef2b9a8a79217ed45d1912caff747699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9492f2c355aee89246c12ceed7632e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f78f407ad0db603e91f336eab2ffe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb03d703c5dea48cc3953f92c5a52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d68755846c6d9b121e81397033984703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b4472fd721c8ee675541f42fa0565704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d7d16a0e708f717c301dc24e2d1d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a5dd8501b9059f4d54cc0c9614616706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123b1e65461d53cb3ac70171c18e5a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073653ed2298e6cb669c40bdd767dbf9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275d9744b425a5f6aa7e0d3f5844e38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f69cd95835b1699d94dfeaf45747f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8791902b5459958cd071e9e99046517711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe26a16d02144d214585d66bd8809712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a75d4947b270adafd46d9e2c0389d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85800f8f07ea05ef37a21192dace851714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23adc4098892080f8b160701967852715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0031401db98d0a5802bbc7faf328b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b7b22cbe22abdd9ca4d3c6c7331b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96acacc3c045adfce766e809c86ed9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a74e49c40ef1d9b9bf9228c91b7a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cca8ad4e38f453a7a55e5766eb9ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37650e4b106bef4c1f21f5188c8108ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f323c352a0ee82451ed2db7913b7b20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce7aed212f8b19f28e13ff16c2c111723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd10a1589045c18e4096d19f6928f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d165fc5ec2963d6f3a0d94028f810725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a303ad6c9d9ad3108fe7ac8fdcac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a95e745d8ccc2d90c3b42b27db731727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef505c23ad5b80062cea67f2cda6c38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5212bbcbd71ca344692ad5dc015a704729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e49bfbeb1970cadcf913a95c6b07d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f83508ce074ab4d1393bf84f80b15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4569447cd3a5503524cbd5190ec8ce0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6cc72adf59e03c865d894c735be7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c6c826ec186964e848dc0e3f295f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724298748ec0bf1fd8697a2858d542d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782ba72b0eede379ca2db7fafed569736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a77db194a57bd0d63f2bade453037d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760530dd7194b2e4c1d47a4a132de2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fe0c2c4088816cb7f067f6babae72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2808c292d7ad8735f5166a29a6200740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd3e23f2476230ad9cd4561aefdc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e794fc14fe074f84f5d1367af8f37d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d07566efb10235f795cad63fcda8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2893ff835cd84e352a6081c886cbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dddc05126ebaf9e4b8080b8566030f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b928a2c56de5bc16920653d247625c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc5547d2e11641990b99fe8bd66063747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd30a6f6f937cf642a417b5fb0a0f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb239037bc3bff43f666f5409da5cf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6100fdf770b67fca43ef41aeca73682750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f9211437d99727d145ac02788a4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af04304dfe9e6616c039210116196752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d047bae80f5eb7554f650de3c317753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba590319534390aa7098f556b4e6df6b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130989d356f002489191d5fad20e49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43c674dc03121397afc454fc238ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16604031ac0b13b7e78b5a220e424569757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9be2818295ad83fa13b597907c728758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22b8d7f3c8f1af555740a45509dc65759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3340f7ea6412bc083df005484049d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305277d6ea8dc39eb56aed74db3aa812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b28e4a653f37e48b590602d6a77b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51651be386947059543e580c1e65b8534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972193cd94738ebb070de73f07e47be15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38be4bd5ecaf57c039495962d334c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e07d3055d15fba0e1395b71f84e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30db0e20ef585aa5fa398bbd2d279b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581eaa2f56fb68ac9fc035cd1637919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46076f8c6faf109ac6bf3b6aa50c65e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95578a49896584e8f3b3c0e8df23bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a721cf0cf421287e7241b60b32002b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc50239375ee04a949f612daa3da9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e733ef007d0485680bb3990b948d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0588f3d5cb3f1794d39706f553d93715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb962fb9efa304da632b73a160a34d4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2ab45a784ef15b0ffde00683ff17417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c64c3bcb36e86bad6bf6c236e60018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42738ba859477cf54d456074db604019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed6d034b4095b21bbe7a592de22b8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fbf8ffac67cd42e9fa7ee368fb64f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee027988d115e9a9cbe48b092f8f97622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07366128ed9f923d3f4a230c401c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0414c5215bd36500813ee5f7a32c0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c142d54887c6c0c8ad0db1eec872b0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2afd406fd81b31b15f57d28aaee0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47907b4a7e32f1b54e27a6ac1dfdac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a010e62be0acf9eceee9f0802bfa9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54b14b18b3dded1a195aab04535c2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59073aa1e68d29f748fa6f6f08a175030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce5dab1b7da970a650c1061db1430631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3d851215c469aa0d537bfa1d3d62c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fa2724b90a832d47d4a0620bf0c5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea7fa66f2a78eb592568bbd06e376a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d83e8a1ddf9216d6b1013a6b100f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e31521a5da9fde53227a97a42fb7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c19532f9a2fe113cefa1701d9da5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a08737a587c9e3e1dc267a99318db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a90e2d15150dd9b6ef35970bff0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f69512f53b2e7d86211803958784e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c598a5d47b4f8559d598a7d1e62cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a91fd70599bf72b727c48d59fec42a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc47e8f8ee3a117c893a28f56031ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba7ed0e9b11f90483468c819a3df744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2ec0c51caaf63acdf2ab367a6b5d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930755556d4999307016ba36832402e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926e80e50dfa916f524f6f2a71af2cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1e17c19a5d14052f775bb17bb88a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa452435218b4c2b2e2584d4a73846aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16fe46b1f7329f85c2756d4949de5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb587b51e41a54203066cdc0a66f9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3730df46713fd0a9d075c8fc2242c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c957e08970c0a39793f4540c13fdc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6914619ff340765f157ed53a25cc5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45205ca81741c6a5726aec67efe7d7aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887d8d5a73c8184cf48088efb51a08d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34642902baa4cc046a07fabd56d5e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587a4ffea0dfd8fbd63bd92155466058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad36962886609246ecb863a8e28a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7994f874ae509cf0959fea768be68d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618826f1e26d18c3e9285559513cecc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cd17226f30621e1d1abe3c08fa31c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bbf224e75fcfa8165989ea756fcd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c442517797f56210325cdd3c3b132a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6050fb5322c5476de14a1cd9b7a20265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e359da631d30c736a898b927ab0bd0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c07b8025dfef5e6f10ae88ad31cb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91195e1660a2db34a8d0085a4cb65e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e557b3b90fc49be1c8df57091967a7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b960aad665f0468a18b0cea66ecce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba250f3810263becb9e97c65510aa7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca3100bb8c478c0a91d4efd76da8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faef45cf06de88ae2a5de1aecffae3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e35c234af4430f5df66a70a41b0ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a8ceaf8d962d10736ae216310673d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ff12cd9cab1cbb8a5e7f5e7deed5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fae6a8c7700f01435d65c5e325daa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700379a123d5713d49377470ce5a5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c39a85ad4fc7f8903cd2a40b3bf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e3166ba2edbbfe4c4f7ab042b410d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88c07cddf0e87e729342040f8a8a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bf5ca0522d125d7904904ae764d5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201d1bd01aa97f44110d12b44c7793d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d781e2d1c296800d098737ea559a2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85997ad26a9efcd6d93c25484d0712185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2018c8655c1eda070c347ef59194e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3857b64e58db333e81c12c7d9c182cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf5901bc322b8b546292644b741e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2362a72e969dbe6457a85a93862ef089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959a2ce11bbc252b04f5d008a6d7d5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232d287f7700e3d536abe761df8db1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ac044d2d818865b352bd4860d68392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a5a0c8810a8e052fdab5eddb437fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51d1ccccb5435115acdc0e0050f0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719e6c8fa54e1e8278a308ec2e20bd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34856651e96ad6ee28f735d94061e68b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852fc3b4d1c6371d8277af0822d4b3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b50eaa91f1896d3582dfe02933db198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877245159125b94b182a42687d74576699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d22b2942da49c02132c3854f4f3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382d3d27692c752be485b9801a0e043101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a197476628356a884273f8f7431915102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cf35db442e55612cd1c64bfa4eb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac717e3475e57dbe18ccb2d399602104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faedde2a7413ff15b05fabe59d7cc98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994c85a0901d902bc262bd601d466c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ce2d8d64d6bf1fd908179aa0980e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988434a87bca66b8de334fdbcc7d323108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d80da82ab2f2417c54f84d011a15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f289703e9e22054d74fcb53f6e0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea315847a3da8f3b5de8ce163074e8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217f0b8940039bb0d37b6548c0a604a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ad16429e3f9e596e4cc4c1fce410113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb410cb2afa9dfb1f27b15bf61d9d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425b4772be378f3d193c3f60f4937e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf68c78fbb9b7819b4ce023ecc895116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac41d8e0feeb07fd388433d1c24fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd05d2b14f99107610b3e1f82089ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ce59ced037f443982d7e615a6e84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c02c0838a501e3e2755bdbd846783120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca70b1a7c3f62311d23579bc5d5642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede134ee2970db2b721677d714949223122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513384e55cea5538ef4a616d2c82a77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d678feaff4cac31c7fd6b5700df0047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea20934362d03e2a1fbc481aaae318e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ee280dfbddf2c39bef816f8e7187126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36482ea39318ae6429a72786e3bb0a54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a1c3ade49ef468e32ac47dfaf9e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348889560704889338c24458b327f83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a648594dba03beab03909be4c588130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce14e3dcfb70e362a91fa5a2dfd5995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152b532fbb14bfe6f10062c8c762f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f4eb52681eca41316d04e41870ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17228e59ff0cee23fd24a28c2e34f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714ef577a83d168c56379674c6a6641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a0cf2cce51b14955cf6bc8b078da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754eff57962e2a1731da998d5397d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39d667822437fdc06373e610504f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419af232864b92bf96b9ddd14a33e2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c67b67417e49e28057c414ecb4b0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7d470ecf1e0365af03901001a336e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3446c578d4572cbd7f292189984886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc5ac47ad1555f8f58c019b4a6716143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516776797c6a93154bac723651c7500f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4381125488d44e55697a64b45c141ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd83b4cdba6b32c5e7af32cd70a5feb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca3860d5071c1c9f0c9f0904d29a77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990dd64e0e85e27dbcbd4bcc7adbdbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d22173b19b569ecf9e901d8def6db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d840de467631995d2d120940acf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653ccf5e351951ead1d2787e0ae4476151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a554cee071d8c93fa4de7b15d92826c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d8b47575e5f7c80958c1ffa676e59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05c34f9e1aba5a763f7ef498ca7c8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c69e6673aa260309af528d7c64628a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f6247ba7409411072aca1104bed25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13f621bae39c6edb18a22865478812157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32183e5917d8e3c2581ffae08ac35e4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d70ceeb23af426925609b7bd5eedb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb5c9f81dbceb568611c5789471793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b16df1cc2446b6c6eea8917bc533161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbc7570fe3e8aac0f0eb80366a8242162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ec02c5f99ec306cd6fcbc5315e5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeffd52169ffd305271d1c2f74599e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143903e6c4672019fde47388be9b163a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967d2d50470896c864b4de97c176431166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf876402cc6935d6d216bb4541df52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810989feaa78402496adef6616062ba8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f80c776140fb86f81a50c96214087169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f587ff2e5d032357ebc5a889e751a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e857daa03d04ba0865d3030d98720171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1915d774376f2a5b1ffe4d0554ec6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac49d53064cac91802756e096450cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1476eac4aa5c497c43db985b29bbc8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c962b66d5e116f4865f2798b57b77eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf35a7179f14469d603e9975419124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e5288ced2582ba90f6a58d4c376f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb245e5f1ab11c5f426d28a82b2ba5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3364ad8d74197901441e1c13d4e2c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e46ac8cf2ac86b5c08199e964081180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf6c5aa029f5bf7585e08b49c2becb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f12571443eee00665240308cdcc13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363bf100771d999dba48482438485bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dd1e2ae4c42638f4a28264ddf1d77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399e41da43c9fd09af5ba3f818bddb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e9f5f7f2e068e3d88a94774c4d724186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed665f8389e27c78c7105eac9c578187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200173d24e1589adeaa23d4cf96c3631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22a2dcac9216a1970dd3d6badded01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38365abd55434dfaacef0a641e14cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09d1f16037a305b6a5e2a258e2caa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76921bf9ddb1825c9cb7b233c6f676192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d17fd3e5f1095f98d6989ca5a09ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642adc99bfd53986ddc60f2e81115e62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad12c38154e4662a5ed0512a95e8f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ad641cd550b887b1df489c345b44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6177b515974719188863d2c9bd49753197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cb12604e0d442bfc5992bdee20656198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711eb237bcdd09c12ad826fdc82beb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b26f3ae6c1cc233fb1f3b5a14e425d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45978dc9e23778a6a28fe27532d7cfe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e547e2e2d2aed756ad1a65a96bf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f6ca170fb5ec8fff738e1c0520d04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fecb3b3ed1c2bca14377be9c603cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e118c9ffc1d07a2e2b9a78d78835205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9ab2215f3433c78fdbb94bd5d446c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ffb5a4a1717b444d9184eb4757e10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ac3f2905cc01432b6073b01b98e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca8df539082c843f614ce69938cd9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5a4a874042faced619d8d75f49a68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac441de849a895f06daebc99c54e4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f828f3dd67b7c9c598d10bddf8b2832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d56e5dda035b42be7ae79ee9d657d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad3fd4ddb4758857c4a1e17a7d8386214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9de91009504cf7388ee4c9fa08a69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc872030eeef278486e4eddc5d625ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f222691e38c30b2da964b8138bce999217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4661fe8431346027afbec8b04ebf9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4526b8d03f6d292561447032152cef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaec7730f224ffd3e339c043ef2a7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e0a4d6748cd064fd560ed8991923221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57f7e8ce1b8373545c254bb1e2c83e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f4da6413772f6bc191dd410fd54a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345f3106bf86d7d478d848770a82ed8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f75fbb715764f8c98744ebfb118a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897e85b2a0213ba5d5a8692fed1e605226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255df33160c3bb2c6724b4e42e1aeead227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df98d9bc2fbd22750768233aea604228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246011ecb215d3ac1a9005ddea42fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f2193b98b81d4486f5ee02b276104230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd64b690d10bc6915545b501be45d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef575f99ae183376a558034a0eeadea1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c327f19e3590caef5a39c70488b37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255f9269e9d7a11f72e8f2f0774aa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5830d925fe31595910292b050022504235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ca1badd97b084088dbaa1ac7101a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3c87b44c4a260c8c8260ec5fd5eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9583636eb7f8357b713f170785c11b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bdc31e767b004f2571471d6d04188239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb149baf82ab7e111ef7282eb0841240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ebe2030d0761b914e05e278e9ff15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed14855dfae117e99ff1d608ade0070242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c28f0ef1afad081e854a2075f8de1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30bfab82a89d333c39f8cb158916c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dff47a5b4e207d5e5b74d0ada59d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f90b846d8245a6e5a7bbc254f0439c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fb52a5a57cb547c7e5c6082aa8ebe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b05143bc579d4f771a9d7d11d3dbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32672260fc799ea5afe90598aa80118249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ff16130e48394fca5d7d529b9ee3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcd7d690f86a2128dc91311da62103251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7137aae0de41f2457a7ea677605f8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed64274bc3fc0c5045c0a006140ea5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542a9bb2e2a6e81d393d6e2edf5ab49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc82f9510e4de4328d63eab60b0467255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83f39f95ee5d47c55938db24113c26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a7331e089b7c3d8af92972e59f497257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6788097d333318ae9289ee3d19c94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f62f6bab8e9991b03705128b42a4e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab104269039d2a0908ebaa239f1bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9fe801299bb70d20f3f1be50af6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dccab2c0121f31b998027b7f6ddc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a045843126d239f523641a1b09ba34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998991d000c2eb7a2d6510e79094cbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac159c53452734e4d5e2e3a9a3142b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d54a200b872de506c30a1498d301266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcfb07f3f361c998fb7e36a974f194267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e20d2bc330b5984316c04fd8f4edff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa09b3cb7a8c44d3e0864732a8c7d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4efcfe0ad2b3f555ec418515314c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c169f326377e582b41138976321858271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd328892fda1cfc4e9245050814557d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e92f5b86a7e98001287a352810bb94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918978e57b8810a792c53937905a83e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feba036c05f5f234839548580438ea4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311816a140ea64077e92ac13f38f7e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a148332983debfa5ce80d5cf37142e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee7d92e777db9ddad1e129e927bb5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d607b4cbf17840fa506d9bf447a616279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b45a864d392c4315c06e8edd26de62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94278d6199f4985e46698f0bc8850b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699dc894748be6dc3858e1c5c658da5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dc978f1e160a57b5bbf7b399f2cad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f556aab9346059dc57ef5033459d8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d63856e7e5efd52378d0c08343762285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413a53ef88e30f810ebbb35e95c6279286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c37ad7b8d33583b43966733d3adf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821515f5ae413aab8aa944b76ea61a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b322eba373024f76c2e7c5b48dcd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eab829d5f7323fc38ba123cadcc20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6101b76651f42426fb891e76f432ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e040d8cde45b06a2ec7e0f4756fefc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba113bee06506d0bbd4c5084360aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc996ea35a0f959948f0588e700b3b2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef82a75f08dabea6294404c9914b0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94438bbf9ac05620fb54633d171d1b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59335d82008cc159092c9c5ae4c767bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02bf7a438acf99bb7849c678c95b2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc956ecc69431192945ff3070cc570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c48a8163ea060eb13f0fd8777f3f32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d925ad384077178fada796e44301498301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805946ea2513b3ebd242b919420a119d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c5783fc60860e3d0147bbe78e305303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d67a6087607a56ac7be760cbf2c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2dddd2f65295ece9cb03f755570d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba70c8590d9f51584604425b16612f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880026ca3210fa33c0e35f6ffa5fc13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f2cb66f11ee7c5ce7488ca7050d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb60eb7040f55c29bbc5af3df2a16b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e77ce74f95e5375dd33689000642310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2a53b80f0a2ca57d3bc8a74d14e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb328d4dab3092de2afc0a2f42b9bdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7136cfd61fe1597e7b23dcda767b016313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934e5d392961fbd989a029d6ccadcce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf9c441f4018a388b9c43dfe8e6786315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333580efc6ec0500302e24dc9ccbc9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7364643838369a8dc941d9503483edc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11580e6cb2ce09476fc5b666e5708d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c350d2e6e1ae0973042e5637c2f43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e4b4fc75324024b2f5954225a1c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f644dec9c53ca2ac1c50a794ddaa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a122eaed507b50596052f06a7b89ec6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb602097d72ae742e3093106d07ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c37feda4fc3c65b50241a5c1dcd9d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c09b5ebd7ffca4d1fc3cf5e606097325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af60b497962c74af5b6901bb2a40c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506afdf91414b7ca8108157a3595d8eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c110e90e36478eddaf2fdc3ef337d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499dc5e769ac9340fff37be170b6b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a6f3d2a4decedc653d77d76c0450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f1e56843e50ed8d7a84f79554a07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2f3fdf07f8088f948c255faac87d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a5007de3e81bcd50e86a4fb1fbe7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad28d4f708520c19267d463006f1f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955fbb0faf50698d08d3899cbe126e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788714c3af4b2c27e000bd7328cb98c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e8dfa9ef765b48bda41a6034e83bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc223f4508f351ead05288d59d1cbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db133280a6e5f7a205160b3bac077d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff61ae17cac10a894da950a5ae79c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81fa98565f79a3485636552eee705341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d75d6b33f57f6c7ecd3db57a25f801342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a87f34fae818635521d1da393a225343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12116705121cc75bfb977a0b246ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4bdb27b48b7934089670b58b9390e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dfdf4c537720da4d932aac69a7580346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa97fbed888ba603cde8f4b8b2b655e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c7e808f0b55e179ce28204e26bf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fe093629926a43dafa58d33cf4d4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301085853d1fda395072e2965ef3e8b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df92c423f83b89e0b0af45df5631c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f74ea1f7e9dcbab6982612b99ece57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735a8aef7f38d70ea55440ff1b64e0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23db7b5515f6ed2decd45607a109b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab640dc8a1327e6766ac0fce72349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc727f89bec3558894c287108455f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f00c9a6fe6d2376264808a43ad4e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58a24fd83998f92fe162278e7cf4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf9619d5c0fbb73ff48e5527f33951359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774be67fa28db8c6208e3f80281f847d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aac38529be5b48a3814a8b4a8be24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6e90157fc8f8a8c1767913a64e7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b6e1935bebec52800ac8b96e61cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb442add2ca8e8a01a866923dec1bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64acae0577a507a6d6871ee92fe78d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779b2b7e4a8be2c05346d1f7901a132366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c206fe32f5eac8d545741bb6f07cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b25a5d4cedd3b134f223638e676b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673664c68f3fa204211b88302c53ed8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259a53309d2b10c0bc4bd2c5d430bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314559b13205200ac5c26635d3fcd7be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa39f12f57d8290b3dcfd9ed65a19c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2a598c36b841fd1fbef9546075f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef1c94289f259876d498bea718b6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fe701805be5c31050438e9314a510375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8750b08ed7b6e67d70c75f6694efd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65c2e9f079a856190fdae4e82cc1e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5a6caac329797ca116e9c7c2ec5aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e643b7ba82b91db57084e35582adff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b7d1544dfe6f05d8ad6093b8a0e6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5401a1ba2949024dbfe7d9071acec8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477b36bd47f1efeaaac0d5e09b9351b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d17ba5f6c1596592de247069d1b0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98278ba63b31bf597b595b8e9d05e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537601772c772dc5509bf769181ea4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9530d5106ebc70b0e55271c66132a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f1de8c32500b794391ea1a84f19c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96053895c7f00d57600df50d7b4c641388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced530ce69d860b8ce87714f85a08af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb8fcd45676887eecf68619b6b503390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d76420603dfd1356869662c46e9717391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff495c18ff0b7ffa407593931b9d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942e0107f83620e149c997a844f72b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0193750c93a76340613489412824f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed67aa87c0a398c8551f62f517194395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae54b1c246aa7561192a0358266d78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061424c0954c2e316f3ec363d977d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf994cb8d08d2821fd9b5cc5cc92a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6c24c62df4e63d4e90fb768d42a6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b394d621ae1c42999fbce3fdef01df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13aabdde474afe30fcfb07fb5faac8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d5ab5b8814af6e47c2dfc10b68fb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e406a1ae2532fb746744a49951e419d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de175c8366fe5321b5e53233f20bbc2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371eeefa1ac67335523968a2cfd2786405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1588891de24fc2013f4f8d3771fee4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44099f7c103d037713788b221c699f38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75e5a0ebfa9ff1f3b3241ef892118a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36760e52f85dac1ad56872c6ee9c756d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7bddac849ee636e3535ac7cd5c132410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708f55d90f42e7a3587640b7d4cb69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74369e449a036992e83697e80624ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523a66179d3af0f21a9d65695609c12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2831f07ce4fc8fed86d33e66e227de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358b22a5f2f5596bcce4d9b3704cd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a553042d10bb061ed3bf9bbdef540b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd287104a44f40ad8b73c926696c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f6009c0bc4be7a68d9dceab288f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f069ec9c55bd5828f0d713961cee8b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7577e14b6a927a517d68f96d62c7a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7f6a787710518ac3f65bf4ebe0153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff656a26d700525f07c76ef2099944b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f72b5f21514f046447ed324ee92ba8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6850fa6c19efb0aadbf7b27540d03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83084af8f51d83b1cc06cd119d3f70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd00005b7c25014624f9e762b64e2dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ec6e1815a1457cc96807eb4f4bca7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23987e3f01994ef9ad1891480dc1996428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a1dbbd317f405bd710cef4183665429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d900942f945be6703cfcbd28119a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2e4db26297b85b4e64f821a4eb9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0885bba29cd2b053cb8322db007a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c50a0ddfb88a19341d636c4c9c39e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c4ab4567087d398122927d54ad464434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf07fac2c21d843a9ca7a0c6de47d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8aa2b508b8a351567a7223ae824d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba7f0bcf7877518b1f506ccc3877cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d066b633d76872be76194a425c2a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a8a5a4214e34a5bc8dc63a0a52cca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83eb6d3237c220e324f83e45ed52a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814e916a3151f292612e99d72b4c177441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ff586edf2aac287a9208230d0195c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b99c60c4701e4581d75930de8c7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c40792d19ee70d7c6d74c7151d8a78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad80fcca5bbc136e0c2f74f7c15de6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797eee7c8f3daa12b7d923e4049d040446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bae7f0bd37543e5af506f8def71b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd58710d18da13969dd3906daab4ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6774d84f45b579e0499383553f069ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe9a0a577c897fc87ad0480d7b468450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2761d71d54676fda54d6a93f3ef7f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827314462fc72c5125dece7f18a66b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720abc57fbd93bcaa14f9a70fc5b5f86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809fa2f91749045b34660c7e8f06937454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e0c150abc7656dbd07b5ffec05ed0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d03c428b7800de3152ef019f7a142456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8511420aa24a4d580149adc10e5af7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7a0ecb1e9b0e4fac7978d56f74435458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e4c581337a83c91b01add5b092d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba15efae4b9279a4f00b6424d795fc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e39cafb362501f63d5350349025fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acf112bbaf87f6e5edd0056f9510f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcdeb23141e5eecf9ae51c9a71b921463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ab0bac27c336e3a45acbb42cd5ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bd8623da40dacee1283b1685f2702465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556ecd4009ea90e85e4613d905ea9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa50055092d8a504fd037fe51e83fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b4d39f7e4df63da7b991b642c446a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418757ec486e7bafb396133bc6d6a07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c80c7efa8b36ab67f11f7715ad434470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc564d1c52c78330f511a0f908a6952471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd4a2437f81d0d79f9c6fbb65e1de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deafe134fc55e2f556cc12ce9cce2f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800c97385437d42ef3036d7b58d0996474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29ab072446ffc5e5d633a6345f6c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674e3c58abc98fdc3d08da2a8b0412b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1c331b0c325a52988693daf8da5f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a0eb3cda3ee4576de126d02f0ecb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f226e0d5cdd2bdffcacfb0ad899e10e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675cbf390dded7a04700333edd3880f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c47e890cb9e91eed9de50610ac2d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c452cc81d24e3e9af134cc252c0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c60040ef7be74a260faa1b222a6d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2954759d75b4681301a3543b01ed21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba08383534cdf44264f5f661926d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af561c583c04222e1d5fe0dfa3b215486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab823313d5ec03a82853c9b7b203d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485c753cc49306ac048b8aa741da19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459839a844930a478bb48bcb4c108589489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d1f8bf406fb89d16448b192c63bb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad950f65ae425df72c02d4788fffa1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e587dc4f3d85256e38a45847aa62b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b5289869c8b0a2a76e142c2b289b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7498e3f484810e1102d5ff4fc5835a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367ab548c0d6204d4d38b4de670113c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae21f205d1bb9779528e522c1f995d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57168765eaa6289ad32cc54c2f301a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0d2104bd232101b8d8347d44f6b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dca11781ff8db9a2c8b4246a5533f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e88f0bff0db3bf0f7f767934e55f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a593184c743418fd189ff32340875f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c30800f41f01d596b9319cf74138502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf2809812a7d5ac13bf4e7811a7060503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b76b06efbaa916545093e534e42f77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412ef3a922ee7edd35ba4fa18386631505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263d0abd0e0323aa3bdb8cafe11b45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160300821e4e77d0b76065b294c34cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba63e5000b1412d81b2195292734c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86d10da4bf8d695b1dbb0a2e6eeac1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99023108426beaa7190dab032a1f0cd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae34077398325ca65708e8445d132f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7fe1bfc267a2747dac4060f857bd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb8ccf6c20ca03c139be3c50c5268c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682d19038eb8177a945b2e406244c27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbb0c53828b7e16329625750b20819515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a452513bcfae31cf12b8a2e5ac20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2140c3e4c3228d155146431ebf27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf7e1d43859009f766cd5db2317848518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c8fb50da16c2b436a334378a112b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7760dee26930563da28d5c83bfcb52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5df6fb3d7dc897440d34590999305521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556575d0ea9f6542132e56d06861970522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59944cb8ece19d741d78c52d83a063523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056680c812e9f28bce5690f1fffa82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e86f1acded8bce990474853fccf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807323e56829cb67e22edcc139815c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f9ede9a9b7750cecda68d08c66abd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701fc926687c715ab9052b8e88764d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9002f758d7f0304521fc58b3340c0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2679d8b81e9831f03520740cc7e87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ae06994afbb71ee678f3fa8a5ef54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa356e080288e7abc1e399d3d8e6654532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fb020444132d22ca5712f73915f61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd40d5bb36e6e26db46d9e0eaf84ee1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bace10061b5067bd5357e91a9e820535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43ba223fba7bab6b7d8ff61aecdf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d13a5ecb5778dcface5fdb4bb09b52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a482397de579907949bf833f465aab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5628be9f68dac576526620316807b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce144bb702b8f78416342f519aba29b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f995b57f0b8ee528549494b899465d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e04ae9eaee52257c88d29f323ad3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53f5861b9fcd04b32d7fd989d90df5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece015678ae2ca0dbe9fe0609843e6df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd614d79c4cfb4d82c64f0da2588f99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d1e0223893d18e97428b29723450546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64162e1affaf1166c51798db5f111547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b544d2f4e5841a513d157bfa79c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43d202d3b55d6149b66eff43afa1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8f6fbbff5f3e4f0b6114709b500c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aec7e09377aee9140328ecf505153551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e46ccee7ab8c1aa590b08091f4e8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc3934c4242b0e37855a06b9f07303553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b037f76754c86807d29e2b0cb8cc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a96a502b8ab7a405033ab8f56d6b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852baf986790cd46a22bc66368a2ddfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a709c9913196dd3e7642503bf8e23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb402f407b878d2fc4fefb630be0d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb4b14cab7d70ecc4e1a3596092bcf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d129bac36d520d0b9fcf9012ee09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b380ab8366bb1259320a35a8f6873561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b188b9d06eaf248fe0454d0ac04e9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbcc363ca1eaaac26db88eee56a69c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0a54b3e95471ac1d3db0a50ea700564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b625808af7bcfd08186654db509c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80210e6c78bf91dffb69e807267a4d5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d3bd47fd1cc9d97d221a4452cfb95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a8df4a3e1c9739d132fd4b2c41e8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88510f2321572d1d10f787b676bebff2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e8276f5b6173c6bae7d2b33a57428570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68efeba93872dcc97d32a6244bb29e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ae29aa76fa4c2c9c20421fe6591ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b78637e326489b7eb8718981453ca4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ab1583e25c0874d12228d03f39b8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa99df85a6b31bdf9e567dba04dd34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b878e6a13f3680178849e0f51b23af0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c69ce0f192e937c25ccc77f4b225bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fbac2b2fbb0e0f02bb9c5252b9e29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3fd6ba2f8439fa61e5ffe9606e0de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67eeb358f85b4d339350d27544d9be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db9a6368afe407a0eb859d5750fa3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca818b3ffc0b2c4428bff2f475048582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976959df73d2e9ecd270a7ff0ae9d054583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27901e7365d40783a7151c3f2d0832d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408024d988aaa2b8089e3eb95ecb0ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a41411628466c7d01009e652fe700586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ad167b798826264a66a89b4a4f588587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee82a32a135f59f1d45b0536c7e49e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf1f0d3683f5ce578d967ce7a44da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf42a70451b1f834024272c8dd394e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaf21a3eefd99f1f3c0560aefd2d95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae11cfca58c38483b5e8f56bcec25b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c8bf3da5cc6e405e36f46f84b0888593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c22777d1791bd2bc123369af2841b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcfbc0310e9bcf294dfc95f462f99d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772f7fa10b46a33f20dc40b6ba369d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5783f87baeaeaabd76aeee791e97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48056b5eceaba545791861b5db693483598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b93102e5666b48e97aa5857dd392f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900adc368ff1b97caf89b08de7b54ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016bf80aa121bf2ee062e423ec75d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb9e7d4e8b2589a1c3f38b39678b73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36245fcf865f761895805783dd3b91fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5fd668128d6a3e87de5bd4fea2baf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69585ffc10f30a366e064911da8b2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b824e81a21cb28d587c699e23ad4e7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17a3740c882af3f8b72cd7e928499a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1a126225d118b2e94cf664f5824d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49357ac79d61ffa747333ef74863b76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1c4df7e1cea8bfcd261845244f72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318350f370810f3978f5ac0159e0442d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3f41835cba39fdf4f675bd8f9cbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6926c1f44f09cb838656193c544b8a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b3a74e9d94792bb26229ed48c041614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9acfbb49c028fa44edab40d79601f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92239de2836a30daad2da280497dc5a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed2192de8219878a6f3e95cc1565e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ca7e761316c1ffe547dda572ccd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15823e6aad0e164a8496465bc6b0bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c84788bc96a215d6b66636edc1f524620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9addd928ae7545d4f6a83cfe9ae3ea2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a053827520c752d49deecfdc8b600a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d1ebfb7fd7eaad78d2db1a646e277623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbecd38a1598eab9f73e366f7a5f949624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba1cd38a045a9fa7c3715a070d892625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25024e08e18f65804bf0c8ce0446eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026d7ed03e764b790ec38a4029ab4ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b791de7aab84566a77895191419012628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f86e0f2f2a40efcd2fe0a1f5922be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc1c7c55a8ffe3e0da6f6b513abd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5cc38bef5fac25fb332c9b2a1b497631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e3ea6e4e100cb5ac822e2eaf94d0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771691b05627f723bc7d7be7261bce2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d78bc5ae73add752613bdaae7331634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb9bab39f4547fc62b4a9b06964c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4b1f35d807c5c0623a5d8eed1e77c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0975b4a3f589cb4c11e136dabb3d64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccfc4bd4fc4eff174a553294cf9b91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a068a7f50706632de79bce56e183bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7eb4fb39ee064641418a5a2336f0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a947adf6ea2ac0fbccd376ca28f6777641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f218186962f777e72102eb318faec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae766405240b877247620102b4288531643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a07c54ce1d331b38d3bc3cf02f018644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a762f8c2f055c30a630b580037a6d7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7be07f0a41edaa90b498ff2fac2a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5271a6bf42352c6168e4131b61e39ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73bb4bc67d960d1939190af66aa062648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8d33f7862cdde97e9ef5926b700e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617ae0fc71af1f859dffe5844834bd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99de7823ca301426d71f38eebb2f62b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e209c11eea54048281b2683b60116e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eff228a3ce3b6abe27b82bf77635d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ded988d4713fb1c74b6a2d11b9f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b2db4522f19a2d775a621390bce32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69098072bcb539fb0d66cb08c37c0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f055e098c7e8c6094b4db35a1ee98e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031759888a3f937391135d9abde48e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c976f377f1477486c4b298f64a7a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df04fee04bd204e7aa77b83366c1ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa819d329a780076ac5999e016cb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e68b04498fcd26182da21516645c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0591c83f07d2025242a805b96752c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa81e7372d61be0349a0baf8c54f67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db312e1dea3d47dd7cf9e17db75579665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5135e3d936a81462238f4528ad75c1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eae5a90679b3ee610d68f097e8a24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10dbbbca48ba6ab146eb408fe725fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23aa6ff74e57780ffca3b0d36a8e48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12daf32def5ec1b643e18a207003f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e7f894265965e41a547da239b00f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f95bdd5b1dfb8d4050e9f9c32b3d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72bdd62ffe9bfdadf7f93a9c2f8ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71cf8159c261f0d67b5ef6836192cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a45dd9a91f96662a7b294dd82f4b7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d40df4983e6272657988df937cc41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128fad061dff4b40d032da84ec2bff9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5462f027bed9c273ed6a769a02cae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594ed36900eaf2b91857c421534ca5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da055bb03c1f05511f7cfa47c58efa85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035405ad4422d01aa13d3d8c1fe3e858681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412189c640ff18072bb9da003839ff5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4e1c65dc90d2cdc11bbbb9fe4b78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c41636de7b784b3d4d9fb32457ac3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30477b8f895be714be0e9bd877c33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a232803760b256448e7cf7cf95da64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2755ab09a2becbd953c3260e1e1320687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3169dad0b8245629e543c3d4530f0fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807b953103527756e96a94c11223c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58db8fa8595d251a1cf165897628c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0529eb6436fcb235b3554e107fbb7ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a255a5cc5f281991436ee4818d9b2c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36343e053f102de03f05224b84876011693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d3f54c5f97e0181bb5a805b7f1354694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb8d56d7a29bb7fd42479c1c6e7b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef20deeed5e105acf7de1a9f24790db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdab0b3556bc7c0e4a4ebd6f0d17b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9afd9f50c6e0bee0b63c945ecae0f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d67d8d1abba133b3a4d77c61c3d56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eea3009413f59583b2b469b634e36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf2fa427cd4d33a259f8b319391052701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faa7028b49306032d40506d535e434702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63859408fa68c7b27cb1759976ff0998703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21762a6fbb27770888d1bd62f76c64b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455778c9fbf35ab6d1745245089dcb6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec34cd65585e97423449ca34d060b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58287b31717ab6945d553dafc1db2fad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae660dcc5b24f25f30ae61e816d09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c53d3412deca418b515c667639b3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1408876f37bef09c6b3971ad2aeda4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6358e8074d1bc6e679ae7925f7baf51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb5d604f886bbc3fe288118b9f186f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8dd641ca594736f9e2d6174aec89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb351df1b81a777e9788245c86256c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe419d58976a93bbc2a114d55000a7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd490bfbe62614eca229ff7f193b488716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474db5a6bd615ef88a829bb2485d6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de8f828cc871823fd71d21f58e52e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c87ca71c50e82ad682fe3fad5657f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f90e3fd1a1e241538125b255397a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bf42e29d6fdb491730c26df554cb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335bb65ff3ed7c61dde666e674b62d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e9e8ae9e2cbed7beedf9eb56ae7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339ba939d648b240c149240223ee6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1835ed53349c62c062459700f18083725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7627a297a77b20b2f34376688f95b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a01c7264d2f7d5640254edd509fd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f0d2cacb4e3ed5132225e4177e35d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd746c9ab8fb3c4fb5de55fa9b50228729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baf64eab1d6238b55bb4607d807b3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67bf9e0b78a71220b6091c6a59a9d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c44d37b38cde4fe3fa3f1eb0d99b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73cd796edaf7c07d9d407139a08c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc50c54c0a797ec75bc364dd4df28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f404db7a0ac7b99a81eb53fe7ec092735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a9237c7e75e8899d9135c2c9b20d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed79ba352ef45bf9038890d9142f0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e03365f955b05cbce78a44803fed28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87d29579cc68b382a23e829512df8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2166d528916311bdb1d8dedc9b71de1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480cacd35dc8475ebf0efa3da34411741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392021c8d9ec56becd41caadb1cdc09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd9c77068d767290f35e268b625985743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53d83d663a8f11a9da88877756856744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd991aaac7d77d3cd9b64f57984dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd716628e1753e4f6832f0bd71c8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbb05feb11bac698dec2163ad45926747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8462891ec8ea2d058319c226cbdc09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ed3d049183680f80559bd035d71e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b109db65b7562db206a1674ddf41fa0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6f4c77dd33ebbd629ffc11b81b3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08861cf0284c522e0b43a9cd4c6f245752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7c1c6d2e14b1a58a4cd1efd9112e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3432a2e862c653a3aa2d28993628a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a968da714ce586b554e8e9447d8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a8b61a28afc300f5d77d52c1925d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c813bc0817d02bfc63d9cd97907d0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453439cf3e119cca9c0d1f1b168dc13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000710efca269da3ba1ff4c576684fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>