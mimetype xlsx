--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6b31ff738abecbbbc7ad4d337f0b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d661ceb4ab52cbdc002cbc577e9272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e377472d9e800223b8730befbf274a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa639e2bd4765a4f8496be94ef8639af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72738e051f0a8870dcbf492691fe0da45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0c15ca9c8ee29ca332094e88613506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a798fd8ae39bc82d53e1fe923555cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400b99d8e5cf8c854c30c1595e499b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25155addf44022f3b17ed77fea4f27419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c1cf1d25bac7f26b8c5cf6b83ab9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dacefca55999b092a1857e25fc656b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3c11f278b256011061c1c938883512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419fe0d4b6a4d3682efa08f9f8bcfc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21102f4be8ce38c64dfbcbc74773dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c05d4ef2ecbabb106d72092331a7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d8b02db15e9895e706711005b134a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf17a387f5f7c4b82b5288cdd39476817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02da5da9cdfde1e956c2b8e904e0eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190606268f85e6a62b76ceb6746308a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f80ee1a7ffc9447a34b37fe32e91520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03ac2b228b53a5c6c0614bd298419921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ce4e795d5286e7aabb3da922317e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967abc5f8d7e9742cdb8b37ec589d9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef7f4756cc4789861fb5dce1552c3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67717df9263a17edc7dbbffcbe8a3a9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd256d21d2cc4b0ffe9ed9853639db226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367cfab8389acb8e7aace584f28a8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d73ac080b7842e5322fcb699fc9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bec347b6d18a5ca3dd828d7cbfd2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4243930ee50494ff1a6af0173eee8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7c0c9c594e8b1752c8b808fed55731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e290317b7864bf6611e106671ffbbad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccbfb01a101d841d013fa36420f11e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241a237ff6b49a59c0d9650ef5fc89a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896a92e43bc05c264ec18c85bc454ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314bf4b7d1f5711faf90cd403811e7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bded1a8db31b20f51bcb7102ecf423037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522c788152b277c919d10a4b74d10238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efabfccc98c6f63730717fde19961e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5c6d2f10baf24a2ecfad0bc68d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3b9a7726665b6cc75e3bc07f1d7a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6ddb5b9901107942eaabfbebce20a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3272dbe39b902f681e635321ef545c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5053bd150ffe6c4688ef8116ef22344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b127e2df27ef64fb173ba1755d96ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796461e2a969fc9789b638553f22b8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b254b6cc27db64da52bd600b8886ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1524868664a30a86e7c34acfe60b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb36741f704f802cf5bdd933279ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0a44a011eebabb1116113cef0590750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dedb4a2068224b2ca6ab7d7e22e23f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e7cd3ef8f4267f5ce151d3073edb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449fecd84e191fb5c3a3159d69f7bbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79727119ef1d5b6c8bfcf7b46e6d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454fdbcabde8c2469822f88fe7dc74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffe9125a5829d732dce669173e9d3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0267a92dc9366baff240526662eb74657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c696ef2faa3cdc7dd00ad905dd832ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7940c5fe5a81cd63de7f5ddb78b4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413d7e1a59fb8a352e2f8b7b4323d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db219c6acaaafab92365ec38f78ecb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1747d7c6591db5ecce3b10534b94f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e619df9c46db0565311a9116ec93f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfe3cd88b2fe3c90619e6c3309eb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294e7b0da0ff47993484b30033b10865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eb571e9eae0a63d44dd8b755b216066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d27998585f3474a9b862be355f1b2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cacb492207200be1a97d3cbb1f21668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc022e392c5cb2331468121963de6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f900fd6cb3a8c9627481448d62b07bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6128559c103c91be646772cb9fa6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ada3676ff5aa94362218ed2031db072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d429eada3afa785d7249447ec89ad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20218b1dfa3a2539c73b060a641a7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb1df90cca4b4371ffda0d4493aee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8f77076a43db8f018270dda393be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cf5e57a702ed90fbced26be18c7b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddac058263edf12d02a3d237c6df0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac326b691212779b99ba312e6411c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba241c537c0937adf84ed531b36d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d8cc7b962d4f6fdd76184017e3eb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a40c329fc6f8bcf4505c6751cb4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cd49ad6c33c50db7c1e4edf88245483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d4ef9c65c52b59cd0dee458ffe3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebfb8bb358fc2a269abdebb15733cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5704a41fd4b6c58aa9b289245c89386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e32e26ff165278d44152e0e70dce6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040bbc42ea2de303b80e2579d93f00f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d75a21033f63b7f24df89677afd6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c65ee2ada51627e1e75f2d2c9a66690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44577096638eb2e773ddc15fefb3ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab2909a77143b55dce4284c82dbd8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168031b08c2cb648b16ca623b201fad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac457c5162ebabd72d6b89a17fcc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916dc07fa74043770652d7f3f4c11495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88db60b737ac94d83b13cefb4dcd0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5419c393120bd388a7de73f022b922997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225296689572e535b6f0932e4722b4bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f21329d3b6458d11771a4b4ae37f6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc910779f02acd82d17fbbb2110051d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1651d0f4ac08d195cbc2faf31490bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34dd07f1e9386dd250374a8ae06b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38539075b10289fdf7fd9e717e76f3e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414515a960e6a81ddbc7b94d38874b4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44a471f93d3941cce0f8eb284ba90a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a336b4f4f3faeda3eb1f5be558b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685aa7c936e9e04687ab20942f2fa5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c0534b9cca921e7799e11cceb318108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c43635f54290d60dd230e72f1637fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15ceb69186a85910f000459a11039e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801621e2bf7e2cb592b417fc03f17a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e9643d7d93806a8b6a5ded28d18a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68070c9d755f716ad53c18a3f5ff04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16ae1ea9ee704c376dce202b0943e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443d3f65c962fcfefabc26ea4178af4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02556223d5c305cb8b1db2ce5d8813116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa759f8e5090c8fd40d76b7b9258f2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee48d99798cd0b591aac62bb421eb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc243fbd6c456bb31d8ab9eb9c244753119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a94f0995c4861d856dea16d31ee57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49478d7df9c12a2b69efafa5f8617121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362b03b095da1440cc1f3de5b31a7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4563d0b376ade7bf08804956eb5de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f4fc54e91e63c3e8f44f998a423cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7426772b5ee48277b253b2ab58d76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93ed8b441dc2e2c1a8fe9b6ed336d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9fe5ada9858a9dbce59c37a8d5d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f80e40be43120e657ffc510f0c74e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa1a9968adb87f79a727b6b138b4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7d2003f5c417f8bfbf4ee1b0bf82a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96acb20333e242e1844dfb43c4f646131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b895f8c34092ad62400794069236c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd4603eaed4a403236c9feb911635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad76b248b44682ce49502a3ba5e7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb1b9c6140bff6b76283f797865d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3487e47c301a1e39490848260153ce4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0784bcb7514908de06ab18c971ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d33a3ebe7a2380ff4fb74385d9f43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541a031652ebcbf144f132ed4124e3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c820c8d0415176544d2ef53739ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9922a03719db60c81349ccf1d79537141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fb76dba5b035e74d5e1060516f741142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61736ee0cf9aebfcbde1467e32bbfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733a5d1bc4aa8a69648604b07816948144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaae7473aa6ff658e075848fb3812c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b410c0560530bb9928a2ec57007f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c95cac6b16fa2cd9b77ea5e15d57a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d8d188ca23b62fac512499cb34405148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02c8fd67e777ae4a7864d1eb394d06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a84f4d1e69c9f9deed9d32d9f705d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815abc1dc01d5865de15660efdac3fe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c441bcef6d648d4d26da540fde85598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f77a5e08a77e6deef87465e5a51b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb977ab91afceffd467ef55624d0726b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab106338961164e16fe65e803a264155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec6f3e4909273627d1d22e24a35ea4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c6e08420f31be88bfe9613321cdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c25c53c32e3a7ac03356da8345b3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e38c123e8ff1b31ed0242ac8ebf6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b048a65e17fece62418d002ac63f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3879076c61ef59d6f7721541b2fff7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c0ce3e33987343cf4a6f1af9686e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d267821ec0fdd4accffa8acf7125163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca92bad612f6a18a9ad00a4d09d7935164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875486f719959175dfff089dd904726165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463503e5384fb81320e3577cbf3cf80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65921844f3bec045638a10fb2367ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043be017568a077677fc8eb47043ad2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e1e12adda9967c455934d75ef2dbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a9aff689bb4687ccc2d8acbbc901170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d93b1f02928ed99806e6573d5f96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb59dc80b126c84fcb53c6f627c7dae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d34eb7d2c8111cad358533579159173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944472bb811b96109df5d0c1c5407b0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0afccda99353cbf27146476071de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea5f99bd4a91ff43c6e45e3f6d5cb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f329af78ef2bd7859dc678c29156c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f53104596bb32df6fb9ae3dd16073d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b4d2c6bb4269564b630b19909e3ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30f3910dbf5cc4dccc7483fe7080a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e77450015011777ae899c39b50ba1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0aeba3752e9e7fad5371962126514182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ccb6fe6ac33f3ce8acd8451e7a9f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332440fc8209a8ee48152096ca0686e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a765c8f06e780aeca9d3f990f71a9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9423a6bd2810e05bb65f85e97c7e37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2f0dd7814394298a9b94283d55065187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a9c7d4319074e0eb383d1712dc56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df7082f17e5efa5127eb3199842bad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62ae1e151559db88d5e25647490aa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713058a94bda54e0a16f5a9a55966b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd255b57742f8edd5c14292a5e0095d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66934a25647031972950f3c465b021c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f373aea3eb6958e98215b4b84e5461c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c663cf36eabfcb1f2533db64439ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b63aa1034dde6606a3c9411728a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e90b89658bdfd1c9ee6b143261f369197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c206f01268073bcdee4904dbe30e020198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a558b12b0d01ab8123c07b72df73120199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc9877f15a443e451f1de16beb46a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea236757692c48ae51522e393301e23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b111eef79525336d06242da6d25512202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ab11a081c833e4beb6a950f4466de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5bad01303ca35a6c042ff0d4f882c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa5344fa01c79050c8a0973b51b8a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a8ab500a4f07f49feb342016c6a8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e95823a102f3a955313405777b001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e6cd57f55a8443236fb3ebc15282d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce974ebd51164ac43cc31687ec757d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b68df147373b5e723940ad51aa6c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6c33e5b4224a861f415de8bd9c3a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18130cd22177bc828dc0d7680d6f4243212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6240099b9ded4dd3edfe7b89c2a142e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c512af4cee01e3fef42f18933b79a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be758dc89fcf37fb39b005e15243738d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9617c929ec5e81660c122dcfd3fa7ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb3e3fdb80e94642618d9c2dde14f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4569fa9b5011b120ebe40378cbf5095218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c93ef370f42ae71992426db264092219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb1f05223571bb07f7d6c7e357e808220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b2c516fadb2ebb86cff62adecb9c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e92535ca297a34757e9286ce0e657222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44928e623620821dd37a1f7a11414191223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3497557d048fa17f8403e4d94fd2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579173bd84dac0cea4c280d1b96c3b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24652d9aa0655acac5e756742b3964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb6072b5b479aacdba41f2e40bc237227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d385d154994693dc4a601661df9101228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e129ffeabc982113c90f3f21aa365229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122d5e54e7810b408d41f544e8536e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af6d50239959a353a009efef7f5f8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89841fc1ee8bb14b5c7d2320bc64c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9dd59188bc2396c0eda93181234a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b660acd57c9f922ff7f61b7979bfe6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97ca40a3e48cc4ac0535920db523f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799b16f2787369b8786671137c33664236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5ed3c7178dea5c125b7a8e6587f12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e936776f53ad1131df00a2d4e26a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b6e1614148fcb230fc70d47937e3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e17ab385a029aa29892c98bec935f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ef1e9bff40eed6cd4978fbe32353241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12059024d89aa3f464cd5aaa6e1728242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3e248280d83febb27f08ed7795a11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7bf2ff4a0c8ae0b2b3b21703eb346244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b8a2883c31cf0cf5dd6cb6186657245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96781df3623ba79cd3df037da0bbbf17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d82b521ac5e0dbdfa75c5f01daf667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd5e8e44db72cc8a8e29b47551bb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765df09be594ce8591baf0ac9c6707b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a93ba919174ab9c3bee3b458a897a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fa5686182b8304dabd6f2a64ee3c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe21251c37b073d0beec8d389734db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ec43849ecef98124fb2d2ed7d5d18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a50c19412ae3c623f73a524c6043b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c303a0f84a657875beab79472aa0e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69fe4e33f3c172715d2990c192f07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e9009cf68d22ce3fd2b571f517180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bece4fdbd3f535da31aae12104afe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679adf2b9a22d9659b865b4eb18c539259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b826e13d715e7d380c191161d608a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ff1ff790b9f0396a0d2f76cbe67d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb0d3508d85520bc0be4d493fcaecb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4063c598fee7e497400e9acf863d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d935a681efd049bb75f5ba3083b49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c118c3423f35d601fd5802fb619e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e86dd5e6ec2a0579781620e834e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0cf706f279d4ebf09680b979196c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996091a92a1d99176a3922d883c6ab8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3ba034f6859ddc3e0c25bc8d94dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb456ed68c0e70e5f1e6360c41733ad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d326d3ba1465515cfcca738deb35d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eca5e8fa94cf172bebd5b9751ed2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a055f5ed73d971b5a37b5babee83d87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77004b63ee8ba0f2884eb70d466d32d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da39b79dc4d3b9c8c1be61f8d77431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e4de7c62fa8e1fb5fe4527302839276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b299ac051bb4ed7f17ba378c12cf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fb94f46a854fecfa0256488aca113278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7a71ad8e1424c421ed2da0f45c4ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7fefa761392d162cd0e0b8e5cee1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b1a3770bf13547b0aea32462d4fdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ccaeed6d6f020172ecee5dcf4c77f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de5284937e0efa78ef745c6572ee6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a861ba6ac7cfad8fa1d6a31241fe1d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d0b3c5aec1b7c6a7ac8e8f7d2234d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf7348a8bc2174ae24c3beee56981286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97af0b5b1849c266820bc4c875154287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a6b96fc335b2f707923e9e636d01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f98176d372e2d07ecd02a383ff777289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d877e0f9783b9ca2e6a35ec35592c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f8798a69f6c185e303cc4c475014291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69655198521959a5d2f94185f644fc4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bdb2ffdaea2c38ee39257ed7c860a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0427bd0c0b9cd6ea2147c298279351294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba8194e18967ff7d67d408d59b79d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31601d471c721aa4dc438cc01c08c7a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61954c6f2bf413be9e89dc288e92f1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784bcb3aabba4ed0e18f01ebba2d6ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314809cffe983aabb2e9fa29e59ee782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf22b8384ee473e265aa7d809b1da15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a62f479ecdb7c8e2cbc387de16c0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ee91b54b3e576e9eae72deb08bf92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1610ba3e9a5971bd0f4901f45d1441303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6158b6f3d1e2a4607b0be3d7638fc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5bb58c15d218f27bdf72b0a6ef41b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68bc1b50613b92cdaedc21ea2fde99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34583da951436d85a141d7def10bac3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f94c085ddd3075457057089b647b7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758173d2d2e4498a5b5c5d56d248ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba95a82251f5190ab822eb53ac71fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48193541a6730360fe094bab317ce57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150183f3b952d8e4234b983517a31c36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c8cabedade90b8feafb8525d84e3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b392f72168fee8eb03c7369d18b6d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c3d6014f878796822e8011cea02d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd2f133fc95a97da93759de65ae9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc440d527c425cef30a9de5cd87bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1126da3d651fd579924b3b34a8f75a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd4edc4f152e2a6611e1e8b8ebe613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc063a8ab28822f1e3230497a939164320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032eb072f0f972ad1cec767570da39e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01287b37e059b245f5cba63c500a179f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23c21db812218b3b3aaa04f0ce0eb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd89d33b1f2ede495f2f74d28dea8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da2d1bdace680b5f7fa65d8026748a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6e435c2548cc78413faad3f198309326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430641fd6025260a3f87d488c2a6913327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e0faeb6a6d7e0693fbace2c392c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41440ee0ef34018abb86ceaa56d3321d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90031f470c203424e483e37987524f7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f97d933572d6f46e6e90bfd2d928a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8dd0d61105f02a4eb43747e3dc48a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506f217352d20632c4bb9c660f1185b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ab16154d76a51cea21241d17e06e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad61dc299ff48c5fb2bb7f929c1fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09658ba3eca0c0be2c4f36834b1f32f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a3421035f97a801e92460aed89e79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578e07bf28baf610c2336354a994d46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88bd7616775bc3143a21eb1fd8f6bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e3eb66213d7f6d779b808fc2ddb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9238b36de25083b0c323e4f3faad5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619c1e1c3ec351f0a732b2cad17bc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5678ce4c84b176c0fdef4ee17b2cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f801d868b4aa8aea75a88884492bb1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec4da4513f945db8326cf36978cd19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f057e4dc86fbcf6ffc62e8729cf76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed375ff909f4d047e59b80bcd7f6bd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fc280e223011c2d120397ef26733c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a4e998e00316b326acdca6e6e9785349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8616707604ad80c8bf8ba41e5e0aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede60a8a63d483b13160392fa5d24279351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b735df5d8cadb5e1348879a7455ab2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e437318faa4f18ac7691fe5812a1518353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f770cda507bf0b48d55368920adc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70cbb59d5a49dc4e9e36a65f259e91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2794eb5019f08674d4eaaa1b4ea37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42bd39cb6f244d5a9748408787d2e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a4f8fc4a4100b67e42fce0b1f817358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee8d4622debe9bc23b22416134dd7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827792df7abec00fd44a1969b239192360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25268f0d48ff8c30ece03362ed923f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d3f37998685147b49e5be9758cf5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fbf460cc786048d93519032edda53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba76e2fe895dd460a3e9ac6e051b6f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a54b2c53e818b64a3086e5954c5a9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416a4934f874e694bef39480645264366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274181efe2231f65548ec6a9c00aee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0fea82a2e66c4d3f91951b8f8fd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83984ec8870cc0a14d2e7352effc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3850ee38615b5055266d0092c13f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9fb88da6d534f09c8531eb73c8f0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd517ac6d6dbad380c6bbfbf1f89a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f94b2a0b783192b6c941eb0cf991b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9355adbcb5839cdb34d696b7d5d71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf08429b5550b5fc65996a2909c6cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c8b100935df55b30f4c811b1c8dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9508767de45a18bbee18aa145857d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d082d50fd302f398c3a726cfa9d9c0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31698d11ebc2138c359a17f19a639a6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5f9ba6d714520a6231d70abd2b55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59b15bfa9e00a3c4f320c2c0313121381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f58cd4f6197c2cd5f4346d5f89172382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920fcc99e8026ca2d85ed487bc5636d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c039138f30beb2c0e2f2fe69a8cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33760b79951995762d65dd5404e6e91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163e221af0c3427e61fd943a249ef91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e1c7c9de0d2bde7f84a14cdb95a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4df11fa480173f5ccd320c0be68e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35b63d44b75742ba5a526cc4b7a9fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d3a45f120476f2f013aff996607a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee84d2d86cca54caba8372821c1a58d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7206aa6d25c9899f9a4513f5489dcf3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2162ac34a2a56aa6156f351ba8bcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa897935653387770fb373947f359e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851184a9796dac49d5ea5fdef69c0adc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82c55b1583262e81327d51b18bb8f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74229b367b90aef67fb2f540b3b96010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66aebe7167c160397a90adb91e30e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba1af9320c6a5fe1a5cf7dd06777a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e886fb993535c9149ed119d0b53787400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e1d2206c4393000b465b5f4d8c90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8438db922fdb8954d5988e62238a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500b02c10b081e0562cc47b0d8934e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc545ee718432990b6f5ad9f23d8f29d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21998b9a0a1efbd0641fbf7b29cd6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b757bef6337def7f3a3b2162fb2292c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f2c645fe5df65a808f73111e1f116407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894e8905d94a8c31a38c0082863b9de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a825a3b14846de2329136a182039a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601532e8717eb4567bb517b530ce691410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acecdee3588ae90d454013ae8f087a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ffc768860cd13ff0fae084b734d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd009d612eadb435211e6f0ee9c5381413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6c3b50c68da8dc3eafcf57a2b87d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291f0fb5929ee8b2fee8b1f4ad4e14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558271e4ddc59cb9f13ceb853af189a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f209c8f8b69714787517c60282fc1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bdd4f10b7f457fb6bfcf92966beb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb69c9e696fdbd8d8a77525f08d9032419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f1b62e18956412051c86da4cafc97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c02c2ed313a97fe7ea2a84aa2177c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce4b0e676a67f77d10c519e549776b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d1bc83021c82b29a7085d5dc75c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf398cb9b9391dcb09519b1e0115c28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f462ba38ce0fa10744a9e5d84604aa6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ebf3470f10c7877f7f8d72941cc34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5d53cb5b5d1c2b2309e9098dd411427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16888823e77dd49e9c279d4776a2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc123575e0b9d4b93aefb33d132bfab3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b18c7fd95dfe688873035d990ac99e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a066986e4d2fb668b14eeb813a378431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623c939618b8a1d16bd4ebfd827296432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c55568b7c5acbd76dcef1159de711433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea89fb69191dac0bc5017d1fe94a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e879692d67e77a9ddc6087cc207132435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44af86dfea7f20b0222b1c9882760436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca405a22474f1cb2d1403b16d1e27e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b384f2617021cdf2d836ca0cff05a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1b2d4e6a206ce4903fe6653db024439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac8af46d17e615812de5dab7365f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178f8051e6351641a644933f815989b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7711f02e2794cc8b9f8d7c551e2f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491f9a5eef07f2cb44a04adea7573a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12990752fd34bd542dc38ede9a08d57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab56b30b3723eb86c2ed65219aa1ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b34497c2685b6f1686519c066975c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec429dc739de313e72cd5ec08ff760447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5df83a22db7aa2103f6af212e02cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1877875f4b07642e18b76ae45ad79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a730e8400c621c120ba2ff2a24eb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de4b3bb60fa5383069ca8ead87cc41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a9496039cdc6b93a22889e3cd5ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390690e49b2e1fb7add91d95aa6d346453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c30e5148d7cce981602fe8e68b72de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83152b32b865c58bb79c07008a4348455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac135765b815f748d3f0ae30394b3fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd020d53d5eeadd49704d5d138ac6a7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361fd104498b7cd9d683da4fe6e2c4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040bf140e1c5724c45b04db98220f09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6747bf6adf6f55316c391faa06c178a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352ca72ed2bf48e58caa81349ad3b87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89aa1bf180be8b0419523039fb41a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf147ca3d4bc5b43a7b476c647992b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862ff4e16cf4e1ff0dd920bebf8fee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd9d7935dff060ca873f6e8dd52ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4f3e0e096dd689d8e8b56901b722b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2981d9e699ef2f9608b83774b465f0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ce7a99936fc04f7ec34115e928a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd9d5dcdca5c6fc174822187661058469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18412ac72c4e056e5bde727cd992382e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1ef0c5d67304b64ba7e88a51ae6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb64bc92d78fcb471b09f0fbf320a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a96794106ca0ec3606272f52e0214473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62c3a36e8c59b17ddcb7c2324197a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea652152d46ed881cd70ba375ce46df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20036efa64caa7e409f8ba336cae3cdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf739c15fa1b31c13d1b871b988d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293c57e8e80cd50373e8f883cb1209e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5b41dceac9d7403f5861ae6fbd26b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc21e6f60fb9b81deb62818ae6b4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef674642322e07a3f44558223164385481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b183359e3346e07381135e5909d9e06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e0258a910219590fded8bf08afccf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85428b990d011c04dd40ee32f8ab8fad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ab08561e507faeb904423ae21fa98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f2061d3900961aad779a460b7e236486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef33e766a9b578a7df082f6dcaf30e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c21b0290faaecabd11ee59d60cc945488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdbb02e983223b2732e54227db6990489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca1d52ec63bc28c0f0e21a8170106490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5b2b149ee95a3cf4e1d5a485ce74e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555d4e8352b985f5c208b3410918f17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992605fd56a4d641bc2922c5e686464493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed840a65b0aec27c6c487ab9e41c891494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d98c9ffbb41eb4ac2cdaf410843106495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360309d2edfea1ad653d3351bd7320cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc79460ed1668ba56a809b95c16a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267bdd2c71ecd1fe20e6659a641bef6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f94db45ae6e950b0b73deed35906a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495831f6607fed2c9ca39840ea930b08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb798f61b8d8eca6c17129225472722501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668d88efadb8624adc58e0b1dbaf65e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c7bd1c57c4c8d1bf6e3735c82d7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9abefa18679389c258ad48f7fe2b2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33cf8c2bfe0200ecdb55365d968bb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f385cfa00ec4a452547a9ebf824c775506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a0747f5673c040f1f497f192dc30e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcd8b9170348fe60f5a61b9b88e8c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9e3da89dc9256b5a8eb295d9f9af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87898f8f255d756a70a560d96c0be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2339139f74325ac85a0eec3c6d7153c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a7fa349bb6e6c05b0d655ce5de10c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a478453dccea22222aced0bc28624c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5321fb300ad56ad432d010e06a276d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed517399fbcdb243dbc7d6a0a8fe223515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ce5305d0b43c678c52a9c93ceff91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a5884e5d350bcdac0da9415618dfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3a635217b36262398b41f8a166b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd3661a4fbc2a7dea60bf731c0322519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a255846c1ef2584d415dd84808235520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d399b0beeebb1150ca9b531864135521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1886c2ca300a5c85350a1d81331b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b2e33f55b9a7fb03a006a7b9be00a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a202959974c3a828ea2b7272351b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf8657ca67add5dec1d9d2d0132fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7fcab3ccfcc4cdd6307bd1d87eb18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f49e33bf0f15119dd31eabe70c1e65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747134c3e62b1adb4930c39738e701528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471774855f74bc2ad30b3a09db4ab18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9893e8de4e599a7d1d380417194642530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21faa7eedfee8dd7781745d26dc0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c97553d753c116b19cc0240b249c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3198795b1c78b9f851f8d844b61b20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8617619b988ffdd9dad58ca6575f4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4c38d773a00e4a748d11812d112df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ad48bd97f6339c75f3d0a0525c18d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883f23225829d4b834d4edecb07862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e6d553bd66f501c5306be15d1454538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744f9310ab2c9df4431a908f7789b24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15168d23ca57ff615f5211ebb35f893540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb86f6b4f9fdc9395363a99fef3158c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41720e776a29e0439ba68298534d3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805295a9be2e39d788ae72aa8977ba8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c94b688ab2b6a228ade411af8d4331544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8959c9431e73a55240b5ce92ea052e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f566f17f046595ed139e4c2e01fa4bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a637a2ab40d63d469edee8aca119547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ebbee7548d84cd6183b9a9a6b4f09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e43e42d40bec0369656990bd3dfa45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3324d964a371d73d428d09b9b56a58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0607a8577d5dfe4602a49207a4c10ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9a92345fd8eac110b859b2590a12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8d9fade48f1920a08cfe4e7cad0cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3196214119be862c3e965f0215ce1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9582efd0d7902b2d3ce15681dc00d66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546750ee3678615a5b420465782109c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575000bd280bf471fede04f081472b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114bb4d7560b8f36f0d3fb7ca1e833a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1d1ec3c078103ab4b7e1e241e76b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffdbefe57523bf8d881405c98551f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875280d6614aba2eb8d392ae3dd229c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07a9374a0af206d840c8a582fac4ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69b57d25fc598528ed04f49a7950d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078e365d6d1cc2628bc0cf51794c61f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03716aab90180cfb9cd39ad0214b2f6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70bbf00aa73fc2f07435ed80271022566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543968b75dc01c9b7421729c08f4db8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb12ae18a2e508026cce0a06bdda4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174567b6f3e1fa2efd0bd2dae7ed526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ef53063a4d2085b3babbc47d235a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34b53eb5fe7bfcc4e6aaee6aec058571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25adbea4bd21de675a5cbb1dc7c3011572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fe1aa216ea860ec2747bdfa476a4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ab08dc29b70d409e63dbe056dadb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a848091b0f259be95e1ffd8409dcf65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd997354488eff1344a4146abb6264f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e0bf966b0f894e22753817211012577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7a382235590a391711260c7a92812578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e05932bdcb6171cc742e44d6e8194579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10543e4d99a93f4290c7bf71948634a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982a55f25087a6c85b39d4136edeafb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef01a6047ba4a5cee84f3cd7f351c48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c9c70850c0becd927531ce5fad7bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3c8475a9eb28e945e72c5f9457710584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe733f7d9d42c8496266de03cc4eca35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351c965dd5f2bdf5535418cc8ed1597586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239977a15b94f61c1fec5dfa03ef7ca1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276745ae14ab5eb85ee3a618311b2cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba973606e4345d805bd7dd112a892f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c7955de58c880d841f018ed068d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c671b333652c1b192cf8e69672feb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3671a3268cbac8fd9ce23e3e3c9c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab7372408409c740f02b44b217fb86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252516d62b4c7760052d9b7baad886de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b049eacd3196ea7b665b1a27b15e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b9dae99765e3ff69128b13884ead596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbae8cbb1517d883aec8886298f566a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebdbbf6d3fa604a6837c0bb90a69fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24051438169a7c8cfef0e87debe18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5eaae74d82ad5ee7a624816b1211c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a06d5818715e37e495e0fcc0dc5016601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09055dad23bba8651511e2c377dce5e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a3c0224cdf55d53342eba8b1c7e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e01e4030418736e7647718cc0ad35b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f006b6e7c80f8236866aaa169db8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fccc644338f926938f379f2a2b811d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dee466ffbbad399f083cd80b3af954607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd8ae3e542e5224cbf3a3293842e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0c00152f7dd6be6ca75ab1939737609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2617d818d04bc3dbb80e0057d86a25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596389f296793dd270d6964750c9e13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072045317ddae29f90334ec48192475612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d9330614cad725e977a939359a6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d6e67ced255a257a2406050c48f02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e4f18145314172c4a2a347f6cb4f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1befb89e15d1afcfbba785b8fa3714616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d55e55512aac8e0671a7c52ebb3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676941a26390d7aef3bcfcf9ab512b7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825b6cd98a3591ef23e37c30f4bbce9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13708dba03d938e50ef6e19fb023a53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd9bbe1f6497088c25bed96513b88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ffd7dbd6da1af0558d771d55d3003622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac265cf5cd0fd836bb17e9dece191623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4db708189f0b9d96bcddce2f8c33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d884b91ce96e2aec262f85a75dc2051625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60afaa697044327bc41e2ffe15014626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0465f5976be2a8a1ff377427d899e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e96fc0717d5d353cbda57de733a00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019930cd627d12b39f1ef99145d948b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26392c790cdda5637e2d863c34a07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3883f4b24ef12d8b02f94ce3f333e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3671fdaca2d3f564e641b2e9a3fdd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3bd1750f603033568516fe048e32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b951750f64f9f4c1abbbb44d1318634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ded6b481f26b4c24a5ac86a7bfe5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913099ee9aa84f15931208aae78a07a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339e060592c41f35ec8d465ea13343637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a886b2956d14b524e7fdc4301639638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb5027840a6fa81cdac7e73bd92ced639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546384d355d54bf8445456fbca26748640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c795df891dcf50afe669e3ea30ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200af17a44ff393935118354afefc5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06ed8946f9eea6fb6fc0c8acebf8de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328f1214e836dc8edda0c065b859c1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaea7608864f61b5571ff60b0bdd4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec91cea61d757dd336422b79fc78400646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628fe75f2bc8af85823341437c8c361647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ebf8dd1132a86e58b65551f08ac5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46718cf1a567557120d0e1b5573821649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940bb2e6a4fd4960b291c95dba177a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e480b305014a2dd2fbfc5aa73817c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609008b2f1c6971921439872c5dbaa42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb8605a7f6d420cccaa7f898096073653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51594018e515aae03dba94106f5fa129654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1026473f341b617a4a7b3f43470ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436d5d6d0e11600be507eacda3a78a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3d46749d4db30f531d4a8c8f68a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4020b320b4757d42f6df647fa8c5ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd39cfeaf72cbac7499891747f368659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa6db7b080136dd2d58d7f1b417fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd603d54af83e66a135247c52d398d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac230fe641cd0a1c08432b93f966cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ce7f259708037edfc445f0a5021f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281688fe35908fef2f0be8d339bd74f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00ffb00a8280a4c9879801562ea891665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567533fc428cbd3b10aaa798bb81ef9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa1fb811c62e0f73d018ca50595b59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e4cac1bb7d16e062df6fd9b1ae8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb4ca00f98eecc51f4e04a9035fe3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205924d7af886061b32ad97c7283db17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ac76bec6b7ec123b4a42088bda773671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc6ed8c413ec06396af70349a4b53f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12ffba681719a65544d5406c3f7c19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10992a45d8488b427e4e9cd303ba92c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b0ddb87ec275fe43bd81328b9eed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74504eda8fbf0687912c193b80f5272676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c2b1f4f8f8529c6ca5d25bdf72bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df757f5af02abca402ad54c3b6367678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388e27fbdb48630b492d2f534fc40c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a21c7f1e87f3f71cf5444ab3d4ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b864100abd2d3ddb1b315c235e093b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8acc45e0ce5a0bbc2f990f2d19b0b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f102385cd2194369ef3961f63cda208683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798976853ade6ae9d7b7ac02a6a86a08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d656129b8d6f48f5827ec03657ac62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4433fba9795613692c3172802c61d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7751ac80c4685382f461e3764084687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c55545e3c1608082c2407c3782b80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c138cd3b053cbc9dc1d184d2602cc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24fe9d39c80298b56509dcbf8837d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d1db6aebe637a7b8347149b34567691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6362e8dd067a2bf1bb5b6612ec51004692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d773092cc3f691f52731b2c7701e68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71501bebefe2327e2d5f7dde39b88e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735a190c59c6dc39b694b45451ca51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa7ec30bd40baeebcbdfb2521061a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77620d15a476c80c9fd9c3ef7c485f4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abbac88553fe8e735c52aa3fb95e54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b724af473aa6c6f38f4fe3ac9c9969699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd174e05e0dfc17452139a5a2e0462f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6fe1aaed443eb87b0f8da119587a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcaa7e97b0ea05f518ab6cf9b9d500702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86272289296988d6c1b6b045794ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560e3d72dc0aea4a157fe25b1a9bc78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d65cb2b0232231c722502abacc1e31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065e80fbd47487908af1d48655f684d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588376f8af1c6368c77dbb5f2b9d22f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348adcfcc3d9153aae01a67f6c3115708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397514510915bf119eb665a8d2c5eb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc08631656353586b35fcbbc970598710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aeec4137ab180c5f279925829b0a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7368fef35bfa32dcd5b32ded4a10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff1a5c0548713cc61954ef1bcc4a00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e44096fc9eeec17b47fdb0a10d025d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e333add246cb4907fe3d8d2f6e7e07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca8344aedfd874a62f686efdb8eab5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb756207dfc09059555e064639cac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146223a703f8c122c69275bcc05d80fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679bbd4c629338465bb743029cb750719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd6307023ff23e18159ef72389aff2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626026347be239143be1ac79e294dd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5905c3e2dd3e16b2f13c240df4896cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc236b3a6c56eaef4392784fa7c3dfcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c474bb0e16b0dc983eb18e0c058b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88274618aca61a9e8bd50457c289fea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdfb64f8e069b890cdf188cbdbf3bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257b5889f0f5c717253b83dc911e05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e480f5fbbe5ae1bc0045d286102fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d68c066baaa4bdde1f282a2655001729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aff7fcaa3c485826d0ff1c6163e23b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b75b16160004feb94591703067f71c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d5a017161f6c92ac32c85bf77f360732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd13a08f313fd7f3c14d0f81c38c8a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a7182de569bdcf53dd5279bbbc01b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28754ef9901ccee9e95458241dbd0e8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da0e2f42277a4f3e0132905224f0f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bbcf273dcdb8aba24882ec2d9b7cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cee9ccfd3eb3052c9abdb3c01437b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d5f0d3c59b14d166f2992148a1e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac255a06a8a452d91eeca056c59f8f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183960dedd4363a71ca5569c6a0adaa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfc4b2906c0fa3d83b20a84a56fb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84de8c91b19e0152939680b1d13824743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3164764f5b73f54e1cfe635f349c75f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778f1024f87237685cf9db4b69e0d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c1fe14e737f4d88cb980fab30f6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e68ac1304d4492bc36f19150165a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a3ab167dc947ae7019896c3ff5ba4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf2aad97a7799001ca70fd6e89d46e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b524b8f176d20acc63e46ddfeba53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf05b307a540253a4dccc604523a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578d39d1967415e99df1f635224e98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641395ba5ec6cefa4198f1bb577c5d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121064c17554412614656f8c2552d61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6673d29134deae0e04bb99e9c05162e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c9db6a329b7c4c434082657285b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d312926295d6fdf2f00eb885a97258757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59495bfab23f4fffb8759140d8544758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9984d589bfc0f898ff7ddf482778b14759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332bc46552ad8daa5cb46c076cfcfeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766d6e21bcd0c329824eb66ab95f8072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dfe40b0ba43263b5afabd4ccd50593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261a764fbe72e3bc7ab54cdad098944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d387bb2a277e960e46bae16d7a577f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fac411ce7bae1b9a2f85504533a796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00924cb1bb4c4978453f6d9cb1c5b5297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0097c217537cfd0dba632eff3ce08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a583831f885ca23b99f47cb233399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3322ef81866e5a2d312f4311be1bf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98c548258a3071c0daf1630d7754411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0850e856fc4e2cf9ca59f3b4c2007f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba0e45eacd30208d0b921314c3b9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e7e3a4bc5711bc8f430e3f107c6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa4d29ad67dbba4f0687c1618af6b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d2823d63b20c18cd90e12b27b0a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c305a0270ee42a35246c7b1df09b8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde623e91c61a4760e0972c9523653ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41bd5990e3f6356d5d9a21b959b9c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa523f32206334268dbdca8c6df13220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fd3a7adbf25ad7f871d53f400f89021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e56fce7de1af6e2f94ee1ea6e75d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba4592922b14932e1c72ec6c2f67723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df6f4871b77e0474ce74df06a74ce424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5294ab771e975e4b122b7ec813405525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db0056399996e69683b9746007a1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0bb682ddb1c27c3721c8a6bc7e3ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbafb75207982373b7a5530c0a751b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16803f2d26e5435e7363af06c8c40d4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cdd012cc97814740e405af499c1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c409e4ee7e607452770f85923fbbdf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ca5aa23c69b19200e46f50d88b8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856ebb3fd00370d955ff83eab5bf9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc66d08d06878547e0de4dc76fcd9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1623a3e116e3cd19d858e2ed3f7990c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def32a028968edfe1ce42aa9a57a29636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b324c88e2cf2992c77127b32331d7a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c918db4522fc2a88cc5ad606ac950738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c934be9240487f3bf69ba0de1712439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9e8e7ed2abd109eb5c27273461de040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb925f8787576dad7ee741d50065b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdf210c0d8e1404a0d6463b2de599042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5510cb77ae65ea0063d6dbafe00943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92555407eafa3b5d6e3da25ba7ab39d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a58b98de79d62c833ec40a81d98bc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f285502a61d676156702b2c70ea3d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e68df335235d5eab6d0202e71711747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858ed2ba950895c6a5730812115e0c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8f73b3baf1938ba518e526958a9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc7e1eb7cdc6d8436cffca6b0702ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eee38d4c62d627f0006c6c5092ea151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcdf0cbf6c5dc61e56c2ae9edc69b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193df6bce286969e4cc25ea215916dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91016e75cc2280fab7a1e7efd6f1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b404af10682fc31515e39d5e0c7a2f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef046391b2a187f7d1634dfc04e003756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2f9e56512f5bedb37f4852c49cdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e7a0bb0c1fd236bdf8fa28af4225e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee154106d8916d1f7d6794ca50ad92a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f61630a0f689925113e657040065460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29fe90c49bf847c6cceb94b5d1595b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfad0c704680c0607f1dcd607b3e7aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a693dc5f31883cde35800bd8e4e13e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380902488b9dbb01d3a5322a544d32464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00324ec180af62dc8250c14b896c12cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb194f6395e16705bb335fffc591cf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fbcaa58b4f202dd69c277c81244ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3679ac9920c9ff496579af44f9c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5eaafebf8981b203be6a7dd7d38469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b251745b17b087b718a19374f12403f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37354ce530491b4c58f953a6da018871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1ce870cecfaf02b1b24e81927df6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae547e7d2df8df98c69be931644cbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d493f7755cef7b886728bf1e7cf755f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b560cad0c24a55ba52a023a009fe475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647dcac10dc8d6d0ec1a19461b889fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef605726fb2adfcce14ed2ddebc7a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bc4d88c5787c3d75ab61292c7c42e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf81f5e63d4222b76a36f17393481479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c805c48854bf94a952c49a5fb86acd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ef17009790ee93eeb6a82a07477781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414daf46090b4896555b7f5e2bd8e5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68158f2c5b6b91feeaf31f4f6845208383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedff6fd0002335133866ba5bd1b1a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cd7289659dd720d4fd327712cd83585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ba9e5a5f1e0d0531e7b3e439dcf8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc6b7a1682b146c882270ead5061cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8bfa4a2d218ceba55e0c1bf49b1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd021a18c70f97592f586fcfe006689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c61492032ff5ca86785e283c9f388c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af90e0cdc8f97820084c966d6f68cea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb895063620fe305cfb08bd11dd327d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5310ae5acaef279f1f4c26d6b98f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dccecbdccd4780c9ca06bcae8f96bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eecb75d497a602504559e3423f6ffb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c0ab3d685d4be626dc919ff649b4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d232de49c732b581fdb89a3fb18cd8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19106bb1e98f2946f2c4e3b25b6d26bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45055db375aa2c7898ddc2122d0d6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71f78a86a82e33ca10e9622b0880a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254a0926dd5171ed8f93a2aa54f61c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc565503d73b80771c78138e8494087102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fcbea0185061ef33c2874ce93f86f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb858bb237cd5d1cbc800e793b875273104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fafc20390669c3a519d7e59eade82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd70de4cb4c7a34e9b40c5d5cd7653106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f1483bdc8721dcbfff4134e629b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540135e8e8162ca68cff6b2a4886f0a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143f5ae0dc318cc55fe1191cf35f483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0fb3a567bea5568404ad7210788d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca62d6cf4edf026b54b540526e3335111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4993ddf9a67a26b619df82befbb1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3159f00344823c9ca838ac54d5b469113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7570ca21b871d957095aedf3bd2ac8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c35285b77a1d1d66be949f6a567b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e10b772fec49e6daaafa8e5e25528116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b84a0f3b474611ab37db60702034117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a20537706a92b7914ec0dd0bd5a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e238a54f02bc6fc9ea3f6d9b84dbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe503b2cd6dc5c9441bace03f3c71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1bf159ed83ccd8967df2e4fb24b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30801552c97b27f9a927861f2a52bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d9b143c1904ad6d27e5193034ec50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1908a4390a90c2bafef8a8bde6be9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6d4ad2f14fcf6510ceb025cce278125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8907a112e7db26dc28788982d6a05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e7fc9f1a211cb93b9aafc0a0965ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d2cc373b15ee97448f6418a2a596f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d4f163a6bab9df936e6a4b448e82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab3bc6cdb7943c85133be3e990585130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cf90f4562b05ff8e8dde42f5cd595131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589c8f266c7455b4d31a36ef2244531132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053ac3c6a4be547942d6241ce147a8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c39ac4cae6f4b5efb0dfbd21e8ee76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd4499be8dda09593d03250bb39825135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8b764266d9f4ac9fabb37e50a08f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33af2d21bf0dfa2f7ddee58165144a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54505cd422a912c910afcc71e77d7a0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6ecd1667be805fbf5dacbd8b4315139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d2443ab06b50bcd4fccb36d2454e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be830361c915f5d5c99e5887ecc50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91d8463019cc364aa5029fa73dc2b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613937425284dc1a496063cc738037143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aea925fd11d8213895122a65f25a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d86286bdaedd80ee158eb8993aab8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6aca85f65c239763a918e4fba0c60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998ccabe4784a37f340dcb610ccd83e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f9a634955ca229a5a4a6ef7450285148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d5f94697267f686303d6b8427971a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ac8a97abc371454e113b71e83b0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a80693cec96c7ab29b9dd64d1c6105151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec730d83f4993aea9b7263b2962c75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a9c0e66f79e791d21df7fa2cbf14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0361d55bfa1a3b6c33bc0d7e804d0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc661679a9a0e1f496ac0f28a7add653155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016cbb04aaeb9ad7762f0a6d3bcd53e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f7a4a075961930bb6f26ddaad6f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acb2e821c35458a1f402aad2feb660158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2608e3458e275c9f79ec5532300476d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c7464e8113ee65a71c1326c048e7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405fbf211b075adcc4e531fb56b8812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075494fd188bf4ca8273094c698341d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a6dbf0a0e26a1285f951a5a0632b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e1ea7056e91fc7546d940db3bfcd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6685ff7bf925645be2392498725c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c221b3181ae2a9d59fd983a229f16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a4d96818357b293a07c8142f88330167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7dbc63eb18f150e0fe88a07f91f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953e936f80b657e0f4e62740784d98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c0700305426c6be2f38a94b5a6d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4458333517763a2ff732752d9d09f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d166656d3e0cf0a47cf1bc9c202fa3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67c4dc5a60782de0143103e23db919173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357783d8168cc910f6826b6bef77096174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1c58279c6a86f962237aa9cb0235175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44835ae586d39d1e4843d91aff235ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789847930d8ee16c7c9d4eca04deef09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffad643f3ba65dfb7fbaf68876aca8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88262f6b2eefbf33feb36ba898b94748179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b82ec6a5b4bf68ff416043aa837b22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbabb0ca20aa4a28a06cf5c9f60ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aae38ff21e3baa0fec2250d7afc01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a68f9d1b973ddb0b64eeed4809ab5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e54fa024b18ba710b0469e40b6790184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee230b46e8fdfe18ea555d751382d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5fa8d08f55993bf53f5867efcddc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5937168180a97dc55b2405265bb669187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb149d6c57584f3a6dfc9b4e94432188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c22731b88d0710e1b089d49498ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b97518a8a4555b53d9893797a5bde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0581f4883452a84cbd1eeb9f8f0f8bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eb6f2fed39167262b4bc359ccb761192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77092f2d0ae4051bc162f30844ff6b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f83fc733062522551125960019305194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d5492c826b29ce192527cf5a1cfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297ca0e0c0464b07bbab49221429e30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631fe6091bfecfef65341389e0b2cbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c443d63a6902af00b159fb5a3e8f87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c7d5745d44c6dfef030bfbfe7e205199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca0278bddc77acd7a6a8b8bd3118cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0c2fc88334aac175c87887429296201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9dc1759842f1c1bc1cdcd9d0d58b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce02c0d3d402e86cd7c5c36b018378203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba658e40e38d3bfa339affb818d20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf2faed80e780c52fc5b650b81fd8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef348a3fe42bdc72a7b274e6772fe5f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40ed29877ded44e4073003a124175207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c36456fccd121c499eb7cb31a913a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a37989a561483bb8d9d05f70ec573209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dbadc0aea12f71510ec383bc16218210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb077dedbd51fa6d8aabb504111764211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d5af3048abc425755c4566adf9291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd08028255d0e6ca30257f8f7483024213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84f6465189bcca36c4a646a57d2d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f418147ba0f9dff5c19c21a847a40a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471e245e2c74d581ac699c34ce456c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273454164627ea56bf860871bf917a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93931e8e33a49c05e185e93963bf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e6f22c9d1e9d56579f03f17ae59d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d40a2ba00169fce4063212a9b1954220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b90130b4d3d0106aa6031045f7a86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ecc4853b4d7a7e1749c33da201661222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17801cb372166bab2c2779a29901914223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d25fbe193ea233993d8c180cd736b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96af3b275ba02363d16f558cd4e0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c4f7f73f90340095beffd26419c4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c703ea6eb6828e3c6e9a33d5f5d80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ffd63e8c698d6aa0b97731c68512228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3544802dff19213469d819cba722229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529754f30f2d1da83427a1eb5251d304230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6dc0a63ee9f27e6d263cf5c615a6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da9a805d1db20e89f6fc9a9d6c1827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca75343c33e9cd985adbbb8db5a28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e7065f4be8583c0f368a416929dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec29ee0e063654205c348e865dfb04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7f35984c5c72d966c3e412ebcd08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f97af7855dbd9f9957b90dea58021237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575dd84a80eb77de341839a5e41fe7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc10230000ff01e9c9412c1117f5ea6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c05b4e34585c41f294c2f017773c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc522f1e35fc605fdbbdf5d0b088435241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df4c1ddbdbe4adf5ff42de890913b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b157a8cab5b7d2a4a71fc3d673d86fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50ce31801c9309377e39a79bd1f7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e927cd172fb58e406d023c6ead37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181476219f680dfa409847f40bd3df5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06447747ccd76c238ce5eedf246ebf7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205562656a8419c0f54afc7abf43bd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f17568cae41534bd5ff8b6167fc60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f2672adb99239455dede6b27642cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9c4da802f36dff763a85c40d6e04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ed110acddfeea89664be8b08e7f53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec993837501ad5f389fd3e02bd3a6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ecae53adc872597439395317de970254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50666c5dc899eca297fc6abcd42746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55bc1c024daea39b357544aae36462256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd212cb58d4842dd730e0f468161be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51f5b0eeaf127bd04cf277eadad6fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9c3005511a8d914bda2a77f6a2b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd93388ea698e0bd696277768d71cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e4af3f737a82e70b71e69ffc65dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2921e8f1d1861a0573a97a7c0e207262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69153b01e518c0977491c4db46cb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aa6909a1b9ad7435ddea16b6bc71d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a725eab17ec6a62a4deff7768255e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f44b8cfd5b4cd6fc85b41a0766e074266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc9fa94c11b5abde0a66ef62a50a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905739a410a0740866a1d5cf6a4cef67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf27b6d8f869da106ea94b13d27c9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcfe53e559e1079e7be15bb0a6c7fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67570c67ee611620839085f6f6e1b77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa76c8a13965edbc6a9427ace7faa60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15418e5669fb3e99d87021caa96dea4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd3a7e0ca5ed159c6ad350c06a4bbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6f2737292e5e183b1037e5d8b72c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b143644f7ae709ad8f8532ccb7dd313276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0312ff562c274da802b6c5cdfa349277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe5c348fcac2ddbe762598efa4df21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ffceb21d129fe3bb08569fc531b37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d677b50041a40a6e1c9c51e6c799b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26809be6d99f9a517d3c9dc19ed0803e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefbefcb0ae131eead102a44797c526282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5b19f68b0c53291c9ce9468c9dff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482cad185e7a255d50c28173336d1ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b2ba8bfc2995ba9e05970deb3c8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d6d8e7a801989bd05701b0ad3a666286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94afe4f889a25097ee186c7008f25f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbb18386f8c26718d41d0be36f713f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c7bab5f02645d652d0c867f65001289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a199e30a325a9f130ef15ef17cc9999290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1d0aae4cf74b1b8338796d58f6fa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc494f0a87b8951cddc4aa25a5a17a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d8d793896d5bb3a3e030bbbab6ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6331ec6821c287af4ae24ef95ddf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0052925bf8fbba80f906214cb657e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1252a57817264c595213a033acd8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db899454f16c58bc3b6959a482d691e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123846b05aef6904cb3e5a66a0160d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc84465cba154d87147faa51bbd0b84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9df7f1e022020f371c2d1a3052c8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93bcd55e8e8364436a4898010ae81a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bb9933138575ee7f6c8648fdfda46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23977772671478ee96675bc25ae8ab9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a89b7bacd1718b64817e57e3be10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e03204f4a8d0640efd553b5fb0d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cab3c2969da04e23d4190e94feda47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c99706d8886af8df150d30e7cd1134307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537279a34365da676a35132d9404c79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3bc5ac665a00a13c04ab69fc34593309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9b16d199305b943d3ea1e24eb9ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4374e1b38805c7359d109b8202ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862d7f450516f0a277fe7ae37c8cdb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ad360077ff08ef6d1ac07142a3a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeea7dee4cac67684b9385c5f1fc29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d689ffb756629f7f61a4e542eddd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d1d589e4afe1797f69716671a2269316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4ab6df810c782db2520ba2a64c060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3cd2e077dc6c66f8212179c3dcc8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba0ea9fab5e8c3fe835337876b906319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dea969af0946ec26cf1b268b3f5a95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db82faa747b56e15bc8d3183e7230321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a2c464c5797ff0d1c9e9984bb83ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77183f65f3a0c5bdfb4ad27771817c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633429a997db800f421b091f74c44213324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c984fe7fde202b00e14d5aa39eb7a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38fe3694e468fe68d13c4292c68683326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ce79d1312a2aafe8b105464b5f38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0284f15cbbd8412b673682b64c69fa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644e68e672a4ecb6d7c5ee081377f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f258003257f3cfaff6697b3b652684330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0408ba57a2901da466ac77bcb8971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdcbcfb7d337efb441440ab316d5bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e025c2d019e77fc01c6717efb343e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35860752aa61fe8a7354635d3add1c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741b6c8afa2598d0b804110e557354d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49471ad8c42fa3465cf52bbb8c54a463336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30265064963e462092f66cdbcb3739b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62c8468ae4bc2f5260abf13648941b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3cb591893e474b3cbcb8eab9c68c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef08c2a8f8332f6478c6d17e279522340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c92a04a19e7263474d0b43e090cde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d747b6d95c909acc667057b0c8ae82d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606145022b8a5f73d7b4b89eff9f637343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a904c00de7a2b6043bee84559b59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95a711b25a9f487d7490e34b09a2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefafb21a2bd931b4e1a1f38340573f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5921bb13bd3c76d9a70332f8ccd6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d874824920d143e95fa7816c12f6e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664081e4306b5188d2d2f7e8b81e933349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4ad286f90858eda38255f214299ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8f0033298800a44d6a23e02badfba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ead71103943249a74d5644a673bc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f85f018212819ca63bcaf51c16f19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925bff9f66afe4aff6c7252b9d8a81b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd61630807fe3cd1ecb5e7446eb6070355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b60f2eaecf71bc72aeff5203bf91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203acb586071aa5fb08bf76475333d45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bf717fbfa18d448e63e99ac243455358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e31e32b03dd0c39190b32ae53107359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece47a1b1435171ad09bd4468285b63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01958a7c41e155ed364c115a17698361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc57ecdd4e4f9cb1465fbc897d0385362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7486ad1be9bf763d0610ed1d73d956363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ae1459ff2c2ca0a9e2f580c2eaaf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a178d4aa78d60c1e579076adfa03c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774caf2116d85364f40f0203e4d0ed2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111a7cbd63ccd1f18a0ead7f0c2275367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae47e47274761cbe61d1c9da2bd97b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1c6bb5053b48cd73e9ff2bdd23ecc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f56cdcc98e7da440c573cba143db7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086d333258ebe26b94fd38b6db4b95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfe6521b63f21627192405ef0865f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654868ed56873791030953618736d1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbebaf8474671409b2d13082202f68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4ea3c2e2fd56247471777c64deb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e0b09a1e94fcee4b7990a86de92e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64705774c3ed0b20b2365abfb4589377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de24bc0ab0d44703fbb28e2da5b8c75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258653eaad8e645d4ab6b9a417b19a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde515f348db8d5895f7d874fe45e03a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c6b54d47fbccd5ef0293c413ce7f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914dd09ecba2490b4129bbf82523ac6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e51ea6a9a43f874d4e609f0c1dd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac695a3c772f790288fde23e575965384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fbe9ee2de05af7a659c6c43b00e2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaffe0b8ff28601edcb7c245dde10e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a24991aa5467e1b09b96300e72188387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f7612daff48e8f6a01309059b9083388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e42f4e20c6ba62093863bc0b55982389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf4cc429679b668baa2113d6f5b6e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921fe584af3246ca8c9f06abfec34d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84826ac2cb77ffe243105b45c187ec08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940699646700d1b251f0dc876194ed8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e49096c5f55fdcfda97de25b3094394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9457a74360689a0cbe6bdfa88cdea2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b05b637a675b94796066c82750e7a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caecbab0443c0ab4c2ade79bf41e6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef60511dee405ac4bc593940aa1fb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef39bc414f826864ac7bc74eed2fd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b9d429256dd98728ad371b0cae09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551fb6f3b063e1edb4a2f56ad2a32f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182e7eb9286b1d7f1413e77c5763a21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b8070aeaf9e643c433ce51140019c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e6de70a37618d31e1cf5ddc1d2c37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aff2309ce64379396ddcbe9bf125c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4199e2c391c0b939235dd717674a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f26b827690122c0fd9ee4b0f9681a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8baca7d5ce01fd4c37babf621f43a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64070502018f3472c716e1935ac5d2a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314de0a0e2562af7efe137ea23d04a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db82ea54f4331e47ee263660552824411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb792cfeb0aa6f80c6e082bd08ecd02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52011af9255667c1eabd2d56672d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ee5e3710cf74d7a2ce5782c1341ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ab9b8b5521ee9586880b5a25c0ce1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007cd1e76edfead95c769b595dd7e93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677a12fab075b3b79763a1f30c906a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800821734ce5b4f8d8c5a160360a61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c4d65c48e552fcf49442cd3364686419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c86636d6b73b5a644eabf911b8739420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d26d64ac8695e67f2625de93ed1517421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e940c9ba7424c2ea980a6cc6a7745422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb05a9176fc14009bf66ca88cf02d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082891e5ebeedac460deb1421e5983424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba950c53f1eb8ca856d20accc7e72281425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a36f51c87252a3cbcd59cde06c289426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c39e367eaf08e37b91dd532ce301e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ff8f3aa00e52e801e90f0170a725f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d02843056e03c1f8e61e41614409f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8834259ef34f5ddfa135a02f9a1e470430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230cf674ba9983f8baa8c7936baf82a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b564b2460342962471230795e193c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0972055bb67b9c2444c7f6d1e09f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb1aa8e8fd27d32a9fb19743feeb7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecc6eda6f9e4c8728a242b8ef80ee8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaf8ea1323a1c7564edc19beaaf4b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b211e7f31b4c3ebbdbb284c21201437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529b4546b4d41b322f1964df5e7efdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4e7a38f38dbe9a5009e533e147e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37fb4d9d0c6674358d6ff080679c38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f7e68d45c3a30607fcae412ef5ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10510352b2813234bfc701c0d98e0e01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f5e446aee0817ce9cd3114e75fcb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3014b3cd1df16405e3987f2586be2e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d31dceadf9aae8f39e7d9f0c8c8851445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113fae0adb7e39e8ab556ce1f8cc7d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f29ca46f94009d0f755e9247f1bc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b66286859e26813b26db6628fc5ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6338ceed89624a9ea14e5463ac514449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d7680f923980e1409979c6e2bf4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ca508e51de9a73cec7ca6b671ecbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78cbbd26b13dc1654434559e30d919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f64406bde1d33c104386be8044f8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642ac948a11c8512432880e18bcb75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4925a83f6264eb40c786af651fd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17268214f5864281f9129f40347d4bf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c76bc2cf84b378a023cc3f111d933457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223725766bf055dddcd793a4a10557458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a6ef3785f4f8ece5cfbdc9c8232f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098dc22b2ae2965db82195b980ae8e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593133150b930d4e9dfb4af51f4b6b09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd26976c1b50bc8b4886512a39e1b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8987d104d238cdcbb23d9587c3c2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8254b63343c035060a61cb9e1c21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb93aeb259ee11c16cc369e608f48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb88ea20d9fda8b075269a8d688c29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade2f40fe8bec822ae46ec4fc01caba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3bf83cf53169e3eca05d45c6ac65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc54b4c9b431a8543f42005348381469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bd07a2033b92459472b2d9c6855a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c347fbce92e9132307c3235c0ce48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a750bb6aa6d3d423210e774aaeb181472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317bdbbf42622745f66bb4892bf03a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c514a696d89a0350330716abd4595df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48e71fff920ed91ff42074d2ff480475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6072f9f32dafbb9e88e2690821a1c6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dafc64c1838ad93b0882f1c9250c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf074e78bf5a3e0eaf18714ce275ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fc9e72ddbfa8dab84b221ee8116e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448e8a1402d8bb5a8f0c7e9cdf6818d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8cf4e2d4138320e255bf8a186f68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064439db0f9ef2611ff19a990ca3c291482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c996c312f65724a22512991db85928483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a0a84856288565293c6210f3c7a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e69960cd94f29f65cb3fd98a7e5f65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501add12edfdf945b20e53b4f27eaa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc88044a340ae7149f68ad932b966e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc576232aba442ea0f9e2814d0240488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4955e39bf181a6e798c7bf661706b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5293a736270329ef23c0cf37e4735490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de8500319663bf1fe6314106047cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf70decf76bc7cef02af6f9a259c17f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d106725965203a98c639e9fd7f32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f195ca12f7f9d924df9b14ad116336494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b25741a8f3b0f933d8ffa3f3412e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95684b20c8a76dfeac506ed44637e85a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22083da8bb0aeec99e9c20ce911b73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968bc0140f5acbf307df8bf4fbd3713498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732368f218f19a175be37f8676543df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147de24ed2a6c836ef356c44776ec62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48454f0758732c7cbe0789514e9c9c78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a30563a94623e53716e981b930a18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6284d405694112ca41fc4e50aa7397f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63fb65840b880d822b7817d8f14444504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c097d76b9b812045d6a1600e493208505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22667a56ee342392fb0d269617bec4ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a90fb39a00b95754ad6554e159535507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2449b77aae0c123df063767d575be9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b9fe061f9a9aad818c1651fb29484509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54447a5b0745b90205796a01e0207b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c94060895d706eb29e1960dd9499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b46a65a489f9ac3680bd8fd6237bd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7704418531497fa1d59bd966542cdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a462ef689a29ccebcce516fbb2560d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ec6666c723bc4be7bdf6d1eac731515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b098bc216fbe327c230429168e8ef8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e98282ad0800acfaa13c5d7bfbc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f689a9082acfa7160399e1057e377518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd3007f8fbdc057a14e5fc45721e84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc44a6c8ed8910f01520e6dfcb0ac6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c5c26c5b5f28ff16de39df04bcc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0598ffeeacc1704148a385a3ae5ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacb923379cc1e5b22c83da4934d5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b703c996f4b06ce000fc55292154a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c44a5bc2f763c0d4cdf26ceab5496525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56d1e800160bf1cae8bc84bde1375526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775776b58b31eac776083c80dbbaeb58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b6aa88e7c2cccb4f78c4de141f263528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826714fb5fd251e9aefe3cbfeb6d80e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9778f3c05bfe6fe23677e98264f6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280143b93b3e32d3122d05bc7c7d73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825fc195a0c061fb0313c76aab485fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f51480c1641aadb9b306c65ea060533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834845708d970aabc4658bd3e82e1323534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa584449992b4f17db66d029aebc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83972fe9df9b73ced0b2092792d141536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926bdceac2ecd373e24536932f4fed9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1e51080e96f31a2f4eb7f9f36ea2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901dc96d3dc52c2eb1fab66834b6db3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43040ff4148af1d62b227bc66fc536d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5122706b26f2abd19625cd25de35228541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b9a23187574d9aeb0d922c2af4e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068a920fd05fb967dc1bc8117332cce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4da58f82340dfef43f7d49caecd501544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2125815b6cfc5eed5bb2721eb11f4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e6f721650a3e847d1c49e7d3127f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01366f899193b834b816f7517c2a9c00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afe83e1f2d73ccbf9e4111c6106e59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47aedf0cbe8b852abc97ee03b25704549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ee2cb8a109c51225bafb13df4625550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791e5e8af3917f98ba7e99f6103a32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a38a6cc536a7a203e6b2fa6e14ffd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff58fe842fd6bc3ff3d6175c9316a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dfc7cae1f129b888ae9ece2dafe7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606732cedeeb9144ba660c2c14f09192555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6140a521279b69ea06d5474d8e3e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc10b9351088a8e8f64c79400c8f6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697343cf76b099f64b196a7a859d777f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3aecec546ad55a45dc9c22574b10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e01e6e36213cbe2ff05215bca7ff8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e7d691e42a453b97183b9370add55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e38e1183384b0c2b2a73217b7782562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51edafbc60f074f388519f3f7df28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b8f0a37c091935a30ae1727e18710564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2ce33846a370b0115c3d548e1e333565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43918530ed296e6ab7edce89753a6d4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1816532a67e5acc2d868a241c3817567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938d5c13b7d8df9addfd57cdddcf1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be7618ffa4ca95321866624dbe5050569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac94dc23e2a8577d860d45a9bb90af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf89e166fbceb4488040cead5dc517571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da5c42274a0efb8a8cb9e199bb19d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0916244223cd47f256c64806519f73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7721c368bc26936e47c035071e93770574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade6d64496e651b33d1843c614ef4d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b30c9bf810b7cf1cb4fb1692b3e419576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6671604f4e68c85313c8a128e506d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd143c72b78a992b633b78be2b456578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc8c334f660e128d08961381b1555579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236e4e3ea67d436f28f72973391ccd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b7a2311f96e56c50a3391e7f065a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf489ec8bf21e7e4ba86f9e9c073ec17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2802084ced1429282e1e9add1817583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bcebf39ba828a7f410375e4f3206e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a85ba25377bc8c2e1cf55fd26106e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26d33e1218aa97452dcadd75fb14c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4b7f3613545369d73376667a36656587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c75e9fe18ed6ed6f4afbedd099751588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f4e5261476895db28732d8ef7b900589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cba1100f5799ba8d765b8c0bc826e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa5575f83f611b0698d4018b63444b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e046d576ac057ba44fc2529d67ccf3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4887eedcb27813ed0598ac3f4e43a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d94b6678222445bcfa5463827a06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b238ab0445af0161c0c8a5dc39ea9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8f696707e2de3b1cbfdebb5f5134596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c089298a071b26e0c7f4d0864e8a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea2ce6d43e15a9ea4751fd13c0acaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e18b7353fb03e6656e0507253d61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf58ed2f28fac4213aadfe1007a9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d155030366acd6da72e6d19cb1575601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688e4711c3c46884f69ed59d9f40fe1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554f64ec6a50dd8a43d3c9461fdaef8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6902734c48cbe2919a60c6e91260e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdd3f9afac4c4151ce4f0cac96cd6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077273ac90c7bdbacc83f89b72bf6c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f6214bd483629b45d9676a6cb28a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1321826da378e1d11adb82943d672a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f067a9916e0700f747a063fa3dc65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a11f4de763b9015d89e5e58272be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da66a37621b556c66ce9a02b52eb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace276d5fc4139f30ea1ef247312a3ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90955738eecf6503e64f3aed7e5cd9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63d349021037a6e66f129846c2bf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f23abe19a72fed0688dd2e91e6d7e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745367c9f948562e0191ff508a4afc9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cffc8e8e19a753b7a0d89c8f45217a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b0f51fd56edd230dbc2d5a9c0c9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2111ca258ea9c35280f59915dd670c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc5a26fe65dc79aa2df3b4fc4cc1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30ca75607e7e4655b27b48d96d9ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32dc63ae3cc176ba4fc47964ddb514622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e921cd8c65ca97b8c5af14af2ad1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dd6277ab92478e7efe80545bbb28f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca7c7edddbae8ebf4de5da6010b58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b9d2bcbebcff077c5963cb36d909e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e84fcc25aa61d5a093f5ccfddc6fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcd5de7f65da7bde058346ab646c54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a9e27fb440118f109929e3dd0fb24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682030514f52aaf4ae7ff9c64487560e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6cd956a27400d76bc13a2bc457001631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817812894c423be68fdfbc789b0330e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc6110a01aa25fd44f0343af268fe7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9b0d35905012c11af3f28408b5298634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e603c7cdb437930214d2e0e963effa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af83a260d335dfcfc417ee786ffab0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a37015b85c5ec360254b872919eac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe33564fb8205d5d905b9740754bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499607f581dca0b8ae95ee5854f87d25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e963513a04013785587e8748f32e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81927bd56c4b2f6981245b53ec04372641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0f423b075b15208936558e332722642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f2c6c2ec6a14b9942fb966ce46fc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca63bd71d37dd773f0c0eb702ea42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c65c1565e3c216d98b025937e18f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0455d86bd651dc7d0ee287c1395fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa65e2c9f578ae159afcf3baec16b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ae3bee1c2c77380d9eeaacbf37f97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88a84f81208eec078a626691211d4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31192182befa63a2e59e2e0aa84f900f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42657596de45d7731bdce2f46a2fcab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724126d902b76b760cc5a472641ceed2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa1a3e623e422450f47d2a186adbec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cfaa59fd0b4ba078cc244eb3f9421654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3db9954dfce743631889a644d6b84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a2689d98fe4af78b0c2665a363e77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8b76fe8c9b1164ba9428e16d6f85e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e3447d2983e88c3cee71802fc44c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df955b32d9860588d0bb0f8ba3dfded659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b590ac8a6fa5474edd58bb637494cd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307568fef4eaa572eaa9a80f40c9b8d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265783af1786f1ca2a5d1112a1f51c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62fc7bbc95248dff72b5e6731e847663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9596b415ad4b87a8b7e7623288936664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222295cd3b194562235b85acf8d544d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c441b776965c88a8802adad030f76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c59d526497158a041ad184b4e0b273667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6d6504c749036d4338aad436df0bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b3a464dda6cf1539d96e40365cfa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e338008503c8bb65d61daa16c0d448670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b1d322ab4434a9391a258686a09f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b000d87825cf9db31cd329344d7af3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d74712564822a114c1cb420a6699673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5d7c9e4e6ab21e56ccdafc70e2807674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35abd2020a0b23014cf484be1ed821675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2e699887ae906410437176d44480676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40334a836a943b53e41287e2eea38d18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e777212dcd2de1a9a7fd9b8b41a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70187add21fb70f7cfdeff3192a0b7a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766a04b3395ea7fd1d48650cad3b134680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894bbd944ec01d6c5f68faa6782964681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82674140bb9092aa4a606d13469a582d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391f119b8bdabb45de2b5501819e330683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54078ab1a8764493841e25bf25fae82f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61196b36dd602db66059dc21ab65243685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcea4a072b4c8f7124bd74b1d9c77e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f9eb7e3bce48b9943fa75e19b5b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df521300d6ed232116efb317c13db46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129a2526b215f1642267f314369d7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084fb5bd7e3bbce0bd5ad46e3f2f98a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb90a2b59c2ed87ed445264a917e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb780093e8ec16303549d9792dba5f2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c96c2404d6013aa3d0569ff3b0892693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abb9e47f649068cedb9b4e3e7a828b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef70e19e8abf00faec2a15a39b08f1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75467f419303a1575b10293c8ef657b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33597affb9a4eea3228cbb826baf646c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eadb4c996d270c51de9032dff04d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e283749b7913255025a8eedbc779c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eedc845f94dc98ba656744b8732ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a868539c0fb8186257d1a4423f858c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbc477b9da2a09642794112e7193a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf24b9dcc685bef1fb22d37440763c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c057d628c7dc842f0dfdce6cb65466b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb7d7d0b029dd4a3846e4106f0fc7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039a98bd5ce8189b857e7a9251618ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929efc307e080d4688f8e86c1d52782e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b2a9b663a16b79bddb51b3b773002708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6457ab4d20973321c62af7131cc24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54dbfd057bd95aa4647a7b0be5b8eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d3d8d79639ecfb59013eba8c42d1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba99145d2c6bb910c76f98966a53db3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c8a9412fb6c2987b08585e81523d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2541ae0c0957d07d56002777838f58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e91f027ead6419f19c452b172a820715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656a00f6d67370f583d0b37047160b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205364f2a1cd12e4a9547e9ef613cd82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2dfc9f48e2d6fa14157fe8ab1386a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34912c8bbd83e10bf483c7c8ba4a8b9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e25e220253e2883426a9207425b08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f460d9893b336479f7e2b7c4b5b51d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b52a7c8ee8ef60955893a8d8ad2af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c088bf10a8ee16977cfe90a854c4332723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58699e9e8fe2fc4325cebc8f9a9b02cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31ecea921633b29e6cc024f4126994725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e5607c34758f839894a2974e1b4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8cb7613b68f8fbfced7c829238ff8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d49cc4bc934c18227c1c84412f373f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996bab05ef8ed2a1491f8aba6edf24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51996666a1a4da12f4c879e649b6c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb86a842e2a7d48535108640671bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dfbf62f72aa15bc5ceeae5ee26ac1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de1fd641928b428b614fb9bea493ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953e9a21fe9b13ab8b8eee2fa34b3fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de230fa2ff2931571b56b2740810848735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89541b3124dced56e3de15a12beeaedb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8239d15056ccf2befab88d4749f070737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dacabd36e0e49301c7ababaa6c13e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935628b2bd8bcfc73eba1fdebf59c1dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1512b0724f52d39ac41d0f00dcbd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b094d317b017e525fa47772fc7ddc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595569cfe67e948196f0d6901585853e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff78c4d81608ad26fd12ad729a2fab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce75aa421e0c1bc4500d01ec3774b27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d48f070ef2d8ba92ca091f150408a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965660280fba6d6c76e4c1dedc2126aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b8274166f223c385a096d6df7279e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbbabc6f5766e4bc9d07b55814473d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce499fd611a53f51bc1179c95e81dd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946fe4160d0ad45706573c4f0e9e8de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fd5a889ffad1981ac11567ba36c01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83b166b56f30813e199f4b22c8fc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82dfafbfc6192265131ed08ac28140753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8395e50f68c53508193b9bba8267ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda48ca9148d791448a90743855c984b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe835a116c82772e9ea62abb340e2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf975e161fbf8f037cf075aae427ee5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e901bdf5e678f815002068e26f71b7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d4913e5edab42653ab78ae70b1fb8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>