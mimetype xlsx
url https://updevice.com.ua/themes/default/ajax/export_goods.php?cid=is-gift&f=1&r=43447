--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3551ec673cd1de750b52b3732d259871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f335615c71a3d45b17144cc754e7652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c7cb4d7781040ed6ea39764798c903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1514c989c4eab430f6d815bdac77d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561bd9bbb45e343b530f9e7523c490b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6f395036814af626a6e44d690b89c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c897eb945960d55b512b7ac7a481e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316cc6feb97235d8379e9db36fafd458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b14e9a96e4e2875db3cb2cd327cc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee606754622a564d48359bcd368e6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5e5d01888053ca5bcf0a2f81766911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de962c8f1e04bce9e5ce3186ce51c4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb47c32a77c814c63e0d0b6c77664ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f446616fdace3d2780fd81b824727e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9801ce0c10a2e3f57945e3ec757c89215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669558886d23cb36a7de9518aa5251716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd3364b9fcb7dcddb7c146510d0d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b0ed675086d14471e916097e07f9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1a689acae59ffcd06396da02242119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b03b42884b527c0761ef56340661220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46088511ed6af3a7db88f9f0ed1f06a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3a2af6bce2798b2e99ecf1dc4980722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06bd1a2f213ca2735042e42356840523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b367973d3d99076576eb47dc7a445f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c9eae2388a8fab4326ae08824c0a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8bcc8986c16ade7632976fbe054ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eb7e37186c4045cbc7b29db5461ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be9df434a22c7b4dd49387e414045628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91738937100db3e9559dd0d19678a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3213c850e8e7dc0c801e4a97866d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3bf01f7de9afc7ea97d679f723c8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6502da1b6183ad6efb519ed4dc170c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8092a54d054a6e53da095c124fc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9629c557164651f921cfa589fa82d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58bc3579aae2870407836f0794bafb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f648eda0363202b9ee153964bd0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2100799fbae71c907dc16d88cb3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887605d7cd66a855b5934d552c8d4c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957afe7d4da798afb1dfd5f6adf353b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428f6032e4d00088e6540e2d32d079d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af3090d7385713fa1c55cd931333a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2043e0ea39a2bced41829992d6aaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f37c3d068d10faecea16f145241a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9622a97b034458df194c52c70cd14d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de28586228a3e91a7325ae6c00cb9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770db244230868ccccb1135a365759846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98063cea343ce647cf7783c7c80e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b6f4c4a37be826c4ea751581cb9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d4ae317a4c87aa2056629e1435e1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12247ceaef758252ac122745f7a4bbce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429505102a8b4e1952daa89e4cb732d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13593ef85056b3ea10f6bfb7bf1cf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693d4349eb214fc56ed3df36cfbe2e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441addec5215864736e1e58b641dce154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b93ce33fcf505d003a0e30c4a2efe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a6859825443833b2ae96528ad1dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142d1a7ee7fe7aa9b0a723e8332e15c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eda46e3d0aeaec4680f0e90f8116f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0838c79a93410391f127683f7cf3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e24cd66d0e5d6363c960103cff03e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d482b3b509cf887aa6419a839465561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4a015e27453b44700b9062f48ef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a62e7c1b4d101a64f28ce2a349fb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a8ec9e67e9e2a396aa59b4742a91064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc98538f657175eafe85a58d0990e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff77955f00f2a2a3ea2f67cb655e29566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb099819e457aa2a221c4b63a1b619a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6423ba6a9e38d6cdc536d022088b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9b17067e82092e0650f261ec084369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b1e29f50935fad8770f09df2a2eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205264d29888bf2d149d239d438ee2c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88fdb30b7b58bcf2f3a1cbfc4d98b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb44b475762219a57ba4d26ff12dff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd15c706abe2eccf79e802b54fd29f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc4cb556f1af22ce4457f71ef8ca0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f33fd9ec215c00ef110a0973bceea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c19df38d39e3d3c1726950d3dddcd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaf77848d572efbbf9aa053f211ef878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30601f1b21386202136852f082d3f45179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914b20e37c0a0bbfdb944e6e1cb440180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7f0822fc0700b4fcb24d4b1506a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243110d1782d24f54122119b10775f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a691fa33f075ff00a24f87b59dd506f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee282b699cead0447ae67785eb4eed6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b6b7be0da99bb81fa76755004837985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44d2846253baf6ab79c194939d34be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6edc38303938f95a605ca312216c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c092e98651ab6fa64d099b11f70d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b41b4a36469380952687666c90407689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f220d7b01b8d39d71c01f2439d0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed136b2d9ecccf35d0a69d55d4d2ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba5ef86f38218321651adf7d71853392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5b28c8ab6a28ad2ab4a3997822c5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61eddc0b513eb71446dec07494ff5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcba3da37603432ae4a6205d7fbd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8373c4d2319232f8ae830c7a298dbf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b938ef31262d53f508b71bdcb3e06597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844faa9daf228135a75ac3460c7d609998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7279d921e874be6e925da976e11f1c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772b1f76139f5324f017b4d4904636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ebd4ff5b3049787bfe826a1ed79dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a3f0087d5c8eaeafeb38867fa53f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcce2a460111c516229e6a6fd8cc47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b607e60a1f29ae2bce73f922af937104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58191c5976f385fd3b4a5458c8f57471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d133590762fe57f4969228782ab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1666ecfe8302874be6dabf3d29172c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a7722a1cefbbd37f2b775cf206bb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c704c213b270f5327f9e34712c97826109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5af3ada172c62e6748e82d432ff65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ad7c98b9c164ac0dec7841aeea62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e5ba2b927641fc0848d00a57791a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72955c95a1b39a89a0b314c1f85179113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f26c4ce02f1a70bcc8aa2b27ec8fce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162de40e91156fd19a74c73b4b31546115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb66bd3d7e05186f389fbf87196e9a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d162ce8ff254bdff668476384f55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d297e8f5116a53e7614c2b1ad287d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d592d54ea2239405790342723ca7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335338ca6bd4b3d8cdecce6f6cb2365120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180e2c71d99c9c000c1d05700e7da3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d4fedcd4fa0415bc319b0bd878b52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc2a0c27b8856cdad8f27f41c141b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdb564ac417d18fac573ec1277f94c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8ad9f7ba0b38fa6bd550c2035602125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc8ef5a17cc263a1e1be272b15ec4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ba05b9cbe93ca867312c1e690bca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca98e97cbfabbd3b6e41fec4bc3be9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fd09a11bca9bb6323f7568e5e5c6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e77237519f82403007be2a4010c43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b5333d39d0633af0710393f09ff67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c0e5c2fbc10b06d22431ef9bc04e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06126f0910dbc58074f31fd85994f2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0dd5b5895c468a5c10b373ef692d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3c7f6022b503cfa29465ded249ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbaf3a10a4bdf15aef96e6bf9a71ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07e1166623baaaaae328465e4e7e14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20478ab113f1bdb6b4c985aaa50ef249138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf8b53148e26f8728ff644b6d1afde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfbe3027b15c61a28c22120d242139140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c47d4ba9b605f114504b1b24eff8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4d2579cb5b9388046bcba3b1fda3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856ee6f4f826bfd5b839daf7e0d5a1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e8965b4d607df8ac5b4ad60c310b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7150e05d3c0f2cd7fa4c4ed7a315145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1980c1f0e397c393f303c2485613d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67f6183c4a3490c5fd58d085b3c1ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757fb7beffaab661deb784a318bc67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a769f76fb72c261d8e4b115d61e237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb2741a0746326a8ed090f4a5aa54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65cbc60b32bf12e7b6c5de25d213ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea7b75a3905c81a414bee9e3c9b4b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3034e87907c31d89884a59fe85e2f46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14425ff4560f28326ce539cb56b99e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f6b7c78d5cfe21b9185420c5a57b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d46aa6c55b63c55badc51ec94b4d6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ffae0beb4808428c2920d50fa5776157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf8764e5dd43e8fb197a5922f881a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6ed99a14ba3356d46fa41c1d95d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f4e87cc9f6bdd1b770d4b70e2669a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1504cbb753f0c2e17c7195735ddd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743acc99c21506d9c5483fe697fd80ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4622ff32c99fe100f56809a0f94df3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c97d9bdd5a6a635e3a2d322fd1c87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaabce0cdf6d722be79aeb70c1d1d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfd44097441bb39f43d63b76abf6ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb82804e9af262783c44715fe7e145167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a474a838d8614cf6450eff743722bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b006ae8fba7d8e26f06470f41e13e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fada9691256cf151a47041a5177ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3cf50a08197829bef7c695100ce3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56dbcc71480c7abc9f6b55f643f0d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2cb66fa63695f3f9b31bd050f21b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dfbd20e62ce1d317006e3686d896a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbf0c61a111d8d3b1cd7499e06327c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5f0b821c729fc31047849169a4e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3570b7abcb67f1336acb51bf79e7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53309bc279aec2ac90740c6cbfb68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05813bf34c7fdc6ece9096893bef029179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24484ae4f04d4cb29707b46e9ebd08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe517f5d8412b3366837faa7a84dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1d8d0aed1fe1034944e74adb941b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e2a62dfc4f99c73ea28828de3028183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5599cad4d897f4581a9ab20750bd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647438f5ddeeeab50f0afd6ae36130ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d61d90058abac7102b48c40525a0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d227347ac4ab331d7c42cdac7ba28b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5035f52b3cf2ae6e72d8597b9f236188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e7cc1afff4a6b5bcdd740f91e9f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad91d88f38a6543f130adcf6eef6b70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac618d77da228bf17ad2bf4baba32e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741467feaa8904f5192e2b39649ca7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06d806540eda6dc7f81fbfa180d29d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80661f59135710dd95bbdeb139db20b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989113025ac1c1625243702e0c066ca8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ac82e39045b7ed988682bebc81e13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5652e1b3e8575e61c4c57b7bab410197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db043c1eb9666234ff11d3bbed7c931198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a23ee80b7e8554af8640f8ac054ac6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394588002ecd1d16aa6e77c67f7ee8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda00ecf382d34ccb43c8b2bfdc251fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c78792eed5dbaa8d27a4182f3ae23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b39cc77a6dcf11d0da3bff181f74c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e44bc7ec5c53af7075472425299f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634fcd62e716af02136033b767ff730205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185153b2452bd471d399330090c7980206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb99b28b57ef035f5202bc362b2a41e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec8f0f36e9b5a78d8e01889f577123208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a52a750e236210459d7a097d2762f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8fa9e613582050fbb592c133bfa7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dbfffeb5f2261b86256b94027f4d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d44457c833f2924d76c3b7f0a9e5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56fac2a95121512bad0b74306b9668213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef6692a809f5778915c6a3133bf6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81e2b3ccd6a6c5323c85e3280ab386215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f6c5d71a6b70d36eb89e5a61760ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d59326c73e8764e83dfb26e74eef54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97fd8a0e968af74c6f4720320bd7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c29c2a1dca62d451ea60062586b0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0018a0d2e9a7091d62a9de4951fa00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdd95ce96519095e5bf74b5a73245f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69093b7e24f1df37105d7cc6ae16d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c684c621a07a98deff5205cdce4904223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f52af7e845d75679a03d41894e9c37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804ef3ba7727f32fba3f13fcb83b96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ddfca21ead8678b7d792b7d312b3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d91141d005ddd19870fd06f09a877227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4175fc1631c97df699e8dd05c7683f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafeab112dfe7c88879cd470602e36c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf45badcd1cd810ed9d1c20c0579e8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78797e91af5bec7d1aec6d0b54129fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d28afc1aa833d6577babef47c8fe3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b769a8735116d60e54f6011e17d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fef185d5e58a3200b9cdc4f17e659c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf927966f98fd132842e238eba2e9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4adf09f7b37fcb2246fa4628d9804236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f594ad29719c50b6cf8f21fd5e26e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe865c66206cea591160a661e2e030238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7b2623a723ee282a21a23da52f3af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c6f9de56873435c068a8be5575b08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f01f8a212e48557dbcd073edaf38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2dd18295a0f6706ce91f2d70625b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a070463d7dc6a78a3ea063eb8c2f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211376c1aaaec85090a2d4607cac477244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089f9d49baa4e9a99b03a999e97e98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc1f08b0a9fbaabb81e56c9e0a68b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ef5f4d27f8f0047f1b46250579020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed86b01e9a8dcef526a5282c8e9a923248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2208f2c609df6b446ed5e34c54c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83573d7e9447acf5b0709dd4a509b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a70cc4382a1415849792605c37339251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d6417dc2ffe18f8d89f216b280c93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c939cadaf9701896090e08d4b73f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd869c82d34e7cd0a79e87eb7206d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca1ecd64088e7655d55a4a9e17a753255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b73b8187a4495d580e7fcfe5349d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664750a72b82a0a4b0ddb512e2acad4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723890c7c1a96ff36334fe004c784cb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833dc47a414a65e96723f69480a6854259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71458eeeb94def1f91ce90febd323af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a8badb96a059f8eef0cdd9198cc66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653303a0ab040798d3291e2da684d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb7451ef2a212823c1a9e88a74a10b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd66b9b8bd0c7c87a98d4f53662b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99437fa5d2d47ddaed1034909e65467c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657927ff44debc541bfcbe31b3175d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0245bc1636aadd50bb87aa0b3b0cd00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d2a2911f0c07643b103a1634f9c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef87f25c6559f667794c2d7d5f50870269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9c8e9c7da0f4c2ba0188c0dead5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04068f87c06bd82bdc3813cc34d7db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafae873a552f345bc47cbea6d53d7f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ca4dd8a0bbefdefbe1f441ba00bf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea03718044bc8cb2c0bf5b44127a42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba55f70df5dd97e8591fa3628da2ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66a4e90e2bca20eabc2ce1201277a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1316751cdfd5e2b82bbc6a5ee6de0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae091e84b3edd0373c620c2fb93e24c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1accdab0c25261986abe24a02839c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52295587f27f3424384085db5ab6bfb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c166fb498c36619d91ffc17a26bde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b667e0b059a263709f15659566f104282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780afe012f818ba25fd483c0852b6e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a46aca78dc5c6a332e701e15cf816b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb3cd748c6c50bf8e9af3f31956c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd848955040316764d9e4e876d580a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6001a5c861c841ef20341fc37a58dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221395c13053084f9b515c814611462288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca97fc7d7974298e81c89b732123a4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87329655684274a00a5bab2bcfd7ebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27cbf3eafe2c19c5dcee095b7c6c0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a0f4b3f86618e642abdf5ba95ed5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9e0470b8270529b0c41153703f38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08843faece54351482eded6f2704c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eb3a538590b50ceb543ce5be34d3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740023909bb191b82d05449d9cf0eb7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826747f0bdaec1283e3440ebbf631c05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814059fc5ffef9b51a8b9c583b902e1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b17df6d95cdb4e400ada543a1c5b2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9e4b0e69cc5b0d6403cb5affcd3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61decac2e94afca7625ce6fe2bbbdcb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072ce9680a792fd069f5b8201e5b26c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9226f7afd2dec58e7804d1f208b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0df285271102303a923aea12f5c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acb881e2bc6c2d3bcc08a004ab9734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c3d37d2011fcdfc8045c58114bb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224897382c87b92ba564a458ed437f21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd78a8f31ca6fe546083a0a54484d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe06264ffc61a40db4560fce26596a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c6868df0f6700ef33c6c2c176cd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e29a69809acd06ac668cb3197a2eed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477107679b7d7b2f363d2b62da3058b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c33a27a3f8597b370671a40d6ca3c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b53771da88278ba6b5b186e628bc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01457e5e2ca08827b6b7c599e55b7acf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea8d9a5d95cd111de842d40aa046c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285efdab24ad816d3021e5c083b4f48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eddecb0b320ab66791b3eb73961231318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bef1fa257172889a60f87a34e8a9aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1607880e67b31c17b4d0dd59bdeb0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa64855836863ec9f4b41d9517ea12d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01810346d9760cf555f2c46bf8a1027322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3fac7785ca04bb4a6946aa12a6089323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf2330401c2ffb4f8d09157e76dd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1075375642d7f00979ca5010259e6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69d90c821b3bf1bf91afb36b4ee60c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8ef21566a8455936fec458e05992a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51002fac0420ca7a8bb1fbd34807fb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a52127f7d791be140e2eb9cc94760329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c878872aa02e775deb622956b5a6e37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807015c0109f02ac90ada2eb4e3d44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9df1ce1ce061ffbb1044d0d2e3186332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344ba5ac6d6f358caf45926be0bc15a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752f8aeb2234f946c54851f3080bc18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdde7d9ec58997e2dfda809bf25d99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ee19ed0ab311dd3e7fd10335d790336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5ec0f6ca1ae57738089bd36b59559337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e5b9bb3d5bf217510225163fe2d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de429f4da2b207081740029673a25db9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721cdf76a3a83483dbe549c01eed144340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4f75e14f27903cad20c96c705f474341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7011830f7229f167a3ecdd32fd678342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215933214982570eada6881b9cbcd0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493adfaea07a001135b738d17549eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd0334e001ccb4b8ff1f30f269e8a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230496396cc3d2d15eff16144e1942cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a09ed1ad5495a70066ce68a01ddee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9062271719859f3f53b0e0d0b18f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601bc955b6bd387a300ef60f1ad6b59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0900ab2742fd407080aaa0eab0c970c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091994bf966e5a0908dcc357ea9414d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0618d7e1e68a3a208c83c2eda19505352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4d568153206ea81861b5dcf657fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa80467d34f1aa82f3f2532ba9662354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe43b6b0c979f4df1bd53394aae73c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2db8ddbc05bce039e3d20dee91f598356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4201215c3044763d778cfc9f378b333357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b8f6a0e0ace7a4ea19bccfa0678df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8de8d1057e100d11e91643a70b5262359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bad810eddcde261d4ddaaff743145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32571145a81b0bbeff205325ea651c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ed0f352e6d4ddc2547a93c3f6e570362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4367c5c6741da6767ffe93a3078dfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dea48c997653e4d1c0acab051e0ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b907b69b6d7f185541b2855b09bc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd237e983d28c0f4b89fc66537f1395366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d5da2f3a008a969c39429f36113b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5103e03b0823171aea631b94e49037368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fff8f56efe6cf3c27c2f2609a353f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80243c60686b7cbdd4176e79aa89b671370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b677b0f14bc04cdde6c8b1f8d178371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfccae61b7b67d04125625f131c20e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc1a6b6255e6950e89831e5028c90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09705a636f518d66cca1cd08cbe000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e686889d3749618c7490399f279a542375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323e563346f67c65ca51b139354d7ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b4efa210e7ee85ec2b92f2d85a2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebd1faa6ac2d1e89dad0d4f350a75e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966212715e8dd7b6ca32c3416e2c510d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be79b9c4d1065fc57e2cdb1c397a91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85acea2265d42456ed8fb7b9f921fb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2731cc4ab8b39a14327380852240bde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031da1acb3425e6fb4672d98498c77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f459bdc535d63dbcf909271af870139384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06481943d50e975c5e97effc78d5f3f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21150bcc37f95f91de374ebe51882e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b6f143d8d9a62ffa684d7d9bace5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfbff96458808f5cd7b580e33f31b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7059a66508d42a5e615a8850a4e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffa4fb8edf5a782af318974d84fafd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe41bbcb0c638946fc0a31fc6865c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191f0715eaee2b508f41f46f11bd001392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd10d75c16fe69552327626a7ed8f4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290407d75575d9841c3222182f4a05e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b2c8435148619476875dc73f54bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf19d85ee45336a873282bab139e67c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf258d3585a76fae446bb44913ba7b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98cc4e0e2a1f3c7855156bde12448a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed94c8a0876d74939ebe9cd18c71109399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489cf08d0efa7ff481466ddcb398d58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dee2986823439b92a6bf3dae94392b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d54b159b94479b4a34c04573977a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0393af6223c309252c55f83d7908e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf6a9f36322992730a55d3a86815b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201dfadc9641a9d98ca0de4bfe39a3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ffa44d6f274854ca88f83cdcf9d43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79bd190839595b2b387af820025db8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69147f9554affe1f30690d2f700dd69408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bb7948fb8bff16ab125ab0de36b60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f710aa8a5287fd58a8f0c6d5a3d146410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af2645d016cb0a545816bb6afb5d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca2512e9da5642a15d4c2cad2b680412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef6e82bccbbf886497f24ce39feaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4250185267115bc4dd73fc312bed3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb31f075fd1d71cef57bca07685b8fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a4c417ddadd723277de0cc8e49a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c59cfe68c757f8ddac8ddcb3f1bab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adc0f0cdc3e0d6d66777e82636470d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039c7b643672dd5462de80b42a95a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea30ca94e75909a4671fcc1c75e1c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33fb68c58fefb4fb374dd52b9a68eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36d028c94d9243f7010443e787cc4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8694d90b5b561116aa330dfa2dc1ddd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8f2504bf235a7bbc6984d42fadb61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d5d9b1ec2fe9c0160966c40d96656425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4772d549c7d48064ba47de652230453426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb7d70799c202456e406da9d9d00e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a09a63a65e420e58dd953622b30f1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae239d69db955f9c5f06da7e6f355d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891f51da76ffe4f481db6191104a51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0bcb7d2f73d25281479c215b41ef5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6cc47db49371ab60b4bd48c1bde78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf643577f73c65d1c3eba3860cd73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55885e4cbae139ff18e92fe631170064434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515b191ac747329491b46f7f13d8b8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a777410f988a159ffe6126864fef4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf04e9136a859059401d5c2bfc971437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb8f01a0fdbed312f82389274e022438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c683f5fcd3f8ef9d5a2c59ec216ee8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fecec6b40798b1a912e6a47b80327440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070138b9d564e45391e11936e3cda081441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfc087acbfd68be91700b10d1b39e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebb0a325a6fdf83bd9b1dbc2e7059443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b7a6c57385489821755f27cb5651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96515a6ebd4cdcd2b2e66468bb9b8b1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a7d26fd17878a4a08d32f66d03c3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8c5bec9a970e23ff3c4ad12a9963447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1c9d3ed624d55de6533a220e9adb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afcb12655af6bea1c575b520e58c2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eecc5546709723ad8fe3a580fb1b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22fc82879d9c84246e0215009c2365451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab93298d138c7eb41b4cf0b5255772452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49755e5c5823a6ce29cb103f991aaab8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bcca6c78f5e146c6ac99b0a5d06b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134172b5941b2f3fd5087e49a55e6dbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7f45422957fbadefde784fe4d8a8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4f0ab307151771226f5d81f451ef7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7887fa73c91d4f8ddaa517d734708458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd2e5c7a61530b6b54df1750e296a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcfc86d03940902b1e1b063f4d9028460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00e709c968f5a13f328df752d83f11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8e70ac06e2fbcbbe190a8c620f2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a28added15c46c0bc7a992edb8342463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77ad01d9c08113abe33c079273207c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab2395854d9fffc375afa5be584432465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d9d35901bd704104e863f13a7f72e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8672e6d51d7f80349dc327228d03df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24544cf3c479e1e00be1117e4e9ee8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd873cdd9b9c4d4f1addb3e1e5699b99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e3e5105261a7f1272dcba81604e07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e66cea6804846eac3feaba0a10d90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aee6371f0fa5fc58605aa8db9b481472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dd349a036be50b30bfd3a112b91ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5160dd8202be9f32926b07996d06d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa2a32a736d8fd87949185a724730475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d7d7e2cb00c91a6440b394615ea99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f69c45e9d6975d9bfe4057dcbd8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02fde0653133ed6ae964ea9db4f5ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ccd7bca2c9afcf9ed006ae418d3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b0a6c87e8c2d53b72146bb36fd1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9a6ab6bf62505884f665618688f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d7ef149f5330d577487c7e5a177f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a92e739f451eab6fcaff28d0a3e5ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c812c731ee634306a4cabe557afc728484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77273b825c051405b5eafd9e2764c5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276ef8136bf1f31eefca46bfa0f7ba0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3313067d1367451f839ad5f8a07d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3248cdd7d73d53e7aa3a1134c6e06bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37552f1b03ab9b0e9d4192d3270a74a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5ab1bf4b04f7a80f13299f4f03e07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5828b8709da2b0a496b993a3d630f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74ffad6600638a2184f0444da4a22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96eb0a7d21b7c6fa9afdd9aa7cde82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d3456674e41b975af2325c77d149494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ffec0dc4ed4ed377019e7de8d56f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac4e63b165e68b6b2ed6ea489dfc84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77314f2547276b9c32d68e9ab811aec5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d762c419812f45b74a127e80609a3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4d2f3a7fd31b6c5b5d270ec56244f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc006aea3a246b45e07c1f82d373079500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96440eced0ded817cc5828a270ddd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ffaceee172fd8d6c9aa6ddb600faf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f2c2666f75044467404c91b16ee6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2a0f6d58fb7edfd045220091d9b50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9b30846f57bbaf1164152b04069a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bfcd52806ca196c623121b2520bdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac558e711cef28ddc79f0e13ca57e482507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f63acb0cf97394add093a0d126971b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b428268290fe6227509980edf768f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c81ba8953ba0c317ab55b57a115b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431e90f7e7185ce924fbefbfdcd0dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6238a45fe290e8abc688b67d64e50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4af5c9a95cd8cd6e489b4b9d5eec8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a6ce176aeb15ceac9a79476cfe51c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c124558a4687b00567a9bf996f66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a01f8f356d61dd4aa2f342178d44c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a398f4f7e5d2739025dfa203de7e6d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9089bab5914caf1223fe0dcf7ebee6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5b42908b72b5817803137832a9f61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a167219f78d4183acf49cf722ea9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070499bfcfb8caa245131b59c3ff77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e03496ea5bfe363215a596eb6ee8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c47884719bd9d2087665b227169d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494b5a3235eee53d468c4fe6f5e99c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077494a1777787dc95ff862a28d001b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce678a0708e17e84c5aa72565d3cb76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee484b76071853b0b7bf83ffdac28a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f6ddf6920dfdc8477b403d0adb15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6673ce0fbb73d07094bca624811724d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e762d9ed0690a57d5a44a1007202fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2c572635b6e425733b4124cd21b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc13d9ee7d8b940e2002237c245cb71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddfb8d3c5b5890a9bf1354d0eb1e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8bbecfd94d656eb51d855a521e6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3991344719507174cf406f7caeba76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f76db2353bc054c10a8d1c81b253536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301414c162e8bc895b13950c6b37c59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483a0ef77482a803b6d2965c8515ec4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a5f5f08d3fcae26eb4b2510d22ef0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e5301c46a281d34500e7605bb8e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7738d6a02f6ca714fb73535ff90673541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9a2eb57d8b3ab4aae7b513cc564b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a805cb1f06c5919023587ba605da49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a99bb1795aa80b56a0ffe9f2c09a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b23d83ec31c7bc483c28c66a945af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6231327041d040ff5b201be500c5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bfd91f5e9e1c8dca891cc5e869e6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149990ea47f7efbb0af59fd991b9d52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a4e94d4179aaf5d9a50cc50ddd92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893524aec3f73f7510a5743c33ca7b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455f9a1eca95a7ce664feb4edde988551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f11ab69088ed3c4ba9eb758666017552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a305768b583c500e1a9ccfa146a933f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f39a047fbe97a4fdee9889fb3b273554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67c4864044c04ef5357c577862de5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16b9ae2e53aaad18a9699fa01a155e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce4ae028ee28c89cfc837a9abaff27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961504da498d6c2b69d06d054a193a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09193dc9776869cdda082f74305c3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75b857720b843b8575c4264c76be99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b439fd0e5da82686336e5ff7d9b219f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13256d506f7edfa3ccfcefed2ce81300562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56632fbf44fe956c71d551df2fd20fcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fc475c4c19aea3b61fe26c6ca7992564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55772a11f2802490b69830129a0b3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d0ff67463fd17dab759705f1844fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5857ec2587c8a6d40e61e539ec661567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab1cb75e0403082241842137c752b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb1eb9a62deda69a3767d025c17b0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b587932e81d05eb75d10d536b2f156570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dae533e9a069f9de17e4b87fe00612571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66a9b8b5231d838de558a169a31e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600ee82666f36ea0f189539439d52a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd0e85bbd1073c527c747dbd6699e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b1a1057cccc0ef37d2c46fc9631b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4305fdcd259904c7918e85d5cca9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a988e5e7f728336629fca7521745b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9108e45e3017e0c87f732618b8d55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfec46fc89e451fbd6d93ee5c2fcf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e70c5aab2b19279a5f53233529a29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f4adfed8b53b3ada64efee0b03cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e874d93320d03c74eb737e93b95e1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6f2371b08a19b41f8871a06aafdaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43dff3f9b9650f24454613ec38752584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd1a6f0480949b0698063b8cac5131585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b005cc3df0caaa38b3dbbdff0c18fc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd944255174a57b354d8b57354b9425587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655a5fd8f065fb72b3ba73cc65cace0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfb2024402267ad81faad69e0c595e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51661307cb86b378c60a0df962af78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b030089fc9e8a655940a00521ead591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb58b33645fac1bf72beaaf40a6b34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a89457c271591a5ccf333c0a773bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ba458fe8abf39488e520fb23f85fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139d2a69bd0c34b23e8c3464acfec2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa829995971e9dc188c152cbf9d399a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e64c66ce3b7aeacb2ff349227314597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee65e70afc3f9cad47433c766233e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04a5885c88d0d63362a73a1c8ffad6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d7c44f5c58152b2c3be099b03701600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc026a40d9d65d01e41bd98c55ed6fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24fdebe106427c3a6d216c0382097602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829de1603e9105dd3f71fabd6ff8a78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d51e9d800a7560b5fcfb3be38494604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0b482425a907e55beb0993357caaf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c7667cbfeca82eb0c1c3a5d2f6427606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2db3d0591d19e18829f467eeeba5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662699e8b0cd4f5776c7bf98e88cf0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24434e17c5c722d4748ecdf3683724609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701632780dd0448c05007a907bc5f8e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6537fafe559379ffe5224ecf18d3f2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb522c1fe197561b1c791ab0124691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81dbed008de98f1311bb29882f13eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890174cc96f928356945202b35bb99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9eb210c37ffc8075ffe37ed0d3013615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17953d363b42b8778c710868a31b0c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da618a9f725ca9d13b87194deb9d1a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ed937b8cc8668089bb4efae1c5fd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b640cee6e0a8bb324670a78e4973bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960aa6226e17d11ab352c17ed711fa0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d609608d955f48bfe496a9b7032578e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161150ab46d52b0bf7eed1e76684845622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009eef357300cd5f88f3c0c35556c39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0c492f1f68039af05965e2de0ff8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719ad6c7c264b4613a0e484939b1440625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa3c907ae002439687513653bc2656626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b272b87aeed383164a6112851ad2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bf16436dff5588df7ff3ffaf0f208628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f30ac7c352cb45e25ca78baaf0f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27f4b90e6ba3bdba9d6aadb2b8004e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae8520994723a7454d16db0c38f700631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68077b67d2f950b04247c721fc0287cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf220b9baeefd8cc15b7a4c73e08c06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a060681647ca14d64c96d44ff286ed6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d256b151a7c4a05ed5e3e910f48c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ddd7cc5eed898671c7360695a142636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ebbebf681378af2648e7ed3dc841637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff2d068f216790381c807e64dbef7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f69e165e7d5bac4678c9639000ccb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df534b955d8bb8b427560b97af829bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c41b3af739c61e358d757ffd2a2293641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc0faf04c2def63d11e6e620372e35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d68e7cca668dfd183dba5f8554809643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b71ddc9c8cb5f2a0a1f2a1f89a929a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f5b5a7fd1a74b5908dd1727d6c3b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3aa6fd855bda47e6d5ba01f5f9391646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fbaea953e5f3d9feee0dc3f46a73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a07b173e858ce47b3112e826fe2348648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3107dbb6a6e3f7dc9f2a2fb978afd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b436460f86f43f70f489799978763650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec631eb7e5a9ee2bbcd99944189959c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17220a797c24c37aeb2661645ad25d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4676c6acd3c43abdf6f69bf3783c5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c143e7716e287b2b4989335954c748654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed53d9cedc3e01651c7db4885b1e309655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f6cb4844f7602f1bffd5f1855deb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936c8318eef6dae1024014b68c5d6fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678938b2555369606b20bfb3b571156658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1bb9b5c92312f38dbc99f3194ecf7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1fa8f13009e5e8aac3b5a8d10ddd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c2bad4f89d332dced739fd1104d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3032f14ee4486ae164799e8e300ca1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f816b243b78ee9c49282c541406a4c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1833808a124267cc7d5fe21975ae271664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b77e546d831115d75773dc03c08f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193b71f763ebd2938c4e3eca395250c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ad00815e8c1440e02cae889b651b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539633121eec0b212d65432e44ee9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80e6f9b3c4dcbe639d54c5455213bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24124a29c144b27703803bf5e75ece73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb817f42d205a96991e9231f6b14f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3564a5344a973b026e5b308e46c0bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91b522a1c2f1981b58f7d44dd1c5e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2abefa5ad309fcd5f7bd987432fdab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b70a6c49da015fc05a261c38dbf01c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521e9658d362217058c54b363b09a77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fcef0ff75d60965b504ded30712b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4caca04975f81b2e27cf961c3ca9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3634b32cb819823fd9bd7eeadfef14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5c7830eccb24b4c0df92246a286ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1aaf5f938e06daa4db20ac85f961681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39724624defdbbbd44aa379d302fb01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ec3f1256ae792ab40353bef8821d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068669d65123227e796e03b845ccf3f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e1e847d20f02ccc5c58eec33b8527685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969c078f87f4602b347bfa98c0a71db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008905731877872eea9f389afe04b3f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe2c68d3f5cc0721900c58badeef7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f72b3a6943e7f9e59c8e5dd945a8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d632aebe7ce35e7a5828b2b82142a8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75412cfc4228a491b9dc4c1a7fc5482691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b30694f58c87f0449bdf220fee4af5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a5ba99e1158c49b0060752fec9897693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692fac5b54777c9a62b91638e79f54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb018a8d7788e18cb7015232eec9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152dd4f63e0e4d33762f2c2f1fc518d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966ff1f1cb5f470113517cbae1eeff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118e37558154b561fbc4ee7a28ed3ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd16d59cb0f59401aed9378e014d66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720fbbe89130571ca2544e0ed895655700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032484d1a41e03f069f6d2ae354d5da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d14b18af80adc936900ca40d551296702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1b94bb043c6b3f2d17beec19d7d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5460f33a2b2f36aed33feeaa9be8cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b70a8f4302181887d3fa56647ea3df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989be560800518c107332923dab3ba1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2a6b99cbcac11b650d6744d279ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa37c1ab33b839a315942e188c934c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d2a0761e408d50fde16631ea8e06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96decc8bdc295fdcdcc7afb9f88c2f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b5a6fd8d9f36077d9a0c4137395a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47936453ae30ad9917877fdf40beaf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2ac942bf4aa61c681b772bb9266b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdb55bf6834f5421bc434689b4fc65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958bbc9303d1bb06c7e5a07ab82846b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5753b78cb5bd04d3f9c22b0fb2a17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db7a0d8b9aa4406653cbda2f762c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60edd99286e63725dfe78f343fbedc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231477c74916d0ba8346a0ae9259015719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c07613109b81f3730ebe42a0d8d90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49efd6e9c97bf77655cbd4306db6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d4e4c1904e56d50eeaceb265a4fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f459397e1b4d9b2b787cd234d0273723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2abbcbdc466d91b1f3f22ff2cb5d95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b48d7c8cd1b70453c1637f185892725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a304f2a9a15df293d6f899ceabb22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bab06ac8c0c3ede4a2a3fdbfedb079727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11872079a98107eec28342401dd4d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e63608333642ce1a6b48d0a3d24e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb09325e1e128dcd74672e8789d362730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb815fcc31aaf61128285731bdb1059731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df816dfacc14f299bff0709d9d894f55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0146d86e817a93a03586e6c0137b6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c35d184b4597d205f338ef15bf427734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71c66997ca6c401f82792d27f475d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c8c9e4ef2ab392792bb068a874895736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714bc11d94ab51fb55f9174ff6b55ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e101534a01587d918ea7659c6555c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6175b7e7b0db776b6f558ed65cac16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd73c37123dbeacaedb29d5b154cb60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d60434956d382c7fd8f3b23192c418741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af389a14059b84c170aa10b7cfc353742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93606594b3c0f318bbe8f6c70891ef8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf769c4e6d3772753431e583bc0d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71b42f8205ba64cf34a4450695a8f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111d0152ed8ca036466fddc7812a60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf2390fa0e9b699e8c26c9c55f195747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd4d943f933ac83b63df2a533ff262748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf2730d74b6cc055d929299b5ddad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759646702aaecd9a5f2331182b9f882d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac6b3e23162bbaad7a8ecfa6b647cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda2a910606e114c1393d531f18662752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417488dd267ec0acbf13968c8c4397b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f95bf860a659179d882322e4d4659754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53177f526d35d74db175653c0dd28b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced27954b065011831be26ce2cba877756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d84fc34c0201a137886f7728369a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9283a1c095a51bffae3487c8fc2756b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d6a180258a0173abe299647c0572759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c3db1f64e2626bceecf07351c62781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e86aa2edb034816acb1d2cc3a5bcab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9c4ab1d197b6ca4384cda60bd25f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e82fb5d08a1f361383ac9981ed73774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f475c5bf9eb78aa4f1a54db2f798275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1e5469924ae282b115c2ecb8ef446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79770716f3eed2fc0f27058c36c00a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93cd396da6ff3799e4dd970290be088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0a447077ac15ba24b878daf780aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b53d7f65b3d266f05c3a98c1d296410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f6e30855accb84a5229399eddb9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ddfd786a93fc86d6706a048b3105c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0e3d94c2569c7508f613abc0b8ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee568f6a1c95f6b264e8406c20f58f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9c3a3a2768d4e0466b8e98cf96af815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce465619ff41bad9f1c58f52923ed98d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0acbcaee01b66948e22ab16d10c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95764048210e75cb1206c000ffc1681618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b312af000cf3ae0945247f0e585719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739291f93f3c53672628cd7a66f61bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392776b9ae248325c09119264508d24f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d35578616b6ecb92b6729011c3fe822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c104cf3fc6baee10a5418021ff6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b73c3010dbed443cdadc305d685124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17499fbd4669d0604615a1978cebbf2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b0cf17fe0e3cc501cedd0f1c2eec526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5d156d28cfa28098c6e9bdec7230327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78132b1654e631f974480827b1fd3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d497ae32dd621547a2c7187a8c2bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f31599c75c0d6dc2991e531d20cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b832323e502e41673ceaa6564a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5eda194c9a3c3a6aff35684e4c8fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade78c819f460a2efe6ddae104a9530533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b3e5ca0d2f997f8f4ed2cc15300f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a863fee106059f3e990a704ff99f5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5954e71ed4c09d30ead158efe13b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d6a3ae359e1d5edc2e45914b841be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190c97b24dc8880f66816ab36b75d2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70b8fb17a6b968f9ac11a528185ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde515e5e2a2487abcc046e1d12227cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09cbe4c1339961261be709b45ea82441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2065332dc70341f7cdb58de350ebb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209403e977e42a30f40cfa269f4b0ac143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45620bac0c2ba50f7f7813a036876044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946348ff5cf1ec83a51f75b42a76f1af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f973c2234a96beeedd849ab9c8b8db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3773885c8c2f52730d52436caad43647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4f7fdbef74d65cb8ec8d626c0176148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c433ffba4adc27abfcb9645c6e67ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c20513f665da1e2fa9eff1c176ca0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584160ef658c1ce852458f8f6b496b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3851c3516db796c802c5856e5fd629352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471bf1f540eb85f3d53b3b944fcca1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52955b6a72649c289dd430abf00939b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c725022023700f8bbe2019468a9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2105a7dc0f8d15ee7650dde0264d4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e129e58280f1de68fa6e60756b2aa4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd111b83aa027d9a831092fbd7ebcaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a24dda27569bec03810549125f4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c010f72c24f7ecee628300510f67e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbd74fa5a0f03cd3a3f9e04b6755d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d116c4f761701fe4558f43a414acd1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188513720c1cd15fb412d09ec19e454b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2a1eabb94a02434d2db769e38e0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c62e3519e5ecb204f939e97b2f5a9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304bb28e9601834a049c0327e62cdf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cc7895cf17de3f36764abfbedd54b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6bfc7939985fe95d49a3ea57de2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a203ca8cd0dacc6be6a9b707acea469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13892f4abbc6098f2cac1133368acba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c083220ca1b7bc74da44a915b7a0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf757ffd61734509c55013639904b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909db0ab4f2179eacd2c09d23f2bb3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e8a3079a0f1c9149ad7b2a2059c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe630079cb45e050712160fa9d438075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7884a40cc2d1a8f04ba78f8056b31876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3dc967133271758757e399c1098277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecebed3d97ac0a8f4b0214c49f7fc9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9689a4b17f4a79559bd693b891ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb02a62029f7d1b74a8f9a1d557883780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f10ebe6c100202fb3be0634e0e20781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a6401e79b2eaad45200624c5ab7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c4e46bc55ad61e04d990da93944e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c63404b0e97b9b8fe7814b630134384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32b7b540a724d285e774c0847166c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7523c2bc406348a7f5b40733eb3c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551d7e60400214405fc7869c696b0ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfa4f2c353e6e82e28133e5b3fc48188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46cf48a480ba182477e21cd01b4d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c520541f70f067887a821c2c0cde49e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc411e9037f0725848eaa82e5b02a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835892073726ef0093848d5ac8bf3de092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768e2248c181459dbfc8cba6f6280c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187b37e4e132b060d9434de3d5a3a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc4b358a835713c3a2eb9b870d8a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c041b12fdba73162093164e59873b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eebf1b9df80d9436cf3e3686c5b8da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed434c7c7d5a08282702c41ff7eb262b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b295122ec668a6e2c15cb7ffcd4025f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273064ddaa7b6df0371e6f26e828f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a79ae0a1041823124e4ca3460e3c02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d3ef96aaec72b6089ef7bdf6d459102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee2894c10bc902dcc63c9fcca9ce03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0290c9bde525ae27689538963546c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34bbc05df446650ee696e3322e3e2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4af2a2ea87a063b9e4e66707b99e07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bdb5064160706b5ea0a04ff0298a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced38f05a045639a13893262181904108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13dd6510975a8a5acec2815774e0cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2eea2e96551325579766640037b04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fe588ebcbdf9ee0bc5b9c97f812c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5388e1f53a1281917be69af765933112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c37c6b82683f307e38b4b69a3d6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd5ccb243ba282a8d079448a9b9f13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f86782dbf9cab1844cce1cf711130a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214178506f3265115dc788afa2c3d3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ce3073a201c199e6e59106effc7ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5da0898bd5a8befe5f1256b29c1d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86a22ac21ae18879c9e30ba3fae0ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416423837d42b673caa8f8fd5fb70d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ddb85a94e98c07c483119d009ffa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3af65c5a13a4851047ab2163d8fa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05954ca7af2a83919580f02ea5d21901123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e17a9b1d0ab5029019e8e66454f9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d6194da854b79d07f32eded8086b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a52908971941a5cd3801f7d2d1d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f11b462438c0a9775e262650d9d25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded2e390d90b9354cd0526dca36ab6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb10f50e2d7c5cff3b3b386103762c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e51b08568b70c8adf093145cf56c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886825db8f2ab5ea3301cdc9512c17d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b9fdd0622846b92603c44549170b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828de8c41ea6b672615b6b485e5146f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd5e74ff091a46afa3d463e1183082134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009428e7ee5ac0cd8027594afec4013e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4402fc6306b42f927bb5415eccd7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c057b1b38b43bfdced5a3a847857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617562d33404fd09ffaae24960d848a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a656748fd582de47b3cd581efd41a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e8e3c4a680f71692d66137278349140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c74453d28d5838764f36b0632d6d31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29722578d183ab2d985eb161f95ff6ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e7b51254bca286b3ac028f6dea10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e3fc769d71d49eeb0d24bc32b9d9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475a15cfd1753db238d8ed4a34d8e99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153b7995429b97d5832c09ff352a67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e62fcc6579d5597bdfe163c8425ede147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec613fc8fdbe6b87ac1a180d80846148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c5946c3d8b6b79882234f0b116a43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf288c1e9cb76081cd02cca037ce9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39582986b72cc0cf6dad7ad4199b0b28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a602cb4882e68cbc3d2128d2a53bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378d69bd5ce44dc53fd90a6b09c9061153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918155bc04d42fb0c31514ed7125389154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0ae2b73a284d74050403c72210927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2ea6c26d8f2ebabe3dd0112df38e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7ff5aa9c9c87692579cff36d3de41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8319423f3063f8dd94a3d2ae528d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ecff26897e8d72764614958e7498159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b12d319270496fd02339d36dcdf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd29de186e3ff5b5f03836dccd6937e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccc3c0ca40ebcacfd7ea491759637a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca7842b8ba44255e6e3bd7aaa2e9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49082685d34d1ae4613a576bf312b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f620be9f8c6fac9defd4f34baec4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136ab81faf49341a16222a7f502c082166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d573edb0d13c7f2fa5f3c7371555a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaf1b2d80ecaa7b56a5c0ea9300c9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850450d56ffb6bb6538bea4606f11e3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe2ae84effb762ae774ec43260ee8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0671c2f59068775679b7453f4ba1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ae7171e18d76a0bd4da49b9e441a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff4cfe7c5a3468a2f1554e4f080a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86cdd6c3756337068211c5d0bd017174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627d10f971f0d351580f5beaf8ff63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d57cbd65cdc1c846c9c682eb69a10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7181de57f60b12c2fe8656d4647f7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17989e58f5cad37ce5f47e49dcdf71db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92736c209c73131ffc985b0eba248688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53899bd2e79a2bb1884e25a155b89d46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c29847a03e3c4218616e85136a46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273e9aeded8d7cf2112c00bd7f48a8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ba11f0e07478a0975fae54cba7e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20100df3d10dd626f32d91a8791514184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6eef80fbf56fcb03a48bf7942c72a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c4e97495c65c7ce052d1baafbe57b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ec17b8d385a28c5d672f08ceb8ea1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ca8b0ed368e091dab8f06b46dabef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a274ca086a5ab491a8635b3d8501d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a901a7dfd4884bcfa87e67b2284b98b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8f456182fec905bc268c6c0ee497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46458546c0198af372ac166990a12268192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdc52a6567e569bd726421b51b181f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6c80b9fb541ccb5e04fbd977697d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61078bc72eacba259b385a447079c5e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f142810be36caf750927ab4d5d6dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfcae5bf8cba7111eb69b553cc6c2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d88ef76a10ca38e7cb23453816f212198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf106a633b51b091a1f5c67507eadc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f23e553072610f764e06f3bccfbac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f87a46e13af1ee61e9219d20d7b6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b0b3407178f607fef2cb9f6abf7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae6494a60b169327a37bcbc35db8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c521a93fb61ffa501fd29846600be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874502e69b92d7b7d2a1d6ee11545f21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aa7c400217543de93b84660e08d83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2459c90c0de4489ec07a0d33ac6a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f1c5853c45913e2235969f00339f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13e85d813eb1476e9cca2c2f3d741209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77296f4625b8214e333698bb45c17cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ebac1ae2e5fdb230aee254a1b9ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088be3b982fd52949d95261da60c7dfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cec1afc8d1f6323f7228e75cda367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78616f931eac2d37adcfba9d30c286f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa0647e2107fb9482c76d9c8ae621215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f35c3bc788960c5d2d251a4781fffd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305f01d33d6b5fa649b7f310f39aaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fc25f5a247e7b2809813683e6644a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf89388d18e98ebb41c30d7814eef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cdbdde2a9db49408d2b5f6e9ee2bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac937a97307316fe9d4fb8a7463a40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae939af517944a9ae7c9286492f94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12314cdbc217af648aaef20e7e8580d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9593847e9a7d7cc7f565e4ee3db0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad86a23ca6949c14bfe65530a12f405225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8424eccf7c9f5ae9799513f41da6fc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b53e5ca2b3d57663eb0a7582b54b28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347869abe49b8ac7e6be21b9a26afcd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09ccaa823f0f777b343941f9eeda84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9add18387b1685e1c5ffaced75a85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40418f82adb8235da2e785f6147bb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734991b3a35b35f26569e115475de10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608232fb3f9c4deb0cb6f7b251bab11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93044b8060572fe9768586ba472ec60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688407b5ff03d446d20f474a02a4d1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7d1918f13a0519cc287259557207c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e3249c4e5510dd93a484390a8a1e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac0f7f105f5b9b72b16052fda682c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01889f762c95022616a2b2ae2b9f75f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf91036128b2b0323cc0c4e5c8562de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ae41e3215c4ab5ee446edb46f7d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc9464d67fa8edce47fa35a0a1dd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e28dd11e4a865097e0f6b405728b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7a7c947ce92539ee42a9d0e328ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b20de7c93651e2205dc3d88ff216f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e186a1d4d80d4b77ccc3d059d8d359246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf092849094da3f7995d61cc23d9db0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a044965dd35668cb70706dc0ce9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e563842576e9ad202a44db76de323249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3a63f808ea41d3a6390235b3478fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815804572542793c4b1a540b60a67fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6febcede6c59b671c177bb9a8514f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab9e42c46c1118a5c4a50073e2d06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3207cf7c84ddb78456274a1159d4f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c2d62516ae7e1938a3ca7ca0e8bd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c69966803de8cddc4e77e3ca0b57b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0e792f3e81b2998f6d9ab33a8fcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932d5e9d30b37ff180f20c7cbce298258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d9c16d0e33e95644ea4f1f6b20e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a5a73b45c1141999194a76fca323260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc525deea70588c9b70fd3d6b238caa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c1591876a70df53ce4cc3e063338262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acc06091fa53f5e2f22da4e42dc2fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185108b245d84e866a44e7c2c0edec5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a34f36fb14a98e82c21e1d7172c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c7f737a8f2cece03710403dae5d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee58be8c7f89413aeccd06f9d61d17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e87c627296619218d9dbc9c04a2dd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5c2aef9338442a055c7623713510269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90d0cccc30c6297b75b59f2b1a7ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330adeceafc86087d7449ac97f23867b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853efaa7431c1a464c203bfba670e7ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915f85bc2c064e4f194c8369fbd5c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0442255600ea0cbf4db6269116375274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c385b1e4117e0da867cc33718044eaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b04b01f0d9963a2d5717ea0b095e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c6cb608202601591326adfe2fcae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e09dd40fcf274aaffe1747579747278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb33b0aeabcf2a1e0516c437b2069ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c5a02a9f02bb0ba11cfead853dcb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66516bd6c86310aa29c42ac273301c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76293aea4d2b69211cb2334250dbf11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73145d6c7951c27623badfb98cf10f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc548b7485e89d0246fbdd09c36d15a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5172039b94de5bd2022c2206fc0d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf924fe6a802fda114d07b6bbe5cd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554d1a4e3252341a2050b6f2cff3ca9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf104e7df18025c49fe97efac00f37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e38ddc9cd58748e5ec3ed1a9712b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b17bd33b0077d59286d227345778290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1257c6197cf18f766ed0d031de08f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bec22da16ff3458e7cc858a26fd56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badc3876be7f9669d29d2f7d962e8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb966778f7568a8e706b043d9ad294294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b05d8eb798e144e2b8d80b74b45114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a403a7bfd061202c4fb430b2c3b00e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295edc4a73b833fefa573534230f1641297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecfe01669cffe460e4167a25701f02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a45670cef51c8bf6914cea58cc60e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94edca50dfa1089f1de63009e34faa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297ef7d46a0c7ce970ac5db366990b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1dcaab41710f35eab1f6f9955fb5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a64f7795c7039c3feb215ce814ce80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8792d203b31d5c96508e985585ea2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ffe793a5b37fb639ba162c4f03d1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7db8354aef03211d8ecd20f066c8ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb54a011a4a29872ffc05eee7f962307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f63a41682b9fad495503d366ca9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366783c6c62d082b4be05a9174eaa0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa3cc544c000214784372e6323779310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf7bd93f3785a98c74885b1e5606d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e279791d44ebd7e41aeea8a5f6e68da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda84a0f547e8daf5eb737b9c5189e4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda91248b2c09aee6d6cc9cacfd02b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a207bc2c19e1735a3f8555c33d8ed0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc529ffe36621a71f42060d402077316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45f1a5789b9b1a4ec80b2039b6c1d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab70301d96e2b7d3c8a4555abd08443318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09fc3db5814c3a16f7c3843107acaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adda97902f95d3fe56ec738a1182d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc99ab06577476ba64aaac84dcd17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346594246f3c786a3e3696828642fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1cd5b954ac6f37f13939c673b2086323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eb3677b0d05ca98a13f46e9030142324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49697cd7dc7d67681b48bdf55be65d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a288db47b199208f95ea4672902610f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026599f4406d824e3fcd8c1a035ad108327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736cba65c0cd1cc4c44e7f3fa3b887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb19697531d0415de0a9082c093e8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d955fed3f917162ada9cd4ce965521330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a848e541ec48871e5c82073fb91bbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e8c2b4050bfae6e5002f4776aeff9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2626ce1bd7a476c9128ba3abff949a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f2f6cbe4856cc519faa274617d42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2100b5152ea9547d2b1b01af81142f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f17b934b620ad57493c972c1aea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038dd84019b87d9b3ddc2820069e52d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d317985bc77101ae55c4078c3c4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb0fb18fae4c1f61d891cb34a29fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced9ac2cb3bae74e11a31d78c9d1353340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793330d41f270b36ba41d0fb5a99434c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a724d7b0cab9335e5291b9de73172d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d56025df33d2dc517d926cd33f8dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697acd98c53c95878155551ae037e93d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b7098d8f5dfda701e272e62cbd94f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e051b8e61228a64912636384ba2ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d2f8b2d14992c7fccbf247e59d57a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fd7b9785f65aa8098ccf4a11ba599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba6d912b08c8389dc74b32221c331b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6199588441c3f5614d10daaabfc283350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d09c9a0d1e863f3a1ab08586c7c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd887b8734596351bdf3a537dd6a57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151351d341c5972b8127de33081b52e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f6c3da7a3053d38b31e526a67fe80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc461fe27df62c3f35927d42444a174f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ec2c60078f86ac5de03be378abbeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00541ec8b82a99362af0195d4e431a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f462001530f6a73ffdec6a76ddeb33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c37e054128a7597c77f69893aa90f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76d35a42b0de1c1c997c0802daa37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca0b112441127c97e310d1aae303f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d73706849cbb97ed51d63e00129a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2c97c0625bc82252c1ed7645decb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd19267a62702e532303d6ed31455cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b89bba25bb4c084b1b883fddd0047365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308eb6fe7336d3d7c43734ed4532810366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8554e8ce122b554ee887ea432dc1be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f868cf0054c0997260cd6d04c51c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190d613f2cf616c9daea6a845f02797369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a103d80230309e4a3e4a020bba8e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769180b0df04a943bca83b60a3385288371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c803c9e3d68da8acf24e47ca85b0c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c42979846322e65502ca207e275c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5efdbc4a323c48576c72065cfbb9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfdc944be850ab3862280d668539cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289da9a352c44ac253db5422e3613ae6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364805e911de7317770a4e4f56b140377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edf734ea3afb9eace5bf50c4eef01c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2807c6bd020ea252a2246d3207032379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e763a61ea6f6f40d018699c17c8807380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eff6619d202d3160a8af8b969f2d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1bac90f4d94d04a8cd2f82d16136f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f2312ff8cfde7b2abfc76fd625183383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06107ec033674f9763b7e6236cde226d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681703ca71eefc6478b22da62226430385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31a1a4338a4896598e94b0788d5f2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729431e366a20c9e24e5601771a1f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69e9b7fd30eec238ac05e5bbe5ee0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9306c06894a6c682491d64b29a0c0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798192af0f4a8dd95817ecaabeae6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab716bb91754523fd15cecb3e35506391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079c0ff5f959c0f08b299ed4f601579392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b2e69f0222a88dded9fd406fce8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a8953538098604e0697e71ade35e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae306b0305802115bcadd1f2f2cd6bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926d6703b86d9498bbe0cbd0a6d0574396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090f61da24de5b51d1e7f6f28b1075397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4f4b119ac63936cfae6d70386c3ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a8153f2afcb6d269b41383b02daed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f15c75e4d70607a914291724686675400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fba502c7b74b8b73683f9af6be765a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a058615260342baf9cbb8aa6f5a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcac308461838a6fff6335b2bdf8c0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663500a6fddace9730a666e33c36774404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacb05526cbf14e14883cf1eb6c089c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b16ab89ade6031bbe04f1f14d2e63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94ef10c8b1c524323aceec74bf72ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8701becc674050751c743db0374c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9992e35791e0895a113f22acdcf58a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc8e2ebbaa62704d68b7b70df88875410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac56a2ba96fcd708e71e232f03c1c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d871f021aa112ec1321115b6fa18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47968671c1b027dc79c9b4f9453d063d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab4b0c5776012329d48db644f5569f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a2624fad2355d8c0ebc98518ebbd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55beab15ddfe3bc8cb5c34c4619a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5c879880f8fdf75a0bd69b8214ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e29118a368a62aca971428d9ecfbe7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb0477bee7d0fe8a46a99393616997419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8047d254193b63d9e62ae2eadf74f25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b6c28b1fb1eef2fc831f1e3971f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf6a62d41047b6f981d97a8d7361c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ceb1ae687af0382b3c7378df375cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d267a9101241547d79bfc151abdd93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014381713d7ba1f114d00aa463438e86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9783ed59529d4caa6745520d0d80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ada58c11a6002819f3f9aaa2574bbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55febb17e2d7b4517fc79616d054127a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534708d591cf6c95fb5cd5b715be667429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966e6ca37eabf866a54670a93269a05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918c82ff09173db35dd30ce99dc8f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a644be267f87c5eeb34a007b6f6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84242ce1988dafaa3cbc0cbd57e8c042433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf59019ccb9686980fa5f1b347d81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaed9639664385cfe73a6385b59a2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8889f63e3f7d736d8da945deedf88a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa6f2cfeba184462db100c762361ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de606ad8c4ef294bceb2690c3fa68b06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f65bf44fc18eca5b98e14af330f02c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04459de6762c159f8680747d9b1e242a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ac3722e3f86319a7d0c8d62b3678441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb1b8238b30c9b74ea9e358ffafdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9858ca8dd4d8f9412ddf21dca461443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c84b6a8d38db798d5c8cda1b31d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1e3ab4d007c1573c63fde69264a7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43178978723144696745fc4b5b7bf4f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0dc9ecd1d4ac25674f7abcc35fb3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66fd9bdbb1ccd2498a442fab24db6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1461f80392cda9feceda57210719beb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911768e42cc30a5361db23384c6672a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c876ff5fd72305c8243bd745db90dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5ca5e3cdeeee41860611a4d4f5e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb497d1c6e75ea98690c5607df0a5dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe45d2e0ec35ea45eed91d3551db37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295f84c7c21f6553f536cef35bab68f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e05eaa01f070a6568a9d240e5833fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d281207ef882389fb3f68d01a3f91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2ab4161f479f064f00a2f3a97eac4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc8f50692f409d63b57b0d3e298a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61924bd497965bb02216fa26de7d7cd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092ee0f54eb090a46e6ec8102935d6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acefa993dd67f2a75f8b476868e74ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11ba2a2ba26fed6177b0ab2c91f04d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40886466d9ed1ab28ce80af0c29e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad29b5a4e6e85c85652ef787615b1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31a997c1b52a225128f44ae8617520466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55db9c4db138409918c68fb291420f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267e1f2f21d7a7ec6cf826740fccb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f306fe3f1dd1a6576f351314a7941d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a924f9a1fe60b0f69fcc4957369b3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf641d4c96146435fdfc86f0bb908471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ce6e8d26518019ec48092664aee3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab272cbda35ff52b4a0a76f21fed80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38487aabf6d729232c06f48185db9b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a1976a9adb101a231d8b1e999600475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bf470fa97991bcdf437ef63e0e400476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49572110e08bcedd45264a8637b339d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a032db1424d115a4c84c98fe2748aee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae61bb8a9c1df7e552078e32cf5f312479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d1a9da09e9f5c2e5ccc7524b0ff99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d4f2519c80f9363ac371c0e4cd51e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e4325e37a2fcb07978e9ac460533482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aac70a31442704c0b044cc5987e2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c554273567380c6790983e17e79b271484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce418bb065cdf3cf9a0732536ad21dc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da702d4bad558887b912de5542a657fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4ffffa9298167e643ead6fe7f3b94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301176b91aa712613d304a6c574a01b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b910b162cc2e39621fbdaf2c49fc79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c076e3ddb04de719f905608e66032e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f07405cda600a8db92c316cc03ac50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30348c5a1bca830675eca36c3102b2a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce6da602d4ae903556c4c46c041d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ce36e17791638880570d3dedf8fb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223c8bc38064c6f6120455392962f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7ca48a9ff62f89d7e7a8a7dba2d64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed4353554d702cf6d3178c619e123497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870854149831875fbed399fedf9dfc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1f6924dd0da4a5c72936ccc781dc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f5ea0f1374074271d401a59a9415500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dccb7ff47ba493af9bc21c76c34bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0cca8585947f8a4d3c40a643e8b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4322bdfe854b116ac856ce025febf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb34d6600a5d101a432de1421b827504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09e4157866ec5644ebc20a69605d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c3434511f0ec3f34ab4ddca641f14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9de1425c435ad3d5bef449de270ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69972530874e31fb50044d866bd11c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7028b251ddca2ba38ac0d98bd9c6118509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476facf5eaad7dc3e014323a232133510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197380a5bcd0e1635c27a80553349d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e96c5629f996f52478b175324f91ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd8cbf6d506ec5d1d04d9961223f08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d663445b9927772790e1d7984b15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40cfd2bbef2401c529aaa4e3f4518515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1daca5979e4452ee3b3be59548fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ec9841e9b82a528cab999bcfd586b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5175bf76a166366f9c895289d737118518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05127518f4a267c38f816c4478d9c805519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c168e6efe99599767aabf8a7b675c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f489b677abe9f226c4c29f0189eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb595c2238d1bde645dfccc59cfc8d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42a4a7c6723ea837452b5216d947b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a079d266a3809542e5d6511d4880b1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dad46d8015883e2189d9f6d55c913525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17410d9a1b0c2facece2416436df0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3546941d668cd97ae32f23e0edf03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f7873a9ec3f30e1a2be5aa63f8be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa109b530b378887be77732e2cf306529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289ff70e26f4e6952d39ef89cb39c81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32297e7d2aa9017618de83944f3acb19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e2c384ff50fa1c9c29bc79ba832e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1de24247448ca97d26ad7f970d779533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a765b89f32820005665ac9d60fa9b4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983a3970697e887594ab12de28aeaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32467878e5714ebc0f5b7afee0dcc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f8b8a33f692f6a8841c39bef4c49e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bac3d098efc8556318cb1712ec184538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b13b4dd853df204ac1ccf6efe5f9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f95afd5d7b2dc863617fd1b3764b32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f745bddb4c0971952ba7b8e74484aa1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc334a4d6b4ba71620e135f2c6e47e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314262f2c1059b3b3e3118fc4f1de45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6714b2f63fe5b058d7975a3f51d3c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7115dbaecc2b1f892106377ef906b55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b379806901833136eb031abecf5df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350558deb5a5ed178d90d1461b86117a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bfc4ae329a00349b2f8cc749294ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc1e022beaadc34fdf1ad8f50fd90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda5441cde217a3bedcc568bdf9582e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1461b4c714ed5781e631b7b0c0f222551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731fccf6288d85a97e70415045c68a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a0ea5156670cf22cd1119a1cbc18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb2ac2cc1f8c09906dd32a19c5ea89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7248e8033619ceef428b2f65e96579555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a3296bd7d753ca2bcdeefdb83f7cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca333e57aa790a9b83899d4f6aa73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f6e5ee90defe7f7263e64e325bb7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71cfe17f20e5eca6c70345d8246fd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb764971ce76ee33a8fd2fe81efea6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5dd25c6419daf5e356c4f2033afcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9784daa93d88df5b1b9fa6f7e0a68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d38768d0d3787fe0489c42536e2a6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6701e823f398904c7f439432a7904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd500e143561ddc936d4067ed1333a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f8bf71f0b09a1adbe7fe11e9ee8c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5fed3646c700848cc4b7597da69fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ac987e73aab83f20a95d67084887568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12bb7f04d6de005805263a6ab83203569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19893bc221aaacd83cfee3a35df37f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0562820e0720ddfe51e91b07c9985571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd65b03ed7116eae1c2b2c3a94d264572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721283f0c04677d4fc83702c9078898a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e0707c27bac61dc08889134afd8d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fef0b7b91384a63808f5ba7f9e83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da51e98f9255d4dc5728585fbabce3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c88a91d87308a553a71fc08f57711577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3566a54017dd1fc1eb51e5d971d0513578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbcb9dfc95d694a8b8026298f1051e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9f8366156a11336f1f1fe78c10a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc08b1a57ce529596aefd454ab3e41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa36e6f65bda7deac5d786d9b78752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49232fce75e48d1e1933a3ecd75884583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819579031c717b3000d995278b85c22a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7fb73eff2c9a57c46a04dc8a3fb81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d04ce21359f5f55b3dc64facca231c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da6047512cb986844b1e3f8f4f129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995261da73c3c5c8c8bf5a72ddef305588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6dcde0153f0dd9ace787073021d49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b3aadd922e88e19623779315719bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ae6b075a2f1f8cb50417d8e43bbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49f6f7bab255892c21ef752ccb9f6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f365873997ef18a62c961a27f0eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779eddfdd9ba2eee4a25a1483054d34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07a4894d5af48feb71f3916b04a366595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceebc63fef5b0529b11f0e923e68c5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eddc3add59b69742715b2df05cbf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbf700eee2af98724e3c35fb66441d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e740f92fa55e1b34372a17d0030495599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab70cebdeb289ba837c2d3fbb02da5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34a7dad83cd1b86efcf988fbfa995601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a45961c6caf04706da63501ace98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251700fd5f75d5d977777f8b3f1d8ac3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39262203888975b73025605e832228f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da0ffb039512c3e45cd06913780b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c74cf500bfd0cc7ee4e601c934f7a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c6be5e01aa8d0f3960dc80c2f889c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb79b833c94bfb84dd47947616305f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f578e271bdd031a4b772c1fd282952609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89d86bbf1768bdcaa72b22ce22103610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7477702579bd952596fdc4d64dfab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f4506c3c47965f9e494d4bfa55f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b356e69c758d4620af837c10297a0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f40384a8e5bb03989c9284894c59c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f5650320179d5b3db2a0225aa831c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc83633216463ea15c5b00eaeb4693616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0795b52e5a84bad152135dc4a9ea5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a474c6874eeac698d06d756e4d96d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37339b9ae6d12174fc1aec38ecb6b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4638f07d7272281901b55c942886f38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e0f174cb26e3bcae28e9c0c973cba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09e2d6e8d2d54ecc5d67e6069d3544622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b50cc1254e858d8c298fba2dc41897623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59ebd634ef77fa3875bbae7132a18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443ce6b74be486212bbbe119acce5cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2da86ae2b417cc60112b576931873626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5e17b57e1df25f07ff0898e9a0230627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feaa6df2faff1f98f15c3f5f7f0276628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5833381b7658f1f9092f1f8bb51ba1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b275003ebea12b8251eb516674af7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b42cc41a9a2d781436a0decbb6a54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ff09d71a192cb8b0a7a2b61e5fcd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e50e1803419607ba76a020e24e4d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dafd122065b4aa132805f4a615c9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31cff7198d7ffeb8e4c62d91f1f37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607777827a053f0e1f520895d1900809636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da927d10d31e90f264090570622f930637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf74d2530f1e4da4dabf14453695b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b04bbe707ca163c7a757ba7cb3986639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee950f32d39e5aa027f9be8c08dba58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda9f962031de475e1f37c457622b01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be410aac81f159e5e25d67886516d4b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b04aa1bdef1e75bb4bb549aa3371643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe97f7beb046ba2fe1cdc27761b7183644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4d533292b7284bb67f48895a2529b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91bf551e1bcbbd82d943d68dbf8e57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7c0cf9f1fda8c32f79aa44c4bae22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7c47031002b29c6f75b960f820d79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de51aef9ccfc35c45dace16afe7a75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c8ac7cb6d5adb7a80cab140bf41bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e2970bd2ad3a0d757c8b9c2a76c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519fa6dd18597d321e06dc11964c595652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57908b6a304da42f65095c998536d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d86a202c1a5f4f2a5459359728539654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb2c305f9da3bf55637e83be3c562655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51335f5343b58a82c778ea48526c2d82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6864a10d7dab94469914e176db247657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069fa88bededd6010a52879d8451ae6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d858f17b666d194ae6dabca21906255659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ecf9d1c8634b0c7b5bbb316bd165660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b342c91caeeb0d3eea624e1a0faf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60853dbcad8f235cbcbbf6502cb218662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799cf3a1ca2321195af29e64eb07333663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21124f7c893bd018e7385322fbb52b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76989f67c4892d53e4b9847f5dd8e90a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468d28492bc1b2bcd973e50875b189666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e5f8872a64bdb6ce1ec7851739c99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b94373c56c632c48044136f03c3df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba4ef87f745121a0e9a461f56babe5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959620b593b34935e8c19f1e6297a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2ee962b5c4d8f6c47bd88d78ab1bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea5c878e1e2b22677de9b1ef957b59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29390aec38fba7344c513446aada7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbf86660b93ca9076a91de657771b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1fd5ea7fbbdea5a6931f36db81167675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae784e0cd08ede95f0527328d7a4705c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d9b92c70a11bd4a29dfad0d2657f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280514ec6ff70d9dd9f559b1c886ff7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899e98454773a9c325aed1280e19544679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1de9abc3baf25ae53ff7bf9004ba4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1a591233627e27aab3393edd06b6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85cbf326ac592a0cd5ae2780121025682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87523aed2a2b147da8e2da1a82cdf6c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca0bcd1aca66dfe406b2c5b6e783eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a714681e48cbe2ee0ffe9b1ae371815685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee0e9af3f3c85283ee4a924460c03f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c78f640c9213f39ae692cd94d0bea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b731bcb3a7602e6468d9fc0e4b2d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a44aaf847aecc8a555174ddb45f50d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a293d9ecf0c1474265aaad3910efa6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ebd85a13733db48f9909f46ada83a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b56658dfb8f47261db7f43fa3a5103692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e506e049aff3a34f64006cf24d4320693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ec1c475c3a49a14f266c80a21a486694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6536a4e052ff5ff7db89d4eff321a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bdbf3d782af6ee88c885db20dcf9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb12ed1157c744ee1296cb1b1bf04c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad1504e917b42da9ff8b8e48de05f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2e76d9e741bbeff5abc3ad9340cf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c9bec1d2de153bf12f19302097c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a7212f735b077ecb952a429212e4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c72e4ed77edf71575e119fc3aa00ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7142911cdb26740713aa8fd919166703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82807298a76e31bc45cec642c0529b2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57ca286d42f7224a8e939e1ebe37e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea7c8f19dc6afd065183119ffc5b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa24e5bf358da2f73e17168cac55c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf3c91a8fb5dd9b4285fb5f345ac63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ba42b3f96b2faa3570016137be16a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa34292917127a7e09824f732eda125710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c74e7f03ee0b6aaafde7231794e3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02176c278f6d5ca9c2a46e637871c3fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fea8287f93f46ee70bfb78eeecc372713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b13c927ca68f53f7ff605d9f81238714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c766b1c107a9522acbb783ef6891f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93219f8cbd218e327cf9d530a56334c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c522b3dcc8e52193a8f2fe6c90517717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d6e4b2bc583f6c5cea0cc98238919718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f545b8986706ae4888e7a5a8028676719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39feb4e571b9e1a2ab3d282a5744dad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978a14aab459d2e5fbe62e1a0a60614721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431c51ca7d734edba4a852d63edd15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c64c3952abb4e27b0d4d44ebb805723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61587a6878ff730c0842058ff137108724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49bdc68d9cc4c94eae76dc548c499725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5062f7d5812f0630a90a2dff3db01df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b67def3082016ab4ebee8607c76ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b80f63d43269aa34995f5d8ea9daf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88e7bcc16f3603d3f467b9df642997729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b3e403897bc796b7a2b19a1f0546730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880406a11664c0d8303eb057deadcc25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599329f6b91b84c1a5917612aad61265732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8111098313be58af5d90ce1b7969c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73135af508b09a797806a6e2bf7b35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ba5b21dcf7f1b3dd0d5e2d540140c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725d2d262ec34c2a55db98c01290e4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42accaf27c02e59483664b63cc022737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1b0f9dbfe2d16a1cde7f4c99fce34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca862cbcf448dd808f5b6621aece1e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae5ecf61eca3d6f554d02ae6b79c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b64a64b0ee320c3e0754db8d9ed9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084d2de7d04bb518a9d49476224b99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e06dc542c47c282fbab67c212e5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f62869c19e828405a56886cd626e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b387e3cdc8d90e45b5b3dfe98552e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1a0da3f9c15b89a52fb53ab7c77ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce12252470ac0055649c6c1de61b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445614f0d8e48a0d98b5e85690c6becb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccf8381b5d3be9f74ce4e4a5acb3be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f41ffc63cd9580026d517862d66a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95baccd79ce5d4e6621bba9285f763751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915d55a1897fc224c2de8c9bb8bc18c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54f16deabfa2ed2df92f447ee339c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b7fa53dea081c85bc21fa350948a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20facd77b8f765ed06d2165305845b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e3846bd7cea178b41baf049820d7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ad4c827990717c2fb70a8a19ba70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3989f33395413532cfaff6ff04110758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea8ab0822550417f2ddb0fa2fa6cfb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>