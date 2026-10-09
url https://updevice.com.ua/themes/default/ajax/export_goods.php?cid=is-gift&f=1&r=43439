--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776eb1dc6613cbc5cca27f536f5eab81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458fb47c237fbba69e19c10aa4ed352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a151e6af639f43969f3a9ec228415b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d345e699013de62d428dd675440b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c4af64cac4014f6699ce5cf8b08d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0552fee70e71af7235d6a92337626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be991908924d5bdc72a6dfce130234547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd101b6ebce37c2da8b72f11970a2e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cf576c5c3de1d95d878a74338b2bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c52fb5168bc22e85e3f5292d31f53310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b33fd431544520782ccdb3dbc524b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ca1723a59c05c3a578ddb4697561a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ae2c99d143f6896b9ffff813bf30913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f0376f6adf8f3f0f37d0dc00eac414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b98258720e5b4f4ff5175eb3c8b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f2f3fe3af1c0aee80284a7c5defd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c983fe0af4964cd1ccfb99e0832d38b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589820aebe776fcdb24583d63fe8238d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3543dd2c38b905c4f6e166034af4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc40c26c6a80299c7d87ea6fbccc8b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157caad9e4e6e956bccbad7d8d2862821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f42ae98ceef47dff545ddfc824ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce337415c2c7b67d3b0203b1a1ae26023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabb97ddab0009081043881804d51d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007217c893928c207c84cec5affd7bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cd33baa5c710a24b2f0642fc1a71926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7816bfda18446ed6919ae4bb3b7fa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea332663963de9ad01b66dd5a37046728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94d7df65cad02f75e63fd2d25df7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e34fc8b5a6d635146b95937d6eed2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fa0f9693176fe1e7a131f1bbeac0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4055cbb7da5b3418ebada8c6a89daf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df37ecf413d4a06c9acd9250c3ad2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74373e2f34d3933c643f475a1c0bc4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61101cebdf5bda7b3e70bb5d21f55b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807dc3523ba6cad9ad115615654075536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77481e1d7b8e904b442dd583ed140fea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc2972c44998212e3c8e7b39bc6a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727ca71ff07c1a2e114a6db668f88339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2fce3d6f39f7ba5bf6a56dd2162d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791f761d14abfed8e4aa5466e546c6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933691bd543e4e4392011f4ed9bccf3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c1e3b26dcd9759f931e4e0881d47243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad49f8296c346a59cca69ed6e9d2ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46015c2a265faac9189ee8cf5677e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75bb315af0e6b15458f9148f02124a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e0f12722b55f2b43cc571e0f05c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb667675e8e349fad22d2dd90b94cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed555731972b399673a209e0fa9bf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179be7fc76840771e6b6cd9e64e5a7b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579270c30bd0715c385247e00e8614ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b083c7d50f40e2f83c95e14a30432e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8be0a337474495f864d703db23ce553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954911ef890f03ea41a56018c185a2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc3f86b34eb0649f5e9ca2a0232b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b110f450859a2555aa06112fe28ff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa945e5c4ca9def3b883fb5721f7c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06658cef3becfc4263b8b8741620d4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34040bdf3020d3dbdcb47baaf6f8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc15252637124e4697087f057728d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da1fc498978a6d83ccfef774b8cba261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b35a60a5fd60e0b3eaeefbb8e403b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a42b3bc4874f81d6a3599496964a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1bdec662de789864efecf71f97d8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b161f8568a61c6e7b7373dfe983f3c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae37b8aeed5ab0e8284b354412a186b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec03257d9fb3f3842833703f1af4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ea69cfc97bfd7b1e7a88ca0d455fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbde891fb219142f77ea4fb8b84823269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038cdae0f46acf50af4df846ddefc8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5dedbf49f4f74f695361da2a71f9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe22ff2a41b141fb1146f70efb2041472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa0b52cad3055d977ccc22fb937f9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b601c1c1c6d60478c56c3d784dff7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb795138da0a3fbe85a20438dd7e664975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde85594b374d07d6812da091218e05476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948264ccbdfbcf93f7b3e71e0cb9691a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e07ee6d2f889fe9341520963f7dcc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151d2d63f47d261867eeb2115622da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9b3baba78ce5b037fbc784e05a8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b63e5b3c536a72cab2f6d7995649b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026831ffd82958c4bed02fe9844898382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530658f7640fcd6af1c7f0dbc9b550b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ef2001c8c90685b4ddff2833168ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d78e248def5bbe1a80e80027e62c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7db4b6381cd3e4f6d5d747b3316286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e59933de5281984459472ad8fcd30487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f506309dbfe2eaca5eeeffc89a71688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b069e970e20941c5af0876d71d11b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b1c326640e46cc2bf3e12c590fce190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0eb3b58de8a0848df3c4d2247bb1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2ec6248cabcd1e3832ddddf8dbb2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074b1a7246d62a7e902082176db43f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee190adad0ff80d7742b7da054697f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b933c5b25ec5038092de6f3ae179695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f0c22ed5dccd33367fc7202f62b2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166ec275c51ae6648bc5d3fbfbfae3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add7f7ef146f4ab507731e3ad49a1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01bab2e7c3bb82e63ecca500871c1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e91fc56ef3f125f67187945fe07feb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed796276f3865ba3ba440f68e4723e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a943f3f75c2263dc53844f9c6b78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b7aae4d652c0d0cb66fcc53e2369103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7220c7e716c178cd6715fa813fb19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fe971a37d89bffef43078499afe09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029631b1d1e52ef0ab6d0c225c0e6a01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a876e19092ec51d3b285dfecfd2970e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f945283ace406028ec512822d99784108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ac07d58ba64506c39c6adcaaa63c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e796e73bfb8c0c4f1404bd43519a16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c31519e753e77e0cf07d409f7e161111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6888fa40979a072bf25646e5cae6a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abe77bc1ede5d8723f7dda37713a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce7364515dda591e2cfbe452e2ccfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b6acf16dc85141c2248f7b84d5d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879111a5525348161b8cd4d3df0e2b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686f5bf6bd9fc74b0c2ad16793019e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29194eb759d121a0c91b3d8c9013d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6a6daf3366b1e8cb34172e538931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27c1e7f1ddb0099a1c02e2cfd56b3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2efcafde523405f621c1aee731b3bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d909d66566485b86d3bc57d66c9a9a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4492df2869cab0e219738807874648123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887ab8444a53666f4b4b1b96c5e11d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d9708caac3acaccf0ca9903d087e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a60c684b9f3810ae509e039ec3e8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1b8c9ca437b83674d077e07b3759127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81453b7b9c6b62e353dc2c027a7819e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03f2b226d42c5b9df48a857de690a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d17e3b38ebe9e5cd142f01d09366f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d62c1b0c5d382c8ef268442634e70a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ce14a599f0a0d2f5c7a45cb2cfab3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee943a4ae8613106e54861be8d0628d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9227083b21c6158a22c7f04716432e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230904409b5ce628c9d2faf55ebf3ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66e6c72e3a7364b848f9401010a34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef833f0a4221e7f7bde3175f130c14e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec267256ce8bebfbb657cc6feaa3cfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39251962768ac8df616b89532f0e4c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af119322ac7ee3303f9ecdf4e060c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881190ce7d66a73971574efd96d997f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8774e2f6104b49201ab15530b82dda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1064472cd691f93032514be0e4dd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a44dc712832d153c80ef548df7b60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80c3de72113dffa88e8db5ac8ae7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca07c74931296d9564b83106d2ff1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f7b50a520488b87dd9668a9903e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08383dc66d3bd3034aada88abb326c85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b21468bdc55b26660721836494ed43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217316c94107e42d7f89ff6c4cad38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141b6ff728e35a5d72c66d73d75612151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9a1e67e4426756067edd5d2c386f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fbd51e57f3cc618ea332af31b8942153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c94e6c3672cf2fbbb4d0a799397a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c38686d6d3a007faf283afb5caba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fdc92349d7d1abc1f67590b84a5c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d02727f4346a7b6a577f67d1137b06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54202fb1be064fd7a9dfe4a68aaa2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf320daae9787a1bdcef9415c3dc32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69a5ae4a99c52c4925b09f3288c43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d814ebece2710f50b6067fe7f841a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d782be938c260288df2098dc18d563d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e542b0e882cdc46fb087267e657e468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafdc0d286fa3d0dbb96fbf39ff70ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514cea4d413ef7217927444edf32787165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd0acad1c6923c580fd5b26a58970166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582060e806f42cd5ab00bc7bde80a29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7956333ced00b406ada9a8923cead168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cec96246945627e57c53c448d894d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e473f74fef367bc8125a88ce4b0be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47bbcb33b5a0f0579a752ffa74abf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd0bb8f90e61ae1ab8bc78530142dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062b17bdf16815ef81f66789f0bb68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f9fb44770ff232cf790c5a39220a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219cc657033ad0d4d196b1687f31f7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd9fbd667ea860c20c7cb46fd01ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17023073a2a323b3a60b2f5685406239177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070cec201a612fb809b2d8b1bcd59c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fcf0646936421fcbf38d3b3753dad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b987a3e43a64612c82978cc8fd5b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8872374a9da0143134ee5e61e07d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59eed9b63cf36ef95fd9670a720e70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b8ae4ce943a5e5561e74a6e9fa20b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784452758dec1dae93ced9300407771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea307089d52ee3fd32d4c8178056506185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397958247b366a05e4d1b8cca47da1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e75f57427e0913bdab45459257da8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1261da8d3f782a03d7a1b631c204188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95d9d908e2f76e93c9cf1ff3801465189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2592a16d5a7dcd0ca11b1e60f8c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e65ae2361f01285fa72308b294409191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167f7f08dd3fc6dfd89c40e297828da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbdc2ae3730b8fb267bb35514bacc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59e517a378470b16aee68a50331da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b0e2e4e197f00469190021644edcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba29e628da7507fdebc1c0602d88e62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee361bc7e60683ed4018959a1c8a1a8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b25da6a19870b13a95da4b25868de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73810375350d2df7b18eecfcb832f655199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baf30492fc065a6cb7fa3c716ea591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37e1a9a1e7cd3aa75ab6c2def5dc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95fd0f278fc81fe932ce59f429e079202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9b10e31535392d43402259ef6727b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da5cd1572bbb62e4eb1301839c140204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cae74f89a355e82427a9e025c1e1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292369b70f83c97626e8cacc01cf5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7635cf4b49d9ae94f04866aa70b41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840afaa676cd87508cdb3bab0aaab3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519d5d55fdac11391c1709dff0d5434209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99b9d5c01566d9458f012e764aca5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ccbc24e9f731449f77e5d294845cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae5dbfd09583b416686f0daf4aff9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf9a9f7ac5248d59484593ab3605e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f930177813d8e5fd70325a3e99f72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794036621a12918a36c38561d5a5732215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f91d52013a05c2e967085d7f57e92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74980dc4f9ab8c4280758cda5751cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a10507f53680bb28b09a5d770be65c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe4c7a8e3beac3378618f8aec6d29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb14dfc6094dc240ba65dddaf143c8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e3261cb21ef57fb39f883164e3eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b17daa39aec9329fc1a7fb8dd97d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45bc9183e2c3761bde2f9b17e0b10f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b618368865b7abe4d0a31eeaa9e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3265d70aa336cae03db9c94778a127225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d2bf937d3207ba53720d81401ed25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed46bfc72221cb400c4e065957d7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3ad6f3ca64254a3804965567cbd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767959ebca6aa15635231d6eac3a5910229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d521f7120f47477e31ef9026c2ba264230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605296b51e72ed7ee0c241b3c8dd1397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d82fdb3ce17d2caf37307261dea4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b047149c3923617c2eef88e417e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cee8ae8d697ef0b7014d221d3d1c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe14abd51a59c58a978424866d2ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a53f139b36d6d36a4d341c45d39ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6511085806f242eb1000c54ebdd18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51858fff0e862c99a027de57002f138238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855fc9d862cd51babd5c436945c53b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e247527887ed2199a49af1e968ff4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83061dc78b208873082aa5be05b363241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2479fdd26b85f5bbac107b8bf4771ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b59a8fa7916692544148e07d06cf11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352373d379a4b452ec814efa2540da7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b60b3f98a307bafc9e8560f4338b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2dff2145de0ee6624de829a99c6f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4de72af255fb9f9b18965011b4cd6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e662b2b1840e0269b748df5578b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61c2f1745202932dde8910eec1fd10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7b6becbcafc4d4ed04014b27c817250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80267ea1e81666775751a86bef824251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e33d2edc685ce058e1ba094484f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4642ffaf5d4c2b725ef4462180c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223886d87b30aac73f1786f0453cdd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e55dabb16b3d936fa11456dcdc3b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87905f76cfe3deda182a6ea2020934256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dcba6f5eda7b73b7758955e7b8a3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fbf0811e9e0c69aefbcbf01f33c34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445e3c8d7aee6d11458f8000165846b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7b0f2c66cfc279e39d9e9356f7de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa8285bc1cf06d3ecf589120a2717261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f2e9b92101d365a488db50d04f70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da754aaba0069a70e3b76ac3d5b5516b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237640e94e3d7ba03916c3ea117c946264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b70b5a65d4650f12f791c7f0d1dc54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956c86c4ff512da5a357534228ee352266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf388649e222fa5f5327b306255da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2594dbf53e01467f3c5a75813d2ba9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff8ad85065e383c138d0a285f9dd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac40b93e71f6247616cce0fe01d558270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff32bc264e8e8b28259163d4f2c65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ede31361c1133446196a4ac6e19ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a37b4d2b0dd93b057183e60be324273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693bd3142f2da6426f7a133d3760df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81a5eb8691375a3545ed373dd44453275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81572477635e73abb991b8acd1a74bae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6f7de0174cc29ea1d8a7a392c619277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f7d2778d28bb8b0a33e80f7ec970278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51b7493ed9ac0ec24d3088635fe4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5c83f40d2d91e4e0384c79c505bad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6913efedce429f59b1ce1a38c605281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea325d301c54e4d7c903b30ca28839f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c13495f2b40bab9e10eeb45873adbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da08ef455309ede884d148e56c1774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f29238882ff775be55fcd6c3ac037285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b61e43f82ff511890b92fa7276cc26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145042f64f6c8244bc40244b9f406703287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e2589bab687ea49fe3bf109206206288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8731e2276f889d230d07e8c43cc46e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaa3fb00b2ca45b103441a1a6bb64d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad7f6020e9fd3d117a734e9fdea24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca7aefc8de5a1d931733f2d62bfab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa0478b17ee206e637c80894f9ac3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc4c8bea0401116b27c616bb893f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f55d5c28678e94e5fc6db28fce975295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6520ce8585dba7fcef80c8a228e88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac04ff7c4a124b5667250dbf00d45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290ca004b44ffe25393c489faecccf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eb279c6f2682577d883ff17ab025b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af059bc1281c8b684ee01824495f4b0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc2352be46a8ebc4cce86ffd0708dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f44c19e89a73b8f257d2a4a458a32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb6b580d8eefd2e0e4840c15f4985303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985486d37cb2fc6232e9ce3136ca541b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f35c4c607e64b00fb14de8f4e56f3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665c0a5d2937af905729b3fdfeb9ec2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f150b565fedf361437d05884f8111307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16662aa2928b5df8519a2f58e54ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce942291c8657537dbf25bed990dbdd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5262b9c267d3097ce237b27fc39ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7478107e76bc3fd058ea1aa1b5cc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a81b510bc471e12248d12b3d20309e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1538f960e74fdc333d42ff701371c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597de03438bef9df057366907b2b7c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e3a18ee2fde5916e5a18569125e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37ed49daf0feb9cd3dbcac4d06f7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ee83f9dcc05ac9bc8b3b8c461cb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72dbc36ba33a9664d56206af19c830318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac030573e317fb876a6d8028a61beab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357035df71d5a805498d5515d550008320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2295bea1f079c3fb6ddc334d7246c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085bdfdb8f9f0e0b7b7e7a63a27646c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc71de4f7e368fbae4504bf45ba97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5de05799e10917b13c8c7176d1692324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772808e788963f076769d3b2b7432c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088bebcd94c37901f498ea6a146a6cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15798f67742148f4ab35b40dcd1d391a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb851f97b947e050531517099dd576328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a79cdc5cda432108b20be60c14850329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eed6d91771f722efe7dbcd3940b04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add734ff0a889844762f37378d50c3cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b404b9425bccf477473cbeef5f093332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4b784cd2c91519ca9d5253acf84e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e53eca745634f5743939e2b290efc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1d6c6fcf952c9b553181114a7fc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0868f4de83399164f2af78142170a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91404ae00554b7f364c2556a2a701337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c451417f6d8632a4eddfe099aa32a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdde05f54b74c20640d1cde62b489a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1521b07fb7a22e84e335c23ce36841340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560faa0b032b0f405e66f36506871b60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dd568f3cf3a58a2801b0cb298f0f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca5cab344f03218a156ce9903bed2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265037af12058743130fd115701d6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc966c2764b77cb3cac4342918da8607345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa898059b4443548450dab1efd65ba0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2d8d9ccb4e339ee3c18342f397a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb375e96d3db7e2bf1bc9899226e8a7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b845a16bdf61c690ac9f7b675a251349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f821e0a8ef7291f74ac67e7153de0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0a9a07f692dfb9d0402f5df3205be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60bb599c33ba1903bba02f5e23502352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb5239913de661dc5a78ed4ceeeda3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f57f8b6f8f909121dce9171ab548354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a1513df00eca09dde423d8a4771c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e202fc3f59f3059dcef3da5b9a8d7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290fc28a290bf80e373c9756f8d68e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3863ed451ba7411acea89e82903919358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd17b59805c65c92daef7fca3557e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9017d09d0cf97d46729a0bbe2a0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7c92132943c2d6bd9d7cc22d4d432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c9515c969323a7bf8c6dd0523b468362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa262ef5d98b38a32159ff54170d8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f526e4afeeb46b74458e1a99b126364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684a8540d7d359c5728cc2ab2a82c24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c6f0a9f06ddd38f926e92413af467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6158f0611b40ca8a63bbe6c81dc32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3c0a92c61772ca6c2473f2b65d593368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b229aa7b5a0d1d372b55c2c47e1a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0154a479e90c21141b0eb599a2555370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ce19e9c493ee89f09d132f8d3c080371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d135ab538cb2dd9c708e6cc8ffc765372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b3e9072830f48832b34ab37f81e79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d1da143238b024e4e350ebcd2bf73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe499a80c92d7bcfb71fea7d6f793f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc531943467e303be8a4a0584a44b76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00fbc09cf6ff28e24a88add0f597b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c9000545a30a5eb610ee18240a22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eae39d99d1b577278b3ee65b5172e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a7d217787b409b3c709c0d950f0e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b218f170ea32a270ef9a0f7827694b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6cde47c99d0fc3f9628f6637c790d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7b6041c42f5d8a60320f34836c33a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7d7c27a31ff88da1dbff79293c6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873329bc1a8b9f039c17709dab818e1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467f85ca284ec9d22ed20d04330d79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ade59319aae3bd14b0990e76ef271387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d68ba55fc09b7034529e6495f3ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926602c4c4fec61a2438551951deb01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435086c3877567d3f79ebea3c26fa25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59325b70201f0dc5e9390d6d7ac0cef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376febdcb7174c3d19cbfc9394503a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4affa65b3160a76f55e45e0a1b87e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a01948d9b9d1510605b591ce018df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae58741d1fbfb40734f2bf8426cfe4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cf08dc1f5a8ef8b18e9b7ecede310396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbccaebc37a7150180caa6c1562d93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885b968f75a236c93c2e01b2b2d7b0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286594a1acd46e36470cf5f34ddd2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89800503e89bd1c6c0d66f30729802400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de290e143cf2ebb8b82ebcf991a66139401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd74396c9076f7c6255d390b4ab46f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a01d6e8e441e14cf9042c20d3d54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae405b05932792b64340324067452e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd83c27d474aedc1790f0a9ce98b95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e74745f841be8f1bf2ef04c2c6bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae915172336f38e2f837c58205650997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca88ca2b4357972a7aa3549c90fa0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082a3d9191230f95db8e1036e3d91d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c004762d5ea4f61f4cb6351fca6f334410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d804cf54331c1fb1b5d454661163411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26ed73f49214ec89657f1027b2c4c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51a28b284d1e75e9470216bceccbf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960909a801e7814f07915d56b8d4357414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ea367c40e0ae410248d0b2b63ec20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1c9acae156bb1ec72e7c7933986b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923833d3a9c06eb26cd1f906db320c3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd103e7315cbc3ceb27ee907eb9a236418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e781afd8121f0f31ca1990c89d1c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4b9011cdaf237be27cf09f06c02c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ebc1ea608196c28e4ea7dd6e33cc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cb9c2d249487186084f29a948a603422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb42a20da5910cf64a382b1665aeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d796d722897794528d103c28132af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac50c68a596f4c17773b46de64698c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c02d8332d46b9485816d6b78304d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a93f215b485adf51fe91313a6f95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15758683318a30ad8b80a76fd451ee79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf775bb08bc85107a9fe9dc313d7f8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e83abb83a4607c78b5ce6f4fe03296430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf358621e9ddf342ceb2b7b431a62b2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a41704c2962b258840211871752d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be18a6851eab2a672c00eb68be8de47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe7634ac9e3ee0ed758e221349463434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f1bd8d2626adddf6f2e404d33dbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ecb437cadeffeb8e9c996e0c854de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02bc98bdc0d498ab5b0ca2e44b7b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f42ebe5b55233ac485afb4a4e4b440438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c78257565774409491557909e44b3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a8cbed1d3cb0652f931925da4eef4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad087b7a85805512273fc34cc67e15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40b323880cc6d548d7c3b43ee1cbf9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c01cd304ce99389b64d0a73317555c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2fd48d811d489df751ccc1fa4249c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53f86b386f210a7313b7c322f33c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ab2450f36c092113be88a457f52d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a1696699022fa486d72af32ae0ff1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be84f812d576cc6b8960326fcb414f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45106b648e1ea468f202617afa6e56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead04a504138eded4c7c3e4174891d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7beeef731ff0fc4806d8a77e5521c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d36c51c9c8e50e1829db07684768452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597c806474c7a537ad524691b139ece453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c6153b67f960eb84d1ab0194eca55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6e152f6b5aa8fbee4565f86bd83f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3b2c6d6d5a9092ed247c8d4f5c89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa678f6f25ad141d61e4f1ef0d60570457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca058ef20c90b57b8e705ef8b01076458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116eae450765cd2e40d97e3deafe205459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd95c5d79245ae6f046de4857979bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7795f3598445fc91194fffaa50ef2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd7463dbd72d92db2adb6f6598396d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dedb977d314a510c6307b005f5373463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e36fc071de53cae1c109e42aacac22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3be97211e10e027f1c6d3e9433f5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5ff0f465ce5b537f6cf504d73f1c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d07d0ea7b44182561460943a7cfc2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f6da518673c53e5fcd74f7ea1cda9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578cc47365256786f4b0e01ba7e692469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ddd1801b7e2f50b9897927dba90c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dd183cd0dd65262a43d631285273d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990d1ef371bbcfab0876c0d31909d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd6225e81aa1e2c74c3f99c8093e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ddb5caf4097aa76b3feebb107747474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b5c9d694f252f7903873803633c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d47837b30a383c349f3367545e7d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c22f3c4112c3e307c1037701f4a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c99ceb47572c7f4e919abfe2c3dec6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437880912c5a815f7411600e6e7cd1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19670dabb7eaeac4f141c4204bf2526480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702aa0bb530aaa4c56283ec8d78f6ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac34c3fd70e295668fb4ad90aa0538482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d898a4d5a26b0f1ebafe54ac361e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22244322d2e9c69f41aff9715bd23ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486d81abe1bd7ef50dd53c71f06bfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046df5c17fbad09216cdf0d957cd996486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6861b1f4e157376c20dac2f5a9e764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c34915b9ef7400332258c9335b983488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816327c0a0ee282efe16036bd39485d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd1c5b53fb1e3490940bdabacdc430490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0145f2292f69789d683662496c1b44e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462da0d750b1e9f497a3d9c3e1a73de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf78793798e7dc45a1993dde98d54c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883dd7b673de14e2881d5fef1c7756494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf31241b9622f835c50317a3e6f05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5aa8d1e46ce14186805436aa5c2b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f672f7ade6e2fa579225eb0f99046497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff01d6f1def01b55ad8c4aed9dcd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0056cc5d3ea62874795b6d4248df0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54220f52753a12fc505e6436dc7338ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83829a40084bf71d8ccfd53a7ecf20c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906701c37e8c3f507ff4808dc49a40a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19145fb2e32b88e5902063887ccb8cc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f136f3f7b026695f9213de0bbccc89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dd84eab978c6ee5722371523ec4f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d022461fafb592f4644b9798fd932e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856db91c06c70eb8cdfd442016cf367e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31976d1755e8b5a22a9ade1b2cc74c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23668b980312939f908ae11ad66f8406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b68beb8886d5434373dd384dbdd25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c8c98425a88e82673a704a6bc9d19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891939b8aed1fed0088b1132a393cee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9590f5ab06641b0535f1d71832d30a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893818b5f1a58d754d8f4825dde44ac3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295266bcdf8446afb3ab5568851e770515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237dfea48f808b35fedc04180368df5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d51468e68f9f186e0850239363643d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc34e09ed2ef88ca5fcf7bd87f980c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65677fe0c5be807a1a470d3465b7b4c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8578d7e9785bcfdc917b14ca3f7a40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e202d6000dd5318c0aa32d6789b0275521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe63042cdb644f27b5057e13b437777522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b766a3d209a80dddae1606a585c45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46670c5b56f8bc1581dff782468af7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68212dd77a5e79b05354998ce78e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0046dc9ad649a141fffaccab9113482526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbf01ccc506ebf301d75b2578060ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733a738a7aad087adb11cc4e46491e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b1f5d6f9fe3be917e49a2f382719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c709b4c6a0fc675a0f6d97ef57cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83890396754acaea3d913bc7e1b3040e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8f0e9f253ddce6d0148052ec6b1d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c9c2a7bbf4170db69d2375b4ac32d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc9a294612a9d3dc375b1dc3c3af56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e3b9eb8b393c519bc5452e98206c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721bb59158cbb9ebc8f4d56afd49c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3890651f802a2da54c87ad5c30c5c39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d5d9f9a0a8f67134f00fe2c0d522538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badfb7038c8acd449795ede62673824539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d25f3deaaa2f716f489ab3ea13a10a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef50bb195cc6fd0dd4197c8e170d46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ec2606f19294b088120b78992477542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdceda0f81c26ebcfd7c2bad2cc729c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec1306c833f6f94713e4341c7312b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab07658fa8b5e429d5140296a2df9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab25c9ce5b67963c88ef1d98dbce65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6617ad5df50e34cba3dc6900336096547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec37f0c20c4a995d6fa7a2c531be70f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef58bb0871f07c41d4cb409b3fabafb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030da8e3356e6553d2fda9c2e629872550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf299d219c024212df6df04735c9e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc8f074a31fc2ec1ec5bc321023f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd166ec1cfd9f97d4f4ad71938e8a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5119f80e2782417671126e5d712f77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8075bddf8f6b923f24f29ff5ceb5cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bda0d5e6805ed9f377bb08ee03b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e987a9b3f0ced0e2942ade814d4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58724e3a23decfb219de1b9c98bcd7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c4a58df0c0b132da3a78ea98765fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ea14d1f20eb79c842d8476e5d75f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ae11c6171c7d434ca34603a494cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68641b4b2590270602d69490a10d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503fad9c0872bf5519aab5d9e1b9c46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c279aca2b15fbc04d14ff8ea06abc0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b321f9ecb274d91849b96701597d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1b8f3c249654b3dd51c18ebe5e0b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313a348a04cf8b6ca08347313894e71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d9f7fea97e61b558375401cf537e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7d6471ca883ddde8cdda5efc731e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d924c5204e271e7754af59ec6dfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0656029ea5f4b0464826d549c06334571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b0864380124fb7089ab10475ff69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8424222a07bd70e68f7be32b1a8f11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75440675df235e87b00424ac70bf6309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d62bd4955d72314103256c7ff06ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc37a4551dc5ae9da1faf1a4976c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ddfe970c4733bdbfa64b8b969372577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb1604dae6a13857a153a45bc7c909578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b104b89782225d7bf76ae8f6e95e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a482bae20aaf7acaa331849ec2798580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ce455f4a35c308bac2209cb3dedd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899c6a77025a4a98a94124969a089b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9f939e4bdc823371e79564bd6f2db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca2ae1affecedecdd6c14d7a14e18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221e073de156decc10e0916d66da4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a00ffbf7938871682c8a036b8841e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aec59c5e85af23af7569847fe6ebf7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c466d329e2b51ccc5c52a56e83807588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4c16f3303c9cb20a97f0adfd9e3bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9ddf1f63f89cf029017102062372590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9813dd5399f9324c8c5c1a4ac3566a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c2c28915b83139aae17a59a9677ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e20e6b9dfa58ea0ddcf85fccaac28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda27dd0808799fb3d4e83b92158d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bbb373c1a41782019b6e010854a95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff00cc1dcb8d5a752ea46856977147596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054c6df95cf4fc6b96e72f559ec8f4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c114f3aee90356c1d50742e42fc93d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1819b308e4261aaeed21ff1b5de3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d87ea94841e39436e35f38719a5ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792792a728785857e2093f03e56b077c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f2127e6102287909148d9277069df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4c1351326044620d9b2342a817e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a43d7f9320912334db2447b5cd8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c672182d5e72a5106a63317e474a5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a553db065c35c5071ccd7216efaa7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ae68b58299dad6d7eec1154cb88f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01caee6056d00808931308015fba249608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148d383911b21991213ff13b17f475f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b87a3319a10acf46704d2e74699225610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52632bfcf39ec2c01e9d1d6b4d23fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a04e3cc9325b02a87f76f0aa6c89e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba078fb411324040f9022d60eb5e8f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc3ced643910d2ac56e35c2fb26ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b448c0e47801c442a15e97075ee2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905cb1fbfbd62fe659a1439b2946a09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654dc065272753885538b642923e900617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b71e8bf04d1f2f146782b730ed732618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23510546777df4957f63fadc804ae872619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe6bfef4cff396c3948c844adf0a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894a4141f62d9787361b775362a760621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33def5e74c80d6bde041fca3240461d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69524642b9a6631697219a43b4ce62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f09b85b77249f069face656f02a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17ded85e0805502e169696e7327e10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb514bf793ce73abd5b1bf9894a2c80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787a0f5fd18225aa9baeaf783aa9b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e07b32d3f5a209685166ae9e853e10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c28a269cfea9fc3f8f585f543bae3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8897e8cfd4b17c87045705f664ba918630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f58d546e158b476c048f25d08309631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d068ed46b88e5e3de378da838ac1c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50268d366a3159dc6bc9216fe74048633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f97cb1a638e7fd419055a00bf3c02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe5092001c06ae5744f412a3261f85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20794df8e8733eb5314ddcc9123578d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e7a196339192cdb8791c472684427637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ed7bea16148f3e79f1c70610ce69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba066e3e43041fd9c57f4dfd7f40060639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4f118cf709904019c6ceeebd8a4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf566ac715f2cb25fbd8adc1eaf4d348641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86e5e32b1360819c104c54df62c144642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be76297bfaa1695fd142bdb2ca2452f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f756de0a5db849d69f57b83bc3a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684fd80af7a19007f2afef252dc258b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001ad493cd53219ecceaf54946416c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be3df1a341cf55003e627c1c97f1f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b76c3702223d6a60183fc4ba9152d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a7b734ee35e5dd780110451adb1e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902f4b02f0537b101b67d0795c9aa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a807d71354be641e26ae200eb0623b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1665ac7f57fdfa2517a4c0ad97a84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eb72217988a171700ff2542b85e03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278aed44d4c3540482adce51f105a07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28495cc172713ee4053b3a35f255f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb89e34e1b072d69f4a55cadfa029b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9550103fea2ac40809abe7f700f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84b0e541801b7052d427cc38b62b36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9e37d498d12ec973796b7ffbf00cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca31b0e94b8ce669ffe916c47a45b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06b1f79c3f07844d02b74044f2c15b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49531719e981461e932c927c3a4d693662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fbf530711eb5840c8471bffaca8a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c5d80798d8d45b1acf73cae24159f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47b754c80fd1ece05aad648defbd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b5a4fa3b2739f5578d634a9fe2426666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08c06dc2b891f0f9bbb8308d4b326b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3244bba893cc30b2e6eb47bfd7a2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd60027f3570f7999e2348e3754a018669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a97f6e43c24de2b3b34a8c3d6b08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06665ea5ce2b22e815da499584622de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee430d1713a4a53c3514175b06c2af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425939b595d8da8038c9433aad5bba0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b43d9bfff824bddc3a6afb959125c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fcd6b0e00710879eb281465dfad52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ba2af1f951ee90176404434af46e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b196c55837f52544a5465b892b21ed5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8afce186ea59176c8c9679c211b967678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1daec68426d638de7e8000f3427628679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662b42a8e6ebb33b03b02a9ce5b604680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb77a969870e9698e43c6d5a2092f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3350479f50a326d49d78872786d51b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2baf4e0c3ee3b659fdfd1c518469a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d2c91d19de1595b603fefb5e93ac1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee177e28777b05031b76370b7519c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab353f9ae40d1b7d0fa866492723997686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a249c79a966721889cf5ced3eb326687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8555eba365e2f38ac07cfe9f36872688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6130509a409482cf5a71cd84829bae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf52b5f02c02d8d58a9463f98a93ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc7d46d9aaf14dc2c600b5eb6e689d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1c776f432669f499da74e659a4042692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff6bbf6d3bb1fb411a68bb3c459f38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75399eec147f1bde0fdad993fa9524b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c3410fd7a7237be15018f4eeabdfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798112d7becc8aa614fc99da39f436696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db26aab83ebf7573159b4dfcdb7dbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d90be39226da7f864c354a142bed96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a41b27b0594b9177b2ba24b7704712699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f1159efe850f798f5cf4323b435cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5bb8e03d9d2df5da522830a05193f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf6fac3e216f0372558fcf33ab1774702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685250fd962fbdeff21f67155c242cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db6bbf90329c468b8cf8c46bb91a1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fe1330ad131c93d9aabab7f35ce1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91469a688ebdaa99400433d6843619e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde186a5572d48255e817564f4037f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f55fd07d884a3562918e68ed6b05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e064f78e99fae10bfe9664fa4378d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907902fc25de4a0c4fb008a29d3d992b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9563da8b7f6009bda70d6b5a99a4c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ecd8076481e6bd875a3479bd5a21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88c0da08cabdeb624dce048a15a4f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad63b9ee2bcf9a9859fecc1dc1047d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d000a300e8bd2ea238adf26708b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a625a16e1342044fca86ab97b7591716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ad567d8ced1d6565a3608f4ed209717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665dd5a4fe700e098414ac621753e5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effdf8c62eaa3129a9836929adaab02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b74ce2d93fb3ae3006b31019c33f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d57e434c29c5b05f28c5c19856b20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8a293d126a28796869b35487034a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f340c0b09e25b0cce35ba6e5cfa02d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c94fe011629512d3d8d8c53e6d30a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034fbc437439c8f0caaf1431c3efe53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44453899e8ba04cfe45ff28449224547726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a2fd47e51c9cbf50119f0cab37f2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7d647fb4ff99307bf04c06e23f3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32946de4bcd369108f63dff3cb5eda9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45512f23fc86b955999f0580df27e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac353c4083375f9671f4782598abb13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd04cd27df796e2fac191da26fae52a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fd7254c8855c07ed714628cddbfa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761665f256908e128056e482a1fffcef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bb0c75ea952634685d7318e1c4e9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd60b955ec31568ea2052b3130cc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26177ba139f433052f8a79ffb650c67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b48a9f3b7de43075af2984ca88958738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1575dc0622e217516c471a05d6af22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b66be5eebae9f4dc9ff18e9a0b8887740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a4c63bd8da4b13a1d8fa9ea58a3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05532bca08759b10305751ea2202be2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ea71506bb2d521fbf58723ae073c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2aae541fb53cdb15832f41260ee10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266156a60eb7fa3f5de222b1cf2e8a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb69770c29c565d08ee8f67bd55f5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a8e3d638bc78eb1a10987afbe0fc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcabee9ac81b38bcb4b1b5ca0e0fb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7371ae2e0bfc956632023dd1db4da3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1c3b2e4a56a587349cf405092ea3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a5e1775c626a1923c39f6fb87b747751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c40fc4049be7a5608eb6c0da7816f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a98e52e9d53054f88325d986e5a3f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc402751228a036895129f88940e3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a9bb7d648b218f27eea6fb04a546755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368a106d637b1b053b8f601f4a82a5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1637321df34a962ba68c37507e1909757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d0675a8b1a774d01d295cc0fb152f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bcaa3f01f598b719a65b1a5853584759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e33ae39e4e89d8fcf372bf30817071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e5c54ffbd6d71b326060f2870351a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9cefb59de18c9182276eb505f8d0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ced33d28a59a55e50c5d9c0c4ba54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51848b14b12e96996ea09779e9ad98925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbdab8af94d0688c4ca0a0e59f8f846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a19958c85b605f5399899ee946071b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4e2dd9dc0bb6c28d53c23c515750c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56709c6635e9607a3aea952cfe5069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b905ac6e88d3afcb39c9e0c786b1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e244808156ea8496c8c07bbc730d92711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642249fcd98d1dcfa372e5bff69a0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d7e75d7937f72914da551cf62853c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbddfbeeacfe18a2aad004acbfe4fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94610e3915222db132dbeee1672aceb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ea2f3e3977243f008c29455c7c9f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eee28c4257802416c45467f46725317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02041e9405d7144bdeb57c0edb021518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd38c43331d6046d1aead0257d94de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9068ea6b82440d0950a5597110aa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d006e7fee3eabda1c068c56bc42be121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd9dea747d453a4c147784215e254522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c0a498c3aa0584d424c1cb3aac19b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc5fa972f35a3c197ccd2c72dd722124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ac36baf7590715d34ba13c0cac39925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe5065be9369e2fe771fab5eaf6b8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a9f8a74a3126f931ccd4dbcaf82d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e39d41209bbc693ffb28c25d97ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf46ba99214568cc3cc6765e95f57229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950bcfc443be942de3faeca99b2e61430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1551435747b8f42e8712dd6730a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34e7322aa254107e61bd3c26674ff232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea7d919e8cf22fb0b3bc5114c2c71d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68cd986573a18e94fb328cb58725ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85d80babae5aff78b846ee9c4ff66e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3384fca93df8dc909c8aaea77f56a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023b8eb7e57e92ee5ef6ba169b6fcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0800eba90b6d34508fc794a638e75db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c069f530ba25bf7d7b18bddc1584ed639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775438fcc6ad3ca7a49f54e05d1f9a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a596bf60dd7825995c4acd4ee346b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef4fe04f82b20eabcef90d50cf45342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f33074650c23828db2ec6f6ba064f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafa99c990cacc59e7228b0ddd4389544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4b2105af9b195ad94c2ca05c1dcf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e48e20a4a233e5b35e191129d2eb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576759fb1be19749cb57bf68f995773e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e90d7d6526be8b2bd292900de829b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7fd13176fdb4869a57f69b46722949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a2d7438364e9a195d55786c7944d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153e02283f0046d21a94441d7ec7c7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346b19c8dec2f52a93eba13c0ed51a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a2fa964293c16f3ec05fe6d5cffc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0c03a9f58aa314ba550e6671a31dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ebe15b761dcd5d622f1540f35015955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587447ebe10c76fc58cee36513f5af2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92628be6b368e275d25e572837ef3a9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6d851f4edea58e6eb6ec9bba876458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544d2ef0c19c1ce2eaffc8ee6544a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3333a96ec66997bcece5399c54bd12560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60280d9f896bdc73871c22719271804461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f66f72c25f2645ba12a8432948cd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049641644e473aef4ccea1e9e7b343663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b0d136d3d34ef5ec261ee70a23b0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e45c1c26998dcfcbf74a6a09cef365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc907e0d48bfee1080db788ab5f35b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1b128cc91ae12f7b9ef3903c9751067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a42aa7d79f9b6b585cca63cf1070c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc404564a61204ac8ca00c5614b3c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c467f913805d2df6e3be62a596fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491741b6c4a6a780bec19b7f4ac3ccbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba753945bc3a8c62eecb66e2ce330b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cad24077d71e3bb9028b7a6feb694b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc0af43669f6414f71dc686537245774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b65f27a51f50659d02be29d3efae8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a13cba4e9061565dfb5091f81c2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bbb0839b229c0d1cf0a63cf8680a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a310c1045a1a1dc25bbdd1900b22a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933b9e925fffa9f04f178ad196c0f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb15a6ce2669766a1ba4d767a7d59f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007085196fd3d01ceedcf448b45419481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2ad500a0dd7bf2d7fd7b9245fb3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c1add07e7869c359721b4a3e3807083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a6d267f8f20e1dfcf3af20ce556a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e783afe0030148706612c97c59af6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f50231b3e047b8e5a385424a24c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43f198ade734b86fa89f9e5b0feb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc5479f0c1e08dd2fd4d2ee6555d4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05913aff916a978ec5d0054a09ff5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee6f570f5c5fe196940e2cc71ceb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199797e4d7c59657b1996b4e2c0a7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e837e9c7f8fd41c6c8a010c6d48506a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8367627d8b5b865f753c14b956b8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd16d68fb88ba70f66a3803611c600594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735489383fe25c6525954b8278a6ff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511915a0ed3bd03034eb45c46d6f575196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923f363ca7e43e0a9e35a209d8305d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd8c2a25053957b7ec17aac2a3dc8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66abed89dfc82df5f1735fa0613fb8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbf8b9d8cefa20b5344032269491bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7793ed088c6fcf8b34d314ce962187101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2e4ed78860189d3d57ca5afe8c900102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213fe9dddeb6fccf3184e3ff6e618a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc268ce11009cd2a5b3137abd9db8e7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033ce04e128f5abe3a5887b3fb8830105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0cec76862049421751d6124cee1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310a405222a228eb605e6a4e2a78b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f110b0c09acedfe398aa07b7f69cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d284c60ab80bda78ae7fc3cc267e33f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974236a8b1bdbc70a6fb12d0fd3db7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f6c026f1f6b2b89f361ed9c1f753a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4baba5741cf28d19289d9580ec1fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408f41466f3fee59d40dc64b9d4ef0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7de1575ffbccbaca4b4446f0bedaa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1d161ceb78d844e8615747a1270c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56292bdd6c11407fed64341d7c148c13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45020738cc27130bf1b09a3616ccad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13c49d80feca4f09ed8755d3b8abd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ed9560ee26ecd51c6421067eb7f36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c68eb081ca81790ec52dcb8aafb643120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297571f7c8664e7d7ecc8ee4fb88c6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28dc8abd73bc9b5eb9155caaac48da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e621d4266c2b9a40573d5dffebd9cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9e0fa85afdacafce89e42581c5bda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96458961a247b42554df78ed9e6873125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7925a39e352ac2c9d408b4127586fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477fe853c61ef7972648a691e533d56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c620d252325622a5d7aa7368a0e642128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d019bd80bf872b6abfa3985664323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337831a570e812911c8bf8e5cda0b59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0fb0dc961db9ed6e9b44f99b88364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f9693734b72b962dd60d501af1a37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77978633e72cb1f9aa45d673f87b18cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce6ddfa22478d5034f598b65e55fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a738b3c6e95f52ddd245c4bbd5616135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b40b07d239ad352892b3b5d3f7bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7870470c1409c188e5c9915c4b21ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d0fb6539a95920a47263c1ae0c0e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2ff5923870c2d43d5de32a11e11be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460232d6111b094174efdb405ca9b1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163c3b4401646562d69d5c82ff64d2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ad678f8445e270919eb7c7b405a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b53bbe4f4e857da8ea6281bfac330a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3399546ceeb2a15d1af1ad8630bc8c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ccb17e5cd2702c11a8b026e386a74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bd8776a9b43ce36860cdf6e4aad21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a069a880f7be96b40334c3203203fd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69c7662910457664bcb08cf860c24f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dfa8a240234c1406b0f81b71b6ec2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf4b3aee5e8e8168dc837e22da4b82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59392e55dbd4fc6c9a600b493fee6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b466ca4de60c9ee08c928a5a4df433152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb3871d560f4947f76e92895b03ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc16081e3e95725728107b2583a4a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdedad0945581f9bfc0b5d68fe4927d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f25a6104125459bfb1d9964ca546156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425def076da20c9e948240fdcb38c694157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac56e7ab3c2f7a9dcd169b7823c49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4e3371f3f048e26fe89249d7d1aab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd0cdb75b277e2fbbe5ce3bc81091c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21292d29669434b699c508bdc695c6a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16939b202bc15ae370c790f164b5481c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71537ad621be57187c2ddc19cf8ca6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce62ca1812919b11d30ae97a4d30d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e07fcfec0cfb545ab6cfbdb23f324165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40341bbd957fad12358d7867ba3cb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d54cdc33795040c794d9219a8e8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88999cbfbca927063380d57d93b9d0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907738b02f70c1badb0b41bbfc84a41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f0bb67bf3d6087daa3ae94dc84410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029027d4773b83d4fd0cfb7ae7ab35a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573a726ce0048fc927e9e3d3ee7bfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a3e6fe50269faa20f4452b3f8cfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585c4292de5ae6c37f9ecad7f299a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2041f8c671dedd8bb0ac490bfbac76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047341c1c9e5dcd3e3727ef4225e4b42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b4c9db9759d6fc947e7527e3064b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7e519b0e91c15b17a399d876d95ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86888adea031b9614bd511e8a139a863179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec72748137b7955a4fe59dab26fbe52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f75073b7467166bef732ed4469f11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7033aee50827268509b9c26027f9dcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56ea29699d7914a189a1cf5e4850e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9451fe6fa97938bd9b6f8334666d9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273e1bf0be516c6585dc5e37ffc02bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cdfde5429576f639f0bdfb1988251186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dda057c5e1269fe1c8b436b71c9389187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd42736ea3e273f7e901ca586f10b0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2783f050b56412b8fc08b0aa6666e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10b72ba665ced189cb757ba6c0742190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f96615b27875902b804a22ef4afde4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a3e686b0ecb1cf54d3126b62687e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eb888d80d5a57f68e9ad61d2737d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7813597cb199fd3206ac20ce3fb298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b2fac0cfe1db4a42f7d5c457515fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9baf8a6262db5b7559352cc463021196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef772650d98c518c94c429fb93f7a0bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3dcb878b12f3a341162b5e79a2c55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3d01806e2178ae614ed40e248e3e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2820ecc93b111c03ee7fd6724fce8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dca8f123940fe31a6d6a990a9f50b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc897056fb8b8c228816876d37ac6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c442afecec471d639cd28d9db82fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652ce85886d6c084d678d844dfdfe5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298bcd10f4a239c823a186cf7ab56a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7bd163a0bdc4d75c506133581de15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4419621d99b570dbee0dc7b09b17210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927dea8b716bb273fbfc37d3f71e852208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875cb8fc95178e20c9004080c53fa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b3adb2255940299c3dec7b2aa3da6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f6adf4d17c1d1bfa40b39b4ea5908211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232609ec68ea978095cead09898aa4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc70d5d61a0cf212436024e23a64289213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2476651e971c2f5cd91ccf7d57e694214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57854fed0f12c63f5ff066c3f89fc058215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840e1018058468719c9a915dd570c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab01e1634423aa7e28eccf28d11da18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acdd20c1f4e93a1f2fcd7f30ac0c60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6808bafadf4304b048607182130739e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da85eb5743046da62d54b24b2319c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eaebd31285bb7be808e825b9b0abc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546aba1b40b506370fb65c416959f9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d929650068a3a462707d25f474538223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be311f5d72a08b95bc3f30d469e2af72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b586da354fab365e63444d106502f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609790c1a9f37e03bd6d1b03bdb42e45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1354435e8974420dd12af851467c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2e56184a0b54b6f677397e1fcf76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565037c69f19d2a6326865a7a071154229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c63d84018bf7c469b27c819344444e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07801e2a18d0146dc5e79d23ed13604b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890420a435ca6a39e84f309927ca60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb464af6e6db3e2cadbb4fe5c714cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7942d3d58a6c0b55daffe84bd8888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c281dc9002999a5d6934b19e23db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957858305010c61078ebf2f8116f2f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d1a213bde660c8fc773fd91b3ec1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933445ec7e55c2cf3130913b083bfe8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003550ea83ce10670a255586e4f1bb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258fc49f93bb528aca7fdd2aa37a782240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77096fa1c20d979a549875f7fd888241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f754b94b6ad9ffe4ededd1ffd96b7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09134f8bc000489c4ab87c66c0e4c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab3af7380fc88435ad4b3374eaef83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5531b5de068d8f3bea9b77ed8abc0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9402fa03419ddbdea007fa4f8774ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ae9f2ab8c44a5f6bdceb5004af3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f26a1911c2a8154072205efa5bae8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d9083edab61eab33d658dc64e667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac5227330a295494e528ebb925f50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf3def6a7af1fae9ad0691575559a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1b3b016517e137f6d2d3ed23124a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec6b2251413cccd7f0750d3a02dd9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e902ec5fa89b11f76c2cca96442aca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92810ff86c742a535befdd59daaa7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cee107e62288f97b781173d652544256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080b7c98f6059382012096b415df39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b15bf25ab8796efa6c77f977b1b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72536b82b48fcb5f72cbb294b380923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4c3323ecc280b2da6231e4c2fb20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42367c51e7baae9fd032b252130f59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e598c0e78e50b33dfb496dd94862a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb927778a91d47b5695418a457efc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f640c92e64d5984d6eec1d49ef445264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b6a00fd4d88361fef640af27709f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ca2162d0adcd0dc5f3cfec690c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954d69c243d1607e70caa568b1052be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921d2c9a0e0e5f7c9d4cf2d5cadf05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e38a49e6b5c4be76a614908ad6d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a421599b3b1aee723a54ba11a30f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef910eeef82b04077b2326669a1aca5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f046e5de1f6ee62cfc03ae9d819191272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5ebc9a2b326858649c2e2cea2de6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656c94ddfe1408e80c46dcfaf0f4748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa27c6998c6388ebcdb42f266a2f55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2768f166fb5e259da85302a0a15e3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fca2f9f291d3d9d29cc98e2e827ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0cfc35910089b30e02e6f67492bd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9ecbccea3c89d51705aa49895b12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b69858e56b250182b87333204a9288280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756f117405d94fe5e3261939e467cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a86e681872985db5b878d6dd5ef586282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d5ad65e58c8b25cd35e0383b997ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada910a61903efc59ced00c2dbf6590b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287b4590224574e534be447f58b3f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c6427055aa0327755f5a3baa94e58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9472df83291d2b2dead428bc8d6860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a5639538d3d5de0cf8bcf739c1195288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59bd1eb0261670ca30825e4f4c6f6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c381614af288977318599bc5992cdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418fc497c6def54c14a1cac98108a90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe3e3371b019f6f851d26a84bea67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78694eca0a45d617fb3132c9c7d6b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6855828ca8d2a88c135091ead6af2fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d303618307c18e91b547ea58e514295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc580f14d8b29d80f2d75c36af03c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f276c915f236b83a3254608d3c9a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beccc57e9bc5eb2a0a7f215808c639c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47189bdfd34e1c9466205a68c0f714299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39208c0e95f923a41ea24d1d0f8ae3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1219d120834d83935ff956d9b6664301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce5e8665b0488ae9b40fad4b09e5b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8d7855b59f1bf9b55104ecc2cdf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3164ca1935c096eb6dad6f0d335f4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c799213a479da9039cffc2c90d5fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1031d4b10a1ae564dddff507c95c37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b230d3801121efea5ff09c6f83643307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cc15b921b360d3b8ced967e16bc66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9da3d1c5b518aa9736df92c1b9709309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a473159644301197a6e2a96d10f19c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6f5c84a4574b5acd4aa4a07c2eb7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81d268d996ecd4cdcb6872999b58c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b1f0da8bac23f36440c74f9f2b51e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6ac6cf93cdcf009cc5a65d8c52ed3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b76d8aa9aafb6d69861c2058371e38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06efa87890984ec6b46d6ce51b6a83f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae3d2020d8c16963482aa24dde051317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b8f0fc6b3fd2df1d0c6abeadd1934318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cb7f7c125c2ebd1170bc9f5d0c58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a78d9b9b680a0b2cc9699eec8329ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e32d4f75cea655c37326796a3728f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ef26144a4d90ee4bc7de7e5d862f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59549a1a54d0ac8440d3b952fb9d6ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b5fa43888beaea8b142d0749efad2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b19327ecd9dd3dc40b5925b29e92c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33115b8d74d1e59d1478d6ab9fe2cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e2a83ea1bc0775408ee366fdf61b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b29fba81dcf7696f1d676583465488328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da25d6a8302d6529efd8c8e3daffb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ebd352b82e836c1ad0403324ab9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caddaf786bdbd0d46b5bd86e2b0600331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3868a265f693a87d9f4f4bf209cb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0a6e983ef8d35b17786b5923365b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a6ddad8a3dad699d288e3c7188e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b5cf4dfd5694aff1bef6c479df169335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b8e813284d70ee1c6f3a314532b84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63709062047a2aed0503faaf29d76745337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcff20835949214775b0045b74469bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e92b7fc4cf750f649c53288a58cf0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6f4445aacabec40333f636797fe60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6392947939db0d133728fe19086db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dfc4f3e39948549643dc9559e2571342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee323eab067548bded5af9062cdd6a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be77375b887caf5f41c857d1b9885d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eeca8fdd7ddfb9f2fe9ccd0cf2372345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594cc5cde4c955fd4eab2ad8b7bb92d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ac377abc05fad3b18774867c9ca43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc898d299c929e086ef434d262847348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa4276702c9a4f57f807f903f0b22f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e279bfbca4d3d0c410be35d2624c2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3c321e8460a52fe0b928037be9529351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412550f8a55d7a8b9c03521c92c42f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7343158b2864fd14d0029804c1e64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5736a08bea8b0edf502c59b7bf6a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd143b843136786c5eb537dac149c28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a6cd8d6d1107789afa1f06454298c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714e77949ed1f9b190114432592e20b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f609bf84cd4fcdaea844ffd09e9a661358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c756ca8fa44dd27119f943177d537a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e41c78404289a3dc59785ebe5d972360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e173749ba6243c2eb9b40ac6eb16ac2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954600ed6aff15d21e3154c9ec8c9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125179d0cd3c5de6aeb51652ce2e5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01d5f1cbcfa43a45466132ee8664b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb49801a7ed6527a6c75be5edd9e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff3e58402b16d7381614d6f2d9c2af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c83f2505b840b5a2b46e1ae46a5f4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc7a4746db33a11d112871f537a53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9781273b16565e5c67d540a614a08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b1895a6f9f0d47eecdde117f23757370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343149f44f374aad070bd59de30b80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ea07ad9e15af9d25cd0c440ae33f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de203c2221d6eca9807af3d51016b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e9af2856337c5fcbc4d28a47bda0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b83ebc0bf32af783c3ba909c17c96d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46020044a50874bafd4323a9b17aaf81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed264264dfd0b59fc5f29fb5d3650307377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6852b0e0877a0d8f93ae77b21837497378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea060de33084a95cadb6d668c902fd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a517329c6e6ea67fd2f69a69d6cf0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535ae09f7161ab74671d97c22f5c30c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf00b225615b65ba700b2c210dd70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a105581832e0b1b5f50683b98af2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a894d880d0d52ec9f4b5bc768637d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b7045ccb5db08c710c8ee3f1c2fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5452efeff202e9758c8e48bca2e1f43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956607cb5723a950b27cd5031f8d62a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea49d70adf4a254603a63f0be36d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa26b2dc43f7f7e5956ab2a0f76d124389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2650ae210d670c8956ea0b54f3b6b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb02096839d4408e4434e578fce1f8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbefb75936d967ef5c86a697edecaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b31b771ebe81ea8efb88d5ee8497393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6308f84fcc71ea407923021ec7c90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21e955d4539b65d8de690b878b029e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a4d6ee4a3f378fef8f63a63d4ec36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76f92556945498def75030abf5ecc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de41006c03f439f06a2e02d31c5a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25fffaaccd50d4ff9f317e215935e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86546b623bde741af72689fc89cb626400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81683c7352d8f0d51e1bd5ef93960a6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54534e17b42fea2d0e6b37b9dfd30885402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8d4b8839bda2ce2b919506bf67d49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602011d52664d0cf880868435530a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb2d935d709a57270c709c319b77e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed38810696a707cc0bc817baa18d61d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f94941e6414d1561b76efa95b9c79d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c00e7d8047ef5df3a9526e381e0e54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265589fedd570f86ef5f9c2b6120f3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617e4e86ca71706bb3e4c14aa994d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015c913897022be2a21b246d20df592411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531166e7e50bc5ca1d766282bdeb8d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9560d0a3954f4e91bb41498fcf243413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d6506d32b218455b9c8f9f56a190f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec566ae6d005dd3ef88d85563767d43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9553c348cc673f99a6772faaeaa342416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c11fba8fb60c4dd319807214c57f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994562b34ddb6bb86c62b86e79e292418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eaab92303350eed81b70474562930419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448121df9b2cf1634d95585932440cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536e3e1d6c0acd645fe28667c4e053d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff298284d4d80224fc1bedae9514fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651675613919fc72138b72342d92a9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a1076622c48b0627a22a5ecd302d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e849945e1d2101b8616a1d1c01d84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9996b98bc9f6ed78d9f246b52586e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac98df386e49ec2a655b696bc0069e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a287580cf7646a451aaab21e208cd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ca2e7d9a56e6142871a11bf6819e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b758225be3ce5596f8fa77551de07a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca99b0b5031ba0ddea957ea127006a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae12dab027c212eee1621fe3b0afbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6fcc311e1337c0a9349b0a47c8808433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c3ede37b94649cda42418197008da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b0b869286210e6a7b7a7ff2363ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e206ae402a973301ac8ecf25bb3b6ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb1d5be03aebc2bf8a3989c6cd7ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff49c1e99728426f07b1e1b0d1c8bfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72d65c0d1ded73b80a3ca111aa93ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a410902d201b78bba91581d4b56789440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fc871c1f2f479a93e57ab3e5dfb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edede5e2edafd460ed6456c0edaaffa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0c53260544d4f6e440b96f00db9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e542e09d8ec0433c2557845c9e71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290d780c46dcde0dd5ec9b66e2dfea9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e81de61793c674f6a356af9dc6ebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b08cf54a824021e7612a3fb4c5e26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e604feca0112bceff0468137948384d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e84c00a78d9dc44e8796a0fa34796449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41495e39c38c626001f1ecaaa862a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787d322d38007fc0084aaeb67722488451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5e635d6345b71c70d1572f5959726452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25905700597e3df32f019b9f87f5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b256e1eeaa92665634992b4ab2ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3143baa5df2fcbe4d87b39b7b8a180455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65682007f6e8d0c3f3002c7dd6160235456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9adfa5de28a06b22410274033f0982457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05289c9816f816b103d669f1bf0817458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610cf468d5e33d292616ed5a5694859459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc7cb11b9ae3c575d8f9fe3a33666460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747110c14fc19ab748ea6d78a9a6fd78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6370c569068644a8b6d36a97d826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351b5fba5df8859df073ae1af9e9ba8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13aaad82a5f22abed048abd4c342af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454ac3e2745cb2057bd63d422e182c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bbdcb992440f1399411a2594c0b08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e4207f58bcd9f75d654218b67e2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaac7388357449003f01d98d2482f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c19abdbe53938b98397844a2324d85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64df20a555b7d636b9c71eb83237c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4966a6aee740fcf1153ee299423965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e19f7fc2af3b5184c6d1bb499dc5c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482ba562d3846621bfa6d6f9539c6d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d3a7eb64b63f23cde1ee2c5ca3f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bdcc36a8170a69e2dd502f402ca07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d31a940d72151896876b58a152b815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5935e733ac6d7af132e1779fe12317477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5b0d7769f339428fdf76a7082dbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b39c0a264d3f3db06946ff50d76c98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd8cf28c477f701f23596c51741ec7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7287f4ef5c6c298517f80a7a4807481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68197baf02d9cc90e6196898ca95e59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1038fee711bb6533a668cddb644da2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eac70a314b88e61732510fd43aeb47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a53ee85b5c8cf43f6c6c1594686e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0b9a14e7717eadb084a199f99f351486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a420602e91351a9389926ade441293487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a5783447530ce5bc52e40ecec1a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f78d02a50902249054b9d7250ef3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ef8f846f5d95e26b749b1c8a96d77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af154f3e6a713e540b8a1314858ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3b39ecd3281c21e02503826fa9db9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf50fd160b3424012bb9ebcff544a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482036798c0c608e4e9072d1f32073d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61616b73402dc6a341ae1f0e44eeaade495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eec7d3f8d10e1e6da624f337b0ab62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd72a954f6637f376e74459e854412497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e6129c85f6892c8d3afc617cfbed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b6a776fa972715b91d9a8604d72dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26173f8c2c3e566f4edf9c2379bf428500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659cb55464484dc4eeaa25073acda53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a4867c5d3f3d1eac60fc386d43821502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef290cf15ca5a176ca851750e97c4fa9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed91bf983293a6d724caf7ecadde62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89bdf9473ec67980a2f99bdcb0645c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e566769609e43c5583d328b59a56e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a775dbbc73307a09865bb132ff279dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2aec789f44552798fa78a8b48a9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6c7197a72f6f0babeba18bb01e4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d42eb45e69ebc19a97b6e8451f968510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f318db69e9a82dcc4277c5acb3f09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1764c9322ba1c94fa4428c78bdbda66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23832fbfa9c5038c9a8b920260d05b89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91285c4c5473c411315b63dd4d01192514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d640394ab8e05fa948d552a74e608f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c81b26e820024610b98d45c44874c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f5b09992b80f060527d1abfeb208517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bb9d7ffcbaf8eae75bc328a36a2ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16844cbfc2e1130d751e0c828a83b388519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8bcd8e871e392686ba962caa710ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9befbe1390176738dab8f120b56696521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6ddfcfe1dcbcacbede91f1870a36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae5e09ed8476c9d63a711a06b7a616523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f425e2390372bd3629db2d50963aab5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351983ec31bd5c072c0620362e20e03c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed488c3d9bb498628144d097fdb50508526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418f3de31335e09a720fdd0eb884c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5358f4a4a149af93a0a8b974605a0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203c4828948de29de4c395919e5fbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747388037fec1cb96544324c4a42cdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4699d34d37053f5ae0de5dd7857cfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bf36f83c8731b101ff48572982a44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951bc50af7ee43cced3270476433c32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921e4e3e54f6d4c2c9121593c8507dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d20def5f3dc2230eec00ebe1c24646535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a895d2fc643137816e439faeb6ed0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0b78fb2a37cfa2ef65f5e900b4c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1eccf3863ae02ce4ab2e83e56061a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01051421ac5d5623500673bd6d39483b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c051a01c81f823abc225d8dee1c83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d818bbf5b57cecfd3cd19bf35c2403541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17952e5640eacd8e2ff0dc716688804542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf068504033ef945d70aa4fd5d5799543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ff0bd4be429eda5f48a83b29aa6e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b579653271c76ef9ff80d7901bf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9949975be281266d8b707e5d4872b27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a0a1ebda43ae5a2251ddfeb7be8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce382fc610d5716c925418b75ee356548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b2203f9c8846ea1494ab8943d7c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa592ead138ce423b593d686f56f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5b77c50b0c470d70f40a7c149c02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45074c9fd407c2287dd79491000033552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf260cd49499182da0268e767d0403d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450132f97e0a45a1057ef9816201e60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb440ef251ed392813ded206ba9bdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bac671a132502a36eb17d10ec5bd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a45d349db944fc7a72b67a4b3a3db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b68ee0c8fea6b0fbcde4f251b62b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a2360ea4a8be3dbcff5c5ff82367559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbef55d11c70a06c57fe1b875e91c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ed5733be30c177de4ce1fab612ea5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1a95bf7923e7d191d081fff1ce3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d20b38f7792d4d92209aa5880232c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e863966056208102e95e17243423b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077f9acb75483754f7ab6fa7b32ed2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cabb33d8c2266bcdd245934eee7f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d5f1b7cc9cde303113903cb863f57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd758e19ee1d00f9fddedf95d66161568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7ae4d2b1a6c1b36fa305b647c8cc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009f81744f2e04f84fe668e91c56abb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090d94e0f70c1c0e7aa55880f72c80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42396db80efd8c1d53902501f10e1b46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78185edd8bf3cb3c9adc8bde1d9ca6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827cf068ea7e9d63a90ccd6ef60beda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46cd9dad2715cb4fce7fee7482ce33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebe89dede74ac30376f141d17b6e37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c255b31be7e20afcca70f368f62444577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded73c7c72e7c4cb498cfd46273bd5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd956e0fdf2dfc6126c561800a3193579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbb8a87ee46fe34599f64447633ca6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e24f71c4a9e6b43969d87f9c7dab2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45bd14d25931b6dc86862c4e6396d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02173b64cecaaf278d396bd9c68890a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea7af7206220403b909fb115651a03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386980e0e32b95e05cb74be679ea3ebd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf34cccdaba65679249914ca2affa64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888964599a3a2055342beff15eeafb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06081c391cf0657f0915ac9216efb9b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec9469b194dbc24a032dd4a1c0dd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438038c8c2ce9eaa8a18c00786de69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e69231e9a51cf986694cd61182eb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11721d3cfdf7f595fd67e9acc3931b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ca9fbb43cd8a84cf0e20aa139f51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862fcf52116fedb7bd2f4bb1909c597594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c61e5aeac3d68d4efdc902e3d77f5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b783f1427d8baa0858d5eba69ab9e1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4c174693b7a0d3d8d03c2ee89c136597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e598966f9135ef71f715d70b3e041598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996551db0e18e53a562e6555bad4cb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e9591f2a1ba45c2da328f4266344d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7340979c550ace867f34326f1b7d6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b540b7016ade8aed9b3e4c31c3d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927bbd0ffef03ad0b1adf77fd650b63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087fd4a8951c5a295390295c2f07c5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44141ec017ef15951a41fc331d1040605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2628d92037c175f74bb4ad42504068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bbfdfb9c9e3bce449432c01ccbd83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65fbe454d155e4f0935e587e7d229608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25edf50d70c3204c15af9849f440b9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a38b243bd9b90521c7e0d416d01ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10ecc1420266ae085d07cf3a1b115611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc479ce95c08f75febb6c51c52de8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25640e6a36a353ad8b591645af10c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b7e014449d52632d8951ed12c1a2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6c43186983a4fe62318bed78c3d43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82eabdb38b5e55307366a340a1ed99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e9cb1ad3eec09f41a020e3394870d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bbfb9cf027b28459a87e621b14cf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46f6e1373226d4d9d0fb0be8227ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc157fc6357e257dae73a3d30863da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e09a02255cdfcc172bb57ce4c2b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8540a0e26c029c230e4ac73f3ed02db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d99d792a65f423de852eeac48d4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a56f6fa570d60ad0c0db4ff06234624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8b9645cf213c479825db93581488625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379bfec10fc64ed84a478df3e993536626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063a14ea9860c8c5e3b817916da1605627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f088d908251ba35915ad8badaa47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35620a9c3b0468c13ac0b870df0ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b207f25715c3bfcd568ac909439a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423dba333d0d457b7f2bda563d20c2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbbd5af8d5004c3cf89b02c7d22c03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c33045aab08aaf1dbe9c32eec88282633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42559edfb2969ccb124a8a8f6c1e81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652cf0c537bca9db6184f08d03e2067635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a689e18cd76ae11c9f187005bf443a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f408310657447d8ede8b271d554ec9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c4ef907a3f890c5e1e4e8d01e43c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1768c9210d32ce8c14ca528aee3be50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876131948710b02b387c4603644ea7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0230b107872695e60d171469fdc518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e3662e9c72de48a3caa023e8fc7ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ec7cf291ea2812b490f2d4316c95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac98de6e7939c351861c82c226195d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf9ac073dede1d606cc3aeb1cd5b28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201addd024bd45d8ed34ec9ff8d3f78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c3304a765e5c204b2af15c10ca03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e86165686d9bc357b35a68576310f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1f56601818482b34bacde8689e160649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795433d681d9287c41d19a1ecc92ec5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe37783b7fe4321dffd4405e5448ee6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf09cb7b6a0caec1ab05dc0d2eb0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dec0a1dbbfc4de5c2f06ea712a2d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25249404300dd47ea8c2b28471dc39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d43bc10be7e361f1bc51c9cac6509655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7056c2f2a72f0c20869d725ba146b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f2f8a3d9a1937e51887b4808574e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c8e6b47c856b2c27abe734d8d6aae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97902fd8df9c99965e3bca88d390438b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f29dc1132c9ac6427228cb02ea02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce79de6bf078aa9e037c70db47d85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e9fdf51e4145089289208e9d7973662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4caa4587249abdd811b275bf76129663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5779f1174960e16e4f0aeafc4ca4a96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e096e379441ab70f5c47fabd32ce8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55d5d8f5614cca4acefad845170059666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10abbd103d79f6a253f0bf85ce4452c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d0b107c0322f699af8a120eeed258668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bd02bb862a6191fe9eeb3c414d127669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e40af41f948eccbf1171b9451ee1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f84c62e682ac3d3477e22e7a082e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af4427cdd685bbfb77fd3afdd8a7fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7acf799c826fb40552b40d5076f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5956c54689f3cd28e3f9f8362f02c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d3489f7d2449cf17788120e864286675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca27ff25980fc90dedb200b31da10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb5fe5991ece6967c4b6572704c7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948749dc9bbe5971e559ce2c7fefcba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99e5163c2f0281dfe2237e12dba707679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48386548449d819381b7e370f8ee7d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc609b81da3424144d24ae7ef7158681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa507d2ac483cee5f0cdaac48162aca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d95778b7d33fdbc7ec183d973b47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340a79e7b5f09ab8cc33c75821f3425684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9b442bd01a69ece95f9fb830b8c7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90095eda11b07099ad2875e3e1fd68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1751e9dcd1cef6c0eaf288aeab488b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b064c0bca7ac5adb8ec65ff7ec9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87b0465c301da14d5e6cfe2a66fc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae76e74a9a2d76d620bc3a52f1eb55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603135c45da094ecbed5f7a04c60a200691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fcf3b09692a2a8fb728daaf8cb65b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cae762bbf406bfb5c1c44a5d0d1e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c1c8094162693fe14e8f4c055c5bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b645518f1ef383e93f3048007148919695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc483da1e6d3cd6c5fe0cedac9dd4e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ba7ab64da51f53b351cc209b68458697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe438dd5e78374e60a4a8f808d40b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7d6a0f201427894b9bdee29195d99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f7c6e40756672dc0da7368929f960700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee463de73cb6f852fd0de70fddfad1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0bf062d30b0555a63135fe81d892c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b270c6c800b4eaff72c0faa6b1843c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a563527b64f9d4ca647ca119f3057c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1329d04d22b08bb92bc9ed2d3c56b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5149e49db0fe58a3ba9b12eda27a45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf0a6037dabd6c602f195859ec10f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078afe1c7e9ec8206433fb62355c820708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a489a5b3c6a8fe4fca6d65ec8104c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b32192ae028cb741e391e1ca2a8cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c7e4ea7805eb79230c262a0861c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736167be87172be173a118892dd4399712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380853ef38422268f2152f689776a7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38c59e40a7b3bb56c65857e1627a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5816998fbbd30f144cf8235854f5c2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a84e0474e66566160c48035f2deb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4bedf61e95c7d5e70280c0573d175717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075c9633154e2c82da261767ed1dffa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded92848f2cc2fad9c5f9f60caa8d921719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f4e15989b2643756ecaac2975a2cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4d2e02aa2932dbbd359efeccadcb5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea6143abe5d82881d4db8bbda32313722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c27cffd4be579a848285d8a9476c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad38c8f609cfd4cf51eece78344d1a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48a07d289d8d69612fb4846f58dcb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e4f5dcf3afabcbf7585d12c22589726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155ca9612f4d94f91694c2aaf9d1f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7ce2c7a1f94727b24036e2198e636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160d5d6579dc19ba348cf1a53f83b9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab971a1dc8677fe17d7060c1a6d2e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4318cbd08362bdc8c97b8a8c99c4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a04c4c108536efc7de4249044e92f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce7f4fcdc1b4cf71074101e3697e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1a9623728e006eff97312ffaeed55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a729f9470bd8b51000785caa26ccd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218855b394816366b0bebdabbb1653bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd7636768b557050254000699a62f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d054399b0bd5cbb95269b3633af9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aead653c4131a9e533e28ed3aaa58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7947b6fae2fe43fbd84a4f3bebb3ad3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355c38378d2a7db6664b6572a8e62a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a4b9816c8b8fe52a4865aa78d08e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400ab7fc2ebbe6e6bf842baad2c893743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013fe8d3427e8fd6a4612f2b1993292744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1049aafd355a83e5b5368dd606f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25247249254701d3e83a230f65424bf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee45de21f04fb6dbbdb5da1fa5d13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a41623b3e236b1402b6e410312e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda389c0842ea953284b39f577e8eaa2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168973f7ea511bb761da206f7f3eefd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b93395da6055b61ff40bff79aa5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e751d964669e65b43ed712e31ce0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54c4b8477150e65a0e94ceff39abf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cf75e812febf7696dd52429de62c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934394fd0556b01bde5c29c37dc0076755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c8982047ba107de084172908f52b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0469b87e6e768d33f9081ce8c46a8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca9791a140c5f57890dd74654f5bb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6fb9b9da7d20c1502cdded1b2979a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>