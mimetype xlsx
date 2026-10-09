--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbfdab6846ab4d8bab3ba083b86d421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5ecab11f12cf247dc40fb2f344eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf74cca62fa4fc3934856ff8b37cdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07018c018a0b3f4d71f7eae113ffb7f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd0bfb1d19dba5a0d36bb3f9a1c6bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f736e86bf6d7f5a3f8cf1c64fac3a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b466638fd7d9a4ec4f0c9a9bae81bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81480f51f53b1b37bcee460a10e9778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbecf636a3b5dd56d3db064e100559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812260f7dab6c3151923ecdf76b80f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a6562fc4e0d3f7a2a7d352375a1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da277fe863cc35c3f8d0adb6dc531012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0a9d956fecf40e4b3dd4d589b92af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af902a5c22ebab408ee6570837b70414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe695f29f6e45cca7f75e2534de8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82243967d0dc9f6e151c156f2d5b23616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d508bc564ff312815818705b6c1ca117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf307c125eba63543e35821238f515718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67aff7de59f59b2dea4ee6158ae3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b228f9b79a3c312973aaf68b43782320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe691cced53f4e0d339ded39f3850f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba39ac2f0bbae4f5fffbeaeb5b9c1fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d930234c376557cd829d41d3c9e1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ac9216f256ff0545f76ee486a7fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483080cb1a7403132fe83623b865b0ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f6d0292a45a776ad3e4e7f2beedb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1df26c063c186e552ec96c4ac6be0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a94f3182a7de179e706c153538d75928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0847d4e0735c51490cd4d98a6a924e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33470c93892a5da8447a3725fa32062930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2c5298a97f305bfec1640b40d623031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9cc1922185a0c2a603045c4ee91ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac16675128952a0fb341f1374e2697733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd2979c47f29abb4866ecdc048dce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf49e1ce8b7eaa5362a6afbdb2908a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a2bb195d209a5b5a2a20a4a465b4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081f884edc0ccedf2af038af379c4a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe833b76ff0743ac65ff1c746beb0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e63e1f5d4e55fca890791145be2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ba2df1f02c4589bd0a3bede2775640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797334c860237e7ee4da22f4e4d4d24041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a30c8f55399b30a1c3408abc0d9f2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ee4f07a4f19a6bfb564bd946422443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cfe1bb1181f7bda199e65f691749844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c20ddc78a23e1d8599f97a4cad76c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbbf605d8aae29c9d614ede981d8c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a24f7009bf5e9bd27c251488c7c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77899ecc1ab308573ee665e88976e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc03d336a2284a1a5befd5b73ba3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1870a48b99864e366bd32747ca14250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4416e8dd4bc4d949bad1582d4c897f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e08030f2fee61e7aee70d6ab1400d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea95d10f43dee61ac2fa918770e937953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2794315028f00a09485dc5e6c4423f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f4fac70b13bd53d3a5659b4fd0bc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb55df3371928fd870220acc808ee6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516885f20999503147d45ceab8be34d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a4381017d9ad9bc4efdd4a753926758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462fe346efe2d6c7400ba6afc801ba959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d20c9945dec2eac335e5cecfaa3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd1077c1d65f034b924c1632d7ad161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c48a43554b77ecdb8b1cdd430808862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4691dd1f15778a299e623f634f91a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d0793e4c32932e56b8d2282593c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109f1975e2beb0044a865a06ea915665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336bc65d03c8812b89a31604a090b4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3d364018fc811730f1f47e6e2150267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc377ddcccabb81f8eb93dede3096d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a105cdad7e753fd59ce7898e6b7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914ba007167189426bc686c1c6f14de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4a8b439453221e1baa65e8f10cbb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8737d9481c2fa1903323e200f13da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eff79944d5924df28a1339d94e2e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432432ced93327b0d22889c962a91ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349ac32b81ca90a84e3d988cf241bc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa69e5ce027f86a0a70222fe11a1e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45fca866122dd088c86803aec056f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c93fb5492ff9cdb27671a68654fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ceebdb9ae5b482328c3765260204e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fe05fd067f49cc9ae8b3c124d792880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9240a109d662b32effa82fa81ef081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268d68269d7e7f6430bac8f00754dc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181749566efb22bc25109f7362622a1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96885e6fa5783766ce71d46b1452813284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f07ba62ccca5c4645429d998b271db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c98cac0e53b9f11591ec8c35b17c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88817ae8fb088e48923692d8dfe95f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2bc323f6611a8eb0bcc75af8256688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba9b1209a7b07d559e858a77e51ae889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68023d8aeabc413d32b13aa7e14c0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f022bfd6bfc2ab7b8fc51ff97111191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c219cdb6ba264b5899c794e0336335e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a49bb1c09d9eb14473e1bdbda9ca4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bba3e11811f7bbf50f0e118de40d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c372d8a8caecb35898052dd707037c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1c53c1a473548c0d9a0bf315289c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeede2ee2f2187b446de74fb050017997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d4308400fdaf98cad77efeb97a84e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4dfaa4d55ff4583b07a63efa7201d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8d3ae77a372ed22e2ce798c802349100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127cc32179271a23bdd229d4159189c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd31dc37e12222738839cee61f3b45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252325493bb855d929ddb291d7784154103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b85348e12a7e591eb5297bdb129cdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e9b8f7af10bbaab3f9f1e302fffa1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7bd503dbbb7825443dc59b64932af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97ff187b7f4169f8d7f4a4e06620c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab8ac374e8fa98f609997faac07c37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424379a4f258e27e01277a523531bb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a825f46721edc4483a54b7f81e2bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc021f9919937a7832b586f69a5e038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205ad03af2e6879017cb3de5ee9971a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6057b241e62ccbbdfc51ff45e5b03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747395b62bdf7e87f8c8720aa2081316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16219d12c46dec8ecc8ace9a1e416115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe86c455d9c18a0bdb54cb3dcaa5a1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3d666ab01e2e1a3318aac2907598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed084b624dbb7e38c15e5224f0ba747118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912232290fd1575dc55f935b56357c01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1d2033a8f3006abfc7618ef47037120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0814886ac5d9a15eb6e495aa657d33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da81226f7b156c683e99996a856a10e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2094dd32e6b4bc559b07a61dee89b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663aee02bd425be16e4abedf8089fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd429b71074b25c15095cf53a985d73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad8fdf31c8aedb7b9a7403d6e15944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410aae24aac16a99dafc103d74d6df1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120553ec1d1604086aca8f8b4fbfcc39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b086c9e690c8be0ed84763c4c3b49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88da2971337284a89ddc5df6e8ce5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d813c0a0cd40f961fc7b96018f4300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d697bf1e461271762bafb1be32723132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f067b59d4c7b68af909a18b7bf017c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bea1d22068e843821ad51191959fe2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc672e4cb1cad08d49b277be8a7f0e11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c62f34e350dc9378626304407c3f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b838f7ab30afc497b8626251c0e86f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c471291b51c64a9fb8a0e38d16208c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae2134d237e701d9f77fd6ceefc81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99418dd73082b86eada6e25865824e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9a48fb5016e1341afe21d87373197141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12217091d2396eafe717a10bf5d3462c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dfa80f27980dbf57753a9751edaf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447cbe4e21c16248a57564fdee1249b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94ace11adc7d9061be36fcfe7ec4dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479095717a71430da12c9cc43dcb7df7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295dfd0699e73ea1ea83294ba43f4f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8dbd7128789466e768d00b409e258148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bcb120d4cf5435d378246676b8918149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023b8b459da5ddace2543b973ba7d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc22ff83bc5bf21976ddfd7eef86034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd3b91d311e27f47751e43ea0e8261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b706d599c0f0c7cc2085ff9a5aeed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0005eca99744777999cd71a0c0de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ef10f08cb1302de94f4872e2e1ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc036d2d9e8691bfee4628e36994d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821023b0274311880166128f07a345157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc733ed3bed4af982f54a6a0cba056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881e6a31e6e6e669b3defda922681b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991633ade2c71aa7100426b256480a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6190743ccaf02d2b258d998a364e89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022eaa676788a2cbf11e5db8403018162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8af3ea6ebecc2421f8702f9276de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d170552b358818daa23b2d8728214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee315cf73340b5315056a777f9b76c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772dc7305ddd85d7eacfdb6d8aaa109166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27145b33e45b8b5022429cb28eaa90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7b4e221d2654cdce35c0cc3b769c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af554c3f2aaf2b33d2b631ee24b32d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485331c429e26f8088d620933471701170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e5c610a7af5dc642be553f3334b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6020fba046d0451d218cca3c04fdcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0db5b79b6006977ae75877454e8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b21f16357902b089e0dfcf3877002f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95d6e1df50b9b85836a790c8900a4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ac69f312e39b825ecba7e7e73e27a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8faf412fd2d75298190894af33702177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0747cd07d8b61dc14537e9407ace37c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28d7709d2799a85d38a7cc483047c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cbc669e5ddc7dce4fdbc0e5bc754c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f44201178fbca20167e8645b2bfac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0958dbd320857eb68e5c7b2416fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2e0029e3054218bffe0a4523df7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f6b4b2b066d255ea4e04a9775c10a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e465346ba34e4dabd12bd57f7d6a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162933709c06fd7dfa4c203db48e1e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d9c5cbf58a38d7d8f1c57db99d527187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a111a3177fbbb102556570904fb83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76915015d294b0660469bb35d189b3a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df20dbe75cb7e0fdbb48ec43aa8519a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e817c83491b7cf8486dda8bd6a697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e042c9e5930d71c1b6dd85a268bb5f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d84d350ec5cb437f8f1a9cc27557193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b2a2e3ab35e680e2d0a05e7746421194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d461c9c8875ce967954bcca1bdd87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759d9e45a0cbcf7f0ed8168c807ac6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb7a598c3826ac1852d4476dc1f57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11966e272e133416a61f2f2920bb646198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540408a8641f214edd2b19ea5fde6c66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a803caa1ac80aec3ff2caebd8c3f834200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee719aee4a9f2a0f6cbeaec7df432d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24650d7f103a5e74387b8eab4fd288e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfb91520e85155f1a7a6e668ba4e5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d0cf5bf411d1a23f9a2bf234beee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824b53a10da980b320b6cd8f1b9853f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebac43ff3a067f808d85a62bf212f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0a22279307436507c5b86868b7924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8941f38abde16bc19e12d8a94177a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e3ba57381a5c9131440cf1665e6ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea049ece64f32d9d91371e1e522e3d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db7ebc44f7b8095cb2f74c7c1f3b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc7364b817e960eab9ab2db4a3092212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325394c2ad7ed7ddf7fb8c985ba390b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc598190b5d15a5ab628aae1f64a3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e292a8ec5304af86ce0bdc4354d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd734811219404674161297745bc4554216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461814de42bcdb86b412e9ae717b593d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f7f66aeb87ec14a224b734b53b8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57620e1c39c15ce4b8f35a09c691c591219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ed362fb539f4950907a0feed4fa4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e4ef09eb95485fe7467d185bdb5b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202147cd7eb550f3034acbf3f8e06e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44492a1ecb22e05847bdf694856e97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f890fe8bc4a24d3002b04189751d2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd6d25387ab19c848be9f1edbfd84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f3a67a1583d10b70c4110db4a148226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b95d062a2aa3861d62cdd4d8861c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753a577828018f4892f41fbbaf8c171228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb47b2c3a4714d53b8ab91139b894229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03374cf79d4c331e1650101c487e19a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fa829750e1c67f5bcbb4d678b674d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995cf429e5a2481717542a72c7586a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792e01a46f7a9787b01a4f3c97bb816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd34c51e69cdefee6c742a03c9f16c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03570bacdf37f03fa5149024606bf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fb803eb9be0f7bb077d5441601ba0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522174cf4e51d984b7babb3c360b49d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe28258dd69e618775bfa11d26dc04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70127db21718e3573fa31cffa1a03be0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ddb8622afbbe0ebfba55b772559a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4f1d0afc3001c154677bde7a249cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a6d6195dd087bca8a01318cbc3199242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb03e3f8b74f324b8887f60606da3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43d208247cef262d318b3e34af231244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb276822e9cdf89f8b5181bdabc136a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b961b6978deb7d9c52d9b175d7bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fd953f63114d2cd9cb4439326819a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa967ca0ff45b3bc5dd9fb00e24950248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1740b157fd7863983543566fd731dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbcf04e6250d27b38cbdc5f7e8f534250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14dc5f38e491ac867c90f817be3b02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af264772c7c9e3be09d143ea7437e941252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df945d12957e23b9aa605ff5afe3b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc23ed1ee8da980beda8c744e336368254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f06a5c8bd3d21cb5717dc1d3f02e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e48ef7b0b422ce28209a46a4800795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b42d93e3af90c50d2bcd3b1d4533257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c67104377c74b6cda5e79a48e01d96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83407d5aa188266df15a79bd45e7e1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b90b1baad2b95269fd6fc5f06a373260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a607180c0434764352ce5916f135261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1e954a8259efbbfea8228a284335262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4817e23bfa4fd2506f5ce4ebccdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf0938d87e5f4b54ed4e2e2226647264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bfa8480be5f82fc9c0cf5fb1d2897265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a643d28036eb08fd5413b44047eb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978bca44364ab107e2bf235ebc49ddb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b91d728a22cb8fbe8805b62d0eaaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193f4c55e310994ba69746654446c49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfee961bbb0ed5e2bbcfb8eaf160f1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881815f022de6ff781d132e123c846fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e80e24247324fbdd86de2cc9b24af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5c69934117d4c4686b27effadf663273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546dff20ea715bf8404baa2ecc53d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d25a9611a99b48acb6324478d20f48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3412b97db2af209e0cb2b82eee9a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d7b96dd05c152bce100aecea00d85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825900dd5782036756dd5686cd804006278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692892806ae7ee50db1189b41ecb4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6650e564a4363fc011a176155d9d095280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c311efb29dbf9cf7df1f3877f114e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d66ee3739cd6146de4178d50239682282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e209d56fdadc2d77c79e70b56c948283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a2e2004134e53bab7167ba6c1149b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787dd91f4792856fc58ea6a794b5f0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1194f79914d973fdfc15f109e2ec5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89487b30ed6dfd6cae137a95ce9f430287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5a9892282ae1288768929e8d9599b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0600eb71e8953bd33c9301189ac97d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978adcc7f6bbda963952bce82473744290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e923c874793f8a5eb63d4eee9c63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807164cdc8f58eaa99741dd59ca66b01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc4ef9a1ee812cd6b36ca5f04d77b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df0434d74c5b2056b047971ac7d3b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3088eff83ef0a632be526dd1e578a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dd02dedcba1888ca07756634c8c21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52c21efd107f0ea6b5956c376492b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dfacfc7671a790e2d6904e589bb54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831353deca2d3123485a38c82e0f6215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ece730cef96fda493c95730440eb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787c1c99624b07efba1073cf2e49a05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ffa58baf63f5677e4a893458b5c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694bd0d3b52aaaf25e6b1938c3a9915303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810250d95cc9be57ed76ad721a02c97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fbfbd4004fd087fd05f6436f4a4ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f3fcf1c7beb274e63ee8af9374d69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966551567df8affaffdf25d6fcf1675307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d11ab0b7340bd6f6b53a78d3c44b0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b892ca6497b9219811a974b0c362d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2941a4a75cadf15ae05a2384f36c784310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4c6950e293cef7d3b05b0b324dad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3d16b19216356209b5df5fc0ca8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd9ea209603f1bf4edda2f189d1c01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32720c325ad118a6ceea4b293e158f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188122924387326c48fef0e6b9269fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001f7b66b6675439cf3e0424396b714316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753bf94d04c2bebafeb777606b3b468317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3aec8563cf7797dd72d28130a2ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501f8d97b29ec0615ac9f6a557ca6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0be426fff57b59961f693b5c458963320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a773d60fcec291d55a5c4d4be2596321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d325eda0aaeea0cc47ca4b2090b296322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92c7484d0c5ef77fa50e122381089b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745155dd71d15723479833cfc84c32e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eece8f66aafef041e841b5f447893325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47621829bddd15af62143e382c0d179326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23f6da56cf7bf801f4c7b6cdb682a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f419cb615b5d91adb6554d548b9eb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524b530c363c89f935d409daf283a93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adeb20e55d90c486cb56b89cea673c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474143b1cc49ab40004a6869698d9a04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8f548da901d090d021ccb0087413332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50759f51986d78ac46043acde6c873d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a17495a87cff392213329424ca5b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447b797306c0c3f9d3b2ecdccfc2ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113e1eb29173681068c4de900c22c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864fc5047156dd76aee2227279eaf4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10baaced978e2893d3915dc1fe4202338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95188e28a103969c1e21d5cc58529f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff567e5be34d6d6003535d83f20e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fb577d64668ba3461bd32f32b312f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59062e801c63c9b55e959924e0528342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a34ea19fdf1ef6f9072e412ba088f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a8b8595ef1d49e5526d0af50a6811344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062de3e5adce4cca41d1c328ef5b67d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220732fd5f949ae1048cb227c1f38c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349da077128f71ef7a2b931c2aec5a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82b8474b3707bce6bc751edb5c5f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b14340dc78300f77b286eae097769349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42cae3cab5dc2d62e48e0dc1d26fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f43835e1607ee4cfb948c4348de5e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb9df725c82c58acc10c8e77c93ee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8018803d9cd3a0eaef58f2118bfb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d45c02df34bd6f934960f6e07c22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e763b2561228cbdbc5a97ad70da1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1f0437ab03897e96a948995db648d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c698b767766ed9a96d3adf8811c52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d4ecd629e6b0ecb466b4581b56cad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd6f7ce11803f78f7dd8f77d2a807359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a2c89fec1e8d1711c2bcc6deeab65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8cab51ba7917b6791f3560ae16865361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fef1ede34885c11f437e676dd61e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd921dda3e5ef8d9e635a8537768a73d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6a3ccb41dffbbd74cd61a1f90e74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395abe12cb07bf51d2e90a0b1925275365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9685ca58f66c71bcf8ceb6b3a4bde1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b42cdffb8b65d9421ce3f03d3863367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19db49b3b386dfd1df7c4674aa3fd8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b214eb5c2441d2180c44b6d95c0275d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9938e2c8b2b40614d3b28be5823b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2d1b9ae01c87747427a9be53c2cbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc629ba93321d9a8af2113f7fcb4a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2968f3b6710935079dd59268120705373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d0b02b4d096d05a72d637f2eeaa1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f3b5c13bf308f170bd471fbdc58c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6a642ddc71625567319fe737b21b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c3e24712eeb40bb9a318d4e05d86b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968e76cdd906967a9766408e1ca92f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab155b1fe5b2d3d769ba73635ba317379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aaef4ceee447cd3a9fe0643897940380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b0225eb418ccda3e16f939406c09c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2af337aaa6787059b85d702d0faa6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc2f9e941d17922440dd2cd6bf255383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b09b6941dea812cd8899ed1aabf568384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecb8a0f3933b3eaa87f7675d2faa88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af2ee43d572732239dae80e982e45d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d043a041664c24141bd44a3c4712387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d573278bf811e3347838ed4873eed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f77d5e49049f243214961b464ee1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d9d414217f91e31bb54cb09542a9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e114685d66e4c3786f98d4ff89a26e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d3089865bddabe76349cd27ab5b7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a93143d601937d376a5de6405e2554393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43593d4e3f95da9e6a32d96fd18f0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d5a93772a179290d9fd085581149c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57290e39bb6d4c1c08d4bbee1285a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee52ba83699be921ff9a8e9f2f9407397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544fbdf85862e9367a4ab6599b37663398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe22e04bf36f3e7e62e51c14bce1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d7eea01585749c2064f489411cab5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fbf2183fddfaf13bad1a9b8e75090401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ed2caa8af3fa17c2b1e67c5e07ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe85bc57b82fabadde0b2297643f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467e59588da00237b8618ade22b36e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4579c24c018652ad254b464f25d989405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080c7a188588765ef4479648811e7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a44b119325be92b6dac5f3f62e02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757cd0e120b52a3a1b50d47444bc327408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfc73404431b128db1754eebc651d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319d6593871097db5c8c27a27c5398410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49b4e74fb6b845367c4a1cfcdf04a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0796ea134ad8e84910967ba7192e66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b740c13eb1ccb4d6629e8d5149035413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81bb73e5003a6523c17323fb7e5d0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d5ea687db9890886dc0e491dde538415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6cbf5038fac77b9319ddf26ce2bce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad349c94fd97a2b4f21479f259eb0437417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5bd7d4e974d7db05431ffd2c68b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39ed9e707926f935a468db9c15e01c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66c5dde5fed9275972a406bf5b460a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721f61cf4f8434a999f7845bc3e056421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf689b2820b5caf45024837aa1cedb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5346eb2b7a38b09c999ca9473b89ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36311ffedb49c4f4ddfab06e2f7b9d63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f38414aaf80ca39f7525ffe8a0be5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51741c4b8d25747e1c462cf5241bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031efd3f0d9facebc970c07574ee0d5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6988592c79d8cd8f1b2f884f8f193a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95941320617f37c8382ba112bbeef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56e7a6189d1bdeb375fc729f7f463430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc96fe871e66143555e4e76e3a58ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429816c9a3fbe508568723a47378cdad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e341738871f7e26fedf56a4033af18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf0072450a7b1d6f09a634bc33a6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63438b055eaf09c999da4398224e97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b53b9328c37240ef863f9d54cef5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af3fc79599af02f4836dca765dd402437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e312016d463e4adad6b5ee62a62c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7e7b4ef2d409ea54201fef2c63b12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ab2573041b223ba936394d94c33d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8d8215ea143951f1948249ee29510441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cadda89e77b0a1914c953873ed8f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be175e8a25e5681713a050c1f007bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a13a5749cbb200333e662b2a580f6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee54f9b8b322d9b5254263687ce504e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40510b262ba0ef1b993befd3eaefa27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019072908c70cf93dc2b43276faf6ecd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba35851c7bca8b44f07b94c44d8e41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7de6ab975fa20057cc9c84e149709449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2facee50f47c69a2cf775551a64dcf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89924568717b6cb621e1acd769c4a8d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66211e80d1515b140f81b5b934645b3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64ef770f125605f50731c93aea8cf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8fe77cd1b89cb38bb8553d6fe3058454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476b288fe90de5a5de3294289f54d8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c762192f9f8a18a0813e3d267a7eff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432b6c4665703e08750bbd95732062f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff09a4b88d5fa2085d4a64dd75e48b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812340ebf839a86d93ffd1341681dfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc594cc44de9e775ec4130c27bf971fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebbe966742958bd673d2b2a25b71ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807078f5bbb966cf30933d642bedf1f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bef4e0f66806556a25ec3d7efb74d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a47ff6c80985a7441656878897856f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69a990e08dd3be7b1f38a01dd4003b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2347b6c23b972793ca4fc0322bfbeb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e461032066d0e3d59a8aa55df478467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75a5e1a31d8d215903aaf558480891468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9e5b9b3fa9d02ad8309e3ca71d12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989110cbc7b30d763d8058bf40fab7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6978ab6706a2563558a54a23cba2bd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012de252a9f46308c1543d5d1346050472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3f19b839ef61c3b038d104036ac0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c5930b829a6885b7abc9b10135cc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7abc30f99e98843d764d4b6f1ddcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090c50ad4c36fe419a8717a53d8e06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507c8c0323ace7df017c5a4c6f22d84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f271401b654b5e89d3c009ed65788f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b795d973ca663dc2e3055536653a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1394d792f2519c36fcae585138886b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f347432a89b4590adcfc2afd3baa2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e0e53a0019705c9b5b8bd4a7ae96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb22af6175d0f63e6599651a38c0ab3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38e59837de36ecb79e988a6c6717d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f9d3c98b2e7d5be21b5f3ebac9b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee3825b8c7b107cf55d64b338845b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55924c5cc6cbcf4aba7ac4f560c1d28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ec4c4566a62da16e54722ef8eb5a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d7af108663e85cc6abaa37e552be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d23f665c0b9d2dfb457d8e01719363490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc8a97fccffee7bbd113e2b140eb99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6014da69142b3819410e11751e389d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067b3d334e6c7968ea3ffd0a8464f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfe259f2ffc30c3cd93ea1fce99176494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a99ef60bd21214f37e465edaa1b0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ac62b1b0da9d160fb621a91fc82f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38de33bd87dea330ec9413aa600d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f8ba7a3c497489e4d1f3da880e5c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319066ebc1dd332122755b00b29fb935499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398161820c507946bf7df59bb68a25b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80e24e10a2fa14d26e55b9ba84dcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139232767b06016343da52812ccbacd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3735fa5a9c866b466d43f40c66aab3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9004bf15ca9f34ea33c90d23523c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d82b514efc79206f4a65c91b52681505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44db95d5bd052734f00a9f65adc2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed96c584885cf8bd2cbfaf36b28be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf5e6ee76d23b887c0ae3d592fdcad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c0e125a4c284f5e14abc51dd797c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab5c07a1b747ec7500b65bed9461eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4be138d4e965958b81a4dbc16c504511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ebe809ea381791a65a867ba4e8df2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97945fd2880940890f621f777f991252513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4d4a79381b28212ba8a87d737a35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eeeda2dc53c1b381d3d8c960e58ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeda2f9ffa49304cadc130bb36b3335516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0963edfe19d47e284b7f66ed6c1cc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abc96c486f2fc332b214b33a26f653518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd527a540258065d2838d29ae9819f17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f6572b8b53e9922a9a6497e3957cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b6ac335f06379e4c2b92b4a0c488e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5c285efcd9ee25872281fa252d226522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd55ea2714f12b47a67821fc972e7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184154a9ad271f412e671b77c26234f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ebfd49eca8773c5d044acc473da79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58235a8c7bea430667326ac81555cb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d53f2d8050215d23555ddee889838527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6070bd97f662469092b6e3902251c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3649984003cb258662984c5d7e602a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921138226951364c0fc4a0fc2a81a70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfab688c305d666c3537bc7b1ae46e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616359c396188d5b8f3e10d404defa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e655591a9cc42a66ddfcdbccf5330e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9909a5242c86d9f544e93df191f3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef32ebc1db112ca2b052e4c4a1ef83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e560d574248c475054e9927034f3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45c1a71103853a6b6cd797f08ac7d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5724512fafc71d32fcff22a7acaf28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73812554308f63de2c67ddebf0778915539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914311de3623514084226d9da64ffe7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13a9fec90b16f658774ef11c2683a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c95e04e8ff10fd64872ea5d8d4676542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800e1e48369a414bac932bdd165195543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052201dad9adb9b0abbe58adb80f7df2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258271c6a0e2368958b1804cda86e53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b760e88328bb2a6aebf8fe43d7dbb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a38f41397b6e15a150f3aea2cd786c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13192498c61155495ede79425a808e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4bdf2ce4aab2c9d42205fd024d9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d2d8cdae5d93ede43502a2a958b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883162a6512bd8b67a529803a2d7940551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de782ca14ca6ac136df9fb4a375a6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9f6efe40faffe9197141ffe462b97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae863cbe6e95595872c2bbf7b4d6088554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ca05155860545535ffb7f7115b7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f5a8b1bdb33131a65a2d56ba96115556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aa371a2837ae0a425fd72146b24bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25947e1aaee62c771f6bb0780dbafb3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f977091047eef624d437a3ac22e5ae1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4280380ecde9cad28206a7f1ed1c41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426a6233df30c2d39ae2156b0f53101561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb59bb383ea1db1f152bd756cb6620562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd302c4183559e60a53835efe572eadd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e99f94e6dbefca89f511e8f74b42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663fda626b17ae1a40899e5fa5bf66e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ef099171010981935069b51d0288566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b56755b0e1c76edf57f04c842d4f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7635ccbc1681dfd6c48e0699fbe6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcf80a2c6359159d1268a9352da329569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc46873d5ee1478ac572f8a7531ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac31331e466155888d35bad9e1973571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142edb1650e3ff6da4e3d5727db566ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1dc01f516eb8ab801dcb745dfe608573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516ef7d71f2b1da7f0895bf3df5c94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7f797395c4ed5ca9574dbd338264575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5aa64ef5326de917efdf734bb542576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603056f8fa36c4074beb1525aac3134577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7a453ec957ac6d1fb6817804294bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee83d8b5f249b5bc8524a5cba5ed399579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ecafb31dd283086e442971bf04cf5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a59b712b018592cab6e74f7e88295581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ede9b37eb1bf5ff04834bd0e0157fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f952dfca012a8cdfd20a7da4f35bb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd7dcdc26217abdf30b3124d9f2f99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833ff6351a9a1a4b0fd9c0642e4e46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f5f20ccdcbff864012e91cba11f0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deefa836d9985b8e5b7549f78309e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52c3a5774dce8705af9ecf4a39d3cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03730f596f1b9ef7e7cf90d504348589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac3b5ccd3a506da32f30f119d015d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4093bba6647f38ce4b3f20757760591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025962490789c78d590de5278ce02db4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c04a6aa56bc44cf3a9cb7243a79d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae423760e9159ed4f0ef30461cc7cd6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df8f0372b9b44bd4199badc026c0c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c3c4eeaf3345b382ecdf1dd45146596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86484962726a5bca995f2d770527608597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b492e0bf4525de9fd700ff2f64b94f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c4152032d0276acebb2d9d66f44c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec2af13d38fa4b55df202633aec6e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6a852319e9a34a66bb26b78cee39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b7888e6ca9585f2e4c2e6cb5a63b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017870ffd5ca514456fd317675bb9ae2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e95478b1c98c30e1bc26669259ce2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fa95ba5377e75b5e1940257b9bdd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb1f7d996e115e1584fec561c01504606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b6b130b6b001033149bb57f9e079607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90975ef8579b0494596287e06e6dff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476cb3849080752d9799825f6434a32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56d2295029201bb4bddc5522288faa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de259f466e6cd38dd56f6b7249dd816611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baab0d5a5dfa308b558a796dfbd497612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d66bd7dec64fb39b3ff3154351311613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebd668786f3eda4b50ab66001e5caa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4691325bac0e592974ab4c35e7421b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0204a3eb63f8d3eb8bddbaaf64e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7beb5fefa467ff03a4b1619113857617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369f5456675086829ed94be0d37baf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df1049bdc12b16488f6076ca229390619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6f4864dfdaddd05c79f50d228065620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161180f0e1ff3cd7bef44f7d211bb1f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6077c02d2e0489a78bd0238735602622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298460ca3248a137d6aca18ffe3c8945623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24646d0a2fa606052c1a0146b49fd261624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d552d3ae2247b99c319b8ae293ae6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fece07d4a8e02f58b6df517756c4f62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52a9687fd7ce7b065137d157b80f42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38ce73c5625fe82b0d211d0a25dfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eee1e6841a551dbfd83cafed93740629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f752fab4a767a9aba8c04ce6bb89d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a30a81e7fa8d79d7259d9835cf550631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2852401341582248863321fe62331632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620938cf36f7dbaf8a2b3af7b5d4791633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab6b939c73d6cadca6c233dc8de962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd8ad7a643461241427842bd9e370b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c07b07aeeb956dccddd38485f6cb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864c1b823ad2cbc57ad713c0c90437637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d8d557e54d58d1d8d37d7c6afffa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a717d8fdc7093b9f4cde36e173e89e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04396737dda6dd8725adbcdb69162640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887f1a031bc830ef38f4e31f2a1ae4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3f2756dfa07f97538b945bdeec2be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00514aedfbc3c2f22d13715ff1b0d80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67d5630ba84777c9016bedcd52a29b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f613b77244ebc60d476894e2a51c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30b2822f3aaa43e6c4922a8c4cb60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51e22565149eab9d03ad6db890e26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41920836a08995b6f743a7c8a2fdefff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e45239f91a7ad818defd1f25ed6bd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4345c99605c3fa1e6c7823d5328d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0319b81d3abc70cc79d7f4f22aed8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b58d4b64b135db9068b8acd6ed471652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d873adba7283eb8dedb52c15185848a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29af786b8a6f1713bbf0c1bf04f07c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d50cc682566b72ff2e3982f4e6603655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3665d46ff4c9cedbb0213a3da9df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d08d6c3713eefb06367f63747eac2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373884471f01c47c743bd769f8541a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f8724d141f73c779b59aafada6134659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b877519ff6fcb96caa55fc4ace72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b1b964e9cc12b502f5837a8506582661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0cdf5a0df7a6b82858e2dc7af8b47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab1b1a2dda307d4ba1fbc1a68aea97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced979d24592e2e0834a45be48e3a492664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c911db018169459190ff938aa1050665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e6d4f01860bee084868f99b6d75e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f0cf847412da2ad431f57b6ec6890667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08844af0b2b02c5d6dfb7a617a2ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc42bd48e0c18096df2854a311133c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f15e87d9bc806d291cc80f22c3f7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a475f97f96b8543af3b9c91bf5bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ddda4a94b3bc5e5e75c661922d659672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01169385601ba06fade7eaa7f8ac633673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908a67f7d964832ac7a342b50908bbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c5570a148551d6df0910f26955989675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08ff6c0f388c1625a86be63b9f6d17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5c4dfa6a57914d8f0bdc5d0a5241677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3c028ad64744c1fb247ae22040eb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62afa6c940e832eb44fa0f4c9e160e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca526e24cfb5b87cbcbb95aa4e516a78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8cea9823ee9d3f969622f62dc64f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38425532dae75da31745557ca9d0c42e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd9ae9a24b164996b06a4f02ea149683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca2ca1d90d5e7c97ad72f3931cb37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986957c0409e8fc96d5a7398463e396f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcefbc9cb2ea8c8c680d78b16be1b61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842c7772a05b05a54a5475b11bd70e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92173ed07fb2a78fb62db5f19c36d31f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11e32e1fcfb64250f854cc23d2bea6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295ecd3f914e00a6a2d279b45d3a297690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b0735c3f7df6bca8053b568db2a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6431e1ce407d96770f54b5c8523f8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4170a65a6051629e9508743878c4840693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae9f57c1cd315d59a7e12fcf68f13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107cffd4ab6fa8833f243ec40d2cffe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a1a39b299f97fe0227bec4e6173db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcf36ab3b2664ac6d8cbf7a864fd04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a87f59fd5dd82287798a56cc6586bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05451ff371391fb1189f470b3de701b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc564bb82a709d5fa41841f589decd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef9e254b7cd36d7a418c502fa2ee1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed33d68ebd40b5f1a9dc5c969507e0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2740a2cf7c2c1083f74e6b9d7653ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0e5d54fdd11cd8380b54175d65193704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17856d0397de135ce2be57a6e2fa947e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549296d95bb8cc458d77a8ce89f1c3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f0d98aea63b1e16abfc249ebdd39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a113bcaba116e8af5f7bd3263af137708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d62185a437e3b48bdef8190ea1d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3856dc0a52a8c1bd3a68beecbb7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60462d12e503e8b51805f9d4f30d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02ff7aa48a83c3fa22e3a1b219cf01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efad8c57d1313a27dd27a7c83937b73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9ebfdca81de165dc6777e2c6adc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b58f4392277ae036d1a7347c0866b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eb02e82ae70a2fe8c83ad0a08dbf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6c1cdf5a6c9c2f23766f1d6385c2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59ed3bc6659b920a31cd047bc2f534718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb51073fb73298294a3422e3fe8fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f44334d83ba4172d1776c9d0041cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c286ca4d12232ee1ccdc473dbae40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1adac982f04abaa8a4dba8f932f9a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91bcb0fe5e3147c84463fd7d1056dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a622a8d3c8ec8ef8e6f5a6d4d1c09b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a69d9d4c8c3be8c6943125631cc7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bbb2dd19a354ac2be42fa730c80fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa5fdb9bc839289b87f55d6e3951f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05cc0179e4d287467570d926771124728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ec16c482b8ed07c18d61ec71e9b4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959dad86c0a0e7d2a4f3dec3756ac9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a399a7a8cf3f05d525c065138284731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24437b2a9ca0eedd35e3657e897ecf6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cd235d427236371095f62e594ba6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf23d88b6eaed11b39c25e8002c8149734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde87dcb7f94da94d14a44ea80905454735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2231e3ad40cc33cba8ac84141c83938736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7017c1cb51e2897bf9a0353e7be4e59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c7810007a7434e45f18c8d0becc9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8c2097f21e73bfbd448f8558c1cdf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c3a7473d5492f115e105db81fb0ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc264ff04aaf9c10f8d15431599ce5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdce1cc38a2457c993f6ea68819366742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f3f555ce77865368e818d71f1ba25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89af76405e612e963fe382c6007119744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a89f76e168a85761e01e38ad9df7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303345d8c5595a505828c2bdd6fa9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4cd53a01bb9502a2a623ee323c51b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad19956a625a828bd143ef9d1b9a2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ffdb04e392cffdaaf987948c9ad42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d7134fd1e902190c0873a68948eaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f11a4912f95db01623d35208ce3d81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c28f358b3751e675ed3a3a80c5be5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c52c7cf3bd4e9ff293597826ac7b75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b504caf0e5721d8aac3ecf1d643691754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390a7035dbc3dd6761ad7e5af83f348755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d845e1de4dc2ba8ee8532178778a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f71ff65c354f7c1da99ac22ef97549757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480337b555007dd8551ae7add81477758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b148caeaa148e82506a54c3e506b8e3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ac11768260e04da38c11e21d3a1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8ff7ed8b2fb84da4c092d09b6f6232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381d83fed4e3ae02fc2003f57589343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61454fa21fd3d7a27b6a9f8a1cf514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cadad64df94fd14398c04c1f7bfd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c042b5f831f7e4f1520e4f1d63bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc55324123d5e631590bcf15c5921b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623864eef866a7ec04df4e0d4f759448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037993fe198bbfdbf32d2de7ba85d3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52abd389027813d03d4f04dd185bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5170ef0c98c09691b50f150c93b2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09dacea8460560e2dbda0cd763bbec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2499bc01e01af35dc7ca99e3240252a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119742f11507b1d5371fc6f0bdbcd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18999c26696a11d0d7370f23c11124c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f402d73feed568ff16a0c5a1c258f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838784558d761ab5c499a765d2df0e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3d04b55cae3c25e1fef66c1cbb9da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19425b6c9f4be66243779587a1c2fdd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827abd434d197b150f71f4643b858fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4768f71ec55d27e3c22a2d7c6a5ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4b5d30863d3dd4de7328c560743e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a81a59052fcef1c1f77e0c3e3713123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07581a1ccd5bc5b719f26270c5bc4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10983c58e85c476746ba39cc28dd77e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586e174376452cc12b499ae59a499b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269d3a65287b4e0ca17e799456e84127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92b731038320d9fbcd95b1605d5e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a1d1d9a22e983c3b594fddd0b43a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf08da3a692e906cd78e01b09107fd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae167230a66d851dde9b1237ff01a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adda9c08f3273c2d2d927e07216f9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa269e6497e4743b4bc30441fb1c369933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab775631e9db50100484877b91be47334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34620a0f0b4d68d65ecde93c114e8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c93413609e4dcdd9eaefb9d0d97c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b856b1bdf62895792a3e02ad8701e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fca64f05a529050236f1d152e491038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8e1338afb960c232fe46f5189209839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b9e7f08ab1b4801b02ad68c5603640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ac6f7cb75e987658171e8107e52e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7934ee1a0a06fc942b378527b36a25742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e43d6fc62a472a62606b1ca08e489943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d067431f3bd6b262b071bff151c9a5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bc8c34bb89081c1d52d228a9b446f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8b7598cd9a7abd5b8085c70eb71346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c8a35127ee9266ac1fb869e81ab647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072cb4eed62799598d1a28f1542b72e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda40a0e888c40c4978844c5215985b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4476f49d20472cb1004471aebe1ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742b9672981dcec115f49fd807fe7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59266bc07752258228f87f623ac7ccf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504326d5b6c49bf5ed77dbc72c4242453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d653f3cfc6f3a0a8d81259973b2045d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec42c0957681bff04510767c335004655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa5eacc47c6717c0c84a6042e659b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77993a1a15779419b1cfb12123732557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc3ba025a20bd13231c37f27c939a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7d37fe59155e13adef1c7038c9ba959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dc39752cacaeba9d07867aef869aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f450595ef70a1dafcbdbe678545f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0cae099c44c26ed8ac0ed330aeb7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98d2ab59eb08bee025a6a248934e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753368e11f28974925f3331704d32ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab0c34b2ed19fc3a0edc64f88de5ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20987e373bd177bf7968ca2bacac0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace96eff54cb54799b53154d19509867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249737031ef00e261ba011e0a655ca768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b86ecd9f86fef77cea6c2b8b197ea469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47221f5a17ebc8b4506a5e93337bfc6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9fb794aaa7a731f64435379d6f97971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd08d365f162b8009ed1b0a3ad5907372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfa03fa6182737a6f06b4b76bf9ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e5592addb37fc3af709ab855e0bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d37ef78698078579536e72d731c8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd0cbfc8985f66e59dcc2b1741c14876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4e3e64c2835f633734aef9f66a4f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40284f591ef9b521e1e55fcf1601abad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc0976fe64a6bc91fceb607eee37b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07ae21c87022a9566723cd376a864f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b0a1092bf2345fa191d511f76aff481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc2152d5a67b3d41df71a34cc61bfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686dd1e4be4d5e13da7f079b58cd59383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421838bb5ee58b62c266bb8debe5c5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79ce8375fbdafa60bd5e8847501dd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5269a2bc4e0822dd6216e88617b4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ec68c91b020e38ba34cec94f451987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3138b15f6b5f7b575f907926293988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636397fede6b786ba4321d133034c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfc0cb00bdc029a25ebf3671502f4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318d2a967909ef507cd2af53bb3950e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3599e56566672e6dabfa0132487d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c547e72fa3a6b354a0e61892e82593893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4e214d58591f700a224005157bcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b135821d62a6c7a79f15323f914cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6d87163e867f44c5a0d6b99e23f7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c8ade8372253c9963d9b85ca78d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2fe0150abbae44e856931545df18798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02411b8dc2b7f77362a0331e9a6b5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7282ecc1bf8b05501e5e6def654edb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665abb256c4798c3e7922c2c0f4b837101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9abee505a5d12c956c6d1bc12942102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac1d1f04d8092d54db6b22a2ab8ce8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645f8b52b445d194097375724672e2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c0895a841279fbd4d59215eee4ece105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1244a37d98ff071324c1eab8d6e9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b27c626388ddb665a8fd8a1984d74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757c1d23bc3360df16e305b0f3fd1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1061fdfeb89564da17becf0fe54f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96211e058e10fedd68aab266b042d37a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a186fb110d4af93927c1141080c31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed322cb87994a69e8c77e6f193243ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309729c1b6291b3654ae0a80f8e8b4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208be00ba94d9572ab77a277dff88fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86547527911f067fb907ac0b4620105115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a13a788bb405e5971f8c3eeaa64047116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cfe5e13005d21f468f070bf6611fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f737eb0940275bd71c7093cfd5b6c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc1f516bbe350595ce6bd78f86c7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a5e2418a86d91bc0f3161f0ee12a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ca293697ecedb90a2eb00fd7df487121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457da95ac3aa0a753de1fe64e3d1ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac79b5eb3a4ee470f91b1d100aff0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad8dfb07a73cdf6b02efa5f4e501a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec267fc7d5cb1ca4ce0214648cfa64f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af561fa43e20d46dbc275e360f742d37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dbbf73abcb346b96605af1437c4e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc24936738a2200a34e2755944e8830128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b7fec92cdde009926e07639947a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd66c7990e38bd3321cf639b632031130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d838faf78bac8c22105c8318be6f858131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600e6f5848771864e2e3ef541bc9f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157d846437ea16aabee86687f590478133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f4634ba916777d2fc492a6413d704134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8347e6a59d9736647b20e63653e205135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37845a8e88e974bdc503aa48e549c002136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46d857994c7491e06c2fb25dc7b21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbaebe4709f9a3fe8e1554bb55299d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af19dd9159d2a0357da1e9b58e41d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f7d239efd7436df0d640ecfc48067140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d44fddd70fcb363757b53b5279280141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e55665bbd36996fd6215e912254fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b87ad92a753b9368c283474cbeda04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf7d28d401a9400415d4fef87d680144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc2dd13082e3cf9985d3a070bf08bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e9023656045f7d1497fb11bb7477c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f462497892f77386d387f1c908e916147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e898839a45a2375b55ba3738a6de32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c86e878a768707b2c1f993317946c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7517ed021e86879de768cf8cd65ff8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227372a8d6b2f5a48e4924a5fa9bdcef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622ec5919e47e52677b0981d5aa458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998fa0b3034c9a77e6d621c9d9156a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d415325b9114b523b0d849891f4818154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40247c6ac7671a2ca9e4da3d74c02e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe399a5e1237e77619207a8001563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f1a10efdfa43af27af3cafe3ff6ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb2a5c6141cd369383760e0612667e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef23f4857f970c4ba5a8e7a053d975159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857456e8afc1f569929387204ad94901160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e90881f90f90e83888417cbe2799b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238d7f708f97b73c2046ca5da918d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a008f4a458855f1e84bbc344e739bc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b89f72337276690bcc179e74e92a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178cb234cee91cedb16cb80c8053922165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94ddd8dcb7617aa57400d6eabc3c4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe34d4ff445ff8a206df1567e5b775167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf97499942d44754f1539293cf4064168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2319a99dda20e1ea6af4e400f00cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453fb484c8ddd1a5b7563438b58967170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6406982db605ef4ce3214bc4f12ec4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec1448aac50ef0d69f3af0fac5fc39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6901d85f78118f48deb7a5a0be1178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb11b12a1cdcb137b4f2a95b4bdf31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa747b2e0a4226b44ae7de8f6ba87c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df1fba40eb86289f387ad0c84d45e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573136cc0dd43c752149bb45873bd64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1afd5373825ee5ac27dc30f756e776178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfefdf1516f96f8aee306ace05c809179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd2f1309d450854f306bcdf3c492fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e5fa2ee66bc6663b9850fa0cfcce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36420d0b561d95a5b7a1aac72fc15e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c81b0cae43353a866a76e39dbffd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb913d3993648c7deb0553cd2722a774184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb919fbf6318bc997223afd9f8f1622185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85795a9bda35924683ed199e6d879c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d4d0c06e2798792faf22e817e80b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b535aa33b9ba7eab1da56efc02cf474188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24b125b160479934845edd91af01c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907803559f798d41980614636f55be5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca48a37f2de4121feff22bdde22b39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a8c20d7a56404265893eb3b2a587f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e64ec5d28afcd6e29e716c830b263193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07153801f4876042b15abadaaa586b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea34ea69d711bfaef5d19272632ac4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd6ded9bae936eb4654b28e84aec2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608544548352dad8ae1389caf178d0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4151e9225f5c377da583381fdb114198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd88d37ddbe258fdc5f116a533cb34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8947e38b6ea17ebf74d1537dd84f70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16d890d3be780fccef73332d8593c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea236f1335114829103f42572504d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502106d3da82d80da4d742afd03808e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447838b985d04cb9fb3f497cd79b88ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8265d10b3cad602f51100f3e78d93c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2266ec46d1d657f5161ae9926d16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6262c75e6fa87d3530f331e573410207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b73a0b352c1faf06eaae8a4321fa0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ad0a02d774cf2bff1d1dc3399b17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfc8e5812a2eca2ba5b37e97ceb154210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3f06898c7f05c005140dd5896926a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5e16d41da631faffb0ccd902dc4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf656a75601ff54caa2f678da23b13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a0d2d03be577805d3db2a347c9a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a254cb46b8a728ac9cadcf3b62cc5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008aed35a00e752e96a4a7c5e30697216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117978f855dc493d882f5936d00711be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee89a5f8d073f38e1703969713ccd91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234422bb85dd89db06f96817a79ad625219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cbae4d4b12c48b56f1d214dc95282220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb3904cc331101668d17b151508b6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12dc45e16c4c57fef36cd66f7de172222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c752d45346d2b6018911ebef17136223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164947b003516612a48fc6ba832ee552224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c192344f81545a861c7a4e856358b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392a76ce47e1b1cfea0bc851851ded226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8af8c0fde54f3bd6dde0ba4bb3e64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e866671f67eef69965ab66a7ecb926228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08b6828faa5a4183382e015f3d50d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fbf4cb97037b6b8f55a325028f990230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486e2e03c752e201bdef48c7119d72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f02a4df4b4ab69cb4fa1677ffaae36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693f303e1328e462d4c8742bb8a72a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eefa724b44102341fba8a482c2ad0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa52f73be4d829bfa391876423c9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c22e9a4657c6f6641a74db80964bdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f93aed2e3c743671897c42cd2e2871237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6486a7a4af2a5f3a2674f80cf900f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf60ffdbf1512156fb6db261fd5e9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7b77fcfe98e280b4bb5f2e21283ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f90abb69e2e7e3922285a2ae2dd89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021cacb742861570aa36943453f6ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac749a19aacb7d5242eda6e7327cc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8088dd45e7b44300b4f35d5108a7f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d8a07742421f29a3034ca93ca573e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da5bd8e4198d91192c1c6b6091796d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06136ca460e73976dfab567411bb13d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b82697fa08670db128e5d8c0426dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523d88ba234d76d8ac52311f260f74e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab2263ce9022ac11c4e152ee51506250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab8c28f2acba3e78a7f8f5396cfd41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059323b1c1e29ff8199ada268347a8aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc258fda671336b2aaaece8e69780a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13515bb231d7f923c67824768ee0dcc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64249bc28c1e823743d5c99919cca47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49045d0bfe2ecaa73b438aaf55291ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c533b99dd74fe2bbd2e91a6020cc681257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b845abc8f56d6329a435b299e6f5b1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f431071a90078c4ac1b0d29cf8aee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6a5b0258dab05aae8800ab6e02b40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34448d3d514e74e1aca5a95d1543aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e96f788169d90f78730251092960f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d74143cbaad21d54f56ec9af874b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab595be050c02769b26d2bf9d84f300264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b07cf49d790b6c44a2614344a106be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d75fe5ad4c3dfd9a9008bfc2d001e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b654d22f6db9858a9d9b9b06bdade2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c3222d8465251fe250e16aab474f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4de7246c36def3bff23d612afc671269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd02c571de928d7a9bab086ae165f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b444938f1312718722e035c206a14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a751753623de39971561661d33f558e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c369c9217c6c8f26580d489638f28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a658e840a437d89fcc98ec64c634eca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81240029621b01bb375df7c75f795c4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e786c19ee677d3db4955a83edf99b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ea847601320e4cb88ff47989a1c22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de26e90f2944ec4275937cbd826d13c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168874c9f326a0f8ce4308ced6f7c5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb370b09660535182c1027fb3bbe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f141fe84e2c50805603255b98515e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55761a67168a105db6b482da0655b25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcaba0c19f3c45d7b8e928bce4ac92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28089c88139609518ce1867807326cb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe741c8ae2a659faf5cdb0aa2991f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae03452e1884eb0bf2c8c3ac13e0cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc86b370428a051b490bf11dbfbaa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237d9be80742d2e05c0071a8a1411ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb0ead33d752a1b37dc47159e7d41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ea34c13d4bdf00d4226a475f319b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ed93b48585eca619433b76ffdae8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af286c3eb21306e0a8ca87f62c0b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc9d867de9336b7a88c4204a3bdd01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea25ef3ca7811e78c4b5711453ac8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7dc2191ff21c38e2fea2bbaa75bb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25feafcd267b7a74ee9eb8a4ed2fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f11c7d69d11f50bb2db0205fac1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff480670681abdc3cb18e7547c693a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20118ddcf53ee5def5c2e7915a34cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d368b9256abc0b5e19c9a767d571231300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ec10df43e62ddaa18c43fdc9b0ffc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a9750d616435c85f43029ec50b36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6901955fb85e69144f197449a127191303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f9cf94133a00c1adc5bd956dcef8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869651a20548db60a54bd3a02925635305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caca450ffd47af1a8377ec37c31c9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299449310eb9e01ea9423039097f0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6994b63b5d5d3b221ed6d839800699308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b0042634bffbea9c95516a48d78a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714dbe607b39785a4507820797e293310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11094c9198bef2378279e4b20accedf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2482dc754069ee0f1b5b0870c86111312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554299d74da5357ae7b6c7f59aabc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29320e99fdea29a480cf7a30d9d2c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055ad4281d5149fff3b3f4e434174b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3b6a8edae3e59e29f36f336e82e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e0dad7c785187b401a381b859585317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139b160df4420da413657c8282667b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95730a672ef4b145462cb8b491620f7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de244ae023777a3314e7ebacac0fc23d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212caee177c41a7d41ed8848756bd71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19c36a4201caed41c101de77b10c26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200daf6865fc1b54205b21b723da6143323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584b48f92b87f8aba186e7e0ee7e430324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b29fbc3c9292c99f80eb54edcc91c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416311a98e7afeb1208beba88c2be256326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04aa2b707a6a2ddff9432208b2dc92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9c08ac3b38615d1b48d4a2f1e56ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c345ad2ad8e3a2f88b56cc12191a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4411931e2c195013c8a7eea29156c3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67a8f6a7b42a77a1459b772a832b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b619c5d18f1e1710e55a7f414fe7dbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaf8bc666932ebf724d37dfd947d18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1732fcc45dc4edaf394d6de1c464ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c927ca23741aad7440271d0e599646335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d932b3e7563d068ef0b8cfc250299c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dddf9d1047575456e272727d7e52f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c87e1e4973d94f1367bbd3e5cfb3cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16088bab8d7409295d5f768b52f55c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f9d20763b636365efdc038c974ccc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c6f3735150f2835c588997ac0664c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e149a499c97635776c0884936e61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44ce188dce25fd00aa7c59375bc9a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77479fbf7bf8db247319c81178720344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165010e91205f069983bfd8e59c7d75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e515ce72b909bdb70e29c2688ee2be5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a381515510cc7d93a4859303c5a74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d15d77ab21f8f8a3e4bdbc8b50f7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c68bcfcc3b27fb162918c7afcb5be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9d7f46db3fa65c2e4416eaabcd377350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075d6e6d2973346ecf1f6a81a167d8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287c3f475d91b06f0b1105c6298813352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a8d915caf14ea720fc2218ea3d422353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbbb774c705bef98c8aefaa52398c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfe657545d5db179fface0557dcaa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285f60e1a415bc20c09801056ecb8be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02f179f53f234c4fdf959fdd43fcbe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf7a2ca5970af3dac29705a81479d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee046244210eac1407d5c39f4800f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed41dd00e2ca1710cccfcaf0bbde85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9cbafb92a833d512b36a899772cff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc61b39d45ab0ff68eba2e5a5f4a9f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d022798971bf312e3b363282486699e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25580ac021fb0da7b199c9424761162e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64cff4ae278ba83f2532800071179365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014a0db81f1f51c5e7d21798e44b6a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade92776e18b1c087720bf15050de72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04437f1ef7c99cca801d8f479476fa9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac80bb7f908e21fc584540ae3e1469369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f4122147cb92d5854bd65d7e349dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6967e36ade99a7ab629172da9eed50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef78c1dd3e4baa0c058159931a621372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85559c88f0e6c1331e4f892c36451031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc538b31a72ead741f3c4561cd4a04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965994149edd40bbc8eaba25d553376375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ef4371b9346a93630153fc6e669f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268556abd92ab2b4a4616dc62f74ff7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609df84f9c4f5fbc3739c5026b5ec06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342097cc0db5cbfcdd41e71d617def7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad32c7a2df98d49c3686ec5559310380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631d9a377ffc40bb122d11c6ee53d07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7118df75284bc7bee91d76c55fd399d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d7042449eed55946b686d505099fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e1e71be5fc58b85c5a623018397d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb51bb78aba2d4d535e6ab15faacaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ec7f4b963a3a49aeacc70f7f6ccb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c36f4c48c8f19e498c3e5107f1fbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ee07bfa3e481e74bdc464be8a8c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e3718d0abf50ca677e2374506030c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa703b4a595bcf269dda18f5cda932e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6989fee7b4124e31e72cf3fd705d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9604b32d63cfa07213068fbff48cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b976bb40a10625d2b151430ac1b8820393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ba0a2b44c4bbaf1879150d726c1bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13f7b94727594fd627bba6f1966fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716ee8be95c221f818287c896dd023396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df8aa712a1f8616e9c66adfb2dd13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2200bea2700415b5bd503a8b12ad6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6a054f03d4fdaa1e99ec5573f3fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a0e7e08a4ac2268ae4df4dddc463c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c917f94f669f5517ba05d4839f0b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a79c407b541176e155a12fe92d73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960338d8a15e294b828421bb3c0465403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd0dfc5ed57946ff3b9031cad7c9a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870463c1ff5885b39b87b68de4a3cb60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4a9703fc8f9dfbb39de58151edfe2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1c3c607298e2543fbc1ae213f2812407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d64e49651af3aeba803203111f0a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726641aea868d65e01d0c325914535b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb7db1eab0a2f9fdc8fa2aa8239f58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026420611f1f271af3f9969a04ca5569411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4809ac856bbe669dfc5219ea512d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68159c8da6bac34846f1545adfa43ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c57ab3f3e9b50aed4994bd307f962414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d2bb665b552e0e009980aa62dc65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4106e567476416b1dad08a1bcd4990416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed24180ca46b3e1b037371f42d101417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d65b653c2306a0ea9dcc863d685426418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a6a689d00dd32f37f316ec24135e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc4e927553353e23bc4f2de42a1e5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144303bd880a3d6e9928e01d90db9733421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe3f07df4db9fb35eb882b5b32cc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8894ec29fa5b4c8ff3dba1efafd92e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e09fb13f00623a7ef761e134f3cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c7f8d4f54f7f8c87b83581af3710b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574e9f5eeffbdda0fc349381e2204d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb3ced301b07cdbb919ac53d1b8db4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80103a3dae643802c5aaae18f910a1d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8283a43f456639b1e2628730f842c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69145f7de91f9ab95fc707d00af60218430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c520c1a081876f207cc5c24c8840431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d337d4dc16d37f326f6ae14941a5b4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315ad1da5a8ab85891b764ce4cd49f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8fdcda49af23b4896c3e6c8854c68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7832b61a1d56088ffc6056453634435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d716f553ec1c4f8bd5787777dc8ad5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f21f3953d1914c46d6f97cfb71cae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c1fdcbe0970dd2440ae44aafbe359438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e9ba9c7af10d42e9cb5134b28f34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699bbab26e91c7e0dfab31a10d8210f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00a962fea06718961ff25adee9f7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66319114df16c9030d3cfeea5fa2880442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491ca62af93eeb0abb890c5449765e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bd32b4f36103eef4cfa22e0ea0d9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88899cd4fc2f104b9903868240ce971a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e3d7a4bf1815aef4fd4d742ea4479446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c193a3f9171b1643bce79d80126b3d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1917f4ed1ae4dfd990f420db89160448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ba909fdfab91be70add7375a98d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f60754723e80015abdaf868b58428450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e225e2d31da895c0cee987633ea1b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dadbb8633bb15fda87de8c81eede65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb339cabf5e2471fa3618dd07a152453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1e2d3ef2b50cf16ce751cdf9e2b93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a602ff55aceb69c362d9117033eca8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c8b8be91af9d02f9541d956f2232456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38379fb92fe9823c4756380df9f134c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95544bc345f5a75e930f74dcf31002dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd420675701b7e258bd42e8999af2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932917506be6c7320259a553a0c360460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349f6073c4f5662e3931a58226d73e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c2e61714ea234596701a5f683d6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f00076e95b96adcbccde98d24adbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3e57fd7f2713ce28536b86c236e99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3d4de74950eaa60066a131140b683465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e919a05a0b01da900995a7c34f14c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43ad88dc3f1b5b31513bcb4d48c6e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe73271b67610c5429500de25c8b20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eab0b715f3659c9c70777e328b0c7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68556350b9765910c94e1fc6764ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28bbf95948d1ff48973fab3434d6ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74be7fb34559b786832d86d80f7d7b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683faf22adb528627dfe9931ae29ca7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4da5ddea8476a831eefc7a37158b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd6cbdea6e0a575c35f95235dfd78a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8febadebec2b7c0da538740a881bcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e525ddea212805223b0b3d75e3c62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe2fe5e7c339e9bea7d2d729d501d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dba0c8712189693fd46a619def629479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea98cce4f223247611f48c8cac4c6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566636d1f701d7c9e0edc279de35c9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9ad6b4039b4caf1c82e79026073b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3735c406a04f47a33ed1db5efeb7b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1863f1e41846bbdd9b0ef9b39cfec9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3974c7c89562a03796dd45f8fde4f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb08ed9b7ba457f6a2909565368d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8642a93f0fad0d04672664422098ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e924fce6abc91ec9e38d1428927493488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c5be7151ff0c664dd8903ca9b83cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05f6e2941d4033d76ac4c0ccb677df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7025b5049f686fa570c8a58ce65fb79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c78a056f12ee8df6534e3fd2ce982492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b160c4f8382acc40fbbfe0561320493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc4505d0e557df05d1f4431f95479494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c21fdcd2b2b0e32d0dbe6a9a3a839495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfd113def35b8a6edb392f4bfd7e0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df9461cb6d65fb712a9868b54aab0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690779fc9cb5f20e7209e0223b5e870498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789204ed35221c8438cf74c31c47e8b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f277d9d4d3389d0a3db1f7cc1d0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d95415947b5606699eefa8b5fd60a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca85d49097ccaebd2912e28a103c34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8125bd79adb5022634964bae606b9f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25526ccb92a01d6b524da7f4653ffad5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1a18f742752a800f3bf0e786bc57c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80febf3aaabe2420dbe77f5ae4bb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfec05d592c6568d00040a7ba59d428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49ad351ce0f0176a8823b4b171a3f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc57e6036b1dde92de89ae669df28c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e4b497b81b5cbe333783dbae429a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f022eddc1582cd4059eb803bfaf4b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2084a502c0e20accb5337b8fe111512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a44ba8acc7bc8b81eb301263cd572513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fecd357fb02e6d27d08eb97914be49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb14a77e9aa5173e8d4b9bf567fdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c469ebe3e55adce0a4c1703ce30a8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6674cbf12e007a26dd301beb8c008517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd520bc381acb8ec1d4be8f74707b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85407df3a0dc592fb458f3d601ac092d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e34b1f0883a8884f5482b1b83643520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58203aec1984184d6d41628cf2550e7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea0a729b1c785185ecfb9b63c3241c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8ed0193a290e94c97c02f119d1fba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70906bb638df2fe8946bcbba9d24e370524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc52165a0cc8b583b5c6076da4012525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb047ae9e71b9d2c788b43cdd906569526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893b4d7de4dcf719b9cc66263bb4560527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a149f81ecc19ee6fc64c070f2ebbcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef97b0770c0060785329146a95bc6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d5adb0c3e0de987ea47b6a6288ee7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415876ccd470f21902471b024240bd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f94dbc93770e45f697b08a4f5db09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbd97b29c9c8c6c00bdc1b521a514e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38dab83c0f3cdc4b0cc21bee8b75dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e3457aebca9b447a277749e79e2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0a2c77ee1cea0deb991879045c04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a57fb21fea90ec77cf8d410616d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c23453bb3f309032b01d7286fb60e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed81958a988f07f679a59c525783d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6fc3ea40b38e22256689d7a68e4a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0f3fd5152c112ffa9041a8878f41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0e3aedf0ede36eb63b58ff12490cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab8657a6dc981bc4e2bf96c6c4f153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a7d81424904edcbc88e60ecc3a571544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef951f2df553ca70d8f2d037eba002d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d74a012eed2f3d73d1d20924e1eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f5a20c7dcc230da0a99cdde671a50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b4836e16d136efc936db7115484de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215fac4eaf94c4eab546b145173846549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f10387fa1c2b745e53a3525bb78cc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536522e8489ac3847fe97770225748d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db39abad6573b70725c358164106bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ed547b80742bcd96be9f2905132fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe489c8034a186ffcbedbf72f6013b5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66817f61a6218bbb99e908c0c65cb342555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22dccce3f2ae5b7598abe5a48f739556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de4892c3c165a565c4181d6ba93a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66893891384495fe383bafd6755e714558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d9ca193bdd5df1d716e75504c6cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b7e3a5137c526dfc27e136e9d91ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75b450f42267f17883e46021084b77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305053f61789fdc584c3dc618d10530c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf2b70040974a5b1685287fd3db74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927356573f37025a2331e2d93e9efb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff994896704282db0b2b24bde2ada378565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a18275f0a03868613aded85f1465566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3fe65a6d31fdfca78a122c6005c08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d21407b0f655e28263840dd9a17d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073765e582222abee8a988702aeecec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67532b4967489b6715a5359a1656a43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020a1feecb47a4232c2a060f28b7ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db42a54e56d62a08204236169c898c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84cb314349560fc864528fa748a877573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2f0f52e04dbb0fdb4591f662e1fc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c6e2f0e295c0ae9a0eb0bc4b8885575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d162e4b406e4ace4286f17c2640d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5bd706c7cadf3c300ace87d21ec30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f26cfb4bdc0383ddb393add4b9f27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63cce50c5f239ca64cfe8c3e96aa1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4819b2906e214df1b0cff3453ae494c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3601d3f00c5c236a9ff3fb6d3d4137581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95685ab08bda650979c6ff06daa2bca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd6c2e4d71f2732600b9de779e57c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811886027f13ce192e98057f8f29734584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7eb696c5523c81e1b6d0283735b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae349893d4185751dbff9fdf2add00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70a974f1591df9f9905464825425b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2762fa1850a96254c6c28503b3a7863588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5a9ebe0d70032ff8d14e9f6157a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ecc9780cccbbd82ccc6b5364b194590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb62f53df8924e7a4bdf6b9e8bab9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cdfe357dc1d4dd1377e9392578f1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704f8331f9d87afa7e43bac42f11669593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e9bb4f1a55ad1bab882a4843ef986594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a0289bb931a39e4b9738212d6600595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fb02bc6dc0a5b653d74fec54e16f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b9dcb7246f8e89dd7113f03bba85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d868bef900e51ba48b2fac5a32b64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c5079f64d726f552d7321e8f2d0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc9d0b2dc076eb24947fae3dd854c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c0d86b87c4b5f61ea87f19c6939ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b15b4c66bd1775d4608c8ed6a3a3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480bc7f23ccec690045490b65b4041a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c0e0d4958022d80f81f4652ba674c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb67bf588f3d37266b2156f7e443f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec8e148ffc86444931c13275fdfab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305894b9fea289d395f068ca1b0bee6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78c4117806792b707df6a36badab21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4349bd88aaffe757347527dd62be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9eb3b7046e5d39c1576210db1797f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a57f47944bb3decf707fa0592902611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da12135c6598936ef583df15a1eb72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdad33b757134195a9a9d3e0a60ce6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935825bd1834509b4844a6ce3ccfc9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f0ee926128697db32188e89e71a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044fbbe649909845c852a369a0ac67b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f742843041ae82247eab9ab12fb575617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f090ed9f6b7a1c73fa26df5b4399e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30f67f8bd6171d84c047c7b0ec0958619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c842808fdbe45df0fd1de143c072a5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a65ca375d98b18e2cef24755defda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfbfdd7290a13bde64ddd92158e732622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba116e9d07acbaa3ab24cb6d29864b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc90d439681a83a0a800e58dc263b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353b5ea66dd4167bb8b2e3a1a72d7db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86bb6f5b18111e56142fa10793139d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbda0bbfab813ebe193d26a15a42e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f296867ac1a4c2ad065dd29c386b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5090402843f4758695ea3eb69f7780629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4431072329221d611859b343a6596630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477ef9f11e9e523899f1a560f642067631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9cc78f52817950dd2c3068c50817b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b316cb03afa04be0401d964134ade633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3939d0692c8187056dad418d5d002634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf8c5b1dd759226e0ec6ff120c92e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f747e8151e175bdb049cdf0879c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a4957ecf7d99bcbd653fdb64a867637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36009c8da3755156f67e7da964376f05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c043a29568ead40dd99bedf0df9897639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc2d5296a49996261e9fb2b68af826640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52205122d8dbe7e35b0a7e10038a9c16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c681fa8480376f518fe07a4f478a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde703d9d87df7fd44ad598b8cd5c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d755359125e8ed1bde96346aec173644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495eca51723ba1b8148d71672401de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca5ded5d049b14d5814dcbf30fa87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55545421dc966efcc00f7466d38f43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e46bfb102dae131e92d1a079b8d9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6e7663b2432f396958755f5b50dbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b48d5883932f43ff80834daad662dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbc8c9a259948aac7e120d31068e79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee368ac5adb557ad5a50fd7907977c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da256eb3ea9f928293764112a8f8a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a887d9319cb0863ca7eac4234f0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf4d467d19e6ca2b78c9235e732036655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d152de36f7d8c8fd5e4ef208e7b1776656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e6648ed54c8b2e9a7add200807b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac7b556ae7de6cfe7e560626eb574658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7098497b321c99c5bbece9b4f4fe9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962fe5b650d9003a3d5f53b830d9b42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec2d6351a7e0708cac7fbf03005b72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba250263482a1c6540c3dab088adbe9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac21bf11f8e3aef869563f838e0a2e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b1b71dad74c66d6f2892ef40c8ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c67819bb498251b1cfebe6b6eb40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7eaabad7cbab8b6f9abb0d95c965b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a893c5264d86651911c2096635fbd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488a68aaa2dbdbd1ee603af0da9cb13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b7a10b13ec01ea20479e86b48685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a1284bba79fdaa1717855c1c66060670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301cfe8f15f58164216bf0bfa691bb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28356dfd62766e1b540ad1bdff38e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13ab1a948932ee323a96894cbee52f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec716749fecd2a6c7517b300b57acd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7f03cc489a2a9319e13a06cec34c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0277d6916d97bdf6aaad31c509db80e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8800601611de8760eebef64c89b14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9c8b626ae7e63b53bc967afcf08b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb3e0a8751cc34ea9068214eb834b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5024d158c2726f012a7e925faa297680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe395e0ecd67317c025a8481645630681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2572092c9809f016e5260182e64eb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e33d24fbc1cbe9c045758f7ffd45af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cf7aed4fe0c61b64ad16251b9e46f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e8d20e650b302853ac6178e65470685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7d9cc245fdc35d6144c5d7b07e4c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3de57cc72860e146d816504ae3da9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83b57e68e7e4ab2adcb722a6e979d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380893df0700912b90975a0862a9d5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e176845b148376ffe66263f79345b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b787a9ae2abc87ad27d30e9f9c13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae40c165afc157a082f1f1d79d943692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680b1b9e3066259185c423d5642379b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2c94f4517189191c053ac296675e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd83b0bc0478d50a615856fc979593695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d2183c6ca7467a15e3aac20ec537696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b536c7477c93be00185043b8847b14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18f618729fc77f1d3302a4a98102bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1c708986c92285be02e05c60f1550699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a08b4812cb5adf7702951a0195569700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86e934544ddac2d0d3a2e7aea0a7c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3691701400973a462ad34c9433a6a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60239aea4a11f6e10182afe361ec4de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f6ef23b46311c30bb9ddbe528c8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314101183c6ca412ecf51596f603c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d0bc5db797b9122a14c149e2b433706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1f0a65666f3b74c6546b6562188f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612d79b932b67823e103efed5bb3839708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d3a2bd11721b91377b5ded75350e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b8d19ebca07bbeaa7385f5c2ff89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b3bd59ac6ef31503a438d11f11c30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c021427b2d411539c86067d16881712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7306b318c454e8e4f327a6147c011713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65967b527426ca75a7c6e2c70606025714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f3853dc01e88bef884923bebb74c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a03cfef6e9d8029a52aa7edd5c9e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f272141eda61c45d1ebaacc4045e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ad21889dba32e03f7e8b0e55dcdd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a135e2e6eaa823b124a302bd1518f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0faf5ebcab9403f452b03f7dabec1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360078abc84ce1eafec456cf6824b4be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ac04c178ae686277d07834a7c0ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679a9b7a8ca5c36f33ed9df828dc80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b6724f3af497e01c892e3b2413f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b95daf90d2c9720c9b5d8f6cbaaf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815fe5d6b422d5a6efe28025763693e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ce195653110ece87ae46b5ecb34f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd3c0eb48bc6d2212528d78cd49bea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229402227069612e9d516eaddea9002729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0239683506ea19b82ee0b5799b093730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bc65998cd0b737a035faf62b599f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f890addeb7f6ae18c6f8467e812c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50caedef2545cb666acacf6789e872733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13087101dc4f65ea7b758b14654e9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66cf6bdd3b9a4173a255955ed7636c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984ad0635190fd985ab2464f8384004736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998d9d299d93a143b9c45139a5bafeb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57079837582a9f05e14bc3b23b81901738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab64f929bdd4d45127bb5249a1fa37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab381b3980af126c038579c1de3d0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c277358324d9cc896a04c5a41412741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f875c72ced44ca885eed1c73221c037742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33440ad4326a89b21f1f27a4c4a16f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc93780a34735e1136ce0cb6b6852f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960f588cdb658d166627a7de8efb2bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce5220f1831d5377c44cea66467bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873386db92fc415d7dcc9ccfb537e4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f087223044c2daa36e42e1d32124748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05f80392673aa2b54d34ae49206070749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6be11f302728159b77cc280fe2f57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba780802be78f581caf05ab221645751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139baa75b4d62dee7f3f02ef5616540752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc2cae18c0bbad4a11886cd397e10d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32facf3233ad21680aa040a2b4610375754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0a4b6b8b0c9aa3ee7d922931d8c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1685a8692c7a9fc343a9dcc02e1b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd99c95fd5c882c80bbbc23b870345f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca484496910525a428e18482e9f80525758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cbd4537ce9820fe31182bc1248eb0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>