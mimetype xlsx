--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36f696098de6fcdd7c4968cbc258591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb38e83b50979b8dbb217ff32baf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fee6cda85572e6d678f89768ef16423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770db1b828c19b55dc9160b5343eb044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5853b3c46ebfc2440e63ecd0c180e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a20a2fd1963db17b3bd9c47e7230a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392861751a1f5d228f01c339eda2ba17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2fa7d784ee6e44c7359e940c14b938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f84ee17f330d0b0da5dda26592779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36921328d294f7d215981fab8bc8d2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80d9896782ecb2a967ac4298ce4ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663074000696df1fed2c140cc355c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a59c9e1956df8326377b9bc53841113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f95022bf3b795ac08b123602a71414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d4cbac02ba274de2d3007eee7e81b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289f18dcbd5a49213cebd01ddd5f3f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059daec29799d1c1c3fb4148c519f5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f59c00770baac6e1e1b22b3ae2d9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b22ff2dbd83161e31adc9b4ba70819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c34d1bc05ae1a0451df8f78e8b7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f4a7b91647c8951edccb2404c44e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecbbf87c44650f0144e28d3210d39e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40ebd9e0d04365594d5bea80b3481e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e60b4c45bec969e1127ae45585d9f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b7f61b646fe53938ce2c244b6ee425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b61bffce471d502c5935d765d109526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92084e4487c59ded6a73abcce65a76dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88353ba127107e88c9465036d0d4e7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb2f4b9512b98a23212a8c8f8352c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557898fedf893604796a4d0276ac41930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f6883e8c202d53a4ff86d2383398331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792381098023629809f53c31d2ee49032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357b7706a16d1000d519f927c75d5ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d25aaf139395e7c504abde1b2e70d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4663b22e55340e6c39746a8b82e71935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f499f96be4573d8c39f0e4f6ea16a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5f85a67bd66b7058434b401f3e0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221ca33ef71355e17183c17c036383138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c8087656a9a8fe5a53fc935ede0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e83f7e0fb8ead80e74b0c9b568b9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f36d02fd7ddb246ed4586e15f8cfe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3676d3e9d6bb61b22f5d389c8c56c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895cfdcbc2bd6d660de8a6d9fe22e4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac5fcf8f8f247b15ce7a06d138d9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a67128a7de0f3f679dc790a95629f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c3bc6b959e7f02aa6e954b59b77e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3cfde404982f0b5bb5e65a3ca2bfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b40a0132e3af6e28b8137ee44e5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af59aaa514c449b70167ef008f99b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7328767634ed8b046de3cb00c0dcc8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c276e17abe4160b4ee698a29605558551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e25558666e3ce16cf2fdf5d65cfaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514cde95d835e9e46ef3ee4d55fdba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d45401f289658bf087c2826c0a311654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6b8bb336fc79b2800f6dbb76503055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8db13508d1064e1c91b1e56b09e8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6ad5cd2d5d05b436ca923f99a01057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34111210417934a924be96ea28330b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1849b1e9ff0fb7679aa30ecb1bf30659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81eaf7001be6c9da4b726df9bde9a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4f9f86ba8828b455165a0e75610e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c427ec77c18d20fa6153c6880b3b39262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adab53c85de97df29cc8adad1cda3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705accb22fa564e75167e6bbecfdb36d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60250dc04e6ca1ad39777657ec1a5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43cb361e7c366582bd0cfda8d7439566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be039322826a63f4f4f9fd9a15c0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614c6d282084c18ebe41268f51b632568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df4054d0f92aa33c443ca1f4f3ca169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e4baecaa46ae2f58c6e50ee11970270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57a72ea764f62e50121278c6a0fcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebcf9e4a8b06f4e6491ae45acc563f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457e47dc434274b937a248776fe53f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dfad01f663f0a4941c619ed26189c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394710dabfc4183e94534610f79e5fab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c776bdfab75aefadc7e6d5832c9a91f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e04af68472eeb10e3ec7dfc68665177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535fd736a2f73f1a73d9ecb096814178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ab9a91def2f06357cbb067a2b99879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc284e2cc0eee6cb1eeaf4b11683d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14072bbebf6f8d5a4373242d472d0b7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cd7a56adceb00f254923d0db85c8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b4aa6297b7a1f4bc229e1c022ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48806a046699c072ebfdbb143c0b249d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfda581cf964fbab1986236581e1a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77220ea17a4b3092f326f1773e959bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfe0ff8d980d0218dd4b9566ad766887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779297586b8307494e967ccfa90ef8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128711d03f5ae4059470a9f48d82fbd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a0a5457bf71d79dbf03646ba6246590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae3c3db0745ace098a858197f0fbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27a3a6f69cefb6eafc383022b4ec7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a9be4f508308960a5a85912d7b04893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b99788d5f83390d037cf71ad909894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50548f726ff36499491978ff1cbf8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9b5d1bf53ac13913b3f0934a7288296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a69c66d7e9d838cd85964b61f33df397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba4108519f2f037ddf0343d3d1891398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48956d266bd2ba22e0b433141932c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc346686cbdf421b28b3e4b4a2140c66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2a6be98be0c57e582674eed8aff3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e2755ba4580a6ad8955647de4764102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ca32c727b35baaa9ac42af8844b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eb99cab0e4daa26799dc0aa717dda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a10629a18f957ed76ced39ed66ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d824dc7d5ca1a67c49737a09f8b9fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f0a7595aa1fafed0a3e0007b8ca1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa7800de4a1da8520b8b6bc69483ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad33ad475acadb69dd707567a7ada95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef15b3ec5f7fe3aa2f9968d85edf55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628aa9ee3cc71d31a4719ac6753df5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78f0791483e25485e00dfd1380fd27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494031562b68a1c6674d5d723210a59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f158d39170535dd2fe0e53969d8b83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef927fc25ee881218be7c0b8818d44c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be4a30c9bbdeb9f6ad90af174f4c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6670f852a1cbd0619ea680d1c2fb89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17511fd8f8e1e5dd61963309d41cbedd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971907e9c85e238dcf5c5bf6f5917977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317588d78dec483847172c04e2e7ab3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762172b35bb87c2b88137ff2ae1d11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa3ab5d87625f73e5e84ab6bfb6f18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fe025180df8b65dcdcef222a4a552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3988ca422a1e982591416184d13ead1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45bbc24c6ed8b7692c67751d8c7fa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb4a442a578bb906b2abe2b6d8e25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848f9acd344b2ef8611330891b69e40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a76a1efd7173c1f2ddd7abc94c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89526668c03ed2cfe4761afd7bd0f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bce049b9a51f19a2aebaca7b4e9743130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7963b2aeeacf1cea0ae64cc81ff2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081895cb4d4240842c3e86ee8c4f007132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140d403679f09556acbef759720cb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb982d6fa11a81fb946c59dbbf7e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df2cae712c861165329a5648850cb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f1ac3d1399c9256a295b2070db7b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb13981f22ab13832d3e2950c22d8cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851e06fe22f62a7b2ce9108e3b53abb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac198d21fbc9a8c83d43907e6dc473139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d3c51b8ae649e51c80fdf8a002bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0e959310919dc4ab931e2b5e83855141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589e38518a1d36a13c771a95697f456142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb1f3b9983746fdb2ca2c0d200886143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebbb444497f9aad3895614ac16c1e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b10da86c0b59a96042620d339e72d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366d72e247522adee76ab3d77c5628b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3cfaeec3e44ca39b40f5c2f27477147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0574e6ffeb6135ec949d005176c830148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a96692fa3ba90eac6c4c7e9fe349149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986d01ced53ac186865a54627380a3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9b04f968148f8ca626af466d2708f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0cdbe1e062e48c30f2c35a8ece6e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784744166f8ba5fc2d65220a7e4aa21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0017d80b6de45637cc4a03fed12f618154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150b4ebcc8d14d1477528b818572e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e27893a7281cb20d523c1a4d600fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc697cf4b31f04231c9b244c1cdcdf57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e58e0426e72bea6f48cbffdcde84b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ad1cd1a7685ac21b9f5ac91f09f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92119b10a72197525ef7e86efd77c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3eca4ec7e3452bce3499f17e5155c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436816a3e9ff8bfb5fe3c445736a342162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97677c796208a69628a2f8359f94d4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50906b2de148dbaa0303ae84eaa078b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef949b3516e135a23381c1fdab881165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738e2eca6484fb347068cd27cc06e75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e26c86fd139fb75b2ee7a31e163c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7d85638bd4a7f3cf1600666f5ef8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56946b2340e2b93cecfd01a3d572aefb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a5f4e948ff0c06c10babaae41c70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c07bd166ca22ea03dd9e98a8a597f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67060e65785f3994725fb60297716d92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2df68f4c314c4c55fce9a370aab5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448aa7bf266b48c5a0cf690343819b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44629b82a323e6afdd3494b6e0fca78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e24fe4e165fb07d4909c1f9f4106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888e98e13a92268274af9db1b6a1a11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966b03e7cbf0d5c45de33448445e645178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f1787331bb9ab97806ac3fe5c062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab34680084110c2980dee15c25fc2fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9ca419020929658119a8a8460f0b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0586802c46e0fa971270e7a904aa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cb9bf380a5e4efcbeafde6c2b4934183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86788cd6c030d0cde5302613f9e03fc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87cecf44ebe0a18f0cdc7b9afea7b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cd411af29aad1c1d6e2be8c0ff256186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6d06b9141fd90448f540cbe158c9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f237529c87d07a82cd09f4db68698188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994ddcc053e3e44734acdbdbed0fa37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b12721343e7a2977ef0abe3d13ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159d9efa62119716665ac8657a89ef3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5777e368e6ecdf5f89f5ef27ce3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7967554925f552a0ec8262a653baf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140bf56adf271e79b0d6b0485c91327194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827635b8f5dc5f96718b3ca37ca4745c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced76b5c34ca39530cfa8b8e45734c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b750f33e467db7916d0741cce63ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c7b5ff1aa126775cff49bbd7515e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da38c3efc516bd672a0b051760eeed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb27267a86f9211b7459342961d6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacebce479b98e816a49d01e93d3dec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71240994202ac9eb9f57e902297c63db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a358b6eb6cdc2209520392969f33b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6865f8ff4e4cc567aa4e5212ad77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a27eea0ee9f5059d572e21a98df45b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667dca10019b5192e4ca309dc93cb66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b24ff9256fbab1f475a9f83a56606207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577b8c0f7a57c6726227cff9dcf851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047661f62abce2ea16f73a77eda1979209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4efb06c7ad32ecb642ef4f056790fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d88ca2114737acb8317b2b11b4800211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41eeb5885acd98be522a5be696f5e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca7927b341638d902c014f4933eb84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c6e7e1e315c7707107e41adc0fdf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435392dc88adebe47d631c4c905f187215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ab1af3791c0905e26574dc7276dde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb5132a4f2dd5844b9f765c5eeaa9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259286c0d4d1f6a9c66fb9500ef3492e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af54ee2d229eddf570f76494c3a0a78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455251e4918dc8767140a8a3d70382fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e78dc78434318f0dd188f66b2a4c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f5c2a060672d060fc2d963de9d63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d9643742d9414209072b535a0c524223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6266dc0f8e5b60fcb7ae7a49ca11af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b244f832f0fcfaabe783696267c794225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c14c655fc54bb055eec9f24bb465b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f0a19ed48f2eba18ed48f3af4e26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f5ce09b220b45c6465fee154842d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9d1c218f50a940e3968c97e7c1ecc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237097a373af3751b0a8d8e61067a37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b45acad73e9e1bb7c4ccb07f71efde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fefc61b7752b288161e8cc60573e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373b2d3adee0e4ee53d673cef937a51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ab433048f1ed6994fd1b59e43d55b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b3c86b62cea6a2d1b123f85844a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7a99039f9ecddc561694c465b0da0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0cd88c9b625991db979dae638334237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633c495546f6dd90214e62c3e85121238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634bd7d03bd201870256d77fd7587a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca48799b81b0f20709eda1283ae4aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30af3141e925399123c7d422f379fad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0bb56576675f3a2474e4bcb47d5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc74ae9b18a7339d8dc1db514de758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c98a52e358f88eea20acd8312fc03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9805c633e3129c78b1436c1fd86ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8624b514126e4ad5f42ce0cabdf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58055f454a41b4110f47ec6fb6716205247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1fc2e5558e00c9367bdcd7e5fd7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b83f1469c812da6f393380703c7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104173dfe5a6467941420d14fc15ac6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83d5bc07d9628c74b8c9103b71e9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a15d280e379b5d4d21d6644105c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc2bc518aa28955485f9457c8ab15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54b84e80910020771355989a483e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501932b6dac8b60fbf0e96c1997297255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bf00405882125792f7d698b287929256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e9448a3c034c97ec9e4dacead6824257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea2fffc902906183df8dc709442ecc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684d51f854de257685510eb82cc6b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15b52b268fc4c9c528038a920b6cae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b552b7db02865d91807c4c69b208a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe70d2d40db3e9915fd11b965a7b838262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412c014cd611e0d8c302c4adcd5412c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600184e1dd48e0d9e9980aa3f258ed64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef66433a6253ed43d9307c6f5186f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a0baec82c5995d801930cf46b189266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b9ffc42b5b311357918459c639e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aaa6d9b08a1abf47d6a23805f5d2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854c4292dc4bf046c212fb749b97022269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df000fcba54be327600ab81681d69ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e325cf4359538ef58c0289ef2edf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b133a7888a9c6ffb01a62babf3213b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8b3d02fbd1c20e2b36014916c3173273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d1caa5e5c6eba7bbda4bbbb3dd96b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc4a193f93d8e1395ffcc1f9b5ca20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc613e4d8618a67bbd85ca9465f2bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda15eb7c47c862defd7b7dbb9412537277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3beef295cc4e32b1402e1a58e6cda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea165fb65a8041e957ce230cbd12ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc129c0080334703adb3ff5b079754a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa03d7b61d22f78e66796c64311ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f95addd7bea22c49ea0e40c259de0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643eb7639bb9f172265afa9118be04c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81684a5912917193b34c68ea1e2c95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa9f01aa56befaf98e4b662075e31b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81d61cf3ec000727102b4f7902fe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0be273d79b1e47471dbd55daf2cab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9ab7a53e6b8eacd746063b2f19aa6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354747a7210169c6459e1e8b328d1ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287110467acbc4904215def0700dc8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd710e33cfd5f835bfb54d5ba0811c47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c8ff2849a022ba926c6f7f3cfbc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893a45e00787592ed884f40beb9926293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da14b1e554b650ff62715d5b126692a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0391e431ad9c05cbd67e602ef81d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c92f4d1d9ac35d67e112d71cf98347296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec624a4b4f5f88a91970d2d7247026297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36204613bc478dc30e12425360fe8819298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925672d45f0155b273adbc483bafc16f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4e696ed50a9a5ba94a8b81e7a0a3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f957633853414b140a38634f5a4eb95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be1ebbba3a5f90a55395273c99a01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adade452e478e0218582c68cb98ae88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a579fca73f98981287de2ee11eaf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa851221886dafb4b0cdcbf74f99b3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f6b96e85c59b2a88589b0154a92f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f780d989cc9998ba6b0232f1730cb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5844861c110d4660fbb18017b0c67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e99d91d3283292035353b09c7b01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00172ca6918fa29d9b59a1a61e865f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2fa582681a1bb95721e0d61a6bf9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c01a8e568657a3e990004e736c2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77acad357241f5d6365c779ebc98a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e888ca80533110cf0ebaaa93619017a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1ad280a97f602ccd0e30feb603373315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652feb0e18dfa6e7d594975c19fe3503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa871fb6d594075b7c4dbd9cf7dd77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91b54dc29e6b37f860729540c98c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7de9669680b4dcfcf5eaf4bf1dabe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b19df08104c6ad407c88af252586320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd2bebac7afb886b11e45e5ac1361321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8a28d5e0148623408a6bfd982f54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad270e22dfc0fb7ec6a1c8902661f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0255d28e636503ed2141b08efa0ec59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b70d89cea3f9a8b637c77cbaa0e27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de1450d2ca827191e79f40a83900e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b0a654e8b83c4701af1738a5b3162327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8b9312d1b0dba1d99ea48109a5db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23946afa9bf356ffd5e07a6b2d9e99ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab5488e79a6a1288ccc5fd9d00529b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f654994247fe02554bd836e975ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af823125d59684ae36c5993562290b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b65f8a07250284fa43e03b9c46b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb8bbb64137493dc7160976e3d7409334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8574c7205a3e910235596a544ba686335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5318b3edb77ab557d3d2c289ff9e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc4d1b67d671e086816f8fc3bf177b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b4fcecd590883b5694878064df7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c070707352e6926977e5225b1e1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44daa05f800e0a03254ae7e7f098a14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5dfe67b409e37e3bdcfc80b278dc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c78cd31809f9941cf89cca82e9503342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f976f316ffe71e4d8754fa090fbfb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debcbe0c13270afc873405b55ffe3ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d39975c665c9e747f8c490688f795345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dac9c3e6496efbea4d1b197fd55c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72297bc82079903b5eff542866f4129347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22dc6886c6232814a714043994884e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e6ec16cd0feff650cd9f52c1f84c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a2c0da1e584da2b5d495af2acf343350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a5d1fe8aea34b1e9aa020b380cd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0656899cccc3b7ae9ad603de60c0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4134bec0985db20f297432393cf3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b420f070d0589033c4a7681736c8a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed1c77b149ce8c0b6ee4697fce54ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d1cab7fc6716f0965f37b1f035bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41939c33fad54b9814e760845006b904357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fed05aa1ae6dafd46fa30bf56e1b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0abad933ab6936d90783660dbdee0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10905e4d80cc962a041f8e16f9dc0c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415ccf72b617a4aa06a8c5d5a39d8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ae4b7dab94dbd7d102e26f439eaf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b40df586a8da759bedb79b7033033f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718698f7e8047adfe126f31d0b61423e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f62b2d7b8063b437c5da16620e8d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c188cdbfcca1c21d1126fb210fb935366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213c5d32f06071c0aab7b6d12472d8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935490c0514698a7160bd0ab0a0a780368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb6fa628b9573995e3735fc0e46b7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56495c544da7f38699abf014bc479b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b35338ebbb858d3c1958d049b4b26e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0867ad08b8547d4ac7e290f390ed7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7d818c089516ca74a1aecec3f864c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e0a8cb6b9ddb013330b3fc4835258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3eb8bb128b7b8da76c96ca02bc1b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ef18947d3d8968a75a622d92945a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c923008b18575f80618eec90447d4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34de1618aa5523607b54c1d83e75b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb830496f777de6f40a5324832a061d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf504b2530a196acab556dcc6ece5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3131a9b005bab7ecd4a675b590f50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a702ea11eddbbf99f7aa8235c36c9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d9701ed7e6abcc7a04c91c6f689d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651f72a364c577b292285929529f516384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc9fe248163315d27c31baf9d76148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cb10ca3b5c4d20cf45a4d0f47ac9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24f01b8b40ddd8d917f387684d458387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd5a4ecd58abfae6a192aebd917b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbdb3e5bce28a859281ec26ac99928389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0925bbaa2c5a6aeda75a62894f8bfa6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8c1c0ec697038b06dd485e9d61aac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b7f67d311b0b1f05708e8d5cb6742392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911f32db61da56d6e1e4d76b15f773393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5bce644c29e9656d9e9d13d908c52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4884df77b9bae9197b87c015d10914395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1dedbca42c674a5e2b3e5913e2f3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7629a3e5e703c2f8ca114de02ffad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe8185eaddbd750aa20d6b9e7fbb27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630520b6a6b7d7576fbdee450b02888399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e41014f75b53b880f5d57597adcbaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aa692e66d23ee97ae2cf87f8516cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2513076f0ca2da05edd16b491bc407402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0c52a5756fa36cbebca24a0933d94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b78e2b9cd633994757282ad42ee29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe2b16be016cd22db6fb26e08fe21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292aad61ab0a81c597d8e29dc3410f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb8f838b43dba38d47e9161e8ccfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964814a094292b4d7c451aa10067c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604fe3fce69e36db5878d66b3496e92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e804c8d619f8248126885ca78adbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b5570e04d6d1d145e01c7ec34f90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1bc01d0e84e0cffc910b9d27db628412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a986e3a01bde4d25b67076622e6634a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92232438feeba4ee45b2191aecab353414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1ea629940895a049cc725dbb37dc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6e35c2bf1e3d1dc6c30b801f1c65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b7cc351484d04caed5d51e06dce70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fad2d36042cbb53051707ceb538a47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4239e8e9344330b574fc00f70df2d62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f26a15ce911ffc47ea863f8e219de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20000779ae832a057c9be8d2b91b84cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d365a4bded009af9cf9b0f59416e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1907a6c0afa41c947ecfd6b591267423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b3c4fb0b376ccce42c3f82ef8af0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb9da5b763531b5389437b7b10aead425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39fab52a58794911b43896a5829056426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e11863a9ad393fbc4f7a79ded49d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a038aba182b83021e5d217445e065428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effb69e4e2d4562ef5258386973fbc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1c2915f9f0a324085ceaeebcba578430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5462962d0bcd890cfe0e014bba2ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69166fb2661aa93ea935b1df8163081432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6c9a8688c5e7080e326818a832ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ad9fc6911e8699899aaf58d87b582434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2349d7f32c3521040b48625abaf4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef0f280422dcf0393d660a369c887e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfb296693d816a27b98eb24f4d6d6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c6b2a9dbc25afdc128fbe8d4fd5b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad4c8ca049bb8221dbeb9b459ec2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5918231d367abe87c7eaeaef67f39e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7e33a96c08d1e1e3817ae48692e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a9a63f1fb2c2c05989a15dceea0d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e247eb47bd821dfdd88194c4b0e3db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f24ea27540f756e9efc59266f71e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593f1b72b3e169ea5adfde6eaea2afc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bbc3555ac800a72a50f72f005024b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d5900fc10c18c2f8d8253ec0801d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d113b6675ef0c34eaf34e272ee0552448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d506a9015c65f4b884580cef1a706449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99380f686150959352060e0a0d32eb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d82d12945e52d513a0f3804f43c09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88772d6307cb54563e83e69667907b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83822d18551fb642944516342f5c98f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe96cdb2a882a8f033f4bca3d1531454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82244e61a211428ae9d8c777642532455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff77982771e4f646ff95029674ecb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7c4f23708a81da741b749cebe423d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd85efc526d746cc5f0b0680650b890458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557aff869fb566bc2d0b01aa4e29425459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5835f0fe8b63a13d57c42e238f30dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f712324bbf102d21d6ae05cb7d87a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada5f07db5f5233716c2e843ea12d21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f68316a7ae045d08ed45fdac97541463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0044c44568faea91c7656a284eba7ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4489d89d83252ca477a204527b781465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0346d8a3f03844c811589d292afac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa47cf554af271264dbf30a58b93df9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1820f82f38ae3184a9c2d273fec9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ead2378d634708c1e75f24df32ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00e012bf016a109d5d0dc6fada6a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d07bd134f9a488245663ed031160471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f11e0f2edf8a5f9c52160dd223031472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6584337f4f3760240169ec4209bfe68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257402fd7a3edec9d2dae293ce0ad797474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da3f602bcd6f772f0fe10c13255491475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf4a006bb9fa5261e5c19f68e97b7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14668237f396e89bd08e98a444f8e20b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d24d564bfbcf7a60c80f510b037cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444389022ba99be6961cb19beac3d619479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372599960c3ba62177355ec0df3c5a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce983cbf7cd441386689545fe30b2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af218596672bcd83e0ee54f8f1555722482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485c2f72525ed63e16f77c962863ccb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed16954252b3a8fe0c43e0dad0471484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db01ede0ebb915ea42609de019c1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb59c49a42d7707049d3878340086a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdccadbf4d4d60153b7be6835f3d1e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335628ee12abe46dc8b7fcf2797a8a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45dd691fcd538c42b19026a62bbff2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a42c8fa740b8a75b01a99f86182f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c93d94b1a66f0b9350b79ab80e521491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761fdbd99710d0d1910ce020db2094a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9b9dab409bc32073c893714e5a33a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbe7732d45f8d79fe3452603ec751494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c789e130eb85275fd90753b8260a0d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fb66083329f40485388d6393027ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ec503f4fd5a42cb087e3b850afb87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bf15a35d47b6018cb18301a1b2757498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279378ef5c02e243b015a61f791217a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74585802bd20969cf95d72b30f857b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8efe9e8aecd3292801bc39618d85d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf192e8f0c396f47912580b099914c52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d722e0c6412c14171f83b9a2d11f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0733f80a1f82d3c085e8415fe28385504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c32988a070e5f52dea5b800320d3b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c54593ce9876db47da288fbe2fee1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c4effe1c4e5618f23a70e05bfe63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2049e2e9b18c5a8028e7af3363f53f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c2b3c6bed9cd93d58df34a5c86423509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d426da6990ca332ca7886d82fefb9a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22977e834f0684c89fb1bc56e6bbf75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d423598aae5f97e39c3784738cfc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b34cd21d0193569f3c3b5a076450e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ad9b056ac773bd744f3d12bbf4d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a299190b962cc4c101f4b93ef8bf8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef6ad3cad7ad7364f91abbe2c7a10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4211b607c52a5d475e384a42129107517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659547b6deb0e173748b40dda739641518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c18a1983af058c098290000015bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c62b54bdc2ed25f88d50ac9f1d0851520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2412c0b96b7e7ea933364bc744a3c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dd4e97fd4a66ceedf5358e9a04bc9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d6d1148d054adb7c7877a230c7353523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413186feafea254e8ef85bffa3160d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b24294fe5baee342b2cb0f7ca204525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ae4dbb46167b0d5f8f1fd0f9d140526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd157cbe249f1f9a9bce5e782d49b805527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c1b6445109a2bd0c00427b93d69a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f217ed4de334151bfb8ee7c7549333529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256a98236c96a20bdcc5e637d27c763530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0100c6d52dbf85f50b49ac40a36addf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1370715ef41d261b3928ef04fbfbb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015c0b8fc3ecd5c60486023eb0af6ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cc28e0d9dcc0856f7aa0189669f0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981138273c1eca30c969f7c604c67dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d67115ba5f0c4a9094a8f227d0f2c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b07271f05d5e0874aa017b693c80e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f59e25a157cf2b7465380a84e8c46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab24f9c78245a1b5b1e297be990abe8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda035a27fa4d64fb620f70a30369f51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0816ceaf5d9e7adb28d516d8e2e32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de4fa85add13ba50a16c756f2edeeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c09824d9b2f917ec19650c00a28836543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace0a70378f6b43402150c9fcd3ab5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e8c83c6eedecde6cb40d769fc771545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f040433be3f85b58f56534453112362546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf64fa1bc5f297ab92cf1d23535c7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3b013f95a315bedc3c40b1c9717de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2412f069359c40d832a88e2736971b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58ed96c084ebabd9810911c3ac8d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d9d606afbf0760fffe7632df7d0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb73e9a46435c74614449426b080dee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7791c8ab5b1252cc4ef118240ef3fd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaa60148096bf82f3c4f97fb84c53f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb54e64e5740d1567f458d0444130a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f11bfba742e5c59e099d379bc6560556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c773d938c88aee6769b3001d91719a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cea5007baed009cdec80e0f10a843f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08497ed082b1f3f84ac03f992d0b5d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189d81f25ea6d23e5fce5f668dacce6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234614703980899de26db5e81d3e45f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291ac159611c19f067aa3477d27af56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd16c65eeceaa1ea20c50c2215f368563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219016c976cc72df774ac7adf1a7d3bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7002a54436d3fc4a7c0bfcbac8f60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e8006632f80053b0f753d4d1ff4f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91c05fe86494eb13100b7ac4806a66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3c2a8fd01b5b4ccbd81656dfc05da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b225184e96def1c2fc4d7f83f05e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe488118efdd738a55d41ae7266a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c5f1822018d1ed2b942b27ee5d2ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9a15601ea1335a8cf77acdf04189572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c20f162c247c2a2111b05768bc7a8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a045ae0dbb83b2894a0b87502a0617574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96ea1419f6ea3e6beffc7f6faa8ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeff3d0139771326761a5c9038ee5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456e643b16d64d3c0277c3449334dc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964ddb002eee2d47cfd448672a92d7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0718859c0c949da1421e468574f3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12e335f084d3212a06fbe49bac17f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a1cfe16ab6dc89c05fea9071f930a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317da39cd5ef8d109df60660ff35b29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac5617fb8be97a136690c85309c5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadffe761320fa0c23998c6a5748ab0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c2c926f28b9a5b8d1b86d355e6a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f5bc608834cc932dabef575fc2bca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866174598e312238615011bc20027a7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d946298a87ebc090fed43beac175a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db02f58c54bfa217ae745d83e78bef5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a0af9cd770675616f0a8c83a9e5dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154378b2edfd75402a3bac87eba9d5fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac7673048987b0479ca3b1010b23f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ef760f6e871298d95288fb485d67c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76038aa9e1fa9879f5ecd4cfe1130cde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c014a23ac88033cb128770749039b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ac9b9706de5ba5076890ab02266fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a515242c1f572e2abd1e45bf1fef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd92c1eb07ea627de5e3d7a8562dc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b78a816f3df843645a8bd18b46fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f70c790e5f22a34c9adfbc7c1a7af8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9730a544b9b97820c834590e3d73f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001db0e76c6c879c1449853fb2c83d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d234c649464604519e6c6b0e9864c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921287d5ae109acf608fa885e8e7f0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95fecc080228a7895cdc8934c0d44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdabbc505f3ccd1c812d0f4757e664606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342151460a78b8db80df32141f90c1cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27f358f3730d7ebd07350f148c0e54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b5f371bd9f020cdc8b4bb2bb8128609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efb1d0508d37594cd74b03d13d6b48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b1f08a4475a85789628e7e9b2951c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9aac8f8ada50032d21c7fcf557e3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09005a54b3ca1b62e9cf215065a34212613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1ef1375ebf14168242e928f6cc3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585e19815f7b0fe350718a8c47603b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e290c780171f83ebe234c10171c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b62513a334ee18764dde0cdf1361b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d828c167cb3211dd3c28aaceccf0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154070b87c19e752295ea68aff23cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1197e02bd8e4f851c152a05b9797ced620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46331067e5df1e18636d98326c7e7011621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa49887e32100e4500a58ccc42ccb5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157535861ab4f90a824dc057dbddf8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c8373ddce5dcdc6093138830403b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce9ecac0dcc9a1438363b3cddb72a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f1ce3447ba76365f2234c7abda3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ee3fc232a919ad357290659444889627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e92c64fc35ab97ca1f476a5bfb7443628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e8640f2343f861008f73943d22d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d8a047218a427f00465d0803265a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a31c993b17276b01bad454906998631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9fc6bd0f080d7031c21b904f41909632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981be5378c9bd17fe8efb55eb9d945e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca9291579a39fc2abaccd1e5cb234b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbbbec2b0b2c4b5dd15a787f5e4223635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612701d19822823b0e5564d79ff2907636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777f554ce03936a3fc5a825267b6cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04140c5718125b8afc1224640292f07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d57584a208de0985f3589b55c00d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf181c312095478609d8f6ea272eb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845544a8f6e2ab9ca600ddb57b310e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38ce3a812f634a8d43fd2ff40b3b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385d56a1c233a7443810910cd5fe52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a62e465c7c067b5e53731295797e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f32f897cbdabdafe022c22752b80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14be9d35d6405b290118600998fa4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2657c36802e01593ef7a017d0f368d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e33f27cdc1cfa7cc94d08a8f95ad7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a46e26303812a5eea1315aafee2f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d9188d5527515c1d033fe23d0397a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85440cb6ef5884741ebac5855bce33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93901129abe65ebba92da9e8d833e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b21d5831a84b82f05b8fef7c724dd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c3b7181ba562b13a4a847cf51e57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12903b6e0279f82ed5cf84b1ee6fb299655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a3542ccf8e3c6770fbaaea42ee74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c92dc5c2447b24b4d78a0a20e162cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99278d50ca6e7704b7cd2921695a96f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4bbd266197be1847768fbe017ae3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2e6acb86b9c91d0c7abb514f92c32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a78d3aa95d2735b481b7282b6c271d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2eedc0b8235d1c178e3ea1fa84b8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d3590583465e78a95c85ab5870459663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7fe2dda9a1c8eabcba3b1507f85c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c10155a3daf69326769ca9e3bc91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba1af1ac8d3012b6da07109b8abde5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b357cbf6a7e8054746b8e525b5a4fb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b6f13319a236b49630fb5bcda894668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ee4e9b2aefa637b3b87abba80e8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7672273b4a2125d5c889ca41923c4e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250aa2f162e6429d9b378aface4eafd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c5ee9632ce9e7454ad43b7d09aa3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d6c5ed08510cfbe265478dc13a3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd0460a9e66ca3bb5997ae6a40008674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2228de4dd168f9e6a52959d6e2b10d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed827c68dd401048da2a40f8ca16e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc9b228fab39d241cfa555051ccd69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d7ddfb03892c73f416e1d40da9b73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4e6af40d13d4fecd4297e22f8b67d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8df43002e639fba4b613c4c2948cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf947a4f170ebfa8043fe05b2954c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5021a4b9f285389939a3d75f30397e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc867ea526d2da70787a34159e9ab06f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219223f67bd5c4a8e6c9ea866657c62d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19fa31723d3da7ba4aec2b295099d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219fd9dee540e5ca4110502b3bfd79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c1ddee9fe9008baf5b03cdd75c695687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e557dd411e5b1319a3fb0b1879d379688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8b8ba4e07e70b1fc5fe6bf713645689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c262b2ec55ac5809b0a381a3fc469f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8017ca0e99c67cfb8e9f8fc7250c6a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2e9d31311f5de1a0bbc570c5c1bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e16e75b8569c88d8d9d4e7ba306f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4611d0394ebd4a2e68918bbe7366a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3605c691044bda435dac1febad543695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da9ad85176489497ea4dfd6ab7b57b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c80de71dfbe49e19da916f7f73cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b820681b9aca0691b371f1efee4c1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a65923ca557e56a385727e8987df5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f8413e55dce9533f4b632cd671082700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50508b8a4dec7fcc6734cd04f512bd41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db51e3773d2c1170ad157009daa76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138537d289db183f5ba416f12539573e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f188a1ed87418bde5f7ddb61f8a73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4425d85bcac1256b41e6cbbe6c13ed3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4840bd5f69e5f69cf98d4956f7db6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039bb1e9895f08878a6aed0cb312ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2139e58f45682fdf5df108fbe04bee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a00df17943dd3d15ff74033a8b68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24c9d993b12181f87911bb782f8cce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d06d6d3457a61701b24a0792847e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7553a899f8c8ede81353bd242d2fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804193b11a4d4f229ff943859cb9dd61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b479caf295aaff9d75c3af7e2d7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc81769f9db4948cf180507132e138715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a2514f0f8c3edad0bd7433a55bdbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643c6fbe434105accea76609e6a3970717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde26a60ed139de53648f65a532c0fa8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6bf6a61b58b7a5795f27a23dc1a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b8fb51df8c5ad79e7bfa5a2954ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed457511b900bd3f1cee5cd41de65de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b16aed6ac3c31bc8d5e429baa6ee2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1184fcccf767fb8feeb394fed337723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886262ab5c197f2b3a5a149a16871a51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4831bfa4ceaaf149436275053de3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa63800c810b713982c36bf9652e8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec404197a12258580e876c95d427ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfb68f80d47cebf8c0df2b5422d9e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40742017d8f09a46368c2a8b24c91699729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196fc3799478d81375ce7134428fa9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e63fb1d3c356efddaacd1e1eadf032731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646546e28ea68d80c9bff06263717365732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdda19db84ef911de79ce37f9367d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d289ef2f82f8580cf187c683c84a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9edfe53ad7ee7d998b271d980f1c3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d1d0768afc865cc504dc07badf494736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb000d537c32d35c7cd74ad63b18a1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204778c245987bf500bd83ba561f080738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b947f0e0f8f6d0e4856a5520b7aad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772aae8a1f66c28324865b33bf17ffe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184636b078a55ecd7fc16496ef6ca1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca76106c80e3c2aa1bfd3f8501915742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f3ee75d3d14f6955873461c2af4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eff4d1bd268ac896ef3aedcbc28ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5034c3af2a22c721f06991b3b6449745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b82ccf690cf19a5739d5f2396501746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9135dd14686e005663b7aae982b20dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010e7b4cc24aa14f2d90f124632bb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68714a16e7a88d57337bd6be657af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf7370c93477508c54099edb7c97c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f53b62901d04e07b440ef07ef506751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf26bcbe79f1d965ad18698d1aa396752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1fe2e83f7fdf1e3b9cd858a00361753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9f677b0a42540a3faf68b584d1f8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2412f39833798186086171330edcccc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f0941c71907d2db9047b5a22d6e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2292fe1de88716bf4e78c05e349680757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec67027f094c1ef275d8eee927677758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eed179120809cbe932926ff691125c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204238d667d3e879d2aaf2ab6ff5c7031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643cf78caae85a1b19188e3c8c62e132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39947359fb9ebfd83e900dc64e1d8b1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffba98b305202a4de00d993ec6986954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7ffe517fefb4038080f3c061ffea95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee61c2a28927cf94e101fa34672aef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed148def227abcdc1465b375d8fae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1178ac7554f7e759553509dd29ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d9498b73ef3744203c18777e549b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bada446d6447a0bde8146244c445010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce206e6f522f957cbd19b5b649b96b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ba955610258e342fe5f3c0e29eed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3779c39a3afc960f8b392bb791259e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e91a54ba5a486416b917979dfd74e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0e0b76f512ed271f62b3e8cb076c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4feb26548d75aa85b1446bff2581a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b25c1ebacdae8c5ef9a03d0d1840317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef917ee89f47c5bcde1f554cc160e6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533f5d47de62a562ae09f72d50b4b7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d94bfb28d04350fe73bb67c125912720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b263bd881687620217ae8b187482e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3fbf512af93d6f7893efc8136351622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb96aa0d5467d6c5a16325a8ae6b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d949a311dca87c757ff0c6c8e701dfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b8b61696674e67024042a4c72e5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372774632a74d6cac7653d53a4e3ef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518e21dc70f19472d50d29c322f2e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee5edea6b3c2750518671dc2d6a25528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d32abc98c7a0a8d6c3825d02bd6b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70814260019165aa60ed3a1ed9d1b19330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e88c7087e46dfbd66c0402b462ffa331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c761a15fe4069e1c437d468a92dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dcaefc6ff5a34881f1b1e191b9c1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e85a7825d44a97a90e54367815d2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9840d180c3bc06e7c9a92759acc8a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd7f66b1df2aa89cab3b478acb50c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05ed8f8b558295ff1539751498bcae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d3059e7d95620d467ad553b5ac4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f13480ae6ee921b78bc018448b48439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513bd38646c6b2938bdba36243694c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b51f61b3c68b1ca39054aaea00bd8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd133930672180758226897d081ea142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69fbdb0514dd15dd6cd8f962fad08e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6ebf9a7d4f04f03baadae8275276e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cef7bec53d15491c2b025d9c648a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751c137947c836f1c270fece336a54646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec815e0ae77ae8e34433694595373d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45865ec7974b0cc847f8deaa6eed533c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63adf3a0ecc6c40deb9e5b48dddf8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4046190413376d28b4cb98de1696250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1777a697b42e71d7785adb83e8f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72bccfbb53148719c1e50633465ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87f468a226f2f9c9c939989b67189953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e654e570d4761be73248e5cd41c1df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc796367a9653b29b354c39fb8e66b3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0983531172ecff55755a23798ae4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e73b7be7d2511bc1b07ef3758fec757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20833b360ccdd849fb703c282512458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfdc14a26e52a9a8e25412da067f9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d65e711d8290d7c8142c8a69a2830060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ef2c00d4a85ea07821dc3e592928861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806d17a1e83bd158489aac9eb82d39662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff009c1e0e07ecf961a027d008039f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc9e62df31e7fa4cab9984022395964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c3f6ca3fe8a8780650a3817e775065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c603836345f369fe86bc2f456d331666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcf5a5771a0b6e4273015d91a601867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05b654cf4e3866341fc9c4982c9d3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c13d19190bd50cc9153b843317ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64dc063b71abd8d252ab4e36b48c8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261fcf2a7dc09cc1b858d51572532b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31864458212a034899450073513a5a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cce233f4d7eaf8cc4bf1fc1cb570473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd2e83819b6323243045c360aecd9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b860d584e7598d35cc79678605f6aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd323824769bb426785c4ddaa778e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994115d62567f3508d91d3a4bbab369577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de019e1c6e25f3edac7fc3c33ebb60f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b299e100a33925802f4bb7df3627279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd448e6c944c1f4d521fa806aab4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2573f85d37664c6752b6006ffd9b9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855bd2333aa5eb1eb5d96b8da49582582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23540974c535161e37efc5fc6bd5374f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e77c96e8f701eb61615a70564837084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904baa7aaade19a71e82b78d0e4ea3ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c25273f4c956122143492244cbfddf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5546b04437d185313ad34faed11a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c719bd59ddcb47b11d01f80c87fb3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe125ce9f0c2f82af095ad0efbb897389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded030f741a33988281c46e4313748390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d3df6033ddd3e4d3d4ded8a933fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78192de42856fa6dc8f4481c60f34b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da411601416f7932b1b19936b2ac8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7675fa5823174880a1fc68ce20b07494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ff69816e7819cdc9faa85c6e002c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b2bc93ee3beac68080c309e8c2a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353453ffa832b38a8fedd557f01077697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba739891e01753f1dd9a342081706898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e0deb7f3008497eb2e20de0d15c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cabef07cab15b291736ca77e20ce1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc671af9cf29d32cedb9f0dcffbdbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48375ef87efb4279297de6b4ec1964102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d363ec561246166d1503ebf77226b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43522765125555fdd4783cbc5d7a4a11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d8b013eff58c07eca70aea12a200105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0fb4037fc74989ede51a59b855f24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c284cd135c156062bbb36101aa30761107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71a2dffc0724ba24ed2afc9470432108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040b4272f3eaee717f9aea0c136404d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1f1bf7a7e96f964dc266c78f67c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe809e45f1c1b85c8cd10d5567a93aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6734afda8e346a2026598fc4cc59f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a135b550eab77f4e6131345196d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7365f522f85aaf25225fab8b55e51d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a10af77b0a021ccbb4af94f6907cc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898e205f30e043a2035a95085d0cdd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a859f09ba65ef88285eb3e68e95d4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39320a04491b7d049944bf7147308b5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbc7cf7d2f6635b5be3d12a544b0ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c157b83becab6d8d4662dece31968120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a80beb0cbe370ca7ae0b1025e199b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca2f09c033c9f8edbf992831ccc1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4acd710ecd1bf57cc4cd34a87c4a78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9399b6e62d19e7c7e2179d867331621124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2dd39ebc5bf277b42bda458f4bd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d3313faca51b9c1c1f584ea948eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b839d244b33f85b182471016931d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c72a311de8cd73b582b6f9bb289ae3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28b823098c3af8b541292ff0329c85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54fdf2ccef15beb46f3bd31b49f7cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6775f9ac1bc36221b6ce39e981441131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f082ed5ebc247cf524d004767c137132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb799479917eff6664af21fedd76fbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217c2f29cc37558561ca5993fea967134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e392ce7283bb1bf21e533015567696135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772b2da79df643bd0b2b8865f84a756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b02e5a2fe678025bbb6a93fc82c599137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fee1e55d765be85047f7f1c433c59a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295732aa08be5e50010ba12f01d00f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd7a3046f3a9dbb2a8af69f8e7f3fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628eae6c6aa993c69763f425a8cd35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3c757931978e838f0d88821938ef5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eb41f5e62c7d569f9b44cfbd1290c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5dc00c961447d4cfa268a47b97df9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c75776ff8cbf18179eda08dd5de896145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f78ee9fbefe6914ee2c01f7e3b51a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4b6b7ee0c175ae281bc626de6cfee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b764e1b41c4f5e432482f6a9dfef8c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8f8ac549862139f5aa5d558e2880149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de6673b4879c1f23661eef1406f56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa12aaa20ad6f608ab8565b737e9cd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48c03d3050c6fd176f474903e5026152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321f6175f01fcbc21263e0ff11c9343153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55b8da171b10d75ff05d8645b32f47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c97655ece29ceb610844f8d9563f83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96c8eaf08b763b16b601d65991cb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91431e1bdccfdd0745f1a9418688a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e88d748bbc686bc62770a886352b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93a75675d785b15493744f03abfb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb1c59e5e7f930074f5766a9a02f76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac2eb2ca4da157e1f85ad30c80e8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06bb82ce04d70f824ed48dd013c67e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49a775f2170a314125073effb72ddd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea272ec56812e90abb7f612e9e272164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312b3370dd42b2d4b0bb0736e00f164165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582df1e246a4f3b0cd65d5c1a9fcb41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9e641621c9c842e4731b86108a922167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bc0af2507e67392f7a101dfa42d15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801dad13f287b2c5390e25c44f7801169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09af0d614a88273a1ff9eb154aa61c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd288481b9d1d024fe9b3426502a54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5b7799e9375c06a6202180bbc557172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b2916565dee670c0453d66f9291d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fca312091be23ead9221da2c76b05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9fc6effe5c834bc75ad260c27cf48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1df2f0803bb8727999677b3cfdb685176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548450579d0396eda3fddc5a9b7bb9e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6446d69ff414bd9dc8a78ad5af0c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada352d14f2b9489cd535925be1c844179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1b02ddb3125d5656e737235a8baa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93808df51b96f74ae82a2356aee3874181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6405b680405d5d46358817ce9346182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b9364bd78eb432f1e9d9446b760f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2251485b3e9a364221587ad987ec476184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7af9369ed795b79796bd048b9df65f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f475a5c2eb8c10989c845ab682f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e2842b1ab41d79b60fc39dfa336b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865106f1bd6b0255e8822dfb13a1187188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d21bd600162293e3ab545a1ab4550189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf950e1295f6ef3f503f7a8e2c0c640190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1594110d6b438f7daf5fa7e61b6cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bddd0d42ae0bba36cc4900d27eb40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b322e4856343c546a3f2e40eaa6bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902dd9090f331ede79571372232de81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b2be29893baa479313523ddc481ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc36b8a517165f8ed051606168f3e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92092342d61cb0bf588b1cded9dd0822197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7d09181c552e006d978e0d260409198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f9c73e833a655425e0eb5bdf9871199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36743e5b6c54ea565f5a7fbb2f8488c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3890cd88bed9eb8507e9c521b28f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28f791aa6716208abf68c0f598137a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edb3c2740cfc47089c63f11dd2ed27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ced77f06fcb634ef08362e53500a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac229267f3c54a9d5710d4be2f4bed7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd85f4503b3f5ff62716adb840a779d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550e264e8e07ef80f19b2901549f01a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f672496abfa112dfb08ffb891e3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0036b8b34d2e1ccc8c0b884ba2f5130209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169bb7e52c7a81b85a4f652eea81de4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102250e3d000cfd2c8fce5466b0ce1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a913ef022986832dd28cc4ef4a49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7aed3f12f56c7fe3d0c909fbbb22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc3d4d0593e19ea2c03f0da0311ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef0202e189acc39143f4a991ee9e35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4df9b1c38f7586ba5f7241ba8d38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b4c7bbc75b7bc58e2c09f1af29ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e40f1080563c2873d95564564164218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365e26121ae3bd15472eb6b4f8d1e44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2fecdbfe3a93149e511baf34895ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20adf9021f2a5f88069d3eb63e5276221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ab98a444c8910d7870097fa53be0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc66e1c0ca32b0ab535c01b539c6fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a46871f199bfc42f073149a2554d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070cacf757ea881ff07fdab19c8ff25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce480a73d275da5d52849c52156460226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2eede72e658efc0fd6add452320d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829112bad1857c3573841e454b688e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed5a392b335ffab0dbf68ee61903a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417965b3f948998f1fdb10ab553e037b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8afc29759425c0a6b152db749a5fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea558e263299163135a3c8b9d217fc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818be1f34889fd332193bca14d607e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859e9e76bcf2b213b6490bae612145234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca88dfe1dc1a411c674c8d5824efb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f40513dc21246510c709d6d73fe5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ca104f017914d1063e04def71ebb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505395668ed2ea7a00495f465702e223238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a77e3b91146614a994b9600d03aaf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3ec9c416356228d038bd47a417ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b3a0922dcb2b403660f8d6eb9a60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507853e21e6fba40b1eaae93b019a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937a7826b8017387bf05ac403ab27e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458f93d5b23c8ae106148360efcda4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcabf1430dd26f916ac6c8360631a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0cfb49a50e23ce53dd44604c63af0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60257ebdf796193f446f7fba14a328b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef8c2c1b3d967d87d76e31b484321c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5bcd8d8626d04510c150697b666ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51987ebdb8c4b7ab452980f8db4a9c67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ea2967ce12a6ee70f8722678d870251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdea90328fbff728634fd2720c632e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25660a99ff0df6a5b18af04fade37539253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b976c3f33a3504e399b727f444f688254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936f442ab5b063b1e681f923afa41b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fccd2c87e34d2b6a2bf47f80d8256256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd120d2404becd8d822e468d7901304257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc85f51d878eaf154beb5f895cf5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1264cc180ad91e7cbf1b336ab8ced259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e77153cadbf27b0a10bde58991c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d0b0e647324beb71e4228e3806889261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704afd78ecbc7d36da9579d22537a2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc816279fab181fd9da8abc4b6ab7721263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cb5b5b333290e1b1cbc96f99ea0a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa0c4626f6ac95ef4c1bbcfc6a5a1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc406dc544ef1f485c660660d8ab3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22e68dc472d8d1c66dd2bbc57f2d82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b9f87563e4c3a1ecf1331989ebc03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7a794a4e92cbfde603f576386fa20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31588e46a407fa888915af7c4fea93b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d3a29454cc7d77f1985667e8abe8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ae31859e2b5684392fb857ca1652272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1438a82d980742d35825f5b6b2835a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152ce88da26639e78bd7ef0ad6f8d29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69037007ead2463e96324a97716f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7d9e034d657359af105f0fee25ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c2683bc50d57af33dfbdd596f2348277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c733c13b47989195cddd26b82581b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec297f2a1b525dcfbde907ae713847d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93817569d27c72c7f151cbd18ce1d6f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538605d3102205e83cadf994049ed020281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199cc6db4a4668b8c01e6ff50b6077282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b76939e0208a205c1874d78fac56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be992e02fded17fd5e49f64519f4a8dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaed348b50795600020fd72a9f2e1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913731a4d2bccc00df6595c7ad4f767286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1127a6171dffecc08a4a49d6e3b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871ee77b190cbad6dda6f5b76343088288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669b68c25671e9d9a9c3650e09afc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4f17e038d533c832296298e20d50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab739c1f0e3ea11afd57782f2712cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c857c21aba52b0f960b01385313a309292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c794837fa7c1f5858f6c12fff5f1b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7e9431bf91f9b47bfbd298dd3e01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb86892e0d4fa9cd7ff7a8eee8e5e2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a43a076c7f9e4e1a073a5a7e7c6904296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a376a312a040d8c074efac51d0da46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a7be959fca15274feb865aa17b11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a47da8820a6556bfeebcbe4cc6ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d4fc962f42bc461a3cefcc5788002300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443caddcf00b709b35154bcf5ff81bfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9096a3aa0f13ec5aa584562e670e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a727e791b077106c1a29d629b00f88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabbf7ec2875c8c707aa330fb623366304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e5398b6b1e4c8f54b9a6780503dcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843fdeb7d5cf503ac52a456f080ac9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0794e3c18debfda4d47ef72ec47a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb30c67680fa75a924d83106182c35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a80f063dac19796e4f5ccd5f2b92d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf0f082a8b4804faa9e464863ee26c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe3649e1bc9ae1f63e92a79711295311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ea9b68c44f2f5e13c8f0a73430c3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9536c1ebf98d17bc56857baa0ef0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d5822108e01c8780c4d5648154142314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbadc9e522272d632b8b36e25b60a60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfcaa25fc09b4200d35eef3ff92513316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fb8585ae9d8693c83376d163c6048317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c20584709bebcf52bee95f67ba4636318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc350a3d45a3590944e51c04e78cda0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff4ab3f37d9d952a0fa63c442baee7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfb0245fd78da031f148a3269c29ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76517d62b64f309e66fc25b274fec0a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0226d095796e5b86cb13b97ca7fda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c96a4b7851e17cb28b454220ee6c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5f3da2e0e6f1816bade2b5767ed0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01642b5f06b101955d3f88db427764f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98525d31c02d83cff6d859df147c78f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947249566462f122a5baab7f5b8bc1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173e0b952398912a1e6fe7df9e5e511329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a23ccea8c8dd9f76e3da27661b64c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871437322f5fe904f40801687e2f279331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19540c01c231a73b84c0923441e2dca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fa3445640bfc80f54b7a3e84bbdb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3017c41e3622dd655ece2638af228334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80155b6c1677feb74852ae814ab07493335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0565508fbe0b7f54e717bcab0147fc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622baede4a80ca806b098cc1c60c318337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa3e5905b6b4885e92456e3d171d4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01cec3ef4a17df6949e56f2795a07d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed9e591e83da8ac9c33cf9d6ce7ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8710fe6f0c509acb42d300b566f05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d20c04d7f71a8c24b991c4d4190c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd435cd47b8e571b5c7290b05bd6a38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c360aff8dd57b1ee13870824ccc93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043ec1c2fdb80272adc2744f3e5d753345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a9bbcd015068c02b0fac179addcaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd75a176606e5ed96d2046bcec6259347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a8f5a093e3b5e79c3707610d43491348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb042815778c0c24c322c5cffd000d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b915f227d7ee4b32f7f54990ffc98d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76a96d3c3de51465e8249ec73de01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1a50f7f889c3bf918d31bbb52c64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380bfcbd525a0e9d829c8bffd10b472353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc70dfb02daeff1000c89f019949d45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09c1d30999307666922f7316eddfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb778725732728ae3e73b42b4c34ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d1d71ce59c0346949080ecef25a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9769f441cd30d50534a82e6d78c20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dcece83db3f86d4b7ce4f5adade63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cf650b9b1687458a10bcdf635fb89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43947126ce57438d0f107228f82e61c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a2fcf3d26ee8bde929ae931251d40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f865c5ed221a533c40d82a15c731b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84883e611ea2d16191a0857fa5ad3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e94587b797edae9c0ac12ff207f80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a506d907d1c3348dd502aef4a26d58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1bf4d9383f3a15535f4c76da2bba4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40322fee1e2c6324047ea591fa56c6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390f18f5257dea569a9022eef6aee58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855419ac2bab5bc1e452d7611bdaee47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c73a0dce1add79359112b4f89abd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d8dd15ad3f651b69ab666ff168a4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d542bad41a5f0806ed294bd2b91878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec678a3ef6ddf99ce80a7d942249b57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac07ce6b46f5b5a59b579026d3b28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44b60f3ca64b8b10d119dbab570212376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9712925ac1bc9648fccaf390a78ce12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23370ae696d2531c69c8d3ae293729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6540ba1218ddb9a37904187c3399c39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a86fb2a7ae3b42dfc512c043e3d44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c50f9d66addc625251a968e6fa1ff1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6be4b419603969a59118ea1796f07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b90fed6b06aa4552b473379280ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168540a260f27e1e12c95016861fb0b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c4001d565455df9ec1dc58d3d07d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d0e77929b523649f3894a29a20a33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f67f0af9960bdcc5c72a6845f3bbd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a27477a07d3163f77b74ca0583108388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b17dd0caed7a7964451fe20da2cc30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853865d0582138b18d3d69ca74c5dda0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f19cb2d8b46c8b3f96e556efed5775391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa294363bf245e5b51e1e8abc1316e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437a769c205f7d659485683fc8f2338393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9ecfdad92a51d440851f19feeeb02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352929bcb56ea468e5710574f340a6da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6fa4e5762d0957c220baab9d11c19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a81de31dab1cfc42e95a2addfeb00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30cd3385c01f9be8f287a49cfb48c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad10d797fd1770fe459db6e47d9d12d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4088a9a49f4c46abc059c942a9b1dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80fc8bc50aa4a57e53000c8eb0690f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d85fddf13dca0ea57bdbbf2716718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82489350fb97249ece29a6a820c44b43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346ecf82590f86be59b95d7fc1c4422404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe6df552628961bda390c988919ce2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88982d0e35b0d9800dbecfa64d4cab77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102908d7db045d82f6a408afd585bb25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b667b28643e55665a53c3fa15a64a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca8db5c6d23d482a93a57b289d10d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b8d7c0d2ec6a01fb82ab87f45b898410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d57d912ddfa24b2df81c585a6e95b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85994d6ed614ddd6fefab9db27e2e0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da93f728bd5fff74ec6502935ed88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49583ca3062242938aefefafaad7fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c80c6ac53841fc92f8b2b1c0318be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9df1168282cecd0643b8c0d9715d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdf77a3216ddf43f89c9489fcf1da6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8fb20fd12d36bac4559059569155418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e08dcd4340cc6cf5639aedd383fb10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885081765b8aff4af4da9db47ed301f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd060e0d2e60c7d98e8d33ad514c73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2a1c19065b6db48844065032466a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26533d058e96c4f2856874b70cf8c2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30d4a3e6c36f30cbbe1f33f0b21c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a71e26a6eeb09b57b3d9ffab56592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd6374f645b03a5aba0315aece6de8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a32b213a7d2178551746ce1ac172c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e365af04da6942d845d70dc62423436428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fd7b754424d37374fe27132ae06e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360c79faa6581df61b1b0afbaaa910430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00ba746e3a61d65020dc781347737431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea25ab92d257d7131bd7ffb440e2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feacac7cb6917eb82b49f61971ead86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e637c4f6c36e2e6920609a9990b580434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d4b90609370d2ac27163845b564b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f7ab5e431f196809fee0252bfeb4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc07ab4056dfd4df22fde509352c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2849fbf529dafcd635523007d93b2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571ead32f8c919ed29ff44f1279b792439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816b78f12395d3dbbb0e7fb70b25c58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f983bd570840ce3401ebea7db8a9ece441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d9b7d57a4f5acc72751d7a0907cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84541c692837932db6cd0aefe07174ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42612998d66da720476ec877b1fb09da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270a083fc7907ce095eccd85b393f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cd79cfaf6bef0cb0339c74b99733b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1071c27ae57eb522e8c73c31207498447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179c8adef6a1003bf5c4a0f3078be2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de54bedbfc80a5964e0344640736954449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7a8416852cfd8c07316691a662aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874804c4beb798214ccd730ab1619554451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de528f5bfef7b9ba428774ae99388d0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf664fa99607a69afca74a36bb118e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccee97170511521fbb403b2f7d329c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dfd7ee959b4fa398dccf3db6c2b66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937894e24476487e75a042557d74913456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1013723f08a708ec28a345c7ed90f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a6c3166ece45f2f023a1e7504b74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bb7291568f41b1ad06f24db1e9672459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fb74c2654d810b27e8dd47f90777e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b029087585f2628d2b34332b1c1b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991aad5de789d513a595972f7756656462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55bdb4a59e05fb61a41bf6d9e9ad28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a238320524d6ad51b53d4721c0b5d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed18b15032c7c49f889e5b9866f117e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8985f8d04e9d2c5540a8db91c42c26d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc339bb23d8272275d8c8f827b055467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b742ea25533bd937d98f7d71e8896f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3031997f3ba26844a477ee2ef53a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5587cbb2b54e2948d6a7bf7d2a1c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc138b875423852c505799e61f4264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c435c1ad70c301982cc92d8bb711f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd6e6304f1fd68ce7c69e6ca4ccaa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d52dd1cf62a3739290cd50ab427a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f88271f6abbff17db505765d02a666475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6b95c54fae409f5ec99037a18be98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ebfd4179f947f3d97c97791ac7f3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1baf3f714f98aa4efbc1a18f9af5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc34b7b6273069a23f492f7ed3d8f9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4a107ec4122acc99b54f33f26389f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1633727dbcdc04e47bc028020edd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7848a7a026737121a44f22a6303ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a16aa1782f75e11544634bf4fa469483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886093851fdfd658b4db29402bc2eddf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ebde206640497a7196116372cd376485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ba445dc3465d608b98b593a5f16c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f493809fef78b22f171a51dfd27d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d50dce2363e0bf0346128278067ebb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51692e401689e49018c338e3b44458c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01faa9212f25a0da7c75fe9fec25c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c308b7ca819b7fb1b11efc8b2cac833491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8111acc63edf8a16b9454dfb6be71d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09122c60041514d327ca07add4bc2fb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c48f10e63493b0eeb0a8b973e5a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a237084d67eb46193e1ae86b2fb86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a57403edb8dd04dbda7adab2ba12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bd1322bdf89b22aad0e75e231a20e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305d15786ec7665bbf50ac77bfe193b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb1f3abc39858ace303df824b11fc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf48135f22aa960aef559fe9461a23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a9ab7b895dc25fe041b0ee85126fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f991108f3507358f87c1c75487fa8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc7365c3fb4355d8f152425e8b5346503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a251cd7f72411e94baafe990b73d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a79f526ef1f4759ff56933f42b402505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7ad7eb6ca08f3f3c759ce827e025506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a2cedc6b98a395356e1c55498fe5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4de5998c4c214305fb13c318f19d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742dc164b2164c959eb647f10475ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedfdbd128ee88e2d8187b3f7e3fca1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525f1d2cd61a22af68ac70bd006fe22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f605203ae0d63dbf77029f04220ded512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f080ba18daf8d87e19f0f7dfe5f34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a82ff92aaac6131228fbec9857735514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffee0a3474e32ce095dc6d3831119e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b58209ac0fb5c4a82ae5726464dfed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091202cab7848e0bb79bd10e2aad419f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcee0cc897260df6417b0da0b8424f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac4f45fa9809607c2433915061d0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352ec5783334fad60d12825692e85f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf51912aff0541a5366ef99e77f0b51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ceafa852dc0dbc986dc242f8ec0fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d103f7ba8a8db4882689c86d8c1f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ebd05df01d03d7af2323bb8b6556524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcb6fd141a16f704b054377e5a3424525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624899f12b7d10f9506c310c0557f34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1d24778bf7ab5c840e99d21680b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535bc2e6c4e2dad19674c1f30d2f53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683575d9555e2174d4b4ec56ece8b6de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d04d53d6af3c645bee9a7f73a637530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba95b6d3aa8771866c647c546ca56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21fbfe29a2acbc1af486a54033f70a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e85ef5dc848e28648514a17d2db5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c5c7a17c612af48453a933442c0ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be0c4ff745fa8dc5df797ef3b0991535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe414c8d4fa19770747f77332f16efd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1ffa297809bef6213a7714a2690f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf241a94f2fc0895fdc778e5b4bdd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e66d7b4e0bf3c3aa3aebdcd44fa2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f4a240c48c35c003774196449177540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c3f1b1b3d7cb39df824c87d5e154541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b01b1f0ff670b9b7df29d3f0294d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429ac071ff56e24ffe8ac1f12e7fdea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8be6cab3af721ef7ffa7515446e8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1391b60aeab9b307e60e6c117842a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5817fadc2a87fe5def2bc087c46f1cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b986c2fceb5d7ee81132814bb62b7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484ce823689548e00fa5869b2fc29aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f1f5925f514695173dbac4ac5160549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82abc0e0d712fff0899e2d869074c43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2a60cdd678a71323561f6f05dd73b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08803609746bdd59ce03ff186fac7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ac5e0bbb0bf708afe7bb73ce9b1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed5b4c52f11d7cd433314dc889d78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd457b859c0e5fd15b5133da1bad0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d530603acbf8cf3b161f2a104db95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1402291b95501a49381c6d9a4bd2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8021445ece8f2f381e6041dbac6a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d02b8c01b5a31d39ef977a7a9c9a12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873eaee8c0ddb28c1d1dabe97559447560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69dc942970e485b17b4f0697b95b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852af95b2511b2bc35e50f38c1ae630562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617db38802d5be7b8c94cba5c71380c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339513601e55034ef591ad622386ecc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235bdbc09be1e6819d477554c8db98e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dededbd23451b24e879500064cc0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060599b10db6b88c66b4e96157e7f29c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149611b5d633f096ad3a83aae492e86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6020bd7e48b76d19a8c20d9c363c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eeaf10102e78e44d7754248ec2983570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f35cf3ebccf85b4feed12ac0cd9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b151e959c95685c9d2c8039d7598d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908695a2056c23c2beb12b0c8e292f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac81eec1d6dcf8486d14248d8fffff8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a2c8bd526b20d6bd842ff090053b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0f4e302454bb4098c2334186ca58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275d910a79f4e0f6d1cc4d9ec8782c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251fec66227d3cbd26525848821cdb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe53d40387648fe8f17695bc1e5b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04bbef4f2daad90a1a32027b64fff1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8dda5839cb0838f92f1ca263e471b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317f87fe09b20e53b6a53e28ea67c0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26f0c285d7ae085deaa731849b04b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20ba1dc8b92df2d5dce69de04dca14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf2b9e3ab0542879a803a3d8f0065f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b264138f0eba25831eb57d5905df10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4fe18e0fda7ccc690a82f44dcacc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31205bbd7be0b1569b660da8fa2e05b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474af8a352553833b5d6f054e9fede15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ca4b1fc07e0becbb13c6ff531813590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c4bb952ab81e032deeeabfd13e00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4532347fcb4d3858b7fc1facebb84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247895319b6fd33572f39a7a41ec6ae8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da4413abe9787bafc373c3307cea88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880adf4d48f26eab9c42d5054769272595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85535be29212cee17db69ae790c62b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ced9293495e64be9e2f31e02bccff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8036693e414170289c8a76680a6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5d2edd2b6fff78b0dad684d341801599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8505e0db8710e487288757f98c500a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada79287228078fe585e69484c5cb69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15052080f04262329addd7c22bed6d3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069b39a7c8086ecdafcf8958e08c72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac99df12544117c67689fd822c5c33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f0961bc30fe4bc416ba82a7f44d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149fd504821d99a57b001ee13db3668606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af0fc9f54e95485c1389390f2f292d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1023d73432cd7e1b50134ea1cd8020608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802aace1380d6ffb2f9776bca6ceb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe2149fbb3558def2fc409083c339610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b97cbede26e9dfa1a5413463708a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc6619627854440ba46ddedf6816a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8150b88c1d380c54dc640d24277728613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b9d6a133d7f1a9cb1290ff1c08d32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427287471767d30ed8b3b253bcd8dba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed5b5c8c3d0e8f7a029c6ef1b0264616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7255e62f9c8edc145da81d68d1115d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b6bd0fb359ed10940ad2b33cf4b94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9187c85fc51a4b402fd6e079c0f0911619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596fa86bb48dc085dd0d64ed629a3fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6c94840e4abce0ceb5a7ec5ecfc0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e79223b1b7eba786eb6fbd9cc4dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8516d41a9c6b4a39d5b9f4881e2977623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6251211855eeeae052b437c998001b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002bbf58342215f461837ccab0ebd0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15097e1df1c46f7fdfaa5ef790c143626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b16bcd4f9892cc9d9c2853669fde2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50645ed0b0a3396693c2dac8f02347628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0fb9f5d9f3bbf12d24ed03b76f0ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5af85150114c1a82b3bd82bc1778630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c57c41e2c8adcf713199daaff6c222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065baf814b32d44c9b0a3b70de0a30c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f107015ad59029c9cc8868abd11501f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6344837f947e49a7df1f4e10ba40423634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabff5ddf454451d2277c90ffe1bb38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444cc31c5d8f4f7fa1b59c82dec1ef7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a85b0e99cb6ee27cfbe4348877f4c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b231ddaa151a420eb22d3024389fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e13f85f5735dc1c3ad1d18544c306639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aca4822c29a585f9c667254ef9ea74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba90554688a8f9c1705ba99756bc2f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54adf4a1b30bf3ab375ec802fc6e22c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d905d6a8edfe2b8afc781f374dddf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0213bda069276b992f1ff8eef391e31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59b7429483a6ec59c8b91fbf2cd31e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad1e6051600563702f64a5d0522738646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262428d62a079a9db72144834f9d81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3609afbbabae662c93747dd4e75ab2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b193c315976428a8d6a3a47331b1e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0df001db17c95f107ac9112c588fb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c9fcaae3c07c7a8c1a68684b4e570651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b06a11717b40c5be619337ea5950e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bdc36a25402fa2ea6d9631539cb45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388e8800ed9dbd82b08673f290c9b18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c265e84149359ae6b6b704f96ffdc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc0b6551d8dae5aedfa42b262592f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1efdd2e696a3ee48908278196fbdb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a25db71053b9dd166375045659f82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401597cdf932ccd7de8b9988738e7449659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd6384622678ff5312d84179e3bb9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d9de049a7a4abe1801ac09225840661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be632878ad4c48b9ed8094ad03f32e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b928c3fe02ea434973d1f08fa34a30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2030299fa0a66974d81bd7877e99a2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3caaec886c399a52d740d8f559b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf53f0c006a18d7ae2e80d7e46b3de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b0d293dff8a0802ea8f509416514f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c8e73ddb21c91ee981e1f5fee184668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078def00b1fec8b22b74b89599da6f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f41281410dd773c03c269fe18f074670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dad25a09b452cdc90025bbb4077e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683908849ded2b5a56553fcc1da16e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d718a33326a3ff5dee6325ee6e7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859bd9dc822b1a04c4809ed347ecace674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46e7f3c0e32bd749157f5fb671ee20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bdc70723f6f2bd838e05ebfb17075676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b69833fa50847d75999a0af74c8016677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540af535a4b7fb4b57b82230a3c4fd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c80039177e89305115465c00ac2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71607dc43f21676e086dcf1d026acfb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec033629e2d5ae7df97dd1e54525fe5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903235c60246d299b2eff432c770691682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df65f2e9300049753badf878a292b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce26615d2b3619e8ea29fa24590be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8050c9d14f73bbbbab4c22714caaad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ca87dff189615be931831d239ee7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b868a42d40c8288138d0a37c5188239687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07a6a71ea160507eaaa495ff1fafa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a1d54dab64e6e88dcea95061baf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e72b1ae6b4d195c6ab3bc92642034690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e891c79326fcc88fd9bb9bd283b5e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9db1b31b45bab94ce4dcc4716bc4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61881f6cc8c2f3bd81e870befabec087693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408c6f1e298bcca7425ecd3b6b67b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ca9093e8cd750daa1988d4401707c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b61bc8c78d75b542092024badb6bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b31f44f5a527ded87e5ba03990499697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500edd52e73579d40d8ea10af224710698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79197d237cc34cdfc5e8cc28c44adec7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00257dc5f83b5929f2c6297040e2b0b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c58c0cc38850a75f4dba1d759ad3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaade34a3d26174c149c1834e33ece7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f57057fc7c7b2e41b870ba206468703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd26605c4f5fe14c803c2d629184a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857398d85c8b5a3575d0efa76119c34a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200da7c92d4bb15e2c274340534400b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034487adcea7675c4b29eda05e5d6e84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368383bd2db5f15863cb9e0b2cc5e76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37338a23e913b530cb750a16ed59c2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc674aae47c6dd08802391fb4e79e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afbf6625167f34d73f17fb58781f6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2c1f12d1a7d5bf50081773353bbbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563838f81f77e1762f2835e70935d072713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab09b67021944152d6d1bf38e46a2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f366e779a898659aa2b8a897b9944d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c04dbbc1debe79c6ea20ee6f91b93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02f2c7c9bc9d27ca9236ed2497f42d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a661e12ae0d8afcf194365d8511a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccf5d7ba5e6ecbf205a46343f4181719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0bd1379c5a2d7149311eadb8db89b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa0a8af5c9c0ff1e6540369aba6428721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d98ba2b90837ce43fe4baf5df4f39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c4a656792304d688e8caa2c8fa08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e2b3587cffeb31b12e706cc2e5f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e5c30e9b663cd6ae46edd3bf45317725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce77668ccc3b892c900d88389a83e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9e715502bd00c0c92dfb1a842e693727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3a0191996f94d36a82aded3f3963728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818778356b64c13c4231d9f56725eef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba97e0fe9acaee132004d242e127da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c95d76d7765bccf005c61a0b2ada731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3988f7310cafde13da5ed98a2ac99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64f320b21d2af79b20e6dad2a3a17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1544b4c9e32d59a484d0b5639eed1b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c2d58db931288e1763875eb79841735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd4e60509afb62c94e1b5648c82375736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701bf6232cc77ebe31b44ac5b7ebde6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995d4d5333ea07009184253845d097738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20109ae9bd1e385e14615321c5ece4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5761c72730db160200d7436a84256a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4f026607e9bd6664a23aa066d2e28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c6a498aa58eb71b957a26986842de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c7781306872e997402a5dae5e189743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef88885955898967a7549fdd6e80ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9bc769d3427e4ab673195f5566d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093de0f2cac381eb51de5a2cd990ffc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc327154f6cb1269f195e45f8df657747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88eb25dc923673535a86d83883ea3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c0d98345a1a3019afe523c761fff8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b76ae806bdad87a57ffd11ad5b23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ebc50915b3ea7e74175ea7dab84f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b9ec13a1bff27b6b865acb671ebfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d4b8fd63d350d2b85b1a97cc6143c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4577a9087a163e885574a8f856fc9e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a243a5160defaaa683061fe276cdf6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b867871a8e2169130513f562e5558d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a86886d77156c82bad9969abadf8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b869ad0f327c939cd60e2e9f9f1235758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c53ef356477f1a99e04b2822d382fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>