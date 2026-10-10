--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff79995accb2f14adf9d838497c1f461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308771a9503900b432bc0914b122c2d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c3c14e140a73c12576c8e15f739d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba70ad1692a64d2ae37140d4dd1794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19621cf441232eda88040c6e711ecf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c79f58a05b023568fc77db959d19116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd3acbc3f04738d2d41b9e027873997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c96cb03a3a5a1f36f24214d51503b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34559e388cd39ef5adcc40d3b35acf299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc8b03e8eeea77c7ea641559af688410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7757b0af86654db78bbd866efeddbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53796ff6cede200a6250f355284e2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f919db2e0afcf6939e5926ca923652f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed910f9267d62e6853093e2deee8e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2add1e3378605c168fc6b0e35130c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31fc452483e732226ede85b5ac6ab516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5647e78dedd2e836c0ef943311b2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82904b55f74cafe5d027a44c9f52818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429362051958cda1263d4627717e31b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a6487ab73159c8740d2ade9ce607f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff587f60d5f60ce455e55c6d1bbc3b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecabc3fb017cb5d66e2f3ca7ea100422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec0fe2c40622688c82051bb5e3b52723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391b37712e37912ec9ae28ba43c9f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26530e81d3c22bed5c70b74e38c919af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396f72aaeca142998c039dc0959a3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c01ec385196d4e2249ace9c556c3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe3a81e21e3480dc0cea3418b9ef3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6728b791ac914f16a42cc4f486d81129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58486ba47b47c8b59f674de8cf8b0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aeef70d97612cc1d6265533a5a68231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c24c44c968a4a635ae1498d5128e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4901c797830f99bbfc39901795a3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff7d75bfc75cd7de75b362bf3b20734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd8a1f3b9c72c82eb69caded74766935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546284bdcab9a61447e4ef9ae7be431c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11dcab9c4e57a7690fad4aa4c76dd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bd72a8bf1192852eabc81774df77f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14f1884c36d431dad51b464a6e970639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c0c78831438767663d5edd1beb75140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd91567601dccd5da6f1557cf4dfb1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c7654f4619920ad0b0847ac7819b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b37784fd3f38856d7a6c3324b79e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb2b11ce2d7078fb76bd24e4f7c5fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a1c2f7e00d63ab45b56cbc9b629845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be185976865fefa299f08933c7185dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58483cda02cb66718f154753b9f16047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc139375165cd30f6a6dd42e4b0ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02d316848c45210dd95fb6eb3837749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478a47b0d27a99fdf21eab3b6140ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce634a729ffc4091a60b34750bbd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfaef69065388da6c8c93e93f649a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d3c03d8bb72d3fb3b434e0923820253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156524e9271791b160e019d4872ebd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d848aa4a3e75a80d5e6bcd627b53f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771fd21f599c2bab2787df8876d33956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b0d9380c3e6803e80687deb38376a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a4742ff683b89f2b7e3f0b5fe47158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee76f6b6b7e9ac613b08898f32ac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114ff311cfa0eded25b2fc2f4a6b7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ececf9247332a7c6a6ab14946132b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c1b494e079d15f0b3583078df2a9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e780d70d932bd63c2cc713e8c1de0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662deb59bf9c97b137a0c8f4a0fa020964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348823e9407bf4fad876bfe92fe3de3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab0548e40a8c0b901390974ffe19166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cfe343ed1725b0786774e39f1277167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182dc1f52f1012e424ba4f6ef80c5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7410aa2587b36f934396d0c2b296d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce0efefa8f22d6228a0ef4503a75a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ee127ee135e4395a72246584dbe971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950b767bb75fe4fce5aa6632f793e0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73afa8ffffb840a033b62bd70e8f7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73137bf8fc1b376d2231a1cba66df87b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7ac9124d3d6e1ab4d531fe7c923c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115701de12f2de1ea8109af28e6e7f0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6457a6af3acdae9dd5c50a7c7c0854a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bce8447bb996ca1dad9372011a55f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c9015a3c5c67e42084de0a5a26aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dec10aec3c1153b17aa3112f9a39a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690fa6cd0fa99dd6bb8812aca8a52081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0562ebece6142a77fd94971ce480282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1c9de229d71b45200b6eb5fa5b41a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331b12490891ae17b7db7188e6e37da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8165d3e94ab2f39ad3ffb6f3298698c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fccb321b923657e85766c5eadbfbb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3247c4e7148b2a21b75474bea5d23f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8f313bf3fe1294b85adbae7b468588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf247f46d6edbc694347a0340de5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0af210f6dab230649cf6080ad6c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579b16585c693459c554f216b6e9ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce64ecce3e84a27501abc8df25e438a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088dc4fd99de0104e582b7243833d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b85d53b467737bf7585229766474994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac94deac4eb4c1fdcdb57cded1e59f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e227bad94ebc20cb76bb8f07e29b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c127a300f2c0b1f611b6af5ffd82697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b9f230e095428c773148f1e98c3c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da723557506933fde349e6e858614a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c6c6c068927cecb4f352b8b1527e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e1dbe920818ad4c6a887442bbf9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b903ecf11e81926639f0eafaff0555f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522839dcd6e6592f560305ce74587b03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a8c3c0b4dbba71143f347c6698c59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953dcbe3c71ee1c651968ee3ca4d455105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842d8978bbc7c2890e6fe883302ef6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5547d95b96a3b424763da5054f470b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904f6151a819d64908a88fc18b80b59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4946c1e2c3f045d2cdf04026654216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed315a0dbba9d083be12919facfbc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963f4944e725677eefd6b7fae845062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cf693a67644845457966d8da53c1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395e3a141799534bb728911177eeaa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623f8db80c64b3aad3daa64579972ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c75759ebf84b3c56520fecb9a657f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292d92d4769bf4f0e22eac2a8ec5be2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d9b7f8354b167619b8cfc6035de0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a59093b98560636cfc2ad2c94761e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28b50b43385f67be6b0bebedc5c089119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4091f56b19d801203b45cf14b575120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56b3fa1d13b1bf9b6a7f776300496121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac45b2138dea0c07e0841b506f6bf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56f0c6e78461d497f93d767410c27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb2cf3522e7e4d7b45c7a0526af468124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6ae2315c107a1e8b45c4d3366bda8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a799dc93c55ec7d00966510481e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc3fd6e3542c790b58453057af1ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a1c5d526ab9190d5314b61d1c7210128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59703b256c8127eafffde95a97cf411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32562b1cfeb25b8c8ae2b5bfb63718b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69c3e93a67fe60e73262d71870aaaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601b9925c3ec64a76e661a43f8ed27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6139202a1489521f444f0f89a980a9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439af0df4fc47802466a4865373dfaae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3bb29361c293c81c2b87c9145d40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74661c7af2fdc7b2eb7b586ca1a3263d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715834e096b3481f45cb01a0318303a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5dea571c6380e1a87d03ac803be2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf320e2dba5b62c2beb71395c326a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34087d5006383467d3841b80ea82fee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be216a9a84ed96ccf63a55b92f29a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32cc68b4baef4911fb44c3ea785e2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b7b13ef561c57b31c0b68683f82e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749850b3aef226ff8fdc7c20b767f48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415efd6a755de23d0878185ca7c9cf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f250ee1ca8cb4b5d775efe5c37862d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81d8ccc6ee7f80073b2500594011d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613cdb05dd3a1486997235f66a0f7a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc902d03bcb72d6833c35dc20bc40f05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc379d0f79f9149ed5b1ff5f1d9687ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aeaa37592ccb71d39949c15a938db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac50ace2889191a01194d8409db20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3eaeffe62f9ab8820d400ba259080153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4afd90403f14162b1b32e014fb346154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee48a6a585740d85f2cc98eaeb803c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394b5c692f798544eaa8cfefb9c316156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525945c0748c4eee73b84dd800ccf8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aae9be35f28cb09a3ff75452b34a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de626a03f303f5fb9753ebaba89346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca720b70a8a548d1a9292e34d1c13b2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afca0d21eb0e0fa397ee9e461f1f1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f4e587b644ce16038661b714d5e2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e2bad772f501f44aba86750cb5e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3bfe34bf378cd7294ee2d5d746608164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c1a7e02b66f53e2000bcc4a365ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61879e79ad2b784f7a5ba47abc2db5a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba703ad21149746e4955069d16fa1c4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6f1a83061f5c589563f7d47e57a93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e43ad5c3fcf371929efc7a043f7eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214942a97014f7b98956577a6ca6437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d4e3cab6f9465bd426e947d7dfeff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29db9ccceaa0a1e6e1987a625844f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043ff9aebee6ccf1472faf7c4dbd58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef804257dc7368aacd04502b2be20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b41921567b4ec78327582b157d8f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2280afd8bbd637ea0caa4851dd5e66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecc70bc1cf6ef835db0af97d11b9ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17387b0853f969a2ebeab27e70c0ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0681632f7dcaa4d40500b10fc1e239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a63f7e88b25f4a1b51cbff383477b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddc70e886225461ea0e6c2d45e8237181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18930eb10fd565ea74f270e43153c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c267dad2bd660934788f5d307fac30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a7d4f9be4a5cb8a151c3e44f77557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fba15f678e7a24c1a7ad7bc6d97f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95b570c081300ed2b8ba437aed030186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e1ca86c0f9140fdbdb4dc5014220b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516672735337cc31c956e5b5feabe4c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbc4c1122bb55f11151af7f4fd26ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc606dca2f971f25ee62d46071f629190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf28408e6237acb1349b39e9dd5917191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ca9ae49c7f17f2c1caf430ffd5637192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7156b5b6beac828772359f4425e4359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e917463bf6bc413024fa991548a731b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0071b7a3037115b3b04a4686444395195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b41ab14b35b2ffd244e067db1402c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa07a9993d7420ae04925d7dbf159197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863970b07b9cd9edc3c474c68f15220198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61382992a8601d2251752c6bcdb08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9ce897785355a08d515519dc0358d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203b62f68120b9d46c0d2c5bc19d853201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d44f3650ce9c25dae7a9562e8552202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eceefc2ac41baebbe2a09e357be3d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3afd1d891beacdb9760cd3059a4fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71027f7c7231e37ef1813960bf5d70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4bc71d81467bbd2a812423b8dd913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ce9bfa46328e84e0e86a4be77f1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a2b09cee66d4ea9683f27a33f92af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13456e538ad2247d97bc2fa277815209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1322b3e2fb913e68fb6ec37ad4b6214210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6657be812ae976bf6499850d1db6b6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e312c7136c9007bc94b72914fe9609c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1fafea4112912d4a1edd90b172e4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74e25d6e528d75d9eda14e2d9d3cf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8103a9bb5364edc15b9317edfce63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e118a8bd8a5bda4ea1af8bf2a6fc71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d89535b3cce73eeecbe9f0d85c80c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b71f9cabad31ce49d7d729fa8bc9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b7e9d6629f471ffec958054fa6484219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ab3a4f1abc919c2975a43a254b8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4210c892fb37bd6056bb731c8d5822d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93b0a7eef65b341724b7e3e26b1d6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47482e2fbee78cb2a7c1d8cb9c9486e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003fc58fb257874f1a1e382d72e60a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e498bf6c96906b8b7bd92276c235695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab0a4e241c89793d6f588761a5818d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae44d5be701774abcbe89e250837c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d2c6f31f93b472505e35ac28f46fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ac2db7d022e33212b3005cba95baf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acbac7db196af1cb1471224720bd30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed9371c62791139e001464e295d7e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f96b6c6448dec6290fb0d33e778bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d734bf699978064b533cc31f8cecd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e37594c7683b7238ff0620ff0ebf7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c16894689f3027eb46b3b4b3670dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe122b4f172b18be9068903967f578236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef5d01434b59a951bceb6ec48970f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182e5da412788276a0a39df433a7b49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e11bf8c2d5ba482db61007040273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3db557d5e544524b983c7cc0fbcdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722963c3546615d06695ecef3917e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7d28ff90655ef0d8b4445c2a072d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bc875c6c8eff823952d9a974ee481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ba98ff2a9f1274f5fee604d8a7f45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52be835a7612a28cb2ed14677ad32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6167fc865f467c18dd5d9b3d52afc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5d0d8f34dd7347f793bae3fa2759247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163143f0f28085431eab2a378a5db0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d59f2919a49f822d815710acbaa94a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb6998a753b609e11f8383ea8cf40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca827d338a12d26beded07e1e03865cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c6367e8e091fd03fd06171262f3aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d80944a79c3ff2d7ca290a33dc349253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa555baea7eaa5fcc0899f9336f2ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3de6f80c36dd962406d6646c1aaa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ef602c80005a4be36c4aaff263910256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c12549a823164fd4409693eb0bdd66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd365d8f29048fec9a45e462b38c6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f74222d79e318bfad33dc4b2fb9c38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e949a574c300106063eec84a70f1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c90b9517d723ad7b6a5f88e3037066261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a043162c8d5d6a58b1893cfc8bc96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aab618255eda802406bd6cb467514263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71d738b0a6b0325f07644d7e1637db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431708dc731dc4318eabae27de1bf9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f18f99da064a0293490b0e717e4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d51c62c84b482d39c4e7e04aa6db6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f50685e64ac41712471a11768779d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678e949fd6e34ce80981c5a8b86d3d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d81b01c8ee66a0f1be022142383f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef1ab21c11552631e5f607b7e6a7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8a4be3a6cef15d29d9a2636be34c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802d76cf02c69551863579e4702ec1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfe4bb02b765475c0a959f6ed4758c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac500de88036974d407832ba86046c36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423aef5225c5bd4d02ecaaf04784a93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4fea56f05f9ec0dad0f86348287e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263572816f38a1645b5f687bfb7602d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d8dd788cb2deff6889348c9a01f12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68df12bb0d6242fa6ffce7f4c3b143280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe01121f1df05e62ad3300a960b46d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df82a458d9c40b3ec7ddb66afa5684d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113fb2bb3e71758252dc7b768ab7067283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9a035ae0abf96341547f2aa92aa8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ffbd93e09c46034667bafb88f57be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91a8dd2f6a39ab4aecf40847ceb49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b36bfa590f8611e4ca1692232f98a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a092bce6a0fdf3c677dce7e2c1d3aef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924210e3b96abc13493d6fa95fb7bb07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce92de54f7ec49e8941553964cbbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7046f60316e05b673456c19e12dd33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bbf3118d7243946d4351e769fc95d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653e9461360cd358afee7fb062f79ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8f7350d55497cbb1fa0067fda04ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a48639a574633329c325f669347d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552fa0499b7ecb6b5d7e5844b653d5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355c17790dd4cc92bae948e8a990ead297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a39700ff9a223d18ae47b0f74ade298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1221132d202a95fce1b463c18e13e4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef5dc077eb03fd2cb37b34984a22f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c496649d2ead7e9d9059c219d6e03e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd18c404958d064f41082149670f8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87d42ed081d740fcc386998caaab6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5181f0372871c333d04e2270f4ed9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e0d4f96d41e305945fd08b64724d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6807f1eaad85ae61e9d346f7837482306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cee36e32b7deca510298de6272789f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2aa056922b516789e5430195f66d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a29b2198b5f3d9a2b75571be68d14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28285f58267d54edcce988a919a67ae5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67341bd8cf7ef5cc978fe8af26690f2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a78f60a2ddb9f71243293848ab5ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e339f79878b226f3880cd5d075c2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239e67aceb9e077485f8b4335f0e7fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da10d5c5a24a97e52179f1de9321b0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dbb8714da78c57aa7ca54e2303183316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c59bbd04eedf171474ecab230da109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964646923ad7d7c29776c5e23955b8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af25fa2273f69a18943457cd16d140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd108be9a893c23da9b7ebff341da44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cf230f8a1df9d47fcf928f06ae0e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21abe032a213b92f4b4be0cce01cb6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcedb491caaa93211f02ed80fcde85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d092d1b7deba8414ac24db472892a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c22d66b69ef94870a462bdada21484325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27901d4e48225ae11f6a4e947a24db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef44d5b0bea034a0a47b1c06419717327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66282503cc854571f50109c239412328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b98b6f5306d12cbd53225813f2d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265a4e09fe5d19b6555f63b1f7f882d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064beec83f86dc786bed93be49bbb3bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7f7d2b789e51bb73f9c22b6e5e90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685643e9c7c977a8fc86b7da1f6b984f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30398424c1f22e363acc08a6c9eec1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38908064e0b3530554aefd579f119b5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706caf7d38e0e32d1597dc314959115336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f36d8c32e0f7abb7a22b85ca317a5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176520eada7aca71a09e2f1e6f93d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2392790620e11588e8270643852374339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf8b4d0a85b3b609e734d4f62aaf64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc573babb8cba913fbd88946af9e94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087a6c722761fca5342617dd1938d69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782dea17afa8325161a712c2db48f05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489b8170004f9eaed70e9821eecc0d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc212c16b0fd689318799f3c3d56ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba820eb10c5477a7ef31af8294af8d3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa1268176f320678e36f72d6c9ba3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a984a5fd60be528bae875464f8bc7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245291c8e5752cd19fd486a60a2b2c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18621b1dfc3cdee82482f7ca8eabac0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865bfb5605e0766dce067a5868f5098351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc2ef59ed9a0688a9f1af9b7c4f42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde5325e3c8991696a664bf279264ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f4e36de64b7dcce1143c0fbfae51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe5d4eb909ef976effd1969db2583355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9996e51c82f3c1b98ffcd51f37e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae97d6db10ae29dd6bb1a412e5220e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece134a3d0d84ff556e6c3020eb1586358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618457670101b156d2c907efcd2bc7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8a9f8fc40f90abda0b587ec534277360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e6a8c4d3cabf168c57a7be3497c77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7f6096d442cad11241828951176ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa7a9541b7718bb988a4199e621103363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109119ae6df77e57cd06439d6d6d211364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa051535562dd4f16f3cb2c4b748bd6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e748fdbb7d343a5834db9ab4ca57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755756907e86301ec97246b1b841455367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772fb5f8e9081396f3dccdf049a009368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3238689877999624a7ea23e279a64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2527ff2264a15c682b640fc51781b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067b3823ac032a7472ed74ecab43be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003947630b45d360acb7d2409e5bd97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba387c20c155e48d86dd880815d3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65624b36fa79373bf6bd804fad4c97a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740e8d953962a80a304cbd9c57b9b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8486bca11fe42a61159baacac774c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86966a0fb03981de3fa6baf70deb175a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9846aa78fb330f33cfda51ed21af3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68b17dca4ecba7164ce4029f95538b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665238777c2a41d565bdc037978bbfd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355ec990cd8b4fe996e959e6eb54ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba06add8ca0f406a2437f17ed694f44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526adcb6832ae153a9b7e2b93ccd2e8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c1c6f78c084f2729de62d2d96f43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c16c8a7913781c8e95d6265d8abccb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193b1e527bfcf065181d6f14a193f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e6821cba7e7d47417a756aca5c607387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f6c1c298bf15d5efdf704bddb34e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df575c6e2f5a2ade950b2000bb1dd41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38cceafbe975b0c85ca22cbf5c7896390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146b39d3b10c483723384e00eb8be9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382a46758dbc4883f837e737024079d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd7227d4ebd0ac233128c2f07d5d1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea9a2c1aa9ca428caeb128ca7fa9f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c203a9469fec0faec6f83dd28b968a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2be7ac2484337e4c39a333ac88091396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364568b5903f52616eb3061f108e7adb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1278e4e2355bb9685a89e6cf9d5b08a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35d9571d4d918f20299530905a0d7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868c72f5704e526dbd656b52874ccd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beca1c51ac5ce29e7db9e662fe46ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5b5f7d30633dff1b2eaedf5aa09a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a47fc2c2154af3e836fb312bacd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5d3561c7dcd49af1d002bc28badb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f990cb00138bdf739f4487d1eb883c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516dad1610806c6cfaacfcd33bd40ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975795a9effaf0690c6321406de373407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f55a2efc995a7161365e465426db85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2265eb91e3c375eee2bbac0a9e47b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2453f7d2582b646a18a1b3c732eea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebf0be315127f5f546096954504eae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f31e213c2925347d4c758c1474088f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96bd492b37474bd721de6db119d21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f9d72997df13d17571fe404d95fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682598f4f1e0961cd10caf7443e63a22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e6485589dff3e792e329a28cf975416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc4c07f09b7a884ef4a356619cfbb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0801ba7b0a4f5a76942cb1c0350cf19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd31c80f079f796fec6781fe0fec2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77a7ab5673d65580e7be781612ae8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572f1f8b88c87cac2be4a234d14451f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b623bd14c0ac1cabe215add76fbe3e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e5f990d62813742e81400fa4617b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf5af6eceb2d519f0b9194cb8f3b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209405560f397d96282e28f2ee31a13b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f31307ef3e5dc56536fab8396e0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb01d44005a61b41317d829114e6a73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d68ae7cc9c1c975499c22db9e17b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18893075efa38019b06d1ddf13bea3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bb33f8fe54ac638e29357190bbe4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62362c828025a03f26ac315158e1880f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c37bdde639c39bc86406bd0110bf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e96f585b9a48f404da1d2feeb7a234433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491499a2f714142735160be1efdb24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2e1c1f9ec3758e1e7ffe3142da6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdfee852cf17b3152fd8a34a5b1637436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4ae521f2ed15dc5fa6a7065fbefe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7986ed4ac50488d86ec96c64610e32b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1c690dd00780bb56824f4f8c37b25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e451cfcf23b7281ef6a4e13e62d40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f154d9b54e1c3e02dc025a7c17a54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c675f7a16984f04abf5929f9f1c902442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382ca472aa10b9b4607a07187cf7803443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ebd0c9f23f858d76304f75652804444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbfbd0282cf5b737bfb21efa39dc87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c5c02df12c882e095b8e250d72d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450686436233e7f10714cacc2eb3508447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93550dcaeecc988d78a4c482b9276a4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac0301963b0245e22648c0bc5bdc93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5841bc705d30df8ea0dcdcf02d0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d347016ba4808090a4799fa2e2dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc192b831c531eedcca42a5857f519b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8279efc40752fb441573883e5e27fef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a25c0ef19e48a1f81f77397d6c7672454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88199cf4362b5bd5c3aef66779c72b5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1eda6a92f6b5f1fea266156c645c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f29ba3dc193ba3107994c0f0b9f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4e468d37e5eaecbeb8f49a2d10997458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fd459ba470d8ddf49700206b3c3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc1fe450ebbe767c9bb3bda531da33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768d965e625f87a6be5fb09c284173b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570d4506264dd0eedc15ce7bdabe135462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f346d50ffaf6a92fc6b0c767e59527463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2390c1c5cbb892f871f79bb34d4be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa708749703adc4e984c1e36466d9022465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1c14728387db9aba53bbf922d4b86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc2059312752a7c441c3f595db64c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af320172cd4d2572d7d88cb5805c5dba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459dd4f6155389ffed2784d6986b369469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df0b40266575835fa96e9d754e8628470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d5743cd147120d5b2ea4ff42d407471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c907b16e339cc178efebafac5561ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040ef3f04ad7f065e21df594448b2eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be59015ec4fbf267a7ba715f930bd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3042e6c8cf4cd646d954b18b9aee34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c6aee8369f75cd1e5f943fea5133d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12a58950c688a950c85026db74763477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9a8739bacf68f4a07560c8fef6acd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440a6cf218e8f37622eec12f7e6f5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64ef2e731cd7ff4c5cd17774439e5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a57db42af24d46e29fc094fd144ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999d0e6cb3b5d80b4b89b31604944a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a98567e0c397ccc132e00d2e30be2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bde164bf93c198dc4dd592ef918545484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20225f8525f0049012b0d092e6549215485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20897ebc265226c57e79b71aac71689e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223890fc18c331fbe0d0dbd134701cb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677b9466e72769c9d5a26e86f76aa7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e907d836bd03c85bdf74f4d937c64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a778c8eb43e5d2ac366954f9c22212490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b523f733ed920df142298ce2f25e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f33fea2c7a0990323455e6aff5cbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f022ad796117a43aa3b338bddd07f19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f649fa5e9ccd10505d458334c577d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5b0a7e568bda715c5fe5f9234d2b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e1633ca8cb71ec0093453f2c32b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492ff7ae82fdcacaf8e84f1167f19f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417fbbad4cf05de0004ca4d78e00a92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80636e4bd3c71f8071b1c41ae1f1f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dbf41491e8711be5ca7a42ceb4676500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45b9b3e0327744aff017da0579571501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c469851b379c2ae3c98292b8b9055f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d16dcaf64b30b6a66812f89e7b090503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9f118943b95353a88ca0be119e14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35447f71426f44d25a3210f704c11f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea402ea2b33d912f0bc96d72ce04b9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615e9fd10e903ead2c7959b70e7fb8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d098acdd29f1b2d63b305c53d412cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba2057c90ed87bf8b54a0b1c8babb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0775b10e50894e1ff5130fcf4c8797510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb496b7c83ec491f5d3435907312d98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a2be8f7b767e61217d72aab43f60d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a67179ae9fc812660b29976f2592e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9eaf4b2ab45892cef897379cc64c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72c5074fed46323577529f5032036c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ec6474a649f33f9792eacb651b62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74cf87842e3544a5105d9ae9dc438c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82890160acac85d30a9cc973a1c15b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88470773d43d70389dd20c427950c2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd737164708916330f342aea66030f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770b2ef729d49d2889cf1455f0e2c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c068ffd64800e3350684845874b5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c45d4cd5b057fd775039454a75cbb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cd4743b8debc8610d363c102135dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aea63aa7ddf827bbd70d43f8134f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c06c3916cf288673c490e827f8ded526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ba6b1ac2d111208e6a18eef20712b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd6820e380ff972c6aaeb60c501865528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3fceea0eb76bc17a3c57e748e0576529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfee6937283beaaaf2a8551f91dfac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c2776f0c9874ddee89518794b155531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89465c51504676294ecdf24bbba76b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dd7f98ac1ebbd2eed6301d7d78da5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc96668d5eea684cf6178f90105b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e915d48fc3cd6ba0e4e0832ed9bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcab6cd9bba707fa62e9b8f455a4151536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a10b2879d271fdf4593ca822f74ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decce683a71a0adaee228c0c8744932538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7ebdaae28fb22a3a9a34c110e2e12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1690f5536ac1b0830c1032f496a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287802f45b281f8d1fb39954fdc37562541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bb8789c26b19d0b4899ba69de23f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31398fb018a15af2c0fee8649a257810543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e400e4f0ba1ddea8c03976dee119f2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659ee6ef33eb5d49235e69f5f822f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec91c50f8bf966569816bedc27e8851546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad54a57973ef8adb1308f04f20878547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941161e31db48cadd57d41046aabafe5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a694f9343a20cd74d7de100a442a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c17b151decba4c10cdbcb01480a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845acbc9114a2fcde1298228c0d86cad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee2eab8beb135d564f3368a60911ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13267e143e60cf2c4d4d372a4144bc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7194c62a42fd15a343caa691215bd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa932f9115b2d1552f6e7f59970f1dd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c533e68d97cebf0f2c35e543fa7b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8dc7c1428655955943c72c376a1f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0cd6d8d22407df6018c771d9965d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b1149c56360a64d44dc6fd5bcc704559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee539bedf86fcc949c384832ba72f72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05319ec6b8db9f079871a5874ba2fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d8fdf9e585b8beadda254cd33afd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ccffac305d122c691f40fb4227631563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a8086c428fb383db8708796959082564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a817684357b78cd376822693b81319565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a1fcf0897a5a162a98fb8f237dd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ce27d5056b12524c2c353c594e6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a859265fcf48084085af1153d1cea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7b82db2dfebc7b21989516c4cae8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5080a3271b5097b3ceda948672cf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54b262a53ded588ed2459f0a5e267b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d736e5ca359608a8c91fea85ad3272c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda3e84e652563c1870a9447964624d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77775fd0efe284f0296fabefbda052fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94cd87121cdbbffd237264fbbcbbf3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e19db7eb42d9ba13e76961e01cfd93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6088e71d44c04fcf31e67220c237b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773970751ccc42a458f337bb5d44e4e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0728cf8117e7806f8bc8fd967da97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f1e8650cabc8d7ed580fda67a78c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaab566c5b9f4733ca719d0806876a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cffa642dce64fdcdc02c41c24442d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c181d968f9029ea941148ce73ce8e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f1261952d9e536419fe160840ce5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd34dfcbe11ef74d10e15ee3e22fd35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad1d89790e4e0cb2ade86e80b9bb2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc770a456c2109cac8f00d8b0a2b3428587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac783f8795d27969d97404d7a7c3c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49702994a312904f85b909cecfe3467589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b089f3a220b5defd47be6c01c9b03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e699459a8f4624bcf0b8376d5f7b8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaa44b6aaf5762c104f98eef3a6c72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391ee588e468c0dafe2cfb23f7f7f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2e7a7c17cf3945b9d2fc657a4061594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8362cd0caa27c857d60b8dac9d132595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd774c67b545ae32f9b7e88af1031a25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f21dde1533470bd99ca172484c92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68002462b67886a27b3f70b798afa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20c45368c6d72dcb84678c3a82f54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32074258db526ec7b6f80c43959dcb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f85fb585361eca02af3e220fe42d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c1c42ff873f6c88487fe1fc2967e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c2a028e4fa6da0c7e62f7a46ed96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a6c9637b1d330a507ed018d1f7dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f7231a096f97441bf03c10ee819b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617ade746e8a723d1405e8a9338d98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eadce452121e1db455c9b904e6685c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449311e0fc6bae8325caad3a5706405608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105872586dd566b600b9f7e436d2689609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414ddd62597f21f954cb98041148c45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a73c5ef9cb477ad90163b1ae4074611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281740aaa37b88d3d7b01b7f5c070e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e47a175aee5e48c04dbfc887a9284613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd639af9d19243f9e4e4728cd1580b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f4dd0bb8165844297c38f2aa45a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a7f11521f8b3ca69187fedeadfda0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326907dbe90e645c06f16c94c012912d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a873cbd7134a042a45226c6baa86f58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efdc0c30aad3d8dfce9feb01ab0654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491f98180547e96815a4c6f014e2d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e90c9af72c28b64deaa40afe71f5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8eb5a15f143cd0d1ed070be697402622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494159a8ce56629c3bc383195ec466c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a15a5db9dcb1fdab80dcc800ae76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d60e92864114351a9f54ba4243e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4234412b8f3cdd2c0bfb278895a26eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138b01660b48003e07610942ee3dba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c03c9d6a04d28cf1f9f214d67efaa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087196d42b8600b38374b974ac5ed8e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa35b721ed7bff1d954022121965e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa0e4f5e06552f12379a3d51002b57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5cefa2bf0ea65cf9627a7993a7258632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89eab5175dc02bad1c9e468394d5ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273df5099b6672403494e32d83fbc76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd83872eefbca11c6a80e1f4b16903635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745fb3abcdccc381b18b28d0721e9a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbe0c1992edd30266ca3f0224adc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcffc7ccd5e0e379b97f29edfa733b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c8fe990e75d47d48b2b2c67164db2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46094a2fb8faff2208156147b42c22e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f30e2ce1d6f2459471f2811ee7020d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58cb01f503d5e6242d69157df05e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc232634f84e2d338a31874d9f67e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d4f5db321710e1542bee58f4e211a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc71e849e96969d7209033cf9fbe4cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbe6f55de14ad1d76a8016bcd6ad4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681f803c9f94c5f49ae1587d1575f9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1544facb33801142c3f53fe14dad55a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192c3654003fe5383ed64ab6ee67e60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051495e372353bcc6eeed13bdffe205650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a89116f5d9d559d68fc8cce139c327651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a60df370e14236502657b5c8bc89e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b5df2f7b1fac4a886ecf3f2ceae6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40901121e2dea90d5f721dba6a42c434654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8b27ced4fe3aca5f3810f5a5e3d12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c811e8ca3459ecc4c657dfb68e9c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd0d1c325d9fe5bf6be8327f336e3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c63d250a0e07ef456186c9d5d399658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9a174e85eec889b0cfbe7afad4386659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf990f1e954f4b9b6aef83cd15d3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dc681811e74c8f811a8b6cb8b1056661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab473c1e25f8a4600f7fee6b62df6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298d4604938516d4982defb8d80810663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec15b35c2331fbda01487bd50b21712664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345184c4c0c26f547fb614c6c1aafac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8096f877e6d30909a94f94411499666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a7bf9dd6a01a2cd48e649ffd6e5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c657113d63792bb0a4148f79a706b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b2e728d56535a4026a381c8f2e3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f1d768f7b785a55ec38ad0747572670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8a2a1fb5749314d76e03f6df7235671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae19bf614df67c8075300d492ca1fe1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6375416fe06029f26076ac95f4352673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74264caa8cc3890009c50df3e705a8e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9c82a550109202bc587cfc33e305675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d36f84fd5d0241cc5bba3d913b2151676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0077dc27b407379fd6d5ae8da08afaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c00f4af087622a8567893a12facc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140e1e6c9e1fbb9d47c9b6f570b9841679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3bbb69e15add7cbd2ca6511221cc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dee20983d986ab02fa4cfb309e388681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13bb666bfdec1ac29a0bca0c5394e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21476c18aa88054bb51dc35eccc927683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569b849f8e15957cd97662829cf0ff2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb05da0dd408067fc2e7f89231c87d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b99c6bd730ae95ac548fce886ee61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e2ffdb7e8901aaf91c15225278703687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca9ccf9b0d6a05a60301f6477b0389688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f17ecfd9afc1e8b818e8f2780fb70e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc691b2778b58a62c52cad86961b62d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34961ff047fb7944311842ba836fd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041e78539860fa1b5c85367237b4060692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e892d5386fb5474d6b32ebbdcd47f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5db27898fb9100535cf79b2e58e358694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24217553286e348194c345afa5f91d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a1e9f51c42878f056ff99a8282561696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e1ec89cc2fe4adbfbce55ca690b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5b4ff02a456b5e6b4c2a8e4bebef2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b330e9f129752cd0b491ac03bf982699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef75e5052df660271785efa194683b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49409d6d070c7248514a47ea516f0812701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb14ac4bb14ff6cceb2404fd81b6a4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a252ee3035a2356c122984d50208f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1a721ad63504bfe588ed0f693f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aaf50b56686798604bdca3cbd83a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7844f63b80032b4beb2f8c54f2ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadba8237e77529dda1fb15064b3fe6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ef78a6785e81f65b196a780c5d429708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c29e6e2166a7630b6e17f2e62358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fefe62beeb52acf5c75808d8d3df3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e61c24bc2d6aa4a75a191a82376bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfc41a4fb867c59ec0bebe7ad31340712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1130a41fd9c8d60e199581feda865713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735415234f1eb70fda3a6cde3d621612714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a6fb3e9e18a4be1bbc8dbc26ba3f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee932e16ade16b5498baf6078aa13c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58771e9581f0ceed86e14ee9a8c61898717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685d0eb479d6373fd95bb32c3e0f87b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497531304faf4cc82f88dcef3445320719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b58fe3268d93ca330ef189772070b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b922795e643f665b48f7f9937d46f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d659fd5bfcb96d923a189f3e23983722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9cd344c2b48e81d4d44231cadde32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce5321caccc5c4ef5d485acab48f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901f3bc5d72a731e30a0510906823a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73b9a2218ecbff2c4520219503baa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85bc7c6813d5bfd7fcfb94677acca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71a2f99a8eff3099a55df96f501b5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec5a7b8a648a15f39892f85ef7f21c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd9d8a4128693ea2a312b74f9bfc96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f17592f967e9a336bb1f79db40e44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df1b6783efbc2c6a644ba5a6c76f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190d5202a31e141c652dac941bf14e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88588c5c091c2e02fc35403a65b72da1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3826ae7fba5704c46238cd605bb14ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af6315b717072005b4568f857486da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5c88deb79c45d7630c72c4606a3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566487d485154881136e76f051a6382738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6879c89263fe2359d57b0c601e9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa83f1d73d5e39599fb887604ae0e54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8132a1d459b5c6331f57189de2d11c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396593c7e93b4382e0573fe376e7180742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521fd751fc18d889aa8a2b5e0e2880743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feda9aa705603d88fb860b21dde9df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6fce73a0047d5823412e198853fe4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7545f5edc987d5f9885947583612b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928b12f9311c03827dab51d9dee828747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a437a6b4ca746bb1571dc1bbac48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce79771611ec1398b5af42cef44d72c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1683a6305ec29ad3696c7c275a7e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783dec50562042bef88e45563fd1645751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee444a125338be2469788f88e0c08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2f9836e33c091e645ee69de54624753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e66019365b741817e8004ebcdb1edc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13218ecec741d5a043b88b3357940b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bee643805051d97e57c49e865e5d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb66577f353734c80e7978419652f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87dae8953f539b4a1396b6bb2ac811758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f1234c13759fb5270189c8ff1b60759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a075c1f3602bb3babb8bf1baf5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff5e334e4600bb81b3b4ec67048a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1aa0688e8ad2be7278c983ddbfe923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699676eda0f4d3fe90809f1225e96534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2facb41a564dca20d9cf883aabbad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541c195f8bd5815990fb29c6951a9ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2d7a568a46f4e1539d3ba960ded77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6749de0a905a301f65037ce6cfe00e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542dde75fa677217ce63575b68e25c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2f606911a75462f05264befa00a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ece92fb5ac5c6ed2c7f56c21459a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd825ca69b71d3f7a4101bcbb702e47f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf610d89e72a843ab037530503ece913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2726dbf0486ca21ea039d9da8469814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3c625546cd4a6b3b4120957217dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038444943c57f2b15438f11ffdcd628516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8077974e8cf6df2030362ffc4394f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f63c5bc74da7af89600e887d4b0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b96ff0aa3b05e17a5fc05a2a4b32f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988017990fb8a68c56c03e6e0459b93a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7b572e59a7405852cc954c04182b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b734bf88e347e07faaa9a2b2bcdc81b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7203a60856ea4f0f4f74a3e567f58923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc054e464814e6dbab42ee7c6724ddac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c28d9ea9c32667cf7815945ff3a49625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf28592ac735ce11932946de09fbbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2843b97ed58ac5de34daa23bcb6ab527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3342bff710eaaf647c27f95b9c76c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc42853930dfef535477bd0c951c5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1d2385df28bd262c1c674d74e09630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb84eccec825970cc979e2975a1db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33dcfa8416ba4bca2ebfe27e2ce27832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2690f2d346b4e9c1c4a92e14b667f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2e2cd6efff32a678bc8f3f3e4a5d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15aac51665f71e7a7ef0b41dba78235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cf5fc3031b7aa591b3b88f16cb17036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af39b0c604ccb4277bdafd4c209e4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476809d36efdd7a851d492b2576eaeef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44676645e9d9865d7458f4a2105c12a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f98c49080250454b766514211bcbc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276455c5f62c7c76af4a9d981dbd12e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c347e78c043800381df5bbdf64a5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa47152a19da116ef2bf997fba0f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e87553477868858652c2ce55c06544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33afb777525ffc6e0052e3e8699683b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147644bbc64d65da97d51a0c97e4d2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241072f1ff08b6dafe70b91ba4cf3fba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde69c2cc7e535af04767ff0fdd6c8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890e408214ab52e227e99ed2899ba949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a1eaeb860a275bc274fd7380a513250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afac16dd37229b079bcec2206d50f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f687fa13b0dd056bc7732f594e6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6413106e992ae716ce5f0e3e65f57f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68765e7807dd09579bb3d0053c76081754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33580c45ce2ac149f4038a28a87b508355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529b9ad4ae505bb223cb6192e3b19856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d490b81207720ff35d2a7ece6d73d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38cc1060dc95d7268ad5fc0b4502958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949542e4fad4b80d28657673370ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b794449b1065315656b0036392953460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712bb7efe20b47b50660d55d539557461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017da02f067c23cd5a753419862fbff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66271d7a936663bc1d661807910724063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a3d49a6c92fcd00f19a1a5de3f1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef4c8e81cf0c955b66d59722259f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824083ab1b947cda399cfaa420c56b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5831f98a7e04b4c31a97b64bab92867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef814ad637791ca48a5959303d2a9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f144499491ab55e036f1c0ba23b7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6cdb346d554f61ff7cd24b04a931770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532802c5037320b70d8e360c292cc5b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e470b4836daeaa0e35ea2b2a6f4bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4d3caecb1446a67d59a174800468c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af974e5af23814bd59980f919b41f00e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60ee31e8771fa9f0dc8b9c69a3f1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60f7ebfa1af9aa3318249b45841d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898c1967ff7a4b519d43f0f5e0ddf0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a52f38a7a16253d726a4b4f7c42a9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad8fa36deddc2ca3b1ad2116e0ea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10be513a3771287199b35ef79963ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7aa75eade6262b4538a265bc258cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c5db4cf7a37ab2bb5130c6cc60f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea328f90d33a0158fb6fda3706fd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ada871ca1693faad47db2b73fc6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6130f6af2c198d964b2f246e757a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae6350f456acdf6594de92c3c8404e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acdf9cfb27d52364a6cdd4dc1c47cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b9fa92355134706607be8ba612fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb6d9fef7ea32ca3c694c22a97a89989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be058a8bf7d48b222dd3c46fb5f15fcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d22dc452c26ffe3a751ec8305a4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58070b360e09d35fce36384579c52f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab8df092ab5b5d30526ebc23ec17c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57fc3c010492066e937b7b9e6f59194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e297a3fea7f37245721b1f666a9cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251879dd868a0e7da451c57f5a069d4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbaaa50bb76e115cd5eb88c39a51f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e46692a8afa7ad7ecbc74e5b1b992298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d960a830b00df6e1dab9ca304403f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48a238d53b644e916cb8740b376be7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c7e2b898858c65d9a5bc48094ac4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde96393167d467e991a80c7a93784d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df87602072d34a14dca3dd188bd2d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb05054b327db662899fb7a685a5b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fea8bc857820858f0b0e6cf51f74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d998db790a4012e7606f4b69cf632106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922229e7e478b4e3ead9fec84cba9cc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bd0dd4b51662f55cec47c41cc3c01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784d5a9be0d73ae5b1ea94a6be09840109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b892a74660dfae1869badfd525b9e39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752f92fffadda8301b350c38682187111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1b90b695330e49d8a72a87d9b58ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f4a3c4717ceafee602604afe8d575113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd8fa1c3015535d48424206a40f24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487c7bd96ad9788d46f8680c61b3c6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040175efb8d1cc0f9f8f62a863924fed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65365dbf54873a0f0599881bbbbae8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321b18c2878c6f017d5a40106805225118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2614b2f8863bb73a4d3ffb3c36fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f1007ceae5299a7a0c20a148c3e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c9a66cdc22be2dbc7fa943e80dc6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b234c43a6c4b6bdd582e0dd46c45a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d219f624774d0bad2fd15827f8969123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4321b468aa8e3efbc267217db5d941124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52eaa49e13337492ea4fe8468f5365125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f88fd8072ddc1d6a0540571d521bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f55d123d2633d36b51afd6b6f9c009127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7649ff08904ce5d9f8c891afda9b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e113b6cd62049f60c5604b45e3b29d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fc8f429f06a003454a4c98b416170130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b73aa2a7e3f4ffe51fa128df614250131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b0a179739cd07be1f5f2d1a80d134132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65820368feef29058d185dd3bff18f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f7ef3f9a439a43172589ae89a4bf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ca8b9ab195f0d52e8449fdd2639a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fb7a94ce4d86108e48c27daa89ade136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f823edcf903dee2be858332f34d8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dcff951684d7294e75a8e5cf1b87e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4672383c47ca68787ec7d5d321b886139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd3428d578c306d47423f3c22235e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e2118072fec9d035d78f9af7d2ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a2196aaab6296e4d64a1a04f27c8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a3439550c74105bd0a977946a4ae7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06429a26e37c385f7741e2f07b7635d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc98d1c7b0796075fb8b1fc7c8d8446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbad53d741bf2cf69f77169a7409229146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f54a1fa320c5a90e542c13659fcb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b78a74d5bb2b236195a5933469204148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8571dd2215fce55b67d6616b2ca24a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3567ebef2f56c5ad2f1de2fa079ab4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd230cb62ec429bdd58f6dd302f317b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b76c7ea6eacd6c28a888792408312152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8df8949e9a3e75936cc6ec82f03a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc2b6688152953d79c32d66c3beb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc63071c06fb5296ad33f43c09b79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bec992c6d770d7895be9b2eeb02509156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579f943ac92278c94af1db5888230b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e7fa39d87d957ec44cb0548612a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdfa99159d63454684b33b3aade71d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ab74b9c510edd3d49d863e729bd4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3fb6bc10b7f87fa0f31c6ba4cd0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c14447257c306bfb8bd5a2441a7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d0cc303d99df3380d4c80a5a3dff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad40bd0d2b30f9976de4cba065cc80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9061b31f6fc632c76adc6abc39f16e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614108d4fa0c093b171a74ea6e56d1d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde0209921e2cb74c5c42e96c5da266167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c2bfef7654bdc285a37a4348adf36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982ebb8fcc98d281f90968c840c7b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709820d8270834c13d8177cac2386c47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d8f8df1619a1e44433eda1bdd73d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2cd3f2a75e8849f8c336a8c65febb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68449cb62f8d4ebecb9ce490beef6618173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd6256cc486f744363ba0a7a8c9f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c084b8ae215214770fc0d75dd95c8d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b2b233eecafbdbab24f5e50156e30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c5b7d19b27206d355fb353ee5a096177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba7c8cc43b3e49d05b213b158a33fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abca2358e974f5392715af7b59681cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4f19e739b636f2fe2323eae38d83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c573cb008274d34ddd1e073eb1de7e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4ba07fa7be30f7aa5435013646229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da91c6451a8047511409222bd5c1ca6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0d4df1b7a7cd2caaffc71dd9a97d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54435a42353ec0e7b1bb09ac89883072185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb76dc728af22eab9f1280d13c7d062186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709863a86488c8b8599f6c570952c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a3589cba1b44a7f59c99fb38419f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36879f8df5a8fe59f519f7f5e000812c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39bccf87086735661af0417356aa5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d9f3b0da7e7f905643551a6e54a2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a495089431ca20aad67dbe536c52f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730ffe49b46f17a2411c7d612d7ab9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b414b9d14c2ed11686961de2c9ebc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f5188b0618552e2d0d68acff20c50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf0b48fc304e2a0d98cb71cf163262196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a087786f6f8c9d02e3db9b912a81f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbf2c3968ea99c328c7f285716c91f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd96426874b3c0ef5c51f243e7d8a7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d6003006db7497045fa8c9c341b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cf623e8fd3bc0ee7b0d9a7e2d2710201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529233468bc33c75473cf9fe56891b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1c49b0fb7a346bcd0fbe87dacdde1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0597c1d1e4a2ba38094a7136c70948204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c7257d6002689bf0d600965eceae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7beb29c7628c23b310cacc82bd7ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef90316a0bfc3bdaa404b17aaec626207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079bea928f4e0b92e4de94329aed9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8aeb60e1291e504ac4b3c1d34bfca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023393457d240ea3dfa523d3963e5d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd60a29f82ce665d2fd1a057c0a9d5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e0c1e95770aa5d1b8cbd9bf5e938212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859431f3932e10e746f4afc4336eb31b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb8af1288b9543defbdf086a613d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa5619cff6af2465ffb246f78edbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d0ce3db5791d7f51a5285a34517c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f72b00d23098590b3d06f150e992217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce33ad0f4e5d56547e249d3cee43cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a46d90fa7dcdf825e0d1247a145b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54533b13855cb2309eae10c3fc062aea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739e295bf336f40ad336dc256d53398221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce752533e89b38ca97623ad17e10ff4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b541412488ac26dafb811da22604fcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03efca1147fb6912855fbb9c2e4739224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad557f5e4d3d377add580acc69014a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ed6c6df1e37bf1c59502a320347f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1724eb07a076eeec0d7acd6bdce1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f470d775c35264f874652484795e86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659465d60a41adc3949ae6329aad2b0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef0b65aa303f35abdbbb254bb72ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642cd25f13967114f46291a7c0979c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6c3cc73f0b819d8b0f7ffae2fd130232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad460b20029bd986a9c044673c451fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd8a215ccfbdbd163a42cf020711e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52775908c1c7c6c64298a3350f0e74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161e4f2259e530f6c4d54801cd55d64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d0bfd4bc90ad357a8a5c848f5c3d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ce11c29c32498201dd677da1756ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c3b236d2e14c04715e4a6cd726219239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27e57e9494a58b786b9ea12d2455ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93401a7e02b4d66799d45b06c2a284ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c433ac6af08749a80478bce7918ac1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ae4216532e765f29a482f86e29c93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de260da0ef6fa118e9ffdda1280ebe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26a77c2b223522c170caa00e79e8c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572254e1d7763614796cc684c3009b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f251f2d48ef1d12ce11f32bceba85a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b57cd34482341ccd57acd6555abe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a7f5cc0ce291d9c9ee73b213a28b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c0347eb48f1f1b1619cffe79dc735250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d202f4091384a8ad7c2d65151da83e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697935b72695675c72937c9d818438c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6005a3edc031ac6c25d8af5660e30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af12907bb0c9c5f3b8e7c7c48a75009254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6167eef3c8b4d8f0bacd980c06049b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59ca1ae79914d98b2b40da4314f605256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af796a1efb1486c7a6613fd1a06c75dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aff36ff99d09b1b3111216c99ff51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7ed1c978d40d288c110435a454891259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2729b0d80c4a37d654c0b3f632b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac24f9f53f1e1b0962379e180fa4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae90ce9dab4714f94dbb3004c0d84c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067180221fe53374baf196d704b901263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689719b2264b6a5ae0b33c6f8b2980eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe30c60ba025c96b26ea05ead4ef0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a8239294bb7c6c72a76946718cd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64bbbbb34836ddb242d5ebef8b930e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586412384d541b8e0884d272f2244af3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16536baf32f487df3d1db41e064775b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ecf9eec28deed6c9b077c20b9b0be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c5e0aaa15779381138829dc93d9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076af93499e5885c0c67df9fa4d8090c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae4a8211b78478214e56a085f7e83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9849e02b20a98d34656690947a79b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbcfcd9d3fae2ef437bf53810663db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ab9fbbd47036e8a0f8a4a7cccde3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb28c689ed0d55850f1daf9f26aa2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5864035a8f58fa4af82aac95c3e5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd68507f7e5173eda9341f0d753ae0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69eeb8e783c6de516193882c318fde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f912ab100e98dfabd153bec12b9136281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62bbacc6d9d527e74359552818843b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b77b192ff30b40703779396b0fd9fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337124ef37b18204f2a2685358bc286b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87eebbbbd751373b15eda8a915d0c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325fcb48b2b6e1189b2b03d19f0ad5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d177d89d4d5065bbfac270942725287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bc35b2c7f642950442abffb4abf27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a477c52287ab345d3deffa7f29b2cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7bdcd4d823a0deae17733d99405c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc2ca3531eade532ce2595fb9edba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004b12ae16b1068501784af360083b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f8ab2a08933c4b72415db40dd3b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecefe0f1ad739ef275a3445af3afa7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa4f547a07d73191965a37b73f67c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876ea8b245de9ed9584ebaaea68518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22a467b70bdcf72c041a50e6bcf727297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b8752fb2850a6547c12ce74fb980298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36fc4ded7005f639f60f635c9b3f0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d70136fca5d38f58b2c14afe3a7a6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200d30c4cf39a7c4a9fb6b9b186fe5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bf20f0860639f9e53474961258c7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dc3e08d86a6fa42abe1246b891987303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd38616c6976d947ff1b0347602b05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526daa0d750681e49da3eaeaa7f062305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3bdeda60a154a6d9615e1f9434496306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241877edb18ecd09410e5fe8e368d53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792a4aa86eb699c25bb9fb6d64eeeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83fda035540c6cccdbc736bf78f334309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877655bb9743e62913885a933f437890310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc7f07188e7f5ebe2dc791c67cead311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a94acb0c4a90c042d1dcb17c6d166312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556c755b2e473757fe583930d88370a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094840463ab88b634ca9f592f36e38d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c56ce6de8c4650fa3f0b51a8ef2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbccf78ddba91de1b09698c35bac73b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0aa7f04f9d5c67fcfe67e3b9d4c3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1cec32dc76ec914cec259a9765730318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c8a81748e4d054c471c6c61d02a20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc190f38c2ad5e52e3567ec008b27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1b318d80a53218e4ff38b46e8981321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3512b935748396a854fab652a3bec6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d882010c59f64b0ffb851277c79b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d43f926f4be9335850e06dadd22c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38eaf600e90b6b374aaa9ba8c55c09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac79daaa550a25ff4b32bd52319162326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45e66adbee8a8d702877e55010f57f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e4908eb67c32fad81444a3efbec1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a605c3235b617cd5e3d98d20ff544329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532ed964e9ed5c6ee0e8647e7f23e53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc084bf16888f231a5055aa9b4e1b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5db4ce43446fcd6acb0b2296f181332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff5675ea9cb5d79ca976b07f1ad8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563abcb5b486d49d5b4689b28a9e7896334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e9e53e3bf795f1c0646af1d5b2ab3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2db5ee59e859435225a9c91bf18243336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172c32c6275159f0126a3d273036a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab506f6d400dfaf4fa35775d27c2de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca924e70dbc8b54600bb996fd15b9b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdcb43584d004a68570d745cf429be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d87e56c1b865dadca9eed58fe367341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64052b49ab20eb1f1d656afa554c44cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79c95aa8256882ec4b46fc75d44baa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff353cac88c7e704219dfc29c10b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617808204660bff0b94e971f8ef182f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56899a7f7e6906b9d31b0c5e79b19a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3955c3fddc0f269ab9b092135c463ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687cf334e376d356f2687ac50f61329348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be45564728f946a6eecac48559336b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da769f7836a0e1a81ecdc8394c4ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd945144158c30573ce07c1e8494e75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f99b07b5d4e73661c21e1c9e5fb50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e9ddb85e818a8f76d167dd78259ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470269bfc12145fd2180b6418bef70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121449f26afddf1845f89d7f48d1ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9b59da863cb4b3e9fc134d657996356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c7e758c7e2c550473dbe31a9d122357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c251186abc42346efac21e3302d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2951611836e487a71798137512116359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da51e1030f5a52bd91e29c9e75aea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c05f454068ef3e1bdc8f5599343f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb067f11c1564f5568d77770e8af945362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87742cb70e8efded456779888a0832a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b5be21dda7728e35438871c35ff6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246d1e4044a809c75653af0e0b1ff3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409742eb9acbc3d0a514c0f044ef6bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f6694e5f13651d68799dc926a271e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b88ae4594f798a11122835aa9ea1d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb7c9ad4cd40e48081ce086153ef84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113b0255381f4fcc5a98e6994117817370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6aa6804767e7001f93e82a417628c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724debdd9d7da939208540e9184ecf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde15612884d01e5815470b22bcdcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d01b850c04c2117398d6fc284996a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28f22ae903bd22c58e3a26bf839d29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a7fab62b30b63fe0d9a4afcfa1abf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a918a700a33e64b2b4fb508809da7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d40922ca479a83da591b8034ffcec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1560cdb6d837d4dfc29f4c90151a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9f6cae5365ff36098246a6adcb7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffaf68272eddd57c2d122bf3d6028f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a6a66cceedd252adec81ec5e3e784382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934962c4e705f21ab2196db73862af41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523af01388472bc1f4fec8ec802cef9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78412213b832fcce77fa2c800b003ae3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff76b9b7efe56bbf5a750d144a0ff3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebed7c5f0fcec3150b4aa98ff4d055387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0507bff38d046f46cdf078fc9db066388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8375be76df465a7fa583e5f92175360389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f226b454b67729a4eb85f195d54d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b64b5b751b9594102206d93442f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0a0816251b701aebcb4af700e92d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f90fddb7ebd3d083f9a1b50a16e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496058354abd6780ba55c3a094c26852394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5796d836782d22685b39f2a1146a5cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6634ddf7648989002f69063e7d38d04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23434650cd92bc1de7a60241c416ecb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66231cb43a454815cb9d24f5425ad85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a608dfb353ce799a98d48a3aa6b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb12c1916bda781045e191e31e6253400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbec588dfcd06867831a98407418298401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5a759b1309f0ba189f7c658cf99c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dadce06e9bf18fcc5a1dd1831600d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e04180ecc38f52d85053a73c526cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ffab4471a90750730f3025f5a7005405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948ae43f5ccece307e31b30697737d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb2a07e6dc95c7a70540bbb3ddf31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffa918408f972268a4b8bbef6a4655408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c9d5129dc81e52fc09203ef39c22b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131192dd01f5819fd48d7516509e82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b893906611fe4252647380f29f32d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a9744e6ad09575ff905f80b09ab0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aadb6a7bd7d45041845839e47f2cf7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a37e8ca8ab90f8ae8bd8679a8271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56305a0239d37c1034c59079c6ab2fba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d61d58ada01346e4c1f36f0687fb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895004779f19e65749ef012f1be7bf74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2c83d5da1185ba2cedd9a76ea30d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbbd7af41cb0e08ba31373539794fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22daea31a985ad6808de71529bb59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000909ce8e09bbddad5c0aa22d41a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02539c1463582911954daf664a1bb4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd079fcf93a37e660d96b82a5353f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d30c24ce649660a0e381d933cdeec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e6e7fc6c660ea70fe85725ab02f4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4224ae7c9917ef39f3fea8b3c6af45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f80370dbc6bd55c66cc5b70dfe6df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984c9d3223d9b1bc6b1225c40710d9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a40d650cd45a5264fa5eb932523af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dc97b78e94125bf0128c52871ae2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d343577b6adb95b2158c227828e6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af417ea43ad4fcd2e1a09170c3cd5e4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e0a91026ba3aa6a0398ee43505c38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863255be2aa1e4c859c58c620cb48ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959ffe05aaa0dbc34943e62d8d2ae4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3295a809ae1f7ae70fb81725f450df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53431f6c3278ff2cbe94bcec052956b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38226423e81cbf9e09c5df73913f2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211b374bd7967c7c45d4107abd5f50f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513da13bc2035651f12cc7b8595c77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cbc4be130a28d60367be9869a5627441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74f1dd98fb56e103e84de0cfd77dd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c33ddfc65c261976e8c30e117e79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b773a665d5eb8117369e914bf09a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d31363379ba9dcff4805867441b8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a40b945eff5aa2d950c8c7045abd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874046ff6c49a67ed2069b89358e475447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7657466caac48a42780ac325ac4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954d8c6fc9868ed74a75576ba29be3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c87f5d0c67d4407e60d490e96e937450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9238695c33c8cfeec109c2893025b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bf9ee6e8c247336fb526062f15582452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106da69110ca9618f71c0b68826d4de4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e75bffc78fe9a95e8dc455cacdf5d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad542df8c87921cbd34d22c486cc4076455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3b78e2746c81663cdeda2f9aed0a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fc790496252ff2358e8632d606d1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174371f91d993a1f579cc270dad1d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245243a8e3d3f0294ee3fb01a992e8aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3084d3db78c3ef5c6f212767fdaee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6edbe46b945f3d0bb53761f293604461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1996e2faa43b22882733bc6de343cfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002743b0c6ada683f4b630ec0fda5ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ed12b0ad6e8e7855d1d06030ca083464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda619379f5d54e1bfa3d94e0fe2caff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719c08fec3ea512671cb59351010d02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de827522363fecea0ff72a7f78ea2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85effaeae6be50c5b1eeaf80937c455468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f26d2db0703ba7355936d50b00e89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1c5210bddefbc5fe8155aa082f02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b8600b089739720e99b798ea37434471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fd56729c3b3006bc78e8a6f502d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435ddcd15332f86c398cc2ebb83021a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77853321b7b35b6b54b10ce0dd740fd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed1fa07cce3da93723912c612ffa7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595fa4f54604bae68f28459dd130fbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2df529060a043324bc3ec5e44f2bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaddee08d049970b35132f0d11d7f73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7d438664678cb3265bc485f5bb71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535b00b0264afe431932f32c6e802bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cad9663dcf9b6cca78bc08c04542a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ad7cc44bbacbbb998a59fc2d0dc7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4f650493a9af0f757c7cc127c05e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53b617394a11c299d46a5aa6a272c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b50bc4631d9a84f718c7901b1ba2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde245ff7d203d89bde3755a23fb53da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f75e2d017ec53612dfafc889fe4d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7868c4d5f947d95e004485bd9da3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ca32c9cd0bc1cdd337fcb1715cbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b986abadcb42e1e408254fc86326a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e0822d0a4669879b2f4369c1588c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8accb336a79c3eba30dbece7f381b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70bc6d689187a55ba1d84702ea164493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a3c16a9ba0378f97f80d08ef2232494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9c007ee4ef15fe183149fcc2590e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a91bd7bd53eee92aac114197feda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc404bde5dd340c7e6e4d1d312fd59c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d12601ea0544b8c2fb762faba44ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd33c0b3d3b6d9382f2519b9753985499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52347b81fa8631e9d2ad93f326b0ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd75d2c14b86f722ec50a4f8c1be5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beea6b3975deea55a39c89004ef93b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41abcd175c93f905a78cbb1f4febc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d6cd55742be34be2bd27c15955248504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d0d1542335ded06be92654c79eb09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4625396bf3da974a91552b5698ff471506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0196df797dce42dd45ed465a83abd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99c971f35341139a562c388567163c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a79fabff9f31325f63b4cd9fa1f425509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550846d700cc054b84ea26d948721c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56c142c8c22dd3da3f42248cfe6ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce004357adef48a0a90c290aa76f33f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce0d3ae3bb1b9f7d8f1fa6fb2e452513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d029ba4bca7bfe3c305ea84dd239b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04f1fa5be21a86849727c5c75927c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0dddffd8b9a22002c374c24e3b884516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ad7db8d0af86b64500761de81d07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef274156d30cef045dda1aa8e2d5a6ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c3c40dbc0f0122dac9c07849da90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a557e612bcf573e9a71d9e067a4b740520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163997cc6934596d4e8f455a89fc204521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d094dd0a05fd8e2fafda0e187b4d4d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8774ad104996bd52abac033e95f23b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93404d24b47212cdaf3e8c82f72e82e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b7b73b278c0e967fc89eafc0d0894525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112802d99ed3b85f9464cd31bdaa7301526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a6cc22f0876bed525f3000629962527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb88069e715a8a47fa8d38b4a52177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d91918d2ac78f8da308f4e34ac5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ea2719acef3e16ba06459f949ee5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7954c9236dbed8de79bca3278d27408531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb17fcab9ef3bca58f00e6cfada584532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab53801cc5935da30233e085f35604533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8c2301db128cb2ab737ee16f9e565534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ffdce53d0b9112c8a997103e02f3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d26230b5d49134a0bf846423b967536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca17cf5be00c28f27abf43ee7031c17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c138fc0ac8f56daf762354878347d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33db41ab818938e4d6c9df78d4c77d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee302c03099038af7791e378c3e9542540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09b34e7d843705059a39d14122f0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eefd2349cbc034eab2f1f8874aac6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8121e46854b3e58a0df0dfd7c3ef60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab4b1240535715cd2758f3f3c3b33e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77781db292e4e5125d44e57aa928c0a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a2be9ac5bf03f292a3a01d334239546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e05b4f1a7cc7ef234c4d9c81ed81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9701fb1457b5f2af289e9477bd44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872208085d45825ce9cbc1f4e8d8206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e614ac19b0a755308797bdc8a24827b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7153d5cd58af681008a919bb78bc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86d2eeacf3e83dbe8adde2134c166e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d507c850e14eb2cb6bdd4734278d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22fcd0dc45c94b09eff49429a4255b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f8602817d2bc5cea3fa3b0b830f56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3420cf845217cd16a059f6c23a1257556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc378e42dbb6fc5aeea368c3e1d50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f50592a013c79d91f171200afbab5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eba5489f5611e85f3a2c6da1ade03e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144bf3a1a91a86601a968f3f54d2894560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd06eff687fd00fcd438203eac510561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e93990ef85ad7ba176df3ac160dbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267fab641d42ba2e3fef091b0cc1fa7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8bde04fe32ee5651dd2e41a91b28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf83be3fd88d6d327e88337e5042d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c3fc08fb8c34670f58c0fb4f95d3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c293a60bf68d47b0198c2bf58451f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe5bf3c8fac2f5bc0d1f076a24e9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583636984dcd296ff198512b92bc11b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d732f5b50ba8c4459bf0a3c3ac4c2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed386eae2e94a0a646be6948ebebe33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054e742c1207c0707bbb057263074c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8753ac20859751380adb4e7035926573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356de272a9f84185fbe06b1c6f69c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec77ccdfda617d96a0f40c5481abde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877e42df83fc501c0e261aeee585cb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456eda897cb676c1c94521236650d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aae4560f9cf838c90df73d777fd58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac848671006d6571198d1eb8c22ea5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca82637fe0508283a87dd3d715ca0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf35ad5eb3ce4349b5493145f7cd229581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb012412533a01b5ad55ac167f993582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d8932a324532d2efc47b05c634b1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d015380c46e5e83085d5a079c582ba8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b8c98f539f9f790878fe10bd6277f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d1ce7efde3443db28bb7250e7b4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54badb08241d79bba88ecce50091cb30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59353493ca386929a09b7baef71f665588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd19936ce0509b1e26c133900b5a4ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365060f488c7de6716175b8797e4ea01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792d30ed62a460bdad2bb5dc21c31b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef77e7ef0a1ad4112a54605f2775f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0710fa6b3674b6ffe5c85c6282b2db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847da11c723c041f47f21143df059f98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d6a6482cf29a6c4bd998447d3d723595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf40724191119c5a82695a69df3fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a6ba58d2b57a9c4513a4d168d79d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f01a0df6ccbc747b515db72d429d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4155261bb36a1063c19c06c54454561599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d11cd390baed8315fd571a0eab92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249a9bfeb9aafff441794d80b4d91e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24f26a6ab01e047f83da23fad871d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf451c6adfab0b9b900392995cf118a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b833a2c495db067488cedc5f84364b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a3fdb208492d5496358baa9ed14f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020cd0a6d59e2a7fef223b53ae74a03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f90cb5b0dd2ec94300a713e9198638607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f0afebae86cf4f124835e56290ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f04aae002e899562c975e732c58ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a0f06e6bdd8e3f3e3ea50e5f1aa75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709b0542df01b2ee6804ae73f1e201f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ca78e8157b4d4edd11b98359645b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10136a2094b39998c15930ea92436171613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b33fd47b3b6a09f92a26a5698d69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a562b898fcf1c53cf8469a15c923d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fa5b1931124ce0275f1f779540797616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b50979814541c47d5d2377c55135e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d8e826d8ade9ca52ac796f4d47af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065af72ca9bc86f1c444dd53a20422b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34ed87df81c03b2d8670d42be162d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57146a870e1e4a4ddc5c82f231eb162f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37712dc297a9f884c02547539afad9cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166f45125ebbc9320fe79d1390f8b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf41be6e2d81d2f5e8e438417a6ca3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e27fb7252c3336001fbe3605ac8dd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe7ca0e24c43c7df94077e87aaefa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68ad214825bc475d748b1e5f11ef7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62574650be253894e53e751e3c633e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae9581ffd0d3c0aeca87d663cf449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7e9e87b0bda85b1f1bfc9e50ebd5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f72bba44352627e5f215255eaa5ae2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e50980f7197b334de72e1fdea3915e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb3c091acd3daf017061d32d7ecfd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200bc22df3ad270c3517af78b5b197634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabb0a314f2442c8c8026efd7aa8a5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3bd83c53a7f91f0e13995475bfbb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f31dc9d2b1dd2cc99e0a61b6df3050637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1768b5641b1be2eafb9920c064f292638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb30770b80f633ca5e9cd6977b8a85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbaf30aa775a77664232f1824e89e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9433b564ec0872953358aaee0de8ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6741776c44725b56fea05cd1a0faf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef66e70cbdb23f982fdb1058da5e46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf87c5a679108866bd292d5b66b8bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8692d757bfb3eb8951ff2e4fb42b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9e1c53b1a00acb2e31b7dc25943a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb0e3009ab53a95f1cab0084efa1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9614d157d52f2edb6e2a51d09d64d2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe179129c9a328209c73d79166f384d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df4f02b8f16bb2073d3466a9652734650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f158f8d27f6f1845a5cd36e13f80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6a4d77b207604fd3638ca873130e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3024cb653a1b13310efc48c06384088653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af888d7d79d6b00e39041d4df0dccfdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3f3fb1a7a9842a48335fa1baf313e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ed2c5782e29b143e6c4922eb840d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67154b85458743094b61c77e4b0748b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4276023704ad1f9d8a5026d7a39e30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb07d36881d48d9ad8ffee52930299659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410edb04a41fd6f972f7e422a01ccb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cdd556d8c1842ea7d7c4032e386fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a4b5564d09b05b3e76545f0448994662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1931f51f6d36680ded7929c0690033663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c9a53fda85b7d27badafeb46208c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0284916d05c09c1089c2ff7cfebd8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5883f1957cacf992c0c2b0f48887666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d2639270892aeae7c900a4df3cad0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121134dbaa1d1afd9a0312cae71a148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef760acfe6722191455dc8cb643478669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96746fe6f18bbf10c3c71081b1495dfa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a615bd15ac7294d7bd6a603d2a435e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb0be6fa8f19e66ca14e2cf7d481eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b775bf89863ad193c9677c04e814673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cba248b4201025b699ec26f292b75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728e55921b936976958b8d4e8c92760675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8854e15ff4c3114992cb2157c3e288676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0520edfe28c6aed0574f7a935860f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91127ec2420dd375e5529a7dcd80e065678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eecf97307a831e1da1b20d4ebc24c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b983b1acf6809f850db75ae33da8cd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8149e968f8a131902557d89771f10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0dc538a97212dc3799cc48f88e7f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5980e7285653eb64fa97c9d8ea8192683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf87332a1940602b32df856d7a0dc4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59232b7327183808179db9345b884685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecc45f140ddf3ff23e6224e8d6b773686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf902bdf12e344545aa36b1c7b3f86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c99f1c5bcd80300b794549188a265688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9c0955a887e1e99f85f34a944c273689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046162fc354e86a5c59a4ecc2ead01b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b323a32f35228c91d8d2f87ae51c63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec875b3c41cac1502aec22d0f11da6cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f716fc58929426443f14cb9310293693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e63d3e6811b915a72ad9c8b41544694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30544be468e4fdc70f8f78a2d2d0d657695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edbe80ecd485a4ec6b4d67749fec71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3355f1ac691eddf1d5aeba19bac52b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adfb7e7f304abd3530f890b9a256e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195209c75f3daf1069264a67eaf1ac4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a309fedf42d651c0aa9cf33a2f61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06c44c2658ef9510c91fbd197b8fc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ef937bd78ad197f1fa5bcfe72f6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373a8cd4df644c0800422ae795580a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949396ab82955cbeedc554d9b0081a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eeb3979966fea1121af826062ab18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ce3efd19f89a84fc5c5934f597fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551c1aa63620fa6fd582c1db8e5bb05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb554c7a28daa6c325dd2c487049c060708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d2c5455863766489631a526e15a26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b80221c40b5717c5585fdaf757c22e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8d20cae6da76dd65f4e0379b6c846711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885778530a1649673d96c58cfdbc3886712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7da82134a534f625e411bc1a67d16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e3f8d06de0d3409cf750309e7d4c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc22b84666b715c3456e6391497700715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff68cb727f6099af68ab6e02fb8a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cefdd5e5eb35e67138005942416fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91271d1315b6e377c21e22a95295c6b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14227cc99b6b58b4eb04852c67e33a94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8080a566e7d2fc91b9e48ff587d4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e122f064927452cc7d981ecbde9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9233f8daaf5f32511863a3771ef119722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ae948982e3a19e025945d7283f70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ff1e7283284b71bd01fb1cd802fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b5f6db871b0258ade41175d5d4ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ef3f5a9c7a7970f5935c084eb6a4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48de729057ca7b78ee1756e5894ab3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8195b4609d1e4d100a5992308bb1a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481be285b0a9f0e9647be9591a40435729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fae21c93423d9b12f816328121c45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f3f3f9b1104de87961d54e1cdae7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a18641bbb63eb2a61174154d467e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049632e40fffad4f5682f473a5297d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0506d415db18f894f3900f100e5cbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65345a2f4243ff3ea31249d0815db1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9167019ee3f4b312de50cbc650128736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367adb09c577486059e8f13bf267c7b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a8a25cdebe22439717113d2f3a0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3fd5d4a1a093146ea3834f2cbd941739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55af50cc1640fe18cf210406f11827740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df616ed5f6406af2fa57f9f44615d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96b382da867c4dbd3c559037586cbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6878123741524f64d6e62b5b9d3fd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf0bdcd7ad538942b3d0b75f9d1230744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5dc0eb6572f589bd1ab98bb6c8fbf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd422bee3b62660d16e0ee2b8427995746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c7886c5491183cfe30abde4a07281747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1abd6d6f5fd432c25b99d44bac6f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4db2a6f276339808af89f5f372c8ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988a70de0e9cab4ae3a483a7515c7b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3185905aadc0ae2bf5e32df33f90e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed182f27614ea26ec84fbeea88e26a44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd1e6cb8dc051dae732240d1dbb789753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d616bf7691c76e3226d18ab48d6839754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798923d686add340a37035ee984194e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6736012074e33c439dd5294d80b73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449666087136695799e06f8751b530b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815e3bc4f70f9b90b1a0873e74c1412758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c9b8edb6a9a517ecf6f2226e5cf3c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>