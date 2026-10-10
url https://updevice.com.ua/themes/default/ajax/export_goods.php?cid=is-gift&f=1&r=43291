--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb0969e8b835e14f3bc6303ac54181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eea6440c0d0b5c135382293fbf9bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f117f52732b1c97d47e6af3b82756f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37513d080b64e7d84677a936cc293bac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed678d2aa337dcab68eb283d0c09625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d6a63b3c7dcfe012848d911355756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cc8a0935845058ad783dab4230f577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a48abcfbf3d93fde59feb0c6de23b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3fba3855e86a8a035f726673f9b5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd77018bb8f12d5875421b171ff60010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9523848040e4964fe928f02ca952e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760565f76cd2c841923dcea9f670485b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a696850f34f1589c8f1d93cd8dd131b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae251cb66cf8a39b3dbd13e874e20f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d758c5309cba6da4ec8ac7fb7825d2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119929cdba3bd70715b5476d5e278216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7b75ce01b8fd9ec3100a5a54d4dda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e361dd7bdfd0c5e0fc80ecb2bf8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612f313d881c2b64ffec441686be56c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb5917e688b5a340436df02c0a26a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0541c20dc338e34b177a1a9d59ff821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4bb274f8b43c2695539a81eb01db822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815763efd63e2f3bd1bb502147877db523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b741dffa844858450a3bfb49f7297b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aebf06bdd1441952f348a0e11ced5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b938e628fcf5509a5a7f0526ecf699b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca12906f76707618f97d2a0072de66227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb84c17d950cb1bc75bf010576b85e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e87d2e633f080802ed251e8e9d37c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4580aa1188410e30862f996f5dea430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f10a3993d2c0e6af4113c7b50a63f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9118df3dbf43dbe7955bf75a9d64f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f97f75afb19afe6b7aef69f0e01533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09679ff4b01d932b5e26293b0ca05f3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd88d819b24a468925cc532f544a1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ce4ac81ea548da45d7c100defe22136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb436da662e786e8d752edccc6fb12637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add94519ca48f5ac7b16e6b2bcc0484c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b2c7abba613ab86ecd5a08738ef539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f862c7a3747ee20d48112a9b8adf0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565af91eb037ede24a017ab7458ea8af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6c267b1f906156a6024370458f0e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71abcde2aab204a8063445fa0565843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c55dc706f5dddc37f88c36d5db8e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d1dd8c0913645616b6563d45ed9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf88604164fe84ca30cf8b7567a94bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36492d78ab1ad7714677196f195a6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11c306ccec9c70a33eda9c4ea2ed6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ec9f0b5d82388f29a134b3e5d61849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642732f8c639ca52abacb94cfee9354250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38e7bfcd54afd7f6b2f5de055313751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0e06d5f68109eef07736ed028a99752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f1ac2a7686ffab7d93d3b2f29e64453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e40a618dd70e9337d90924119274054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc590e45de0aca06cdee13cd0a9a1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262bbdcd8b30714b54f3e636348957156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966f5e46f9145e7b9394a67fe418b6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e2d4eada250f446a6a6f6a2477b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c9d302f3cb25dcd1abcee165238fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c368a79a6f40f54b75e543c308e41bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99d95969359e78cc5d9a644c1e57a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2028e20239e005d44e94c647ea4990b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2732a61705c5be2a48cfaa9ea9f3cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79071950c815cafd4d6977aeb2b12c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617844ab3f40ec1f22fba14c7e32c8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a55ba4ed1bf9e28b6003fb2e62d0f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feee4e803c60870f6e5590805e351867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c646ba68f1086e65c67716b52e7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8226224ae070fc5f6c0fed58df02f3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff767ad3e01b1f194acd4190452ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb0006a5820a84d8c1d150422723571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6086bb74061beb3e198ca0984783cb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e8fbe66482f377f6ad7a46065a66473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca8a3e47453a77eb5e73f5a286c35a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9275e956ccc2699e8b84586ada2b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d43926a5fcbc635cb20a51ebd16676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d664ae068280e225d24d3ef35c1aa0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879269e963706f268439193ff16bc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27bbb4588884e4986e08f047d539e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a42674cf46cb0cb353165c1ca80b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52ffcedd816a598482c8d4e117de9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fa7cca705cc1424c5e1842ce80f0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda3367c53e86f04e5d389546ffbd7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658331d88ce6a234db5b2e79831cff084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d895cc0f5a379a705e16e29e60feb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9495a40082ef52a018e80b3344bf1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaafaafd1838a550df073173483de487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fabc5c815bd25bda32a3446d89729788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99313b385f85997fc5c09cd587d532c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76796c972a965a88c2ad37cbcfc7cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0995029bb41a4db7f614303d9ac4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df375375c4eb95e9dd3c7bc470fe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca695a1ac7e162208a4a6f6865f1ff493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761325e377be787dcf66b5b4b62312a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa7632fb98bd66bf63b000b647cfb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9613374489ea373c2dc41731eaeeaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5cf12e140bb8531c886a146aa902d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45e5fb7f37e993179f55b1445da11998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8a78ee7f79978d534b9be93ce4c6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c568df15c8c54a83d106383e829c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4300b697c357990b8c3a46fc1b229101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6420eb13db7bb872a46407017cff943102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41279e6580b375c5375d3f4045aa338e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04cb42f38e4233895b6a5ea8bc2f0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc84f324bb4f3a8b4f733b3c65d3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff4c01ca8f66717e8565ecf32ccb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051770586cdbc5bb24cb54afdb072730107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfb5dd810653d0ef53341a6429e025108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bd633f791d3a25948fb70f9a80b41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adcead0a377f9b2010eef1da726281110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c88c416347ade4594e865a1ab9c035111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94bd7cd6cc08beb25c3dfd7921f064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f9fdde7475797e01bdc93a342bdae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8da65776b40f5d23c947b5c42150a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37629f49051a353b63db368fdea6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e1aea8ac717d1f2f9ee1496ab5cd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ee4e9c5e8e453e4f1d47cb7dfd7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc621df5a35a626f4dbb7c9d2311081118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75196bfd35ba065a00f2ff3ba601753119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cbd8028e4c3da1953deaa183390f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d3e9dd3a334d01b2ba17ea32b775f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1b365ea84280c4e8954090ccc93a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861bd60260ccd217dd309d9b24aa2a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a10839803e9f2bd4229be1dd5aa1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456945cc5797cabe9d68c9ee46c4c52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3e68c65d888ef3ecd2e647ed1167f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788aa3dc9608aa15d1314a188f158d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ca75a354b7d5073a7d783d113769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c8808df233cde3782bded7378ea1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165128f408aa8aba0595301f70532e52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2b8c0141b10f356695a2d55820836131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ac02a9523f160c94687aab72e0aa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f583063997931576c0f3851e04e07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de392738e4cd9dd1fdaf563286dd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b0b3a03ab14e5b6df13b80442acdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78cca551a2226498493d8489f38860136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0a45aa775fc95001014f398d460a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481976aa4a9388ad7b7202915786361138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11741d5e35e2543a19d864574f2d0e10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab1ad2995fd9e9d334ffdb7d72b98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae30356e0929cf095752353212f7b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb13bae654556ae161c458e69e00d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e078c803df0935f324966abcaf065143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069c9fb2b08e5ad30a66fb0fe735366144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bea48816f5773e37dc6a9e3971e67d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abee1b119734a20adfccfc8ec09db1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a808263092c0804de9ede15033bc8c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade22fcc9097b88713ad00ef66b9a520148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7262eef10904d6d171df4de195ea0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3611e6459d0051e3cddcc132fb9f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99332a177125a651bd7402a1490d2da2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f39aaf68b8c98925ed26c86e30d99d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aec9699a5b308c62d16007a687d08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452880be7a0678ec260d075d6766f04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca4e310b539da66941f31f69eb376155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04313c65531238e418209873b19cb95a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a9259d495f2023042e0ccbe59e76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad286f48572006a0a30141775e4e1ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f6217b6834e3c5ed540cd23f791a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658858f7f5470fe6ecdece0ab374379160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b8066ea6a0075639c803c1254d2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d2824bfeca5b290d933fb14375650162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27cadf5c7d4adaea258b042af89bdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52043bf56dced59f895501f546c66d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890de5b75ed55bd6af7f021d4410fba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaae5623ec82b8e63e7917dda4eb49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f760085ed6add7db97269d564670e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604a9cd208e0919fba6a06fa3e7ba7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ae0c63f65eefdd684d5b6987c4d01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7c7676d8721078f016fbc9e0ecc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bead6047caeaf8e76a94f8b8c45302171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d191ad0d5fc3eaf7b4fe06156ddc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3e7b7e497adc5fa342a213ae142b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6981ed16accf4425016baa4326974174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266320eb6bfbb183a59e5669f027758a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841a4bf782d073ad76ec55e440b9871176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d14aca9b9300a048b7a246b1a1bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b3c75de5ecacfe13bbc03d82b1d28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e3b91ee04da192f1f1b463df3a7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b619a3eadc4d3d3e92d169c71ecb4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a76ec7a5b1ed5f277b69496f4322e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714f6c04a620128d2ecd0ee5edd4b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29770af92cca1321fa3e842ef356da6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651de45fb4a74aa64d8eba8a845f695184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb845beba5b3c43e7ef47f02c0dcd68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77e1d392b4e9a268fb0e52642f513186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b832b38010295776f376bf60a571187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51d0dae360605a3ab402b90479b9d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5fa8d8121a00276bd45cdfe14d13c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6483cc677059b2deb28449b91a315190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb12f89f0ae3cc05a016578e6c8d45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a80799590f671726fbc7ddda762fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328a0b0b4ddff3f0443735e6a22585a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43852496b1236471c94b973f500d0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae1dd19c63b0648928a727e0525d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a2361fa965cb0b6aa3dc7b7e1c68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912f1b75566201d51e1911fe5f0cfb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e7390222bbbaf86a3c5d1b36a3b15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48685838f4b0be9300863ebf6a82ecc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b580bb81b85126e330c9318d860665f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a632e63c1b31199a90eec3d89842f34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3b1ff5c122c36627f35d13133204202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffca5a4f7c6cddd8a517dc1ac940b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bd71bd993a779967a11223cc353ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d90c715dc1b7eeaca902574a8dc5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e807934664b3e76684cd72a3f0e52b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061cb4843cf50e17df8b334e32d7c70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c426d6e3ec9a792d3589a8336a5371208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e06304b49d4e84a05a013fe295edc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd65f1e8e0c098533ba54ae8f892e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b806383fd99ee87a939fe1b0f0bb8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ce37534961cbbcdcd00dde0e5fc54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d852b1c231dc74bf7bc86fcc059cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdacd5e8973c5c5e03b997f9698981214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c62638932a7359750d7abca171ad21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3814162c5932c9499f5c60c08af7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6d9955c0eca856a649a86719e2e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e59a57d9e9e8318881430e880c070218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263197f15abc6ce15fc6b48bd92d643f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42511cda04ae2a601f27e82bb8514df5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece1152e1adc2d8c3f9f46a166d4e1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a885ca8c4a4e8e75f2d0c6088354eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31010be122ca38dd1f14d5ab7ac8aa80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eaa250832449bd23bb168e6b346a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de969d3d991b1fe3b582d3bf4e33b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0d5c8ade6b704501aea1d354ad83a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6254bcba589cff02ddbd3181a6c2da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09787ab00f56e8fdbd182a8321790228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1b65bb0ee10f9ca385cbb7fff548f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41209e69b1e6d360896c67c3194ce30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef95559575862f7db010bdfae357c22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624639797569d0d7bfdfb639c2669850232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cace47534dba0a67f66585bbb4ce48c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a49bc3ef1d70291bfadd5e584092d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0dd2c2cc4c5f25c013d0f4112c4a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce44f41849d8b2314040afa796623d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8733e4166b7f58a7254d21dca461d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf7b4cae811399b1f5af368e934244238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0105f39dd275c23092cb25f72f2d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da221278e8ff1cf70161feebeba0e0d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c423db48e090c2c76188946d54ea45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc0ffdc6582261b6d7f953ea75ce8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6ffde947bd4d968ae121dd17ebdfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a0d38167c0e92d465c0a284d53c3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0dba80dbab2fe47d4f74bf9a6c836245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27857ac129fd74d6d290b2a5830c6fab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246dfc9b8c773ddbc1a2fa6afbd57c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9d365dc83811b54c8272583fc6858248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afb78f2c281ae7b54059a32ecb9cb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c41e503ae6662d3806d436b61752b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bf30d6a4f5d460badb517c3f3ab6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc1de7f136cc339b6f4dd76dc44b0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ef6358a7a0208ea2692c63be9645b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838c97a43210dadee017923616d8250254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048b9473e4d1142d8c027c24045fec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb037fcbba049f7b3bd3d39c3031ad09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d662a0b2771e88d0e2bf77658b7ffec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc3b00b013b39102733de0713ebe61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa76ff82b0da3dbed98d42ecb254f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678af6d0227c9da987ffc16b4510435260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c5b891140637ebe88cf536f56547261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f309d812454fe81d5aac4f7c44bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7659a4a2d9c03dbb4d4d0386632ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7ef23b88c0447412cb3f96dd610e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad997e97d8fb910f2f1d7b0126748e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a4ba84b39e63e6256730512308e54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d738b43f6636705fb60cead8026006267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b68843438f1dfd33312f9b5743b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d0df1c8dcbbf280b45be3847771bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd20820d8875d8f3aa3e1f510a5a319270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95336d457f5bb6f01122adb48b7f8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe5376c1dcc825a0fd3f790fb509e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd281c15661644c35edcb046689b00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f33a48e6045855df7926f2b19c6189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae77010f8ecc962a25e86bfb97e0dee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7965c72993747f3e1af20f1c57731276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ecf31584f27fee62145f65139cd0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba690d8c4c474859ead592dc9d385a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e2daa66a5be6f757516f4a2e669f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f2d703a43de7e77b613edf9139ca4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70122b48ddbed4bdd1b75dc027feef3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953f9012258e306b667c2f2b411ce39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45b50ea86dffa1906ba11f7645095283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e540ae4bdfcf59baee3b65075659284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4448176a30c30d225037c3ba95be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f258eb93a0763d744f87ec3e42469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a8a061603a3f36ca017f49bfcdee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563db5ac02e54ef322d41dabf16f9607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51589de44c1513cb609f7ab6a11ae109289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0764260339cf526a1ffee63e19b1f87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933fd1cc7c5737dd9bbfc881e143a6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9ab5637727a9d8193a8d49c3fd2e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542796537a2242d8204d46f3ccf98b1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ece27625e0922f18d8c92dac7bc6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051e8da5a7041a44753471a256032e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d0a4fff240a6832e96bb8b740c704296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41737a86414d1e6e702d501ebbf36e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cbc55350eb46a69825b365f098be4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdb86550527a14f7455a54d69bbeab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896657115ce0c1e022e7dbc7f45cf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb9345d6363e387f20169923b355af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac526d5e843f2b444dd551a655de9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba0a8bc38926b0b4ce91e03090ae53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042e76e1161fa0e579759cce7728fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b74c1d3212d80ef7232f20aa40317305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bf8a743690e2dac10f7c6ab170f78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c5c36b48ba1c1680de593fffe9cd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe99f1db0a335e402e30d0bc11ae18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bb376c043693adedba3d88ebe45f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d9697ddb5f161f801ee34c8f67fc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9715caccb24b5bc282686db273f93b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603d7b3c5d8e67111a530442947d18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820748c1f3e9c5f4c06f009d5ca7b53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dddb4a001e255f53de2041459eff13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e18e6892af0639a723831c8f2047fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe08e459a934ccb9cb9d33442a061316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd40c319da246909600bdf225da78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18819798c1dd22fb790b7da10e1f6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d4f9aa9ee44f61594178731c561a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2054fc2614f332845c27f080a2f109320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7027a21890353c90b7d2d1290658d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918223b2de59cb4f4a88323cd4fee0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc10f058a0eead07b0767d8e2cbb7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd544ed4814dd801ea61116a0b42c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdb7b368e8bf8c9f821413a8c3e42b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa5f98b7b0db649483e807a25e09e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f80c76b0199c890a59a601aa155e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b3c74a81c935177c52336040996e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e55d5c03aade3af3ee68a2279d8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e8a22051e0f82c7151a0097fedc1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf19ad261333164c2c0d620e5a8b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d7d37b0fce28fa35835bb4e60a87e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2749c0a2014f24fd773876f9185495a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47372aed7cc211cab8208106a9c1cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07931cdf98d6b12a9dc554d884d8ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd8ffa6990494178d025437838a746336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00eaef9d3cfcf58611ff7cefe6b8de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f433fb0f145d0b7a479ec3934a9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d34366f7bf3916f5bd7e9ccfa6fbc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803f53440af9ac2a34cec097705d7f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950739bd804e58fd46d9fc4f464c5682341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc0c32b5563b1ee153aab36673a65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ece503d463316cf404164605ee798343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65efa90d9ef8cedf9dfd58323a81c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1683a210011afd07680545f55ef64a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3e25962b05e57e9660a8892271d58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c179553e31a676249828af079198347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced427a8fb44a68a59e80f1149b8f0a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668d2a9f35ed4814e6b5b1d55e09114349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674151cf876f3d0e02d557d78db694d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c716f4d7958d8fe9118e65faf7388a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb5bbb2860cdde924bd03ea89d80d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5bad1d5dceb04c1f08caba5eba94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d3353e82e60b2729293069c9f1844354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dfded12410be738b2e256e841786a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4911d697a477cfa40ecfe2256a38b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e35b4b38275769e6222d733b71c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ded2ec42a4b699b1f71f4229eaad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61bb3eb7d604c016d60f69dbf9bb81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d6e75ffa6554c29df4a214549668a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ee434ffd74a0544a22c02a677eab7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4ab8088c548ffd33d1d6f15c2717362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac18425771bfafed83dcc7320261e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e9043809b28abe58d29c33f46be9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c45ffc3a13998f14474e08b6e0f87f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3e99039e54522ef8bc6b696fab6d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb57832ceac645819078a37011872e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331678d12f567edca7c4760f492e776c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b582f6edcff2e4c2557ee65eaf1070369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344291d7b0f3aefb54498f8e2df4344c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa0403e5a3b490dd91e9820bc9bfd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a7045c6910f5bfac03abab069a07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b135dc1c53a2575236a898f6c41aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04fea4e34e92e1c1ab7dff7b3debd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbabb6c26d3e9214f3b9d7cb6874ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7181c5322047339bc7f32c4f8fd409376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a244f1952fc3269f458fdb5783b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f78bcc554897730f1ef62d324e324378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abab8547ee81d155d8aa15c64b4d266379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1650bf5ec5d200388e95e6bdfe537380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a3b17ae68cbfef76844ddd890ab8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebf9f584fedb0898a975c455607d28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ce40ac34fe28a018f5b43ee64262383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca341032414ed85fb46cd71788da2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97ea970520963a24c27e3045d9b7c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d5497c76d4aaec6932163aa07c3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed054c7ca7602b5957184b93087aaa79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c624c4500a369cc6ca33f6a098ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b98a901288468aa6ee4ff8fd3efae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2f0c55f5c89abf5f2d84d577b3f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db90f78f0ad0bf5542f3442761bdf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c662d039f71092eba5bc78e8820e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca2f55dc19b88f3f10d73af5f0fc3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dfad83a1bb91089d97074d2e00113394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b0b589f800e252c516cee8dc625b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d29247ac388603a74c609b78bb23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf42522e4b0374cf157569ae8e4ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8221d8f6cfb24e40a6f5450903279398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86312ed5a7eaac75c5595c063382ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5675214a12de6175cdceab40a427400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48fb452768fe4260d7672140312fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99973c9f503702d3499d0e7018e26dcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2977ed216791e817ca4c1b4aed15a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021698f471cdb8a84d5225698f5ca83e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d8306b4ef7c417d326fd9e1b8b5cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67913d59673ab411d0b3ae3585ce0a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db4645e820fca4c25a6f19f9809305407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78747d702408ef78663cee15ff1086408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f9b0c6cc5a009b15783de754e08bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3153e4a8addf6d31cdd6ff3852d28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacdaae329a580e181cf0771825390d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f93122b910098cd50d13284ceb37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253192c557fd1441f2d3bb364ba01ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72b6eecdc6681519f553c46cd6205414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894f4990d06965422c51eac44e947d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66a1c9e009b8fa061a147e0658d360416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecec31666ece477868df2415f1413e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60808d3a58349594c5578f37cb950906418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2a81f9f3b066c20a1304e662d60bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c4fbd979f2774083cb26616ae21fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd1e2fcc9de1ab8c0fac6cf02916c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82836f73406022c56a1b67156ddb83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278776416b405cb571b4f9079624e93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe16d30d973ae96d9a0b0cc681ddbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed5c6f1ea47b278532f4e90a854c4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ae6ffa4b7cd3fae5669dd0147f200426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ecc6e318f7a3ed967b1f2290f1d92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfa18da0c1b393ba07e7453766dccc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f3cb413b94e0d4575f56bc249de91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb431b1b2ec29269d029e6a6309597430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19819d8bdf0a5e9d4fbc500c576635431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf4717c0db0eee9eaf004cb566dfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0e639bc770a8c117f9a42e06a5fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d258581ae4b8e799ddd36f2c7989c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d95301b7a94e19a57f39f579990b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc94d161483c22eb9f2c632932a9c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c7c0aeaf5849fabb0c3935e77f87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4ceb8bff93c64f3c6ebb3de23f3e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98472ab86ac9a2f17f17e27943e6db83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df540c66584867d6a17203093652d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebffefc4d96d2d2ea445c971b7f417441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850598d76fc51c9e9794799baf60acf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc591994d8b20bcbac2d5977fae24a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e47bba50884ea8f11df425f478194444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abdd6bd8c7c24ff13c80e60390a9e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9381a56387ff8099b11da9aad8dda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7703289a9c77ec84ebed53d3aa4784447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d588ecc63e9a0d5df8a0dece858e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca37a349d348b728ce612dfed981243449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2d5a702351b980aa006233400de69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61005408b416c939888d2bafd8fe54e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c56195a9d564ccfc74459a64bdd69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74871ddeb61e020caab3ec5b949f7927453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6386c3a71ece72fd484b73daacb1c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6d704bc0c60cf00464e72fce3f65c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4539e1f087875a8d98490fc618a7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7b8a5c096611e9a181c80203bff85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15bbd7704f8bb286c861e771ec8ee2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fd58452f5e04e658ca9a5ca0f7be6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49695efa352c37f5b0e04f6a81cfc07d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f34769e1e715169e1e6e79724751461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e655d7a3228ae716764b543ccc10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2a67928b99aef58aa2f4d217212a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9c202c0e597edbb2b3bd0856e006464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90105a296a2f0f5b60a5d3d5ab93f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae8049d8cc3eb4c139fd947f37dddf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32163e2fa7faa98ce879ebf85523a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c35b5874be3c5d3d0197a8b234d28e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bba29d0f999f0fe273dccac4e303d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73512126a10ecead3823c791aba805470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb3ee16cc78432352c33cdaaf0ad0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e701d349de197870429a0575029e226472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d67a504c5a0512e9d800a865caa71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d748d2844438670e32c7d4d02d04d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd93b3d1c1a7cf5e244abb8dfa5db2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe7f615155b8fb8ead6a4405843ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d896b94d6a26eaa687d074c54634d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9293d1bf54dc79e5bf6923443f7d43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462adaddf1150ed1ccdc55fb025c029e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d98a5c668e41707bbaadb62d491a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476836a121b1fbbca734af9ca3136272481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6290fd93b086b30da5351600892fb6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238fd3418fde6e9a248e01ca731230e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c2116d8a71774dd9c8ae2d717327c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f4f93e97c4aa78e930ba89893f4b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f6f14124f59826cca43d592c58b7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d8ba22a735086985e7bc0673df8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4624ae100d3ba8fab4de5f809980de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe613416e13d19ac4546045557fd1cce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac33cea3f50cea707bcdb83792f711490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912ca7e8247e4d1988481d62a5e6fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae84a5bacdd9f981a8a2a3519d6cd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436d77e883ef14f0ae44a8eb1efdcb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ced96cc99f12e3de7e0b89a9f197494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c80f21b5705b52c104444eee3f2d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270512528619176231a46c49f34c62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f27f595b22b7ad7ca40afc063863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f900ef2541a288571f00ba43d7ee0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf6aa9c7e91420eb73a1d3ee401b61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd0217d115cad5185bea7a0a4d621500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b56f5009e640cbf07365753c04ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7ad225f3ccc5bd69371a0468c7dff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08c90d4c4a0580aa02e37e62092fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab618743b7be59e1d819866f28d11e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342fd4b25a2546368f8f5178731e5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920083996050c357740074822ff68946506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81b4eea71244d3030d89c619e95d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c67b5fbc63c841ac932db2853b2c77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2296de1bf577a9c0579d753c99d86de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972e7a2486db5f97bd1e40ed1a64f42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d0bdf760bccceb3a0b1e20cfa238c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c161d7a99883a1bd351fc2c17ca39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c827f5c02f14039b7d4a51ed44b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155920aa7a215d9331b1b0ed321f76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100649c8662a2229bd07687eb5fc0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b90d8ddb062ccffb0c822c68247806516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740620a820f0d55bdbdf71f5c941bdd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130bc9acb308df6ae2c6745a91353a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a9b20235b83d29ef5e925405244f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c160ee61afbae7161dd98e4eed7de4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ad2de62dd4796b6c71b03b2933eb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77420203eb1702739d727eff945a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eeaf023ec88f33ae57603276c35fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42824912983ee7ef1ebc89248603cc84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c964636cbad2bb46d21f2fd8640dac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d995e8fb512957616bdaf222b3b088526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba3c4c280b75d1288639ee690336b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091db56643d0294c845579af3ae1a6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d02958f409da329ea5c0b2154033e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd199a363079b95f4e7a4207757e61d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5723624b87a8cc6e3273a7e69f14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4bf52e66fb214b1dbca6a09d510dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027cd807f0d4060083ea470758cda8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a302c4eae2a8384bd805fcb62064af7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ce9a6d11d71834981ae9612a4520b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e40a383d7063d41aa64719084637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ceb19835106ec5919db59110ee750537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb47f7c45ecb04a9eed8e451e85062538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29e088cd986d4b71f874c9f403b3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cec72bd5417f166e8b2bc5cdff44cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5e21ec0d41c15bb45c6c859e3902a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6597aabd4b00b97920e424db39ea9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dfc3ac411a961975e24371eb874d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e854c2f8615314f5c614205be11d34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ca231bb454817755c6af4e55cd2db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6cd4f5b5671b41c03f1fbb740864a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ec73de3fbd7522b69fd4ccf777aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c1a12315a0f864a60befeb3e5acf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81094f1781f5c8c8d438c260d81115e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275863543af3170ca2f3ec1e80a1549550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34160231edbb0451dc86049ce12013551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652534e51b3145405356ebd6c56f10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c31fdfcbbee260b7b364392a91c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b096ae240a1552a2354c1f47cb4ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464106180a2e73451148f0ec42bbb9c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42565bf7d4225c6abe3508c0b19725556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abb1e6cefdc9ee2df5dc1b6a6c5097557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af36cc7a498f7511cf9c266bef6704558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa538a9310ff88922778f4fef832c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef9f30017e8bf9147a5c56f9e902b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7547e6d2ddc9673ab09980075a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8307bd22414acf0f4fb68a422e46e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f1df6571b887ea15cbffaa8d672d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a707e9fd25c88e6f35ce532348ff3c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372ed38683bc7f1204119c9583c64a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb02b14ed03a95490dac40a52500dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1224b18af281658902330a54dd0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904bc84efd7afbecc9e45a83f6e0697568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575c5bf4b09671d4ab29b8b89a8419569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011221a67c309dd29f7badbc2ff3627570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cdf069070364ce8df0b5b5d7de89d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1c1cd0f131907483af5eeb1187233572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb666e32c7a348f503d60f8c65587fa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3c5071a10ef1e47dec5c09e1d36a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f3ebbe8190099aa38113a74bb956575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69bae49f377696e483784279ed8996576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e5538ade5527b44f21b36cd51061577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2c5d45b29fa9c515f846ee525379a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361b59c77e12fbef4eae33140da75e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4838fbe20befad4585e52ed9cf6f38b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a9f7cb7ce1209cc721695dbe2a456581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0dac5f0ff604c2a30ded92b90344582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2233d9afe6f7efb9bdb15d66213720d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15618088f3c5c89ae4d00e7d2ce4fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d3e23b11ab9a4dd4acd042a04007585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78704b2412a95614052b79d8b3b995586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96c79a1db576bead83be8a0487ffff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95c020f206b0bd247e7141ec83cd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd9e6e8a114b809b49cd8189099215589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715f9827526cf16c2cc129c8e33d7e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c99256f15f79de8b63bb871e2ea6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9bbfd923561ae35273822e5a2347592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4032669db6eee263f16d38dffb84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a97c59674408b8875291de2ee10c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031082648befb4a7726f6499a19ead6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64293875246a934dc9ee268a11318dc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092077c77ad9a2269bbd76957b49e48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2870bf0506d6b82e8ccf93801c45b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64adb83bc1784662f07214b20395fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4882400c56f2d4b78da4e079686e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202db6e182c2b9e70d660a467939448601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c141228af80e84721b259d45b9b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab70886a208c310067e44369132a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3652a9dd53dd9c8de1335c485a25c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2a057fa650e1d2cdc82caeac8c22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc314c069aff3b621bb32e4f54cc27cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278bf1023f9bbbbf11792fcd9187f82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ee09668b251d454dcc58920ebcee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148725476a716eda4be395d31b0838fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b39c83f73b7a4576f2920560d32c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cd90febfb7d82e40deaa8cb2f91b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a60ffe37fd55e51017440979c5155612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd01e636ae37fcfe40b8845a9a1be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c490d6bf5b74a1142913ee0e7ffe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2af9ca09d0fb938c38c50a909a84d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e381430bdadf373545cbdb6799a59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524228568ed2deed3ba2237812b1d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c414904ffda09f46dd0e9660945952618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f9493a74e572eb4d52f62881acf13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785677e58cfbcf34964229819648ee43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addbafac7d51192f276b1578d7fa204621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de487303f5e69128e9e06a40f7b4616622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24309e67e1c7338a3442d1fc3d1f456623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b4ce83089e2afc93b07f6111c89a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7145233bb1672a4c333f174d2244625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082730a22c852397a0de347a678763c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c519409c2e9cf5e444d83ce6ed735a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe636d7d5f4ddbd6b09512a4d7a135628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b38c85616d222f717d7a0de283dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd10158e868edaf5844677ae049213630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d070f16ac69e8061eceed92dd77e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47275ad737e08ce73ed69eb1dd8428de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e954bb032bc0c55ff629b90e715578633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a1ac732251bbb7e2405120e422ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f93bec06ca9bfb7ee8fd85206b2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f671c5f5a196607e1f9c55583a9013636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f790046cf01988edb8e844c8a632b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca032a88ce10146aac7e52e6c321460638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734683c739fee51706649e41a35b539639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc49049b5ea2c78dcb12751364e47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e18e0675ce51d7815e04ce3ec9c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8a09872a58e162463a1ccfdc27f3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51c89fa0f3749a8014c76added5994643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2808adeabd7f736b1f23f55daaea429644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15eb76944dccb4325301b89a55734e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86469504e0109616eff2fc2c49256e9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb095d1bd24d4e7f94ed16c32e9fc13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249843086de1fdae5be583432d7837f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a9a8094c04887352fcedb85ea2eed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa870ca0ca52299fce30e0cbb2310fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ce6c79ab3cba8fbf627edaa074db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812f47271d993e1b3ded69eb7732e46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940970f833d43092776ce31afdc6a4d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac9be1f909100a7609c52c105bdf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab940fd5935359281107c25272215f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b0cb04e2976f08e5fe0158012b88b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db70d6054eb4d62e348306f261da3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704e1835f8ca236d2c7a973c6cdd9a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca10f6539b1fa38fe2d793cad8d2ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b201bf7bfada1f1624a92b5cfcf79c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1356a5d237ed72d464931473ac746cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ee6591c8b55db26be52572b7f6f8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff593ff6a3afbd9994b05ada971f46c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f0f8217e8154af1d4b035d2cd11b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01804f5938f36a8e8e7306b3356250665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c98977c9709c37877223ccf4f8db7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bee4d544130ee301964fca5ea9b17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b7471bb356cc54624a01a77a083fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf466d1f581f4f1531e91635b4a7318669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657f4e95c725265accf264f1c750f0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000241b935b0f21ff1f153d7a5385985671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511a943c5da261e699a26c64a23987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85335478b05360c1a4d8a8da7ccf94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310910e9821ee01fbd0418779bdeed2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10b8c8716c09bd0093a06ddc02dc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa2c302bd860afcf5550c9d7d53f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7820093c0d7dc850d4c96ae92816677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8e92b37dea19ec6e9405046006b11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e69597a5b5ce71929610b06eba5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4e400712b083c59aec785a6d0d8a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fe802fd94412e8c2d619563653b30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e414f053291d87f1ed54b5956a74ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168b03cc10516d2740a384c00c94f96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce48b029775a714d8c05e316927567684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832c467327adae4265686e7b94289c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb1a81aa85de4145696ebe357d862d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21c54663d7ccfe1debf45e452c879687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6638e0f8cc518d61c0203ab2b2963688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d0bdd8ba47e058675030d1d944067689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6deb6b4134cb8fd7d215add3f6be58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500fb66ccbf505b46c15a41dc52ccaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb917340a6e4128358dabfe724d861c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c75b4fbc8d09cbedb104bfd2992c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70bd43ba1229b8729bd149708b253694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05115367505e8f1b9f1ccb645e5c4b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95945e19ef2faedb29f9187850e8fca1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d339c692d7f1e372981362ccc13e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f534e680168f929ec0511841164c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843c67573931f32d94e43986acf558b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd951fb72df83c80a84324c475ee50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e163d750464c0e1081dd80d55997b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df11c76931cfc298b70dd7038e659d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e0582f83bcff14f8ef5baf5d80790703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec65e5c69c7468fa2e5a745a53da18e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fe548c87351ec72857c4fee461cc7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215b217e4142ee3ec2e7b1bef0f61fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdaafa9c6ebde668edbd97350ab47a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc80d5e61d5660a691953f3db7529f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ebb21d8748457d6c5193735729ac2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd92cd8ff22532b16e37901290be67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dcd8c9776485c57332a342c9d3d7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c201bcab5167b233227be3d49f4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959895e8d92ee19a444b92b71046046713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab9b034dfa4d5394589c2b555f3879714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7901cdd6bfbca6ff3e5e01fd4cd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64151ad9b3740b962411b6d9d8d3e8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabe8e0c9dc10f549b37a953ac18c54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a13ae29fda445897020ffbcf7660ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290af37bc8ca98ce3e3678e5d1f21f6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20933fe996424b22fe7909dbb6736078720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2094354d8c34fee32d62bdfc9e64a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6e131744fb131658795ce5774249c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9a15646ac74626cb04e49754d546723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a82ca08c7e9ab0e0cf60f12163302724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b6eb3cb8f00b4d3a6bef9f2cbce0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6831a68899d5798f95038aacc932b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c915d7bd5528c302a12b2d1b26c5fd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb081ea29c8821fe5ccb999f6a45e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba7a25c6adf8941b1e6e76fb3a7ceb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d18bdfbbe035f6ebcb58c440d3d3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d72fd5ec38fc764701e8518d6d2f08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7215f225fd861ded965b920a37b03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8678c48bf49353c647c39f3b9e9eec8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc46efc961464477f3068330370141734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd399df5265de30b43b2141a01fd76b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa983e8e308fb98ea401683e9c63698736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9df5909f4cebdaef1bc3cda92252f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eef293e29a11f5907d8c2f91494f46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d24cb68793ff97480a9061efdb385739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46bb38d84260ed42753e8934ab96aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176083c27cf8699a94c170a03f46b5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a68ce27a541def07ee3d8600a3651742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e59717613828a48149ea3389a5b0e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aeaa2f163bfd8b7ca8d48ef64aad5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d920b6bd3b5015bf251375bb40c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdff4f595ace30a839426b499df14a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469aacc9cc35cd816629cefd09d71c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daef75877f4d3b78eb58a06ef210e94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b441bb354afc42e9630bf0680705749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe454479e3efdad49ae1d06ab46de53c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c92207797db2d71df4fcef3180eb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901e7684b8e1bdcda7cf0d8d033e64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6949e0c5f88bbe769f75e47e2f6daf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367bf40b111fb4299276b66ed9b15c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f19329d1022b8d1483fc637703ba96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe43b64050214fe17f5b246d68df0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be167bacbe9daa54a3ab625d4a4fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd513a233ada370aefa82e97e162c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ea9dac12403227cf28e69aa22fb4f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823376b69e6eb18b67cbb394a5384af31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873a0b1ab6cb301630cb87dc9e281992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83824a611e2f410311efb36a3e7639f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92f9018767ea2c293d7038a757a3754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61ea3b9002e7c018db666d903762e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b318d31659f8bf77a37e666db272746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73112a540edff57510c3fb98373707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b54c2d2ed3b04e6bc7ab0c04bef398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b25c36a0b32ac647b79b1778be47f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b859a52db516caef60405c794f0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5156ab6e9ce431f34bc8ade668ee85c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54e9a8630ef3165af7329d5dc4c83512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f0bbfb7970be26fff37939d218cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0b75fa652dbe9fc2290838bf0ad214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015b5555523d5201c0675554766e0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e814cb2a160c5bc49dc74f3c3ba516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8239e01f5e5d758d1ad23c0b125e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee408e168ee54db549817219a5021118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49a3eca6edbe84498439a46d5ba83b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566593797990daa0d1ec9371a475be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca761e168bc0598c44f8515f3ce0b3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f05a730b1237eb749651991ceda7f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07a1e313859540f1c168ec7d44f2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162b68e5dca20cd296316652fedbc0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee637f17f1777229efbf12ffe925607425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e05122a1edb00a57518096a4b427d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80fca476702d2b28390d4a97e3998827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462a11b9dab88d55ff957dd634608928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9edf7986c38fab45a10d59c29a33629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814aa87bf50869b641498f6406b5f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc489c84a50548cbf13bc8e129b47731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0ef2ba2d898e86ad51804bd61be8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a81909d70c96b912b49e2428fa36433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f7b3f4bf5c4294c6d108e859d36134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7ab7c9d5325955204e36479f341e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955a6194cfe33e2dd713a667d1f3b3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be095b1607e4a83081c38e6b1b719737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2373cc5fda4367fd3e7ae0af6fbdf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f64524b0cb7e22444737cf3309105e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035aa05792be7b529fea6cdc5c0e7af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9728f42a288227c00272964a3ad52e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d17d60b0287c5bb49b4d84d7a912642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d01c1c6401572f25f033ad97867b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5fc29e2167ad9b4c070dbe87d81b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1fdefe737ca3c2ef66d4fa447f9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6e103217421e027be42bccc9a37146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea97edbe2eddf91cec221842541b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3f511b9e5472a28e8df8af4f8483c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2dfb67c2c8f22226cf1779b38851949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f599414d5186c879d6ba75c0afa11a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb5b47befe70e7aeaae7db11930a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36f3345a8f2396637739dd0074bf6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770df800112e85985ae58b93612b8cb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3a18dba28375ad32ef0dabd186c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c34c1358cb47c0730d13555b85df255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0907c628bf5d1ff7161146901359456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22c890f94aa4b3be23282ebedd9b6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66ca6a705f63d3ca18cc7514fb2dcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc761cf0c5464e90de15fcfbd6c2c16059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e53cf53fad930124f280b5a1504ca160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876220899e3be274de15f3167ce979361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552a654622a59f126c8c2edbf99f55862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eac64a0c108db02f8b30d19fe9d5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb1a8fe05a6fe07196716a9513d1da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf2103c42712774d3716c4803654565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede7f581b4d4cf0cdca90686d531fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81dd423df39473bad5a9c0ea47b1bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02baf11480f1f6aabc9902d5a44f8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb9ddbe94bd40c465ac7f70e812c6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a98eee58eb5d41be310cbf4e600f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bcee168f759d6dd6165bffadf741671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5515d767efd8ae5471d39fcbcc844d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c7c650075c74004491f4998fef6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05fd1d44a99d4e1975576db707dd0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611d3dba8e3211b329b0fcb86391dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d817034381bffb390b975f4f717de276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8624599f8f9de1e395f5e64496a05f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d93bddc242b93951c1923b7ec5e48f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7322e7d0254464f7cf4a132004e4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56982294f00e51104fb3ed7814334780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937400c329a96597ba796085473e6b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623d0cc279f9ba4e313ca096ee38d9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13cb118bda1cc2b51bb6abca82e3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cc786493fdbc9ba361dfcd3a667e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7a4ab78492c5fadba8c937971fa6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578795daa50c2756097953d90fd76886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b09eeaf6e26e69c07370fb92a28087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d561f93ae00ea765cb33331ad60f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede0773cf1f9db73df8a5a7fcdc4fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025d0dafc8ab7f686edb5f22e21ae390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b30a3e95ffb87d13cd5d025d3212d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cb5edc5579fcb8147252c94a596092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a377ccf91e70919c1410c539cbe5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721709f2e7c92ee2c921d21bc322bcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb41b6a74cdfc4f922431ac6daacd4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55714c8f4addc5b91931362e569d565196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dbfad888638ecc6625a5df879cc8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8657a3a87dd496e6fc1d9ae2dbfca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f44d790f6386cf799f82be3b976d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a49111cb4190f224701ac1a7a6752100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c554fba2081729dc75e01230ca595f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9133bfeb7bf8ac02198d8466455e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eac6e0445f12394672dedfba31b62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e0bd2043e3c1c86fdbb5e583c0cce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb302b4887c7752ff569bf928418d219105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b29eea420184c67191ac52b158e761106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510595fddf5a38fd38792692b3f8de7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd22a9f789fa2940d64e19af7319649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3257e745f933657c56adc82e96a6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdcaa623e26d700b4f3e60436c92b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b69ed9874161c35fb67894501be6ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43339d95fb66a78bd4ef475e2a93c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984800134fbb8ff2c2fdd571e61f94be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f9b0eeb55e5668d5d5f1df05d5408114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4a1b88dbab70f45ebdea8d2fec572115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9f9509e14a6395441094bd59042ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252742610ecbd04d5554039fb1844f7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6c4288bf8a3e5d2f0b52e302f4a97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7bf6b0386aec44a5da94267d449a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b63e749034c5e3c50666d465aef29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e220c7304185a8cbc73568e5b3f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662330bd498d3fc3ddddc7096cdf841122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe302d4ccba6c2a14b535fe4a47ff5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1259c9bd4fe074578a43c94937302b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09761370ec6fefc430fdb5a46383168125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e333de855ff9f5d050982503dbbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512d8dc9a3beb28123451a76b1f1cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca2082f2cb930079ec602776500833128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdbb6c567aa19eff2ceb21c50f188a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4cf0f5c20f98df16df70e34c38df3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209ce65520f516cfdf4d4f1d13acf5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dec0e447279f54fd4f2aa52979802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b588c8d8291cdbe49de13f445a0f685133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c27d2b386fb50f7d0cc4a2193fbc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89c935abd91990e654cb51f6447195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c54417325fb5ff3dd6b5da2c9143136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30508c18f8c90c0d82386f647bc50e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7203a933e1524a08a6166738ffaa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233cfb4e4a427fadc2017315067ccd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d1fa498d766ccbae7e72aebad60ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f13718454687e5b95079f154b1221141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ff1dcf812c0de7f2bd6034ecbaab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b62caf6af463fb9cf13714dc38cba2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ed5188925ee9fc56b95a80c04083144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d78413fd22bbf5cecae0238ccb8d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16d21becfea69b93095bc6bc0cbca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d829a9e7543bfe98623154e98dfd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ab101aa7a2937283f3e47794b066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4e95c1c0b41c8a3adb1126afbb18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e75c100fc37252d1bc70996f5857e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a361b5aa0d40d0b487fd2ea1b1387151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3965308df77f6fba9c228410fcee063152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7310c646b8a14ac12b38d8b32656224153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e54120682a0fee1b37cf8625e14b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932eef18ffcafec40d7682559d88b8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cee597ea9548b3dab18335ef1ecbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55b9ea225293b8f4fb235369306481157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b135558efa895e44e8fa7ec84ad785158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204e93b9137523753771fa970f8e82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aafa512303a66cb096be7e0375e962160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bed999dc3f4ff082e79de04aeb7f62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd93c01b2ff2df8652129ac03bc3a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c85dbe1ebcddf3a8f6b0bd82b20c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276df7af3ca215baf19dd16ce551588164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10c2276f7dc4a20aaf7f55aa5afc2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f64572db3f2165afaf1b529e65d75a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aca22ac3d6b3a7c68e19e490277088167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38175ab9fa1c5820c1ffc30d5294422168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9a4852ca320ef2ba27902b734c8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cbfe0530d17414d64f30626e022f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2b259cc065639dbf2acff596431ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e4f14a058e5f5bdd4139df85db9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973cbbe76f1a9fbc14f7ed76da755e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0b884a0fecebe12fc10510630c895174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad6b0d334d31d50816f4d1a33e9c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c066b645a65abc6e0e2deb3bd96f5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33918c55bcaa56fa7cc244feb491249c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd039ee71c4025ac29853c921b784408178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba323ba73a62550f5de0d83f3c0a36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738007d1f3eee23b6b6fb643fc37976180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fad46b36a72d154fd062a00cceb8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45659990a04ce5c5e811714669717182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00980dc943c1be186de7d582b414e99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d27f0a2fe835f57a90490e1a03401184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccd74754f31594ea80c1ed0a75c18a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f280e9c4ebcde9b8d7362918c2d73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107000a3f17fb11dbf33b8a5d50b6eff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255447863f99432dc113aa90c9a5ffb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8266828b009c12777a75ea8a27ee7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea4eafb034f9ae90501dd749303d48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb0adb7b19bdfdfc22fe50ecc88efc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62057035209136bebe6ea4c65f078c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1288866b687d3b06beef4dbc214686193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c5c0b7f78de391375dfd0b6e838c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacca4c1ee03ec51980ec0ea6e060c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b61a91ffb1074e6d0508869ddb865a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeecd749386c8c0634a9817ed26df0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0ae7134573d81bc8660566b62da63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fffa0937fd52f512d2d2a36a20eafc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb73b1115873b3599c78f3937da46eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134881d24db0128d50b6be76ac293f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f39c29dc9c7770d3e71a0a436fd80a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36433ca4641f433b7e05df5d6b911cac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f5ff273e5c6f77b5382f541eb4977204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a9ccd52bd760d54f07f7f914d40ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfaf2a0efd0c2b654b7dbeb4b0d877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06dcfc7a55a8e1eb2ee15d695c0f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b909e7f550a39a175517e453bfee35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7764d44be5d25262db425e337690f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c353330e4dc60f9ad731a7b714dd64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79207eefddef1524e6881dd665cbacd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c6c72b5410e65e71048463e5b5064212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fcc398f54835c5e519e457272628213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3bb0b4ba29e28f73a68bda403181d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02dde6871d2c4cc405e228497e307b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a308c679c3aa943efbd521e84984216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6082542b3d09a8b34d30b2ab1ca80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d9f81eaeb2431ea53ab48f01812b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c13c5011546fc3e766a291377301be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec629135a53fc4503588ccc5d8fd227220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda44e632f0d51389881a60eedf99bcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342e8bb8bd5a8ce5d69ca229d89671d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edd8af2f8226a3fcd8f87bc9dbccf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26242b3bb6ab78b347cfa6e607e8873224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271fed3006299349a2cd07572e0088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2e4ac9bf13e59e5588632fc9b1201226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f283e5132ac5dc9576c3910472e1be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450acd17d5d0eb7ce61cae3b99bd916228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b93f8fcfa5052742725355b54e0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b6bd7d8108567c69bb9007f43e3f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b98c79249ce612b217cb9257929b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8a848cd4da623d9d6ecceeb0f4db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf164673a3319488cbfb6b6188bdbd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9311361c19b5d6e6ea1499e20a14af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61655524ab58646ad0bb396157fbca9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa44105477fe2fa4839292f5048036236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f1d82b2636d94051587e5961246bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825dbf78732976ce023227d6a3f7c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1dfdf0a9686b95159685179334909239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723de6a83daf5b92bc30c22d1cbe7ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3c9d5f4febda6587ac1529cf4a2e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0f9a8245dc504e317b43e5b49dc18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469831ddfbca006b7bc01b55379c58f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc0613a822013e16ac5fbcc99b3bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e05c41fd03cb81b4d26da565cd191d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c133834d008311b3eaf28819ce4a79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f71dac5154e2ed1c3f2e7f5649dd70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c92241eec42d9f69084e479ed228b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82a7899caa800a356c1c92592ae2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b067c68aacecdc75b5e5130150010250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122717b791579d7c570c12c9a1c07098251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253440540055f0ef020c215dabbae6c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bb77af798b35f5ba72ea7c6dc5e85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577272b06cb27d1d37d3d40cbc0ac000254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1e18d489229076421f4563e1ed2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60167b892881a8287be37abec207131b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967500b99362259815fe3aae728442f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db5de16b0ce4e96fa7776fc24bd16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27847b9561ff27db859899f19f4a4c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83825c97fc55017fc7507367f9d1ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11189dad51ed8e060860e6a56f1d9b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dddc5e6a3c9699e4d13964b136d3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a8aeab385d2ed6d44256bf8f3b6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a3c0d8b880799a99c26ddd3f5fc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31433ee0286f8eabe9ba973a7564024265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71373668250844e395b2797dbe3a915266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9af7503109ccd79212a3e9d0005b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595b99ede04b372490628d4e814e80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47142b55d6957c8c90b9db13b2fc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e8ffec25dddd51691219c2290518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc303101b3cba817be51c8649d345271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22727f6d68c4af9ae8a41471d5af7e09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddc5badb1cf34d76e9cce0c8a1abcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d03221968737705b8b4f3466c384b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09af131f69e3dbbd05fb64fb459f98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4c8df5dfbd9fe03095e62d60bdb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c509afc1eae3a2c1ff8e2264582d24d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279e2f4a67dbaa283aa870192ed8f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcd4153fcbda5d8d2345675e0f3805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980886d212827b2654639bbe550f49d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebeba8b05d22cc90ff8e4965c045f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc3d4001ee045bb65a4973a904ee31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b54424856d98ae89a436f41578abf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d86b352cbc0eb1c47741ce777dda71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8d3f995a92c332e5d742918d408af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9601642013e81d097f6768d19f57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad5b56f88b47877f5bb36100d51997287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a503476574c0a9a6bbfcef2602105c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba1db0e4a84161af20de46dcb5af26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859d27be957f4585566ca393cc4cd70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9a99852058e6ac4e0824bb9c38007291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f04f079aa8679b0078db719334c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7d528308805b2a9771d7af467adf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ab8afc9994f771de30c52b9cd8a75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d70652533ff3a544db87aae188a48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0b083d6276a5d5953873a6146c53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5bf3532158ec37d726c6530b00bfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995060f3a6eaf11acc8aa1cc87933b9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99e51298b4ed84ba661b7570daabc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807c5c3f89194823197807ee75e07de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cedc1ff6e170a33990487905cdf33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6642229669681b6c088c7082304ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e941993b27072669583cc40beb5e007303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b58e92c419df75eeec65c1936452304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12210fa61acf1e4231a077df6229d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a089d7064fe8152915ebe7b903f07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc39c48edb351d606d6d6864b3c74c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace76f66575e54ab815ccde348c0945308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e7a440145b614785ebc91a5d4c35c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a76497a1c4b8468c4e0991d2513ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f07e2a0674271ecd663ed5befe482f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a1205a0b4f5c54935b2ab071b393312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a370677929ea7dcd1ec944afb777313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9874996de4e74cd9b5cc0c8541f1936314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff29a7068a1706a18e391e9ba7c822315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54186736534b3e799a860baf250a6c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492bd279ae4183c5bfc7b35a9a6e21f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc2511b3665302e026eb6c5775ef18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243372f07897d06bdec68f365499c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889b58f9c8da8952f17a40a9f273b59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf67c99a37ea2c40e89a40f7713894321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58f6549159d871a3a1d3b4a68628f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da8e9e82a20e80f76f22cac3252c4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0855e0941e914cd073bfd616773de1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9678d10bfa448d4a18a6549d74a7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b5ce8930cd5b9d217db84953d6df4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36e0ee6c2428b6a7f3957a9555451327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b0aef07247ec633f6644e989e27a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95646dff0093dcb0f1e3cd02ee483b4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fdfaf30bd1d09645184313aa67c86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5c98e5c26e15cb69055f4b7900126331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c3176061c03f541c1408fc5c6c0b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546fdc0ff5f8f43b1675a64f5689b32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e107042a23857b47d9a81757e8e4ad9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3659b7e4408fb6feb37f64063c28039335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830750f8f1146bb9447ee30ad341e0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dce922790a3df2faaaf2044d8509b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a264aed501d335e078e482030d10f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1fa5bd836e49bf5c384c6bf33d4b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71dde8f9bf04d1291effcffeda5ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d742ecd821284d150452a43098b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbea779441019f580ffaf6e7a3d5d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d78f78e7e5173a91a8e79ae3d9351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb33d5d1d67de3675c3ff8bcb3802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcccca5a10155278a8972e17ae7ce71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e11a5c04f09ff6845452a1a0696993346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57072812c15fd604811f794a6772a0e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17205d24d6c49902711026f3818dbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e71878ba6a5c6eece400ba0c37b9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb293f855017f0734680c3de1a0b2d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ed6f375f6c6a3f26f1b43be9496a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f03ffa2fa4fd20d3f5415a65bcb97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e07f6d109d0a5ee17193c0505f96b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06ad82810b112d771aaef7643bb276354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d77a23d416f3781b2b5fe711d0bb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf79c7f011bce4041cf4741ec6d23ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad186222d9274897df6cbb91541b3af7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb8f50ce18ccbf02c7b64ce22779cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aceff323a72f62ebd2ce324e5d6fa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7e328a19892c9bb92e3926f4ad07a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9e1237445492ffe4078e94c6386aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86969d76726e205eb6b13eb3850e2012362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2286b2eed96747e446cf6ce3898af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a59a23d4105246f2489081c9b76189364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba01a5aaf77a6e80ca97002d212d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f4d44dbe33ba1f1cf31609bba6f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65519a80c9b18f9687f93de51e446c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d1df87e278c8aea1b77ed00b8ac6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb013030ece0f964538abae260a2bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1a4c8972d461dd4b7bd9e485df1fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5cefb37f2db48f7141043157e7705371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f88095d6db635ea8a4fec51a4f2112372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e030f401b400ffdc3d785a7fd29ac8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcf380e2820c848b7ca37007545531374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598fe802e6f9984d0493e2c55807c4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30238a4dd1c388d8714301eed4b11ae8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844d4b8b95bf0dac0a2a20c3aad0574377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72390ef36e02b19efed754f4b12884378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d5dd0c4e29b43c99ed2fa0acf29f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdcc2d2f0dc64dfecb041080610a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9c8221df390e5641ab559f014309b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd704c16d1db60ecb34dd3d60e43e22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0b03e2085c6eefe9ee0e2763e4e3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336fa455e7975917bf01537eca2a6c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43846647b24cd008a79e066c4c7050385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a90c613ff40109497e85de54d5e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00f068fefb34c10abf9c6bedaceb11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d5fd33ee61b1b3e00031bbc827cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7599a2cbb926c067211e481cdefeb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2da3c184f53499c12c4cdf8272356390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039b48b1783d32c82afe9ef46deab9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40819ee55055de5b6f9fb230edca01c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88619f9431360ac4a99d576d3bd881393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d73604c7d26eb0137a2759d43606b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7dbd2ef97b22ab50f0954efe6179b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e36c4021498948117f45f0b5f01b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706bf2dd3f86d47902e6354c0e9ce6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fc4486e034318f77cce3771b7d6f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19473fc740f04a50ff22f52e8e41b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd640b9d229d3259a4ab9b4846e407e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e28c6e40362aa67c05079abf416ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbe976efa39e805e997163c67fd34a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c310c29fb57ed9ecf9c568b8ce169b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc327effe6bf319d17ffeae558280c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e477a4c5deb230494f231448eac8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923135a3cc2c44c0ab5d1f3a5a4eddf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a013e696685fdcae5df455f97e1d602407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbcf89d4408093127073483fa37fef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77657a12c875782aa031693744c2fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa0c6c4780fd5aa92a03bbc4164410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1e01a0a9a0d8f148b2ebb8ac67069411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a184867f4cbb75d37db2f9c822f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38351fdc67c55b8682c2b237e799f9c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee09632ef596b5f8df237b2e8b0a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2325fa33dc42e5c721aad75f5b638415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67887f3bd19b41a2c6652fe2bb09bfd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75067b1d90c20dc0057be4433125cb7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853828bc689650434a5ece0d4a404274418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714052727f9b94cb4006624296afbf2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12ad39308e7bbeba464a9e9ce6d1dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9873daddca10564b307ba2c4f8a8ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8699939458d311baabecfeec7d4deb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b4b42af5a43a059d0627ebcc5b460423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908912f9b02d89cbe184085f7487d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935a6b0b11f01f63c9f73f94b13a75e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f380662bcca1f2a75a19bcf38aec6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f9ef4e8c34f0490e20bf78af5e28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470fdcb9d96de7e4325a1d0ed21ffb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b26a58418e2c57d88875ef2d82c82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08966d9f83db8cbccb778b5f0cebc347430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb1f4a35fb622deed7ae74ea465c80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6254787cf691500e4b10002998407fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b68291455534f76998fe803f5dbf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e47761215fe4f147105b109774fec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4032b18647946d0cf19e5bfbd18b98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c001f1fb005e3a6537f7c8794871436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd573ad236844dcbb9324323ed33f8b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c00286baa25f4b0b983e031bb88e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f1ee59a694ec09ca00060be6cf56c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4efc184b13d21bf21fe195d37dac52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36331cb9474dcbd7828fa35082b41668441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98940d885b43b459193d95d48d7397442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7857c8295233590ae6eabda3e5fe86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdf0f626eda7dc3beed1d855f1d6cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec623633b768b940320b0bcdd3f8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ce6a9aeb703285373def51e83761446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac632efe3286e039c98d4e2605fcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d641b542c08cc981f575da47c86b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0ef67f1f302f4372c24b2c9b0a99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b6b6f413de9a57f76f74c6961d73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72135c353c958f829e82d13f008c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62027b5806b06cf6cc2ffc182479d347452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ad872c307c888800119df91ec10b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03bed26a1b8139962c3965431f3553454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b765ceae4c87bd937637caddff3394455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98667ba44921dcc54ebea4c22668c42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfadaa5dc8c4c21110573d51d161ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96777dc148796de2dfbe8b09429af6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15277f01cadb97a54a1774f858e351dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e480fa1aa1a75c9ec7bb94ce6ef8f61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88abd557afb75adbb5fcc3c57d4dbb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8bc2a9d0f36f7302008724e1d1cf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6b39177913dd52dad604ea115f46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d953aa09b3ad05c8b69a986f24bbfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97c17371cf3da6e53d856ba9b75c60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e1c696e63e0cf049673ba238c6c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69281f26d976ed10c7b78890ddc1855467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178655ec3475491e813373fd8eff0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8df767d1d54a611c13329b7d70cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579977566942d812c0b3c050a9fcea3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9330bb77378e4a7ae58f2de9d4d4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12876467d0cee54c37e8e855f142aac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d60ffc78bf81f01ead754218c4a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a7511c8fcf97a08f6489354971335474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15014cbc0f53492de653040c78ca8bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f844a143487b57ea1a3d51fd0c44f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252937a00376b604044e1e301a68fdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301356fbf93811d59d2ca33407d3836478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f6b78bac352c24c4e2d8f8f9a3f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42b98c6801e21e4d3f428348ab168480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad709d3088bee6fef826c3b4c70be13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ba0ad87363f187f5342ee27b3432482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7ba4363e77dc5c0dc6698fe4ea207483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d1c4284e9e9bff6632bd34535ef9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ef1d5c94bc7cf2cfec619c902fd6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e046efa02753615d684c95dada729b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae57ade403e24b70fd3989ec5eeeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c65924a80e4003d7bf76e49afc44c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb7ebbc6664695e455f7019aa60e83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98f356c712d40d1c9ab25e5b977be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a677076960afd16161d2ea088e2924491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f48d8aedea01d8c26e83659ddf3ec1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722443c9768c305a6d17d706f9ad091493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a0bf6d0d96d629dea1cf7f75eadba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e89d47c6ffab7b70ef9a9ff2aedd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45397088a8d73abe897dcbf1dabf378496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb8aabe10aa1293a60c4bdffcadb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b41b341582f7b412479c09cacb1d5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e0fcbb51ec5a72d318ccfe2b26e59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc272de00d6e3c15aad771195baab7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057c07eccf16d071f0489ccd2637be9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed19f514ce1304c126b77893dd46c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439859b0462c91799c478568b455f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb273846f49a8a97e52d3d5abd0e5ab3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb833e5342dca1ca851a2a98b199eae1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3995560532cc703cf1a74c32f71d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc5f9554232cf60df1e783285a2498507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca588cd1789918bc71e601ff3b66e4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4268d05e7d17600b6682283043228509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6f0460f54b961ae4c3fc0f7d17a87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9219b9ad1c95cae5f75fa654d80f7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4cd3bda2b31c9f4679c0cc3c204f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608430bc75978a3cd378587e94fd4c5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03472c24c0f61d7fddc994353d17c02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ae6e9f2882ce4031f27b383c25aec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d92709087c750081e071f0464039516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede9af147f757ee317d5af27929f50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cedb5e2f7b9d145d152bf44f75481518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d749f5230eca7e0d71a29a54e39cd6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd66bd3a2cb48fed3e541fbe9a003520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deddb09df45ded69368802a3a03172521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1316d712788df90db80a1e13e312e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b8e866afb0a7eec2b09afe9787785523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e8b52815b0c1fcba962a719c9ac4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d52d50ed5bb5b1bdfac6c25856ab96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de72f9836db5435ff910fdeddb137f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6062cf3123a76f575eef5bbbb9f1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a02488af4e3a2a7be03c323f79475528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a32335f75afa4eac5fcb85ccb5b052529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11f1115b692806907e7d95b637028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f5a92c5bfb5fa59694c8b5799376f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc671e7679f350507a26cd841cb2d4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd51c342bffe43bdc9eb2766da45254533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0314fba5453c9121d4acff949682aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1025a4e509bbbb53d44ae58be0384535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d81be4985bacee775516ba1e7093b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97b22308fbb8c7ed71d77485a314c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb562d25100ad820b99760cbad9e097a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca38bd41c9134599025bd7c3e36ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9aa0639a25c1a726785c783255887540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c9b3862ea203551b63559b68378c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d131dc05bb48002b4a075528a16b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaee9e8fb118f094ab89e400fb4129543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbbd7ba7d37a3c0c0ef7f62ef00af2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a75020a78cda154478c7be2e09264545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b16698175e4256e8645636785aaae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039025dd4c3c8eeb763077572696228547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a263386706ed453441bcaefc5c71d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023a3e701ea1a29f33f22232b91608549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f46a0b09d3ac994cd08792c7dee4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6209497e04b812f2214f0d6a8f0e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53ee42588c8cc344f1c53d7219ff6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2c85864640db189839a363a05e9fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d33de186a60ef72c4587effbd821e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d47d57ae1d4d574eb79805a6700a7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968496919914270fb7f24fe8f824e46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd8df95a39e27dcb9d62bb5066d8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b36d73946ce44d95b0677af8cd7591558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e270c847fa39357627dd1e6cc851af2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911375daf75b7ac9491f020815f6a9f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c42e86ec192d6e81dddba11471049561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2e9a6c78f5a4b05e8269b8a2f8c98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e50aea8fe5234bed50f0efc302eda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff34c6d37926772c297fbbbad07ddae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46acb9e1c89089f27a4ba80a4f5b0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d6fbabe4b758137f9bea3825b1efb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2d7c6a2899886bf859f856d3d2181567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc4aa8296be55a6a863fa6d9313ecf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89871203c34120f3b7162cb5f0f7d95e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1aee664160065e0453d5cae32e3ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d1fd019a1de78243e4b39b6fc017571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f51a4e9d5e0af0d373d652d7c03d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14deb08f240550f94ff43e5ad9297f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b93d696f651fe02bd5c828a6cdd4a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb62c1272cd4d79acfaa1a4ae4f1b77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d903f427b013e35ba312f9b35792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aec32bec7112855a229a8f71dacb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a01dad4caedaa75583f7ce94756e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d647770bb210481f92ba63f18245579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842d9886b1a62a66932f88e7b42c7bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289894eaec74a2001211b3a2e35933d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980852d3ad9c698be7454d95cf9ecc88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce941e9fd24a7571b7074e73e802261f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad10dcdfe000831590331ca7c66a5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f02014ac28e8004b0409ca2f8ec45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0b2a7adae903bc8b8b124ac2fddb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b795efb1f435e90731b8219222ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f5b38b415d584effac27a577a20e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb988d8aaff5ee6e93f9da6c2d7b61a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d2f9ea17d65ca616bf1352bbb78c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583dbaf6e63cf6594c92db3206070c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d7f171dcbcd421dc498b14702bbb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ed3e16984815e67e3bc5e55082fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539014633944dfa6d512ccc4d6346d74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c10f2bb8a81f23308389a36fdf5d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7303bd81affdd3d5e49374849566596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c62f10d6bb83eaea3bd063ec5ecfc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7b7ba4cb2b106107a7a4516640d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732a8636e0c557dc8561c99a91ffec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67188ba7ae9b6b3d19713e9fa945957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd569dcb5b90107d27ddf83e56d67538601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4213b8db0de42ef1a2527c7b3965a87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21357653de2b8145071cfe1b16c44c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b08887830c2f265d1993209b1ad8d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52081564b5c2b60a6d0e50f0b4e27dce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60677e11491357f1dfd929684d655b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4841243396586f1ee3eb43a3246c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c3dad6a4d69232595fd05cf8a3974608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b96173e3f17f48f1c293b31d2f84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2902cab6b2495298662c8b4ab158610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ec3288f8a71112ab73ee5f33d8e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd4e731c371a1be8304360d5a8fe2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542729003fc0e50f8e1d60d8cf7db5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f41a56218a27536f08f5d76aabcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb9bf8912d7209ae3b98ca75cea20c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c97114d685f4521d0ab355cfc051616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099a306bfaa748f89ba6f7b5c41e388617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212945ea5858ab34e09fdcc23b7541f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2c1095ea679a58664efaf38a3a12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd445bb26d6e5c2b80378aeaac2ee5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239fe96ccf0316ad7622f91e8e9f85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa6cbca7fc08a22bab5463acb36f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea278e0b75b833c0d59f6979e0b9204d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a72ba727dbcc0dd278d93d67248241624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5df256bcdacf12af83cdd54c0f22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41910b3b07d899d2bb0dced50898f446626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad62080a725260818543116528204c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3216e026bcb23d9b26d78a8b0656ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed774e6afbdac309530ab29424a088629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa4eeecea24f79c61b6f6d192341d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def006012d491169f40bb59de4ac6017631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287500594a5d40a8d358c0fd4853486b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dba5e621b2d2d967f9f3560cc5823633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcfe4fd59d67694e94310eb0c863b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de20f7b9df08b0a37529e7720be9df4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7867aaeffa99b0fd04d925c3eaecb75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed89abf736a75c865b5f643cbbdc07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eefdff2a71c6305b5494025d920988638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db465c69c19aec7e8f90fede9266a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed85d5866297482096230ea77508b1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd76f19ad4a156d42804bcb10a4cb97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65f3404ac2e055c0d0214386e919e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9427ca26f745bb38b49a774694243643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937c94290fd0ea667f3570edf332aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e0eb960baa988b793c55ef5215ea4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d75c8e62e5ef367af1e5d206fba72f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8620b72ca8b977a2608f5e075b333eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3dbb911564c41eb58b6a5f05f691c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a6a785d49a211f3af294707cddd1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9990e7ebcefc8b5b2e9fb9cdbc8bb98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1e43c1fa37abd3ba55d64cb796ab0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c02a5ad4fe8ac25110300194239c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef1f21ad6151ae8699df6b7f7d20ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef493e630cc47e273b3b48ffefd382c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ae446933712731fd1394862cd7278655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd28aea30e4599c2c794e4e1f190f6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d0efdb1271eaac152e543c1b8176657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c6d275b03014965734e0fd8a15c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c28a3a8b17c173d05986e859a27ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b184284eb2a756dff6fda37b87c11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edd2ec2aeceae09c4bf2685fcb2f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7903b905fd3ecb2451f2e0f5432cc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a2fdc5b60deb4fe6d22e17ebd20c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625cf6417de328768194a5c0bac05b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962402cfd1e2d71e2b60fb66721202f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083a2390ad02a09e044372f7ef8e765666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79985da80fe6f14a6a92c96f455a10a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7760ae21292d9561bdf353a3e63a53e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab83b81a082a009cc686ac29bb28e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8887ef13ef99d58198e96e6815d00f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0491c51c083fad9060ce12b249fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a44056d134b06e86fa4a6dcb5cd2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1829fff5c6b649b8f8075ff0c83a47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b314791b5a955085ae5a237683ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557397e7a34e69ca5a6b9a2ccfff838c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04737f1b62f6d790460edc90a0e3f38c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a63d8ab6271a073a3c3e17dd6bad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d79157b9aed221795b0c80803ab231678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba643a61e8f8de91d8b66a1b13c235679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d30afa77d5bd67aad8dd1c0dfeee73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099cb0cbadd44f3366924aa1c7b014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6101f2fbb2879449e2619e03a3700682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7036ab03c7ccb713316ac73d05064683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caac30fa06da91be5a59fe6f1a0675684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f2aa5b2ae744de9b6a27d9eb51320685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91832fd83c6f053fac24d14297ff9ae8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f134fb4f61b38b3f8b0bd2edc78ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898fbc6a6c410d78f0e260013b37a33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03bba7f9c22215622b7d808d5c4866689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e941b9aa2ee6d2f4ca58725ae6b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbc50d5cc00f57d4ec2581a98fa44b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87eaf8346e076483dbf4fc243db303692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c903b04eff13af39b342ef23bfc41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d893a3f6a6fd7655aa467bb0e60c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657553c9df51261342e52f34a32021d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc01f9a6d3dead64a8fff196118dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d479c9b2a20834f78a57c90ddae6a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4270ac8d40f06b4fbd35de00ef3b6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77318dc61b899b27e6bbce73ee6fdca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e3f1c2456dcdefa47ccc82b5512a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809bf0b47fc6087bbb3ad4ae83153d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59f1d231c071d9ee53fdef6343779702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd2dcd9b0f6cf94c283c29b50ceb5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e121925ab8903b9f9a7c4a64c3891d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289835da9a850f265360cf75ec6f42d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d4f39e4ca375f6ea4bd25171ea542706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f953d2ca91cdf53291e289a93c79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36372cbd6b6cd99eb7eb91b5b70a9880708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d209e174c1519703368dd9c0c89710709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e18f7bad2f36da6c55eebe97f26eb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8516b437db6ca03e0bdbf28d64139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b78be7c787483145acc20cdfc444d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9052bbc2a1230d3d9ef10dce38a29d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e0a671ddb7cd98ca0b00ef721605714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121009d11eeedf332b0f1b44f51435d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb115ad8776f4bcb129a8116302aa3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e849f63af83c4cd16cd204447289717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c8c221cd9c0df1ce951224c7de65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f3cdedc58e09832ece2856658638e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28c31c3a99699e16aab436a5476d50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1c96e0ab540a47bf8aada1f4e0aed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9680983aa7504b8259df0b47d13b2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b330f09d0b942455dfb6b638dc881723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441ef9ac21c7dd4d547076c3da45a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe4c9b8322787b87c2ed50ac65bda2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe0ec7f8560de70d902c9590953c4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da790398e5bc68eca39da17531691bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b8ff2f53e3ea49380a5585df3226728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893ebcf1a4ccecb088b2ed5cdb22bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb07c7286cdaf1c455631e85afb684730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdead286df8976a7f376296458c5d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db3e04f2fe6c5c636499d139e99c73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37374cdf0a82f8a8ccf5b50c0e539e51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176a0823969d62c5731380659dce93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91959f85e87cf2e5456464362c7f374735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fbe13da1d88780fe6b4263c77b490736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13597b27117438f2849d179786b67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cf06ff6ecce36ee27c5641c6ba072738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2386c4a701ad0c26e4712813edb7da7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a23ddfe51fd83ec124c06230ce0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cedaadbae82fe185ae8260d41a3fbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23fa2286a897eafa29acdea60a3e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9bd786eb494d0566d085b4d4f0bba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bfe19afd9b88861bc3c1f3f99d826744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30397ef748e5719d66d9f32e63ee59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0535ec4e19d40bf108b581a982df2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696c128d224e46478eb4bf1fd2151c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e6549ea6e1dafe392a3c6824e82f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e4117e155781269802d56069c640f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304420d3738904546490b931bddeacf4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0339f5b29324e31cc43cbe6625214751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0efab31524cfc98063e608c1ae5b44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d88e61cfb2252d82a0432fe4384883753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322af02e5d6285d5c7243fd43535cd77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523c73461925dfedd8c188ac84cec9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2254aed5970c4e54c98d40f016a7da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcf64f8524961f384d41931daf08b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd77d434faccd36b033a8e9483fd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3e94cb5dc929d82b5846e084d48fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>