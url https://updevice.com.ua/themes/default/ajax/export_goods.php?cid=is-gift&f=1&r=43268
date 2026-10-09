--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059c4554bfb58fc93086257f8e7fd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b95a6b55604e67ad8309d10a1f2f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6d05cbeddf99aa88e49c439cce323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf45066d8a3c35ee70741f923531ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e951abd184df3d5e42efb881c89135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e57ae172fa8a1c97ab9bf846cb8196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982677c06e246197fbeacc9ec24c7857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca1d172da203f8d797a436973e4a9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c122dfeb47e3a685eff14e416a59f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeea676db05b36ed31dcbe8137e0f0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697fc532e6c20d252cf90a249b0653811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb9333348f5ef910cf99835c54012b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12fa315cb5e928b57cb8627333716613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7dd31b8a8bd54a41b41552354e96614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7da1cb803d04bc192db4324ff3347a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782cc1a4375ea0bcf9d90fba1fb233116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65de8880613972a71e5ee693d4ced917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9a0f4116e9d89f4b3f0f8e8b8741818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef7ee9fc2b0d002c52e135d4f14eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7846d3b1cfe031cc41ec0d3adcf9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd745d4b8f11146a37fa0e5a07b036f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f9970d5489691ccf39d94ffb6f0bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb593b791c067d3814e7a018d61153f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720ab47bb9bb2d519b7ebf8ef76ce224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670580103c29d8b701ccd2ac95fe2ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9bacb2f69f48ca63bf1a816dae3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829500f6c92b3b810b3bfce8e552410327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e172b5ccebb5229b8653f497240a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3c1c3fea9920dc9537fadbd68398529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2724f02a005f08b7feee0fe9af4fd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be89b981345ed64615fb17c7cecc9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a334fd6a0e57dfcaab8fcbe3b28bce532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf883b4c794c5b6cdcb198165367a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f52e229128618a73f1514438a7322d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259db0601af828db69d61d7ee6a4eac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a6a7c6ed65d5fa860620baf9f89e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85401f7e7773f55210947d306efd3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4b347285f215fd2ab2b7fca996b3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2219c0b3ebc6220f4d758c524a2621c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e6f57e9036a45508fbdd86031a7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca998c7ca6897da304aaffceda88d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79327cd05aab690f132fdb0c4bb68b3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed0e167fd8ec421c5b658feee2855b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de528014ded2cfb1153119c34e731d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ecd8ad05d5a7d5019105718e6d61b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544d02c6219154062d6480889a7627046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfe6598a353ee9890d854c2902ba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da27ce4055fe4d2974d97c6162fc8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec36cff12d169bd0d7d311bc7a5c87349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d497d002d978db02e2818d0ecd2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350138f6d15d6db67a590d1dbe700e2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5b4c537afe4da0f18de566b0165d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd44da519172374ddb8d449d2d450e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569b07ea3b43c393811b28fe75114a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5800cd6bc8a344b8035ac24f018d3e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d6419abd692f8776d724138d9b7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583fea511e25770773828917062597457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0127c5e1758afe9243e2e0281f9ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba20e6c25c3f35b6498883bf80d25ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9866bd3f4f5e3949861e74795e66f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a931bbc72cca6c29c53bd86cf2336c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c574dd9acff48fa809705faf2498b9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e5699117eaae92caa1983f9c7cc6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85915a1e9bc39af342a01fadaa5879964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078191afe9273f36012709a44bc73ec365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e59d9f36ce8570df1f3872a75325466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd33d3cbac41af05fe7c6ff0755ecf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37515280919b3e310f4c7aa7eff1d36968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3c11f4735d6699b30facadd1a3ddd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0c214c125a0eb73e8700ce64a7b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823c5bac75c59ae461983d33a23a11c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0750b8c2bc7217551b593ea45d2daa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d508ed94f0029a077253268aa3108d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c05dd2ecd4a3dd1bd5b1a26a7c2d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5b803668f21466e882ef61306aff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21454c91e13729f337cbed68fa158c0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf441c56c5563ee41f3de54e78815677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319802a636547fde87eb5525040e99d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913d314b144c1b3c4874cf663cffa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5628247325f59ec8686f1e1b98fec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21f8c8bb0b585c8c1900ef6c85b66e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5b27a677fb92dc7a8326c424cf03f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7228003e7a018932af70ca85f72ae583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331507c14b1676c829ec6941a862d57984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0150b81facd279ded05660a117b4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa514637e2fb17f903c29047ff0a66f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797d48dbb992459896062084a72d9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350809561da30f9fa554256cb83fa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a87af58b2d539822bcdf08ba44e7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67529447405ff26ad820f0621fdc3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c06785c383b7da8e7547491df7807091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3862545e9a183a7bc1ba8b310ec3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074715b96dedb6db9427fdd833ffea8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e951aa1a79d9fc348e3523d7be7ecff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915ff6f22d3827bb21f0ad0830355d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad8d98260dfde9a9aeded0ad598fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108829d2d8ee075cadb633c9b2a31e0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab0395158dcbb97ce53fc2623f42f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ac2640db72d15d6d60d664632fba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624736f8559add66528fb9a969af904100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36007379f8723db724e7154e57ad7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63911a029a55433d1ecf175b9769ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aa8abfc6c733f8b8c405eedc8b8ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66e0cb3e4d06919a9934a718a258ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bd445108995f66c72cfd5074fafb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e80caa9a64c1d327e06d3bb431e35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288554535b791a88f1b0a0210a1bd042107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7085b25675bbfb25236cd13367a74d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4ea306129eedb52a9d8a146b2f3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d0b15b7a7722041029f1ca4e36a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752140aa80b58ad063c19d618e8f0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75aaf26d32ead721dbe76f11e04c86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f9a91b1ba35eafed98f744d47f5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c20823bdd8baae900afa0378ea5d4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210811fbbfda105f015bff6fe388a4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509277d3112f31b34bfdac42b2adac1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bed8410f1f0499875d3549c4167687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d95ca0fb03f4c0eda110caf74975118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5222352b0a93ec0707c8a8be8e94944119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b79f2920e78aead3c0577dcc9f248d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c0bdfaf0a77debcfe8f952a63efdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b11d07ca96db760ac83842d390c3f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc446a9599b564158d85d283e717fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46d3f02eae580947cdb34e442638b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac8642ef342117f56806168f0e29ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846fd2f05dc0caf04bfb88d67710279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23e06f9d81232a9844746fb10f691127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05537f5852f080715d8e7c8edd715184128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c94d0b062bbd22cfa2c699594aaa4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8b5c78c9175332596fc197af0bef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f535a5181c8ac466f69ace2d8e15e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b2cc26acb1fe2a6c95d7b27910f5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea6a99cfecd502029513203b10645133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4e9e3109cf4e4ac7e7b514e61aad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97cd39628498bc672e7bb0d101d7f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef723c0d9579ecf43cf46738dfb1d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bea9d1a4420e2f46b22ab653d8d89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d90fd6c257db96067ca7a8d4a8bce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff9e0e632176debd2065c320d96800139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a080e6bbc6caa76e5c6d4ba462a4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282482caf9c916ac948a6c25018f839141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e33a11120d661abc35f7ac97b23a85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10fcbc5e9cd802fc2fb41f993dbf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efcaf683cdef6ca0a39dfbc4c8d8d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566481a7c6b17368acb2a8120b2142145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f44fbad7f83705acae9020784807e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabdc04edd381dec9115f802b458fb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482995202cacd8312247c04398a36506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8543b0658005b8f5ccdd6fd224038f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fc21f6355a0adaea12f93ce79914a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f2cca4adb16b4d3ce4fb12861f881151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02367ba0440d826324f1951b6b012c35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92c686e407d6a757650c6aecd5450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfb2797c01d79a6b0e5b55edd3419a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a091fe01606635f2db34dada65eb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b4d1d8f58c2624eba32cc96a7772d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab65474f0b4e32b55dda99023518eec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c6b6a6c044b6cffad16f23b03ebd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e43eb783f83f0faf26f5bc94dff4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747fcacbb031a8517cd5b7615e7aacc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd543856908585af2b43c90c434c1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb80cfbc3048f19c55c7ebf66db8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee104cae78a0f50060c1c912a481048163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856730ee6d49baa407fd3fa604c535c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e320dbae3031aac58b9daf8cba3af63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f39ce57795bc1279328b02c836d4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da22e274aaedff6ff257f3b7e72c0a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305a764984b064cea2edab0b06b6b52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d7b75b969d10fd669cf5b441a5c79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb870168444918b85ec9bd04323511170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e6e066a6c3c53ffc3e18e8490d06f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c5f482d45b86b81c36d0c8f265856172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d2258a334d3ef5a24eb9ccc9e21c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d26d15f19f029c41147f642886899174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d6106c169559578dde1408c25a60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51736e633cbe0e0ce65a09799a7bd3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc876da5487725190232bebefe8b5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a24ed8d26d5366bb6a384ae721ea6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e176d31b385ba6056f18252b2e7c059179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2ed65fd3877088ad70bc89add2616180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cdbb2bcbfb6a3460d626d99a1bb0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ce7d804234f8b8c9590cb8bc4154182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fdb471ceddd153c23747fbf43b4a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca2df922a04ff41f8fc174ac7c22b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827130ae96ca7564bebe2957c087a22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b39a20042bc7e00231056570176c5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c91ba942589dc7e2f33251a6bf10e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552378fa09fe7c07f72914eac2d50f85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e6c82737f63a171bb050c0b2c9b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd187741b0dbcecda27cffb7e5a4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8d5fe5fb25bc8216f93b37f8de56d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ca8c0fc06b5c22a1dfba55fa29cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b71953facdb2233dcdebf377b9039193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adee5a121121048b67852d33fc75a80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c1d82770e20a9e3105935af7e601195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371cc979c34eeb4dadd1b9b8dfed14f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d2608b40456b6c2806372964cfef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c5515d11eb8dcec0015cf7ac2d4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12791dd7e3b8dc7f0b44666bd8af18b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc628c84ad81f4135e8c00f78c821f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b016462d9770665256b09fba5db5488201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798dd8052efd9279b197382a30579a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b4c8b9e04b157f27b9335497c1817203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908501c23c4c4478d3d80f4860392fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2210c11bf3f93e6c59bdde034916205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e28541c7202be1a56a3e84987d8320206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea29cd373843e96a24ebe776771529207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a684fbf4deadd20167691210459b9f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413767061d1d07a2e7e22513de42923209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc380636c063fa87857036f43344db17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e26c51ac549ad1151d378ff23f2ae9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d38a57822609b9137523bf8516a54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd971be5dd996047e051604b66344d65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88ec50d9a2bfb90caac58383870d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d36ff7da5e99e11e0107450fab60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c982795de29efc7ae715c66e6e32273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3c5be17568d3dbf90462fd4da5785217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e45336dd96feebd77f8c254673f20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ae3f6e2fe3a1b3222cf507c91ffb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20bca612c5ab13841e016dbac1447d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15304fb540503d470ada6e2fe417a2a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109b1b4727e7ab219dc0c194f387623222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b88f7c7a571b34a33e433ce5de8ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea356975d86747b805b69d14d4e6dcb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7c12f6bf2498961e0dca4d493688225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432c360857a9621739404eaa0c8196226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc74897f67e9f10313fa27834067f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d111d0946e28c66e49df5877ce9bb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df687be4a4c9458b139a23fab0a85026229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab67771657d13218a85fa5d6227c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faada4ff43074450030bf4e2a6f5b97c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043b61270992b95264b3bacf1ae57b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb08a093f1ae6029399d5b62e00ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dd0050ad9cbb52018ecb3d555f61c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5882939623f3e32d010979914c7cfb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be5c056505ed95bfc04364e9309af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314b881b31d96e414d531fe6952748237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573feaf55692e8ec31d45db4ad81f10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c0348ed472ed0bd1b049f0974bf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06592b1da2a8409095c78c79fc82569240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e5cf2bf7ab7d6208dd80517b3b70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea0be7ed0181234baed6d913a6fb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8a4a1a05a9859e086467302cb8858243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906678c3601064d2b281f56c1e88228244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75382477c5f3d773f86c84d67cfca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732558df928000af91b9d58e9b2eb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2231442b3ca2f02d272ca94e9841ad5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4a325fbaf34260ef9a71cf2cebb6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf526d85cca37b057e6f7a3657bf055249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d516a507d121cbd2c17b64e0bf50a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b451deb52c939047832b8f0208204251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f2ac38bda1803c061288ba94f687252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc08e4e91c1c9b55692c9de18d6fb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960d35e0963a699d82e8dd76951e5d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250d0287c52e7d47decd2f82c9702ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a6a10f5e1a12557d69cdddff6e45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90ee3e27d0d09cfd0f3492e7933f22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da26b09492484bd63f5d8cb6f5254e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5f1767dbece369987a6e0b9b73da5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5802b1982dd2d9101cde181712938260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e634c38744f574831120a4eb7d3a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88e3e8adee720a7e98edb685c5745e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c460785696bb7d46d46fe23628f092d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51046f722b2f30bd882c0a0f999dfdae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228ccea95a199104887f510a4815381265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0c92987a8b0b52ae5f479b110332266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d6d653cd40b49cb64a974164a5c3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fb24340dafa5c7a983dc247e8ba0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b347ab0cd9feba489fe78160eb794d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd8bb06e5a8e49827d06684fb05a67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4586049b691c75c09b4d497b63cee74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe4134a480bd70da61f586817f1935272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187559ffb86c7d32036b9e5325bfca11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1675f228a44f4132673c89eb8076cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fb5354439255374ceec31f63bc53e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d93df749b98ae680772e9071383b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a395930b3beffc5f8dd46d217a9b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f087288618978118e0c37c547e04de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed411ac00d7f08d223695717aff3b78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bd6169c9f00689d7a394ab0da654e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db75682079e2dff1b3fa47d9633cd40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157069852c6ace96d04ee00ebd59b571282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246121f3987d3f67d8999b7008e99043283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe900ff83fd1f9569c390b9dbd434284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e699b9d2e8aa4d09f582ba0d6fe3656285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdd9af1268a7de58f528579790a4cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b45b9d2c547463a16f8ab5e372e304287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bafc1f38feaf8eeb30033664c8a8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df5d3ac38e6c6617d6280093400d1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b81494b25d6767e5bb6b2e4bd8b370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb43838bf63719906cb03d5483308c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13224ab2cfbce470fc93f4a2e90ee404292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4514ed948615b5ddffdfcaa4ccd58e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8fdf231d5119a6912c231abf23c57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953abb8b230423ca2a116dcb37490c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795edb58566aad1e09197826b6401ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c164738cd490914432c44ec6b75468297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ffb47a14e9471adcd472f6d68008298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37843fb58a5e6a260b2f1dc5a0888e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49291f00472bac0f71e7793d891b5a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa86743b4def2ecf0f77f0f421a3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e778671e05ac3ecf494f521ebfcbb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210dd6ee4a9130e6cea3e5d8e839b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce0135a1457b3d203afe6791f88bb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f9e9c7383dbd4a2de29feb525b3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc0f5ce348f34b54be2415e41cf58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce719d0e26ba8a15227c1a6d9db729d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e23743152a2fbf486ec1f2561176308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e9e935e398142c40cf321e3b2ba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1866ad5d007d3eac76cb9cf18a0179310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0dff5c3cd10a9c2170666728abd19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad3748b6513a937fb56bd3ce50b713312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac91592d3926a4ff0952f8f68d9f31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e17485e52fd1cf2467fe98a0e5cd79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa870d9f7e038e4bca3870d8065cf4f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4d36a6af40019032d81c939cc87a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d76def50c59770cefa6d234a0e2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92cbccc6c94cf911039152601bf260318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697334d12cc27565614ec88597e10314319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128af593a2902638da301d5f14c7ea1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6980b3fc9c9d6f4370d9e9ab76bc143321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330effb8747c71953345ee2ab60b101322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd429883c85079314ef17fad670251f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275f0cb03039fbc7ce7809c91b84b44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d26fe49139fb399bc7c13b9172e330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44882ece3f4f99502c37a96bfd26c3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353dcac5bf9bef793d1a2f7ea60c466327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90dd78cbf76f2e11ea7f4d290e6dbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207654c7ea5ad62cf405672690bfef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532667cd69dd925518b8cf8e2b886cdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab4d054915c87e9e78436ede9a41f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6949a99cec6ecd61db32e8e3e3c0b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9265dc3fa3b3dc0397a11d2db870e29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d20091ecee31a1b6fb4dff2701ec77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8583b2e874aee99679b754625a99a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a0e7882ac377309669c067a42ad3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4e8ea144be12d3b5ef888edea93bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb6eefc9cae5a935acc4884510bf46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f486a17f86992f7fff09bec9d5f35c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0855adf3796502ad6953a27199137340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdfc36fdb9ede023cb4435b81bc566341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9c5e33d272bb090b8332765c0a6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27342d2b974a7d2947b28a52effc87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef04b28910f7946bf90d41e1c2223344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361ac4f6a9e3e50ba1879bf2df44b8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c1a6537315a806cff09ead04ead3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0fbff6b013b88d8f8a2f381ddebbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce913c0b8ff53604a1eca0c0841d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7510216fd0e7509bda35be374e0ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd43365aa2d49f7d8ce251b8b995d40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a806b7e3fdef545a9c9ae55604fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eb617aed4035cb2db0f2a5766627b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd255e1846ec2fad545a20113c5c6ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5b92799385d074b09c4cb39453fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536510e8094b476fcd1a88562b65b15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18478c4a8818ade323a9977a83e2e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f42dc7da2bfd021a139f68f6714904357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa37831bc03085fc1a77b388810ed0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bae496ca434c734d47f2340bcc7b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b935328c2c74e40e7019ff2207cf71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9aa476c88ca7c7e977941e591254f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c8fc5db9815a9541a6f285644120f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9ee1db1dbe0a3f3efb6dfd168a77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe46e67d76720afb34d5e1e1288b0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5225828a2af3c787fbf53041aa2d2b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02ecab2f312013686b9ac03d1fef4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736eef9c706145a353c5cd82d2c0b21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59900ef2b4b611716882620180cc76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf097b757c587ceeea86e2d5996704d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21655a2ab529474a62fc97f22c0ecbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1942e9024afaeb0a9a0466e344881371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159164d06d97520123c6935c7c08fbc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035a1d64168ed03c01bed4a58dbbe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ea5e41960caf9c7fd5b8448863b0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e74c7e9ff171595e13c4a1ffe96e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20630536d867e71b40253d1b7c8eecb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3f829211617f1a13cda56900b85b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453da205352957620abcb69ae2b1122378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b19a3223b18f9171e4bf49bc6bc06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a9e94a09a24169456944db6aea2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6884af8a1d90d994ebecfbdb268cf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f073aa3d7c1ee7a13305b453a3dc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e6c52de495b6044452d2f073797e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4431b5f319f7387609b5d3fc9d5b00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17321509df13103ba4e230c58b358385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30646d9bbb36c72db0b122d4633b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d028006acb9548cb5835e3088c83e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c09f8c4a658dbf0ec946aa3c44a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ddf139067b63adb27cef2fe597f47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90e1b0a2a8a2f8d1084ddcc5423adf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddede6d210907d0b1f02e880838b88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4712b92ea05341785860431583c2b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0b0e6f887a839e04da461294c91b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053299c17c2e62df49bdd9879cc99eba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd0838904b2239579528c210dda606395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1086b773e75fd693bb0a27d2635d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fde80a6f70309218f416f25be56601397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c227aad2653e227ff822a149f48c90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a8fe233f5eb849b0db9f2476b87ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fadf88c8fbc54c186cb9491277c37d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce604923ebc6a611eb0d5c2340308ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc9c59a61bc2adb6541fe1df2a16e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06518691123433c4cf0d6331cd81683403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294f693aebb33064c8df62b37b475e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428c9fde6665140d62b1378db3e768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4899a653453da1431be194648f0a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef3b8c021a1b7fe370f0dd7e6c3cb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b0dbae567057611f81ca1f96458ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87424d09aae52e19fa0abc0e191fb31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57624bc1c0dfa577c5b70772b56627f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945719fbc605b717c8f9f461c7447b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af2202e5e88e8cd06440e28a6efcfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c72259cee3848674822dcd376472413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150971e93e75bd3a43b0b2681514ead7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094d6e96dca1331fa4e1fc77139c5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfea05f3cf4c5275b4ba9368054143b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aad3205326e91e22b318786ad6f76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8127e58eebfe630c241198d277633c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74329523e6f027e6d3f3f86cb79d0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fede1c77a4082754a10bfec5c09a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597cc84da2a9e893c8b51153c3ef322421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab4a0780521aaabe4cc67e9110fd91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be63311f042306180620673033adf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fccc2dd9c18f6b323f4a4cb11a17a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae01b12fda910f56af6f52d0561050425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605630a1c4c0e9181a7c3aca196e2d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64585c3f94056964b8ae492c795467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ac350975ef496f3ad393e16a9ecb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ac3ad3448a77212d35dc046a7357a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aed6a02767d0fbc3d0788afc08bfc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a40c46ce0441c7febff9472d8c358c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601aa4c6a6000524a07ea5d4fc861ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795a694e17dde2d24921f7fc79ce8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a50dc964c82b69ca2760e1301687434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ac67a33395a2fff61ef1fe508c1b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96e41807681d624d0db8753e0bd13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519a465fe28d65d98844cccf5d229e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eecd21b429cd27ac2ea49870164e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181994fcf9a5051eb1df0abc0b1df397439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0602a742a2588d157bb3efd59dfd31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536e2e233ffedf2d4ef7e3973ed3fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac191fb651308c86293d006d9811a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885abebca8f570179de32ce9daf3aaeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfa867028e7854dac7cefd43615c1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93d255c9c5b266d20fd3c531d44b47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce5ddd07629c90f3bf0f4d1cf875f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1176786d4d683527995976c49ec9033447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7382f67f899554dfc836e7dcd7b0e27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e3c1becbb1186e477091c951b3bf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1e7b5700deecf0fdf6a9a2dbe081c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a34fe944bbb56f56aaa12a8f925fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3166b6300bf76f9b3e125c18cc202c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9cf8837366251184a47bc306cd550453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c62ed6eac2c07094bdb664985f9976454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f38ca4975f8fd9974237baf8a4ce2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f861fba0aaae86e4d4bd8eaad6db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b99bde73ec840d1a692ead7423aa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387a5fc281bd1c7b1716fcd3e582ee4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653abd9c8febf52e23ccbe8112602c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f2121a3e7e2a9ad82c7e846f77f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cefa5f918fdb79b1d985e8aa6fa86a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d36299a792a01ae2781768d21ae44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200c80c3e7b9efa0aec6b2de79b0ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e10627cce0c4599f341144a3a0803464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6f26197ce45aeb61f8983f964b6c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ef75b74ede7a67ae9fc487492d70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f6f52bfae2eb158f4192d44d48807467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe9fd0a65f75c596d8e928b3971f27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f454befb1987f16424f5d0d81c12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b2c2be1fd3c7fa0d4c18ecc33920d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a0e6784cfe2e0f3efc46bdbf3bb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fbe7e763f601aa1a13eea258479ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732b2c9084e4a60eb71d2de800dd0a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a64dedb0b1af1092ed0efdc05897ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5053b1419a9743d60ba84e242ab2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83626b1d12ad1bb2d0115ca44c26a29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5972558d2b98e1d6ad13c3e3ed0a5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f880e5273f2426f44745deabd3120cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dc134ed3d2f58993c4a59cb265a92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0c5573992f833113d5c3bb3ff6e54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9833d0126b355e9ddd466fb0eb4e516481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3db8f093cdee4de91ef24ba9cac8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc0c1559c56e694f175c423a82b8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081c14cc1d24818bf6e79665bf8e6a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948839f12c72ba45fe1bee47f9ed565485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761e539f05988c2ec74593933b241b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5082122fb971107b1d21b0143fe515f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c98ed3378bf607623b8d2b194bd82a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f4febde9efb431932d30b6b0d0d39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035e13d84bbe3c75eb1bac806f39712490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a92cda0d4d460e924772866bec5a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b9284164f33cdc78a3fc06c3db58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be78987e81bcc4656de39e84484d6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20debe6be59253963a39eb6e8765655494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd195da4eb2b9d458d117f7a283f1ffb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b4b4761599ee4842e443cba863e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a35aac9bf76ea57fbfe85511725f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1280bdcd59804c967bceffaeeedf1d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4681b77619ffb9af19ca72fca59cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be83722e0e83b588816ecd63f3653da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84d1177006fbcbd0e402a80f506df3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff1246ca7344aaa11ed057aa5552f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b1a8e8b1abe2f2250868927dc6fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b96723a50086c67f3e73cd4509b31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaba59c170c212bc46eda96e39ba78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15507ced60ac90f6ac610e2d1959a2f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b2fcfbed866620cab12ac9bb6cf5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c44a3c631c329ef6bb21cd3847c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef85a2ce7925048c726506394cd42d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed5643e76e80a1fc7ba68ebbb638bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2912ddc825dd7f734c1b276be121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac491b86dad79c3edad952d0b176f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98b1bfa5edc2eb9e33063c519dc837513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f73b891fdad77d0fe269c1fb72a6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0ef2239e7cf28529a7b105785a92a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47fee8199c83cbc8d5b97c1f9e305516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7885f060116a3057af5696fe7ad66e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fc0bee3ff7f08a7b65b77dd9f18d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee7357e36c69d4679f8702c3d32b9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8200de812620a84f402792d5aa7511520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce52b83608250c8749b38b05b5393a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4418b4e60c840f9e8860d8d31b27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edbe4e387244f73166111217b8118d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126bd043a8b7ef955dd8fbda783baa2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ebb598d018f18731b2d25cdf9fbd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc3f5c3d7dbd74c8548e2eb5bcd4af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b015e6f9b4c238f2b13241d8e25be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46131a753ffb2380b9e0a51228f4a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffac046c18f0a47ee322b22d97057d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a25fd7f7d5c8e350cfaf18edeb105530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74903bcc6d8f277bcd9e2df203b2d53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87eb02dd72d9aa2bb89e4a85213497532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60011319f0952549cafc97f94268ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26e4cde886ae7e37d970209e3e5c6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6d07eaa040950620c050aa9d136e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac31eaa9d7643b0b87afe2811be101536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c5c997df3ad0be2e5cb99cdb63f48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206c514f118aee8db2a3c7a100b1d45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c569ce224facbbeba32e9a75897bd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cc88c6b63e90260d4931d4d64c3f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e553673a315a20e46900434a10db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7a5890c5d93fa1ed4b30c44d91b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9fa1f54e8e0320b0269f58720f42f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301868f216cbc5c5def0f0b729fcadcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbecc251892847f7fb450a74453f114545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a7ee2c2078cb0439bcada8a7aabce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a4f1d36a1256182e24c7533a44f90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4182f97eb18dbae546980a3f8d19f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c84d1b1f9887a8998461f7072c601549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7572b2f8a8b7c9535abe926c9857861550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fbcafdeed7c15c3be21be5e3bfb33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374821ba78a03d8faea87eb09405e1fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf52386aee29969caa20c5ac763c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a851240c2688a8c65a6f9238c01fb28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de828ef52f52baeddb4be88b66e08341555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239aa69a7dc579e3090809ec43406a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb1b27b80eee64c4ee51c1c52594f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c231ae27aa8803d0c2fbb6cfcd899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2252fea1d73298bea7f139e47193559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74699494d0074ccf011f7591df50a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a422a65b4f62c8e9b89471f8f0faab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8292628c6bbef3f1770097ec24624562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4c71880ffd76c3e09482dd796915b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444c1e26e63f53055670866e769d5aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cff06313576c22ea6e63d341a9d86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa770df0e2e9018212a14a8ea19c971566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c955a96d37627ce1c972a6ec203b56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a354570f5cc44b97311d09b29fbf8c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388677914e12ab81250fb0bc5a64a0b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a812aedfaa83cb8445449593dc0a1bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09ad956ec2d5056cdd6f5af1c64e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0873181eb8ea53c32267a05b72045572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cedc027f1db3549d96e1750286a4f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7e82651d99b58bdde76ce15c4fa6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7916ec601a97207d8e0a1085f8e2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c808d84252fe07e14b05acd495ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b419d834211469019ecbfb1c4b332c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950797b884d8dd163edc1b0eeeca0ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80112ed2d25a09736261489155bd6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5baf26bbe555f84157178acd6ccb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7060c79a7f09a715335490e1e909581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7204a0d9140ed6d6534785e461f458582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e86ca5b713ba3c8764de258efc66a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc394a13308b54b924e6af4f63e71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cde39b52687c175b1191b2ad0c4c18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d558812a95c5a3d15d1a5efdad5d256586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094e45e36299adf9480e656d3d79af3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ccbd49b6756ac5efbd88a55dab98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbdfee26ca45ac3cbe6c5c24e0723b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d86764f7460c79a6215bda62fd5dd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658410759a6fc309fadd87b0702e598591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f547851f3410b6dc98cf5b90d7b67a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08831ab5eabe6700a377c446d934d300593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87e2a9dfcba766434b71169fd09af4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d3de7ad861e36121d872884e0ed4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d396d1e9d29803dad16c6905edfa445596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285490cf116f5935f594a0adf011110597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844ef361b5d1c0c552de7e23388748598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09439afb9976bf2b413b51800aedceae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91bcaf172040133b3ca12fe3985a12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe563b1563960cd63e31dff670fd16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6802934992e094bc3471d2fdbed42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025d42c01d91f0bed315a8e45abfdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d655a06e05461da7fb159ec8ed9ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8911db6beb86dffdcdfcdb6c8fd40cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b571ac930959533c22e72eda84f992606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d4ab4cc3d5c0c580ac505fc2863b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3123c553a447a60c4142e47b56e3b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08be3bd01b5a975c62f98ccbdb3a9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eb7a9faf4356aba4e4c2ebebe801c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495ead2cf542e947959724c9e9c92d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf4c2d0d59e9f08a32e3caecca22f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d61719727d32ac55968f8e9146f81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50539721d23902a2d6e13753e476eaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5a96143fe459e693c48e6d3d9795615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b021dfe87565a5275f914d95f038a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f1e8b079e0a2162b6143039611bec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73769be4c2ba75150cce27a73bfb918f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65035e63f48d7ac24b52165a776f44c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eeeab4df2f1826735eecec4538962620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5278be02a3e495ac9cad247d33290621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b5973047213e45f22afdeed76ad63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f50cb5fb1f3577c7d6d3eaa7373f7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a1ba36882d56e4570b30b137d8b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071855d0fd336e3585b2bd8ff11d15c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225aad89f40a06a2934cbcb33b134d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c80c09b4a4303188c217348b8c5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf676044768214ef7a98a8b361592628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eec2228136142cbd352c05391a167629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938c35e4c3b13bebfb854bf72731912630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5226e66c5f949064362daa2a0690d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7169989eb6547940d89ac6cf11654e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4702a07e5658ed5287758902f164df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f57d8abee24fdbca3754c08d0c20bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590de7dfd1bca32e2a13e2d4d6a64aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a44ec1db3dbb0b94889de8fa318bf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569459394001cc86f22f2510f547c3bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a150e7d4eaf0e7c5781c96687e23a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b90aba47e1c75d247f29ed23c0e99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530a1e550cc95b4a892fb2845d04385640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed646cca4ac2efc131d841ec4f4bf8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae138f53c870b37bc5e4ffb68a792642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ca8cbdb85a73d26d55689b74d21a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1233e1f733c1e221c9edd3d6e1ab9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc8bbc13a1c9a125f578cc90180d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635775b75eb41126712909f0ed5551d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d5b6b27277f6e26a9097795e0a48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb79aa61a0aa59b2340151c5798e99f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d718e836122a492d8b29715976811c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d0f6d10e4382857a9b7e7f61fd481650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ff1b5011844be21b16acc8a06bcd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ec58867246ce57fea0501c91d634652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6552972d5ca8bcb847ec77a18627653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789efbef4f08a98483259705a73552c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d908596ec75c910b7ef44fe5d993655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ee8853195228e0ae3ca37c0fe6f0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586c43ee369423aa62006aa63bc43cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727562b9bf3a16d04613e87cc3adc25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8dbc14f493c33cc400e71ddb041d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa12069279500955d02415b1bb0b6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ac576ccc3d7b8fa92585149632671661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2d2fda5d8fba4e9f696c582670aa4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807864c1e8df5a142b15ee49ee6fbbd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bcf97d9fd2f9fd05babd3411aa9ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef0d6fdae546d474f056adb155e545665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b258f97dabf28249d181b6eed457c10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401300a60a406a0fe6949fbd5cad7ad5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ca3e41577a0a0ccd391917ecddf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad820705bc1db0f208c7cd636808a12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d35e49e11b556336f13d24b36e5a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a225595347d27c3e3c376e2888f26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ed4b8dc42ccdf7e7dfa3153a55cd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7b0fcfff9a10f70aa5b5ee33fb694673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ac3cae3c898a4fc0c0987acc686db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb83a65e03ecf8413f994cde620b7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b99a00cf91fbe29fcf52132aed512b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7130eec62166c8907fd4578cea968677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05ddd6742d0bd0856c6b9aa0e4c2f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c8047be04eb2b8b7bee182622519679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710240c5b1eabcbff9f6c988b7843da2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b035f98c3085788b6799e808bff89f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527b94d5c63a5aefca5d729998d78a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14025a9f333c365b68b203e610d0ebf1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df89adc17ffa26916887040f3d1c09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766580e7cc350a78a54102c8f1f2c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b333222cbd767e48a265aa1cceb154686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124924745f2e2260aa46dbb61c48c8b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c354dc1d9d0947c2f80b00e33abc25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84790f52a3247978a62f214f69168b50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ccfd62adb7d0b025e6a3b7d2dbd2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad622e4388a09d6e266c24c16fc08207691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8d7befbba72f7552bd57f67c431db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76e4877eaf678ee97f1f32cecd1747693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c4c814cd1c94ec1402a6a40122815694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e6f51c77d98eb3f13d281da1b7d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c45c343a4a49b23133965f67a904696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4148a8d545308528fa0045c0295cb7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89bee8c97ee2be04df001ac9e822e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c59b07ac19fa30a9dbb2ff12521a63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7164cd01a14b89aff10ad7c9ff9868700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5dc8a85a82c23727d10557b38cc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed65816534d80d3bb5a4dbb68d0d01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdec53d1e1355bcb7546c13279c751703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d3159e0d9b5d34a6a9978ff70f2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e064c36f442c6f34cffffb888726705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f088a260e84075cdca2cb9df701fd3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29981c245361a96fb02b6669e222cda5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d8f9fb81e741434172ac7744ae955708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912e263158b168fd5e36ef39ab6d4ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093e22600438ab3388097887fffa7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e5e4565378e80995ead5c7b18b49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2decf01f487f914e1e5e49f530ea0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607857d0229f86dcba323a0dfd0b316713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a15c85f70c85ac31a8d1bd8cef1f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac6e48be6c66661e020965e72d24f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d3f5e50c3883c4e3cdbbdf64d644716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79979e9541cfe3a5ca0a9f5e29021717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9d9d6156a1cd01235a9bbb6ac2068718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7691fb9813e7ec8cf71b11342485a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05517990426c1fd5bdca0e1f8bc48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6ab93ada8ffe261caae6100460dd5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a96b9d69daa8fb5225931aa840e76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b62b1ad99f16515d9fa7857b202964723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496244795fef65dd2d19e7be6e267c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e44133b9f2c14a0fdcb7be61a4a48f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7ca42871be103b7c80e3e7404053726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3eefda7533d9ad18e2e8ff76936e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488abc97877b126745a2433c8e21b0a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda1a508804ecf4097d6de208b3b2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9409779b0b8bc600f1d9cd0affa3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053c09d2f98bece621247e395e10cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0895310e00cd491b0643995d9b3652732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f9920115234205038053f9a38852b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41fbe7570eee1f885da347191bc0c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65685328e2dd814af56e1c98fe09af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101df283ed674f60a352a92aca3a3ec2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a40b9cd65f4d4feef217683c0299b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148cc642f88d31717464721b2f807df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f7bfeec2eda2e2b646bb7ea874060739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea34fbd1333330d941ac1284efbaab0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d03b22402816154d8af406457d25b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bd28db78d0c21c5d94020890bb249742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046285d5455b6faf1daf803e32876372743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe0fe5def13d062012e8e9702746f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586289b27ff072d6eb744aea0edde9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe755aafe37294bc4dea3282d06470746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6a84143c9b1b3bf8dfc7cad9cdd4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244294ac7766c5f26d82f4d65305c6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a075ca3d1877b5e2120feaf189a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c4c1889675a80d1d34d50b2391f48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a2688b56e508bfc6dc8d82769735751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe946d3cd9907ad66009b7338ee08b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f98535fc18a5c3fdcb65a63e0ebea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4219b2097b88d0edaa105ba4ec7d25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d47a0dc2b25c2fead2c0e9605c1ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f680fe68004158eeb2e1ddd840c3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269f12ee986331a1be4b71c1663c10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f299bc5ba6a02c7efd808161ce71b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1785ba7c8308f22c7b9df6f150fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ea7dd8a8fdc542c621435f57cfc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e5be86b521a0cbd5282ccd27d0002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184f42ee1923295480aead77a93e9c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32accf09b529efb23fbf1781690d3b6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0046c8d1e31f53d545446254e7e8bf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbcb64b92098ccdd1bc4a289e246a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccbf764ab5d0c81ed3f3b0f59cc5d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5af9e95e602a946f1076387c3dd848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377766bfbd3a7f89176e1a703d94b0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd3622d77e0b00ef8892ae64093bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07fe7e7382bfeb03b56e8b72b0064511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a767878a8249c21f9684506b99b5e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5e7497c1af6ed15389d6eb1abc76913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb8e31710e4ecd9b9124158101695414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f197b1d3aeaee73150f90ab2090b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fef5cf4b9bb7042ff26522fa06a6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3558bef3f95ba0088ecc08373e1610417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0b4d299c3616e6e64f1b89325c99618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055360959f97479bf11c555a1d5689219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804edfa212c48a31652f164199d59a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5cb57cd926f4022d251136727a8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f230d7cf4833d3a7f851c07f051bbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41f71e049fce36c03c075854513d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9445f5ed2741e8592a698763092a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a39daa44b9c378b8dee31183055e5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953363cbea947c9482c7cd8ef864b46426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47af1cead90de63755aab372e9c7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c95fc8cffe2f4a9ea38037c1be5ecd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bf0934da44135ab132fa5fbb6663629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856ce208414be5a3458b6a54ea690930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241b419fe4e95b0fe4736570b623afd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969189c5b12c231b7950d9277bebe3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763850265e3a923c388238d011c26be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea44cc9e388d492b0aac3ee2efde2da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9364b69f613caf01c773ccb9527bd6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99242879b1f17bea21f64ffff6dbbbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce684465b54b819ef583e66c3920d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdcdfbe7552bfa374464c415b5c0b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9ccbe69ea231085fbf95d10c67e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4272e203302f839ae02a66de364b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad9007ccf1b07b6b9594088e5421041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e5c92a35636a8686df0a43f21c74442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55f40b1c3e04c0ab8647048fdb1df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d98446b5537532f0aa44ace155b44844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246c7a41540401bb09deb11a22a9b2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e1832995abf781d3742b38982899946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b506de7ba4e37f91672b68e54e7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e489adc4b44d28e2fd4e213e1ec4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd458f459c6e23e340007332b077b1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f45b5ba468620617d4d45b21fafb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9a80c768a9d49a2c6a9372f82c46151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf13e50cb4ded2681b828b4e8152ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ff6df35b27775471856dbaf484e5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534e4f19909310999c4ccd96d8951c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38180689c6c58a0502cbc05eab36a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbed2d3c0ac14f5a39eac6d01c739756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146061ae80a63a9969a8892d8c2fcbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac95eaacb6c62d2d3d94a1b047bd81f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba0ef9326ea49d570b3f6217f2226659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d962caacc0f33bd44ceba427a4855660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a5cd8c5122a71df9694322edfbc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6ec14031c344ef47520796bf70b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b435a7d1d2a173b69cd87ff5486bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc64750d276b05d0817e44858e527ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f9d955ff41874dff35067e562e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b4117553992de8aad8a2025080be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621483946ea89201c4dc9c63968dc64667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05380042d332851c628947adc443663d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f08c28bc99d5c23916ac081a5e785169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e92add68b1d7736f230edf28d953070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73407907408a1ed666248d1e6db3ba471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50f4a94a8e3e93c9315743cf1b6d7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42771d66d8d5edf7fa394fe730e1b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257aaf1b34dc8a5c278a204934d0faf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca89049314f5c9f5b62781279fc250475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62aad40f83b90a9f1e2bda97a72ae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21113ecd4be4a578e0bf49a6c9c69b5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2df2661e0170573e5c93407c7090f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b4c61173d3624663123fdee7ffa6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10536effeb6355ef1c1cfec48c14680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5424b3f8c5fc5eedf30b9aed3c43e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41847e8b14347c070ddc59a1de2715ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d8957f6b8d8321a758d4d87a4ab2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cea50da7d1e3e51a60777f1d009bf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e32732713b0c2d0e9a86ed2c7f1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb777ef27c8d21d6a0962b03159c1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194865dc4604246a10fc3235f9c43d0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e382790f0a0220ee2b4bc06bdfcfe9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38632169316945c8cb148f193625c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505582477f87c83ea1f90b09966e6fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9bb437916d984829cc3f862c0859191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b9f9fd448cf778a26493ef1d2be9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e72740f359bb1af98d490bc5db7df293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4cce6591efd9d3176526ca932201a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee288c677e67a834fc55a6f64e064895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c50df2670bd45d20325f959465605c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41ed771e30bd12c76fb5aad181440d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6eea1e8db022f99924b0e91dd92098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d86ce10de3dc111fc9afb5fea47e0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79d046aced036aa6b1a4ab897e1877100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e381c6e8f57db8f3435824e27b301101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755279d30822fdd5bc1eb7b96e681906102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f3938478f104a167a55216d4cd94a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36ded42feaae4eb9641c7cfcbc05f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b8610f9547ef3ba7cf730f6107525105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5ad4bac3726866c6d9bd80346f153106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7adc45e931f4a8d2dc935be2b3cbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50501c6079a77fb2666b87ea66a515f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27683b3b0e2aed5bf4890292d2397109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa94e0bbb6c8b997df64f84f5af2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f4a277264632ca1560f3e9ec4ff45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3e5e2880f867f0c1bb8819826d85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38782cf80348e1e6c24acc332cf078a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a27b3d43dac6ad6b9af49256d891f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e10ca07b5b488e073a9cda48b6c60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbfad1c92661ae316742ea1ef1ac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e969f606bbd338a6bc9d399dbc954117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d55f9e0222866d46956e122f16fac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db9d3827668fff0c9e1ac785b5cc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec162d2f4b08aecc77658fac2a787c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c4be8fa937c0ec31cd225652775b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de0b2afbdf17ec37fd01888ff79e10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e1aa75d1658dfb84c6acdc184982123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5976e9f3cbe6e2f8e01e8aaaae1f6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef298f1d16de591cb91bc6a9e6189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342680d249704edb3d0f21619eb9bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9bc2a39ed57ccc195cfadce9c8a6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a467dab3fb4d8c6a4e3c49e291497f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770b0b5dd4fe88242ba682d7c1346ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced98ae4f9414b82f3195fd878726b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a6d6c9d17d262819334bb2b21e4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb731b9c41a090d4b17856b6e42eb95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898c2cbbd77a245a1020ef95390b065133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b4c7e617f4e072e6416c3c2c6aff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f37afbdb9511eeccd38efe23837d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b4608c11052965c0d999a584c118e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ebaa7918d3ef947cc6b76eb8d4652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d777745e3ae10bade156c21987428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d496fc6b3a4a04de8f116c6576494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdcb53d3de42f9015bcccab9d6c798140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc68d46fc7795aedf31dcb8e4deac78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8c2843cc1aa83d631d15698096c81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f13e44f691f66d57cc8633c3dfb182143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043db21d914ee96faf5b5b4c1bc485144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f1d0c6a995dcecee08500f59be2e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a09a92a2fb0d51a43b4edf8387c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd9afd7314eee63c72e85c781685cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b0e419f9d30af24a75266242120ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aceca307006b214407553cfa1eb842149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b13f8f0db37c52a715542f9089915150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375164bfac29f994ff9ef359c9d08b3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2875d706fe7c0fcfbcf8a5aab28f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06747bf56514a5333b3c441c17051c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f977b1dcdbe232c0368f2d4f1e72d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ccbbc214b27409bbf1d421e570edf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c395f1b0d78a67bd556d4f3a5c5ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb84e4ae791334a3c8656f5e4d308c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051563b99860bbd0ed3a40705a4f6eae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce3be3a8ea756b0ffc1ed8228d1c88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bb27bd87a6e4b50f3f02b6b430c95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206daf6d1a50f13d1ea741f75678f987161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6502372a346760c8aa22a3ecd51c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d1ae11ca9c4d56fa06709f3dfa53b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5abdebaa91f5ab69a2a0bf45e72d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccee20908ce76962c41de4ed7a6778165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6838998b4345b00b829c34fd646eb4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb540a0e795372bf89855a49239e635167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c37f60ae4f61124d6c541687754d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aadfebafe496dc26a890ac69d9f7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c54d493f360d897dec8083bea1c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3fc6a362840f9b711a7917c6c2810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a241eab0fe953c825fa99002ddf702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71af654e82f322e437d7494701b7127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e62db753d0fae829f753d8de1b309174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06af9e7bb3263b3c5787536cd4a68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dbfa21d43ff7075a9a2398815c0b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a36464e772e7ca9d71883067bb295177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343ba42520afdb7c8970c1f4452b8f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c09d7a9205a5a52d75bf599263e14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e38d85aacfbb846382f9e1fed8e4e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e22fc6bae9d585883243ba5f9240d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7fb38ceb4bc5e0b95426ac05aef52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb95e53e55611e6d3d848cf980b0da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d95cfd2e4c5bc3986c5a7e426a8da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0260a3cb50ea699b2f4cc0e6a2b3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f3b0b2a28d500a5d62a0c45278ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b694259215081db37cec19304771a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcedd93dc69df8e9a84574bf00940c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4acaaa1a7b9b50f5dad295bd5a8c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538698908b0948c5c7a3e1417431fa8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818f68e22f52e2c182fa361273fbf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54806af1bbd037d4ccaf3f8349c3ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc6c88ff652990a8b041b526704460193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17010e504b6c366247cc54d1fc075055194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a945e77cfea9b1b529a8b1aaacd390195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b8c587a6ab8915a60cc055b76b99c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae324524120c804bdf00c7cbf35c2de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b21390dd7dd8b8d148187bbfbb582a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ccdec9e0450edc8e2b851fccbbff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae7c9841f0e0d06adca633989ab35c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42959ecbccce5fcf85fc09f901406e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df48b6930220193c998bcabb4de507202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da1ad409a352f0834fd522e96c6505203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d39deb9605b888d736ce35f2ce659c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b838da317c8cd423c62556dd5d9d24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dba37352729b6c111db07278ddb79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71726a102e56e362bbcdd172b6b8e70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e4ed47c0bae8f2c64819e6d9f12a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b17a345e9d827338a2533648754ad9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dca94da7396b7b335b5237ddfdc34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49291c215bd1327ddbfc64b5bdffb776211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175251325bc81575acceb0a61adc96d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120d944338db5a1727383eef143c16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e06b9177e822dfddea6be3734588214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc51d3e9ffd92c4fc129b28c416f76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91132b4a47dfa41bc7cefefcaa4df08f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f31d45b23593a205127095d959a50a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8109b0f8ce80827b55cb712c460e146218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772c8ab0a35b7994be1da445d0a2ca4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75002838cf0e8bfa93e84f25e546cf1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1494ece4cc9e7493c2121c0269e6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab93cc52b5c6f6f5501afad05f743a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d941b7194d3456f5b3eb53b7e79ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920fd835b5f3b5e8177b7d0e8a616c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b859cbd947c47dc3add92a0a140e1f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4d9efc2382bb5e698044bc232540226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13f87dd35067370110f19a3d600ef1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc817f732932c35c8f1c8bd1dd755228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282351617ae731515e437e699305068f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b3c35ca497ecb03a7939f7efac52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097b110aa6dc640f4ed43e5bcc542d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b70fc5c55555367f53ceacd87e8019232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaea647085ef34bccbc7f2c6283a15c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03464ab5497def701f86fc24df0736a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9a6451bbe0b1e7d98a107d24c79e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e49d025f20e3cb171139eae259dc2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6daf4cfd2c3d41a0c854cf4b14f141237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f040a6a023c0a4d0786fc91c65a31d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4579f0ca00f2951360490464b99fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f393940d3e2b6ec4a0e28a7634e433e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343f3910ed5820e1a60a4217c85563a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d819d15f15709a56e5d10840626d1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604cd1bd759a8958a6d46e44342ffa9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3233572e1c82d63e4849c42bd3eb39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451dd603eb87ce674f9738f433f95a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef19029f2038ff0ea3aad1bbbf54e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1fb8d1a80c3fce8ff86f38c6efbc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27093c74ad5467373bb23b454285b1f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309cb8043255aba56179795dae5d91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266848b82d6cbdb888cc42c57da3efd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b83a93449c68992106e480addc2f92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c608f63521d24f07bb52f75e6175ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202ca621f4211880ea1bfe92cdc4f1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b141f5b6fea3094a4f5761231bf13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832793b4a7922c2609626e628460e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a60687be7877cb2d848a17bc0e6937256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaabaead0639015147bce7e839528d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a60b4974e7804eb3279042186e313258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c12eadac5fe1cdcd27968063b96c38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d02659127da5d0a10d8209094f42d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4296dd4c7fa4ac1cb189c033032b35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76db2b5e9ba1a5ebe859ac4af7c945262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97baf5f58c5ac4c0ab5226d417871263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89695aeb3135bf7906b2b9308c289ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570ee6725a0797258fb52533c8ea062265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eaecb821d5a01475ac47c329085db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d624dac32381fd92f6b1586838ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda10772b2cba4ca94fb817f5a003f86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327620c3acc9ca746121f22ce50f8610269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274a346a13f68fcbefbfde71d3e7b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bb6edaf2b33a6c0dc411441e3699b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523ffe4c90660e8bc28fd7838e2fcfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4288d311103b0529256a453e9744db5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef35e5c115d18ebd1cde578a66196f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c96f693f6eb574a71f5e75b607974e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363e48ebdfc7d652e8b7d4a915b1f5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c044b726920d182675e2e5607b9ef99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d972fde54abd8abaf69cb2cd04916278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d70efdac4563ec33963b6f3f8f2b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b7d79d2936d1b7628c8afd4d4cecb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17611da31060a33a27cd254f4ef9231281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d063ff01c782eb02e188a2996952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55f81e941c727a9f1ca2fb694663f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3145102b89165ae609be5137479da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d1f9abc3983ff8b686e623ff7e73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99b1e89064abe5cbb9be80520d895286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d14e92cee5d2475055633fe02fa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d3b9e50cc439517d943f01642ffd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fe8c4df2dd8c1243d570db693392289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d58b8ce3e678a060a2b66d239edd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb11beaaca0dded360efdbf22f5e75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df97bb48c53cd37dbd94aa66644d555292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95026e33fd5c1b23bd68c4dbe1a2e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebca328a53a389d68391929f4e5dcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6566f8f30e645fe32ef3875ad768aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d155575f04c19d08041ff6fa5dc7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221103da7611f75da934b80dc51afdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7fecbe710624b703d79f8c77f99e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7f1bd5c1006b00a518760288a7ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7873c5a1fb435512040246a93630f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994b8c857a473502807bd9315c4c887301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366b86e2b76f5a92ebce44eeb868e5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372315e481e043f126f44bc8f3dbfce2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b96ac920d11299402cb8c6de1600304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb91db1d79c3c3fcb762aa0c184d090305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd59a8db5976412c9afcc7dc9aa0182306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b7714743687cc4d89f1189b8c6fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636770fb8175abbddec23679d844ef7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cedf687dddc9f6330c7042d80edbab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3738da7d8f430d95927ac47647c4ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19cb05e98b0eb7b30106743e45b50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e648b9a416a6e5500dc97299ecc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b55fb8cbfb819893f4606559c14ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6534f22a7592bc1136f0a39aa82d764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e0dea8097168b320b39c82118e3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f53c04fab0097f31170e9310f5cb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9290e4022dc5c9209719a4d623a90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f47e47558945c46696d34e52226324318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd209e1a6e70bbe024d72b11a6c713319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed795e4d4259c4b2a4a7d41733c8508320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12ce37b74ad0ce58d1ceb100bafe42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0be4ae1e8a1f997fbbdd1b477eab6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c521444ceb9419dcbe8ae940fad46f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaff2214d63c99d0e5bcccc84e5711e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997f06cbec11d16f4b7d887df9431a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51ed674bed236feb188fa400a48817326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b687cf5501ad29c41005131b7c10f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f6d512fb674e4112ec945009b1180328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae51abdcaa40345377c6d968b0ec32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad360d363f3b6d3337b0d8981a679dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c592e8a5b6e1fbda58ef0d781f095331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc0d3fd90f4478d56df5af237ef03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445993198295f36cb44cefeb01336fa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5d7d23137958cb3f879cbc2ba096f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef198f1a7ea981fd5369b8d5670b53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66d7d1fb432a510a238bc8f5452b8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768867cc9307406f8ccfeaf1defd8b7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc251c330e1362704a67d22a41af3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f1823dee7ba0f7b15a582a0e283a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734cf703592f3268515e1494afa3c93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec336f7218bb6e06dfe3ae863cd3bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034719f06ea0405aafbf50f4f1a0bf5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2b80f6916afd0a9addca29291e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce662437ada3d00e6c374573ca750344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca0431d8a4c9313aedba00080ee760345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d22bf5d9746aee7f1b7a7de1ecc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b4984adc78e5c8fcaa9536c35237347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59703c741647061d6e5831790e0e66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79ea212ec103c531aef8c37891f7b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a6e1b4db4e5d05d9fec2eb3e2acc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3876c4a7fe9f4ce6e360f6693010b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b298fa07a052dc5b455a25faa9148352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f08d87223e0af3132283dcab9d69e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3c3f58d24bb49365fbac92f704817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c416f4117627bf3df22310d04474355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c2cde14f6ef6e4e0c693752f3d487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274643ac7bc597639fe6a7933c4f08e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56933031fac5e56f54d6da7be4728f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981446e9c11813f7a5b7512f9e556a4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f26e9f39eeb525a0da7b5c039aa49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b95d085908c7f59519ce3d13b12a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb45394e533e80a6394ca49340398362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d1f61ac32e958f77176dd5d98c5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feadf2bb6b613c6aeec3808eb9f7423364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b874598987fed29ed6342924a7669365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dd1a4e364fd6bd21a852f4732b2f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78d27e648663b5fcc95e87e6a88f1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133677da4a20cebc5e9f6a2f592b09e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a685828e3924d40428aa736d2a55d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd3ab4043d2c3f75ed39bb5205233370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b72475989d1817f69d51596216f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e44fb2dbb6e58e57b270e9ae02810372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00eaafdbdb0f4fdb85eb59aa78ea6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0c5340a6ae0cea59c7b6718d56210374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b509a888e4fdfcf05c68446b28c4874375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf35e53643b6b608f08e76bd8a59eef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1701bb1bbc27ce0f8b4effdc9fd918a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d81021d95512b9fee91fc8f490104378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692541a4bb4ee22d1195176ce37820c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5de34f4676870b5bfd24d4a37ff22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ccbd3ce71603181329abeeef7c724381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e89972eaea89641b607b44d952fc95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a75a4e5204f30f8b3292d670dd9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc4d9c879d9c75ef37453048c0101384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a37f423dcb1a502260d908a06785e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f54cea5ae9645ca288152594f591bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986254f4c437960117fa469abc22868387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb964eb9f05d6beb777c7c9ae7e55e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b73195f7d3f8f4e77ccd475954f6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50952a2a78eb3023e0ce51bdbf85f772390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ae2efac994d9a1523e205b19ff710391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176471ffa8475b5a9a9b5d069e887395392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fd665de80fcb08c769dde8f734dde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2975962b618cd0d56f8af2a9b72bf90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0687e078fc66bd44de372986d57a85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd97b36130173ba13e6b3f91ddd3cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c94841de6a0cdef45059d0058ed7fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36f87efe314e6081c2a5366b276e6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876d16f1219379bea4f0c0daf21e6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9966d9ef08f5178095f89572f555b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb11ff5e9de8163158b45df0e54042401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee474639a4387fdfdc3290fdd4fb14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce8e7f7829846a1816a65290c3171403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1fef55294cb29a1a60b1aa6c33a8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b5b5252b1e5b132b044f43d465583405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302d3706bcc9540af926546795beee2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447475b2deac2459c91c30be750426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89495a1d4505a99e0145bc180421d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ca844728fab40f64c5c90ad5a18bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d60f735aec61b5f8b03dff4020487410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff9a91c04e099cdbb051bcd11f2f09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419cc98d346bf98621e0d698d397e8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f89281231c7af91c4ac893762b125413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84c147b86557ee1ca4970d29d9ca64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c75332f3774d156f6f7d364e04ed62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90705878e60a9b46faf8e49de5bee22c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d957a57ffa401e6b92edc668e742c80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8743bbeedc6d2a8f3e5f9e9787c041418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f05e5aabd3cd50b3e6f7bd331302419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f98522444d5c3ce87c7b3854b00ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915371a1549f5ab3835aa9fb2b512b19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64276749cc6a7bd7f8185acc3d8a53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74caa2ba517706477e3fe9b3bb72bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b4bdcc8848b39f338b1406d0f55bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873fe5626a82d9b3b5e58063a898b7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392d71c6fd80c1f8c7e350eb2fb485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e758befb6167511a2a5079de21cc27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f2a5d5dadc0ba3fcb980e09ff627e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaed6eef676ea37bd33d430c818c26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e20c01e233022c0b4d22156f70a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09085230d7127df49cc72b3c8a3548431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e3f90bb70408d8db61584491ef7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a1ac556f06e1a8369924fab5787b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b5de9563ad1a291ef70352c21e9ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9f7d2eea1d00840f16fc2a859a2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b530523531634dbc496bfb2a07a143436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0d9fbf0651c3852573b0ad311c442437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ac917a9568475fa99b98b7fc806e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef08c417d5bca8bcaa922d92ddafb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88ec70c3cfc505792a8352f98a0a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a85899a7a479d25ca67c891270ff1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315223cd53a4a94167f7235616873bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552a25f7de6fc6961dd619051eaf71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b129160ffa038d290df195ea3f16b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771800a06acd33e3be9eb3a3077650445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8e4bc1a550a37a33e41bb4f726d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba6aa44d99e1f9cc0ae8ea9e9b6df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16bc0ec9ef7c7ecfbc0906bab5f983448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c6c11599cca2ed831dcf4e42d59c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963ee22f8a13250e2aefbe1ce3db928450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b8150c4931d32215f7562c24b0b92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba63a0dc8e93f9102c9be1811536eca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9a9ef22b5a6e55b4cec0899c3e1ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c6f71d45fb74d19e2c540cc0278d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9140c564cce26c94f78b5a5c40f19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d9c6fc2bffa114be6def035871f92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9fbdbc7b508353867dcf1e5e8d2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05797d0fb6dfb9171800e6ff3449871458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21292a4e2e76aa545cd4dc2e8cd4fa31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbedd8ad997051a7bb3430ef1cbcff6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd670445cc981110a5fd5e6c14422b1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e7af63a99998a2cf96c4ab6bf06d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27de46e2ecad9bdc0f46a5eb85f12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57294f669b419197d253beb5e923bc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ddff6938c553e83053453f97897a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f067bc8e8913e6d5a681e88059f78f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b21091e150200d93a9b66a0c0dcc22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024e69b64a56788411d4cd3a51bb37f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0222117d764681561bdb90c27f07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c6b37d285cfada44e86ecb6383eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f1d68c1f0baa950be09692a568a6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25cb0f6e04db90397c60fd6b514159472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337863e80cdb32b1737249a49a87b51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4023b94cd4d9c3e36c7c482dfa4ffd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833c9f190c5419cd93d45c0ee86de2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da4c531448647df79ecde0bf364e58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d627bd07c90f3fef202b8b5ef5f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c3a37586aac500315c8f87a79dfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e088018b947756aff667d468fb5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc43bae2a239a284fcf7b94b44d068480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c577c3a519ffbd23350ca749cd458b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a480b2e91341d51ce1a80d2071702482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fb8394d746d63bfa025ddac2d3992483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa10eb5c1e97a86bfdf1b30d8b3ebc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16312af8ebb44822d1ac1e45053db44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61b7d1a8647fedea7f3aede1bfffd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2aa73ed5982291b6fadb1f325d87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f65c24c39477446a6a946c5e75961488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08e09d2875f56e9509183a93961d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd37871349854f66ef92317af60c366490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79775e871097c07d413842988da831491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fae5cb5ebb13df5a06ed3cc5fceb57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30f08ba216b607efb9b474b298a95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259221af482d962161b01b83e353a356494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c607742e86b73b09ac8711125dd7c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe5ad09c04aecdca692a975b96ca20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00775baf79b87f4a5ab35ed7f6ba816a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0db280aee0d72f010af6d32d6ff42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab21494f32e050718f509ffccff54c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff42be0c60285b374ce79176a34d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89770540ad9685326df869e16918bab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b194bd9259c14b7be8fccc3fdd980502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f78e95362c3e3ab0ff93340d1fbba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc01c7ea2f048608232a36fd51f72f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f787d672b0964ddc8f95267bd9b21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3369dd0480e2dc1d129d5ecd71eb10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a59dcc25b99736c50479aba65c9b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68cdc8dfd3dadc31324f5836c94536508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e71ba27dd3c105ecc09ce72a78bf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e89bbc32b0dc3aaa41cfd05a9a085510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5baecd53196076ca6745b01d5e4f4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad749d51eeec109e3e49dd3dbb207f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b95986cff35dfcc4a84f6d24eacd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c8ee479bf30792816d5f2b029866a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b01425b37a4b1b9902d8aeaa27b74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c6376ce4b59f8565ebab5da79500516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003ddc6499a490677321fa9af2dccf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b12eb97c46a1af00e5672ed11e5d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82cef4854a5194822760fd508c5447519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee15a9254fe7ccfcb052bd949f9f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c9716c9e9a7a72e6660406f887f05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6270de333b4d68464eeb81d0e5bc3b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8798586c3eaceebed59f741e509aae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44dc5c9f830c0f48f1e4870b6a27a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23c8468665d5855d4e5a841a7356dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449358c852e815146828e55600e5fbb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92b49726f2b0f032838ed437247c1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b071e4bcf8e395841f34a7bc0b6aa4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede58098f595b7abc5216ffebcf961b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f3c1a7412988516c45acb70bc59d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ad33ed02d3e58876158fe9fb03317531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f379920b661e184b621c83f932d2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c42ed84c368cc5fcf311d88a53b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42622ad17b0c79900448ef1a5200f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf34c3375641570838385e6af68ae70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d867ec144fafa963affb33baaae04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d478e5aa85359184f06f9213b65b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468c3db7463ff2b650c530caa8c9e3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16459ccdc39b1c2a24b131bea29bb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7623cdad6dcd3804b7b55dcb3acb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4742b9f40ce9a1450b0808544a14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d4c8709bed1585403844147e1112542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d37838fae0d35b4081fcc9a5c8372543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f93bfac0b4e36c16eb22326ed228544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d12b000b2e7d03fa4a493e0e249cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e46f12d15bd1864c50a8e591c5eada546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c805a725e57497abacab1f1ef00246547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c57bccb6dadbcd09ab76e26e484100548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ec43afd26bcdfbe851ed2ca4d410c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440270d458576dcc04840a497db3cea4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b585eb6556ede2cbb4a7c02ea56e94c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383c7332080280963eaac1357f92978552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9ef889d7fbbe17c85a57ca768f4c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c12f6a8e1ecaed3b47ef0ef4439c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dfb25c67e247c5a6963804edbbda8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd764c5b27c3661d9d2cbb9f7d14a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd56ac364a8bd38fdcf553e16ab286d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37df9bb229ae8899b01784a79455bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b964b49b4c5664f38861dacc74bbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cd6bb2545dcbed20c6ffb29f24194560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b6a5c2031e2196d695a9e2901935561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812bff4289530a96bf4850eb26c7b25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedd4115c471a682e99c1c3fbb43c8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ed7b1f77204f83748d9e904a8a058564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2d7d9cc05b7c123a5e2d1baeaa76a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffcc4a6a6d99905e42f65974894746566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30faca427e10353b78f1b154d434d72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465cb1d30fcf2dd789eb470b02343c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a333f6e4867d9cbd5daea5b5b23f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c515fd910a60b4bd73aae348813c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b76c364f1500b1ad0d944dcf8e37c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0a9dcb1b38a31857a46f5dd8e631572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31effeb040cc56920efd2e663d68cab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d2f5cf30b090e68674584c102fb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726e5ce08f5ce66fe83646b31dec849575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110106f4d4f2455f10939241c3cc6036576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dce180c3951eab562a9990737be63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9981030e83f26a9ea0113d925b63be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8458099a68c83120426e4e56edaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d129f7fa2b75674746b73d7aae0d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41c315866047695ae70fd4fc5e40ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aee0282e1cc06762a251013805465c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5e1a476e5a3bffb8a391a8187011b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d9871ef55df8c3ca8cda344ca8b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32da3038d5ad5d7eb2fef6e0be42d68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cfbfa0ad0960262b0d46a542d26e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd0162e47e993c45235e2160c1e78c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65066ff40abf192030e55e5a4a02a688588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc5bd8670e60d774cad9ac53f77d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f459d53200875054f25fd6edbc1e07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f03bea3b5aa0d8f3d07014a5e6c7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959111d4bcde759570cbd70ff72891b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6d93675ccc639ffb700eef99de07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509d149616800cfb787a5dbdefc7398594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb52387691cfe3573a20a74b9a6a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da65a357639b3bfa22ede6ccece9595596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd53a1a8a6cf03c837b787af652ec72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a3670bd43c4d53f26ad675e12572598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eea6fff722db7bf53be9213bdaf0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304831bc2d9f12dc47f499dd85bd22f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b310eb7c99280ea35c4f247e0360f32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58ed1fe9ef94e663646077e5d9992602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754cebf3bc0cc65c3d0bcea6c286e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013f2d2a47f3a1b3113f03c1c897350604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745fbfbd943e8abcf8cf81a7d35bcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130f96cc8a01aa9a4c1ef05cab8b2c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d07253cb83eddfb03d901d0306a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0fbc81112079b51bd96c71d31a899608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c061fac4045575c1f3c043ed0237609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ee652fe5dee1066969b5ed388e59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735b220c6069c3cca476c325f9a3940611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44c63266653939d0f7c03d89a214d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29a71d51dddf250a077b8fa9c1d91d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddf57dbbe29adac85d1fe192da0fb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293badabbb1b76b287cb37778b0f177b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4956c1858c97aae5c9f4db3d50af3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22116d65af05c1410e8545971aad114617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61110dfd8bb0a2ba4bd23676944e592618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef4f43da926631a4715038a72dfb79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e587e43122d0da434de31e33cc03f12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627990a950bfe88a54a311e11e93b3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcebb214322370ff14d151f7c8d497622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d049aa2371b7bf44633153ebce1ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2fa0cadcb19fe0873767237b66dfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221a8506b0b23b4ffc8a4229e83f5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8cd9fbedb80b61fb75da945fe7a10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d3631aa1101caf8d70bb882003d61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c081ae50349d877a29f442f4fd74e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f515b8ac83cb54b5cea70cdad2a284629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe2846e9f0a6087d5c1fc5beac430630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db4cfae218ad82cb382c14bdca5911631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30338c87cb873150a5e5c1e0b1a97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e2d56f0a25eac902c35eff1aad260633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c7025eeb7e9a8f5edad653895a4fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b09f258d3783eb32c07dd99feb601635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b81c9fe32663566d9cfe1bad78f47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5f24a2c482777772e5e65fd6eb288637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e2917b47a2cbad0ccc5e699523113638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dde1afafb5833990a35abd1b6cea0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563edcaee13040e3c410e86dc9a7dd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554962be2d1d8f13d3cd590af995d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172189d4926c0f2771df3328fc0f7193642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63699f29414d477fbfaa60586aa0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0e2ca6b8f0bc9942f0a7828a4d33a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce911635f8c3db7cedbb061209ec0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c3877aca42c6752fa282c17d5f9b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd821ff7644bfa231893e36dbb8aef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b500058a7f532c329aa84469cfb7a13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea454f443a2882fd6a6866848f6210a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c23a0d7c84ea4b6f7d9998ca3e98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45959d350953cf62ba59500d6dc2a7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7edabe765de5c399d8e7daf1e15cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5072107a7fee4a37b16a2e85390b3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352742c8d56365146f788c6c10c75df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8551fb9b42f11785b8e468660171bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cc0318ed34d3b5b1c4c374780650e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00b8922c2ea11aecb0bd57a8cf0276657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f371f6f153e69f26bdc3a98d5649ee1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c1d00a769f64be5f3358b501b39d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38155531c20f38e89caf629d2ba6624c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73939dbc7d48d4f9d7d878f044b34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c21106067e4263092fd4e362059ae5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0a1408e037cf139cd759b697ec35a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d595229b9f3a0f5841c3af33e8d5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30a4dc874dd5ca26666072f22fca33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661cb2951882c7df23b543c7e42c879666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa8731b0dc94c55333ef8c7b1769ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee348bbac1738fb23db073f6d0a18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617196f24d8f0c7c044b21d5aa7a460669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8cf6731b100c24294c0c12cff5e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a8e72ed3887c3ad10a24ee7446e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11736b7e37bdd8c008cfa94eff980866672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba240e090edad5b0e0b0f6934f59e810673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c174b686635cab73e5a5c039d08dee9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28464c0a7e903f3ca7b5dacd0cb264af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb9e59c20985b1034c24792189740676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fbd28b051de452a85dee3c7b4a2d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4359329b2ae2472b27da6dca5329f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47999f84e0c43f811d64128825b1a50f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab9a547ce55e70f03cc6a7ac26763c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bddd290451dc6edbc0e46819a93b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da8b3a56e5cd41b25830ecfaee3ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721e97644e5804075861d6041131536683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0329da65dd5049420d55195ac8f931684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063a601e6db779bd7dbc56fd85733d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb7a2a498bf3ed31bdee56816cfae3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500951281aaee2c5a27ae881cb31f0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39871a36ea78a199eb66b048c85d627e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d90efbe89aaa3f06317498b80bf8d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac38c6254adb80ddd92101b69524f4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c243482c254942ad3d5bb47a9a7f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bc51659dcba95b113a6a79df36c3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dae1ec40f94407eb73424ddb2e268693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3ddef09df06f5f963daf4c5afd30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb913d1ea6966afd3dc3842a57d96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed9ef9d2842cc9134681753dfec8b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2cea4a1dc223a07f0e890094652c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0195cddce458bae46c12293dad321d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdbf053c63ef4e5bd52eefc9264c6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51de86cbf66369580bf80c5c481189f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef35f90ab8cdb9b714b48b94186b18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66211eec420732fc8e791344450deaa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab701ef262531468923f371c9475b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff5a7a183d0603626946ba51379a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfcd9d39d584728b3b4c978707e0dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f36b3d7bb936eae26a8cee0adc019706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7a40ba3b341ad11a130dd3b3b2c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d568b154c84f49b0f54a74544683bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b8e88f2889ebb222121d8ff849e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638aa7fcb6bd0eca7554107261827b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43697b593f54c54e927918e9b03493fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8474ba8535b186371c585bd36ba79f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b8b8fcc55131fcaa7131bb38101f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158105f51bc7cd7b23f048ad345cee9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f644d778bf05149bdf2f7d417517daf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba0aaa339e5b634feaec6fb3be9867716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf73d7cb8efe67a6fb5f5516ae00b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78604c0e7548e61ffb010bbf99e86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba9783d3351da95f4cb5353ad1c52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d736ae7530179f4e84f3241a349c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6250cc352b7db53d84286771ed124721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd30933ea4287854643402358be45b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b7a8449dc284b5e1ae3b47eec79bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3200ed7835bbf968bd66e36fb0aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9876c1262808473d619c8e7d96b8d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f7d25b08c5db4fa5c8ac1a900c3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ac021f83fc2df0937c227fba3c77a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a3c2a55e4f2f85e8f5f508d934d05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee56439bbde2d806e7363ce5bb4a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f0942f8fb195a94a0d7d1a95e043730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933a59f8b5a635733de24304ccb0db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ee8ff5b48e3228b8ffbabf277c94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0503eeadb25255a2b891e9c367304d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10894721cd1a87908288394741567759734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9afa24bec96e656f772e430d31635735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942fa942c546e2d31a1d5944bcea1db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab984c2d5621feb78c6821d8fe5412737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046047ba37cce7ebe7610bbe88968fd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb67ff5a7a537b4f7117ebf8be87a39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587029f1a8e2c2b7f5de3ae12d6e36ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10277bbe700821686ec229e165272179741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab00264ae1c090f2d8e25b65c7f9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ff8c519f74c614b1c17e7fadb13f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8070821d3497843213044285572164c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a1b1d585cbaa2c54987ce05f04632745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0fe70e27c3642369d353a688187a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc7af2e601c8c46e636419566ea6dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b702201a230dcfe5aa513e09cef74b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d7d116661b31028abda13ccc9445749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b18fcec407cc7c0dfc4ad9d05429b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70094930f6850ef1b984278d6ea2188e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0d9e1195a299c9b071d684007e26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f1509264ec97f3edc48b03af1a038753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a5008835f4e808109b710f7b37ab1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720ff60bc4bc18d63d1dff3f107e373755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625fd3a5a584f7fd04edfee3fb1ca5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1b213fa50916978c833cefc1b545e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf911ca7599bb6262bd45133662b735758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167dc8c966b45b339ce6e1d1d3a07fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>