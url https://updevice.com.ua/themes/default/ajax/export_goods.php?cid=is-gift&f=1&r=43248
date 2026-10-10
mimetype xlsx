--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb595edf311c4f2e0e2173b5d1d9eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f3225699040acd91d1a795d90a8962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c901f68a4f15bf0ed3b5b75b6b66c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc5b58fae3e5a8d00287951dc444dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463453b775f20a59850f950b696c888d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2d77bf07f30854f2ffe5f4d8169206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc5618f7cfa6b0929ce096841d60a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b563a732f0e5dcdc6025223e1683e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5058b87baf71d742597f6ac92af919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3263749b324f2db5242bd6302236110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d12a2aabc52af62c63fb27daa5150911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ec4f72e473dd3d4fb24e7fd16001312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76474d645c66e7e92f3b93f372985213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d53ef9476e8478d246f9ff4938cb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7337222f013c37a8dfc47461fb72e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066f04ea4aee2832fee8f1995703c3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79d78eaf9726d459d88bf9357100f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2a6acc10747ce38b2dcfabd6089d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a54870401d9b91f75b1f4211515fc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb767521fb2d857463f965e20ecb2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4de42f0c3aec0d090799f719c974a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8fcfeabac9e62497e56d41e92b57422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2072cb39aeb0f46ab9f569e51e4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe477087feb7a0127f5320dfea1e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf278cf6b78a41eeaa7795fa0f53925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac751eb553abda766c94d2f5bd170926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3999828accfcb869ea4d2fe5170b0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f46c2650129247ddf8f79887255128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d967d9d42005751a11d1523ce84b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0577d7b374ce65662b308833b595330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d906cfccd1f1521c559f1791ab360731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed264567f873ad303c7da3b2323dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a1ade589b16550f4b49d624277d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71895fd68acb4476783a5bda6e0cead934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9018e779e767bb8dcfe72ccd4d949fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31809988231b3352be15c31e2edff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f1bba7068560969022e612e5863c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99826b95b66d3576b991a2b20678a8bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15134a1b6de17bdf181b10d5403ed2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b26df1bb5bd49ed19de34725e3028440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bedc36f6eeb24ef51dbc53058d529141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e064ffd9d339efb7668f224040faf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97583a93b1912f9a43892260b3711c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b863bd153d9ae2a96fe47b8320c7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd3203b12ff12aab8b5faffbfd3b1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f606c07945e88ad4107b4cd601095d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d7b17b1c6d4e1d3f6499ac37a5f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bde82b10e0e8b06bc24d5a70c2954648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534e118ae99c8d5450cd9c28ba7b86e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11544fbefa2fdbdcec3dcb41762dbbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318775b6f1aa2150800249db6dd834a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0050d08f24c9c9b409fd5e170a7eb4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79812da3cfaba0a4790936a73a0500353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084394524bbdb017724b9fe07272a5b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d87a55d1cf6b07c54ac5674dcd45c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a599c70d957f9b1018705e00aa282c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0641b8bb6ce0e84fd22810643289dc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275d25fca8c4b8d77c6e4f34dd036658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e911d4e7dd06d71f17772f10420459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59c3c31614cea7e6555a8787525d8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713835aa823efbd6a8b6091cedc76c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518208f0e126790d9114e88c1106c5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606548524bfa3325698d2392cc71d09363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64861e63343c89d359824fd65970c5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea846487c9cc0aaf3fc76ba0e4fffdbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f7ad00df2ca01e4294915fa4202c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527908d2727ce8c7b7664b696a873a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bbcfd2fc0a2b27dfc5e601d273f1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e73c1654ddf1838bcd004f8ea2255d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a8c85b3972dbb2315187619c5d3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42872f0c8119f1b155cacd3d99099c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686bdf6d1c9be2071ce99971bd6053372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183188250048c0b8a08cf401e3f416373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9787f31d27032150f73b68521d21374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e40165bfbf74abf6c64ac79f611e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8f3f747cbf7279085a3079aa922f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9239adfccdba4cd5bbe070b82c45f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b207d554bd777dfb31e1921c560b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54e8f2440aa94329ba32bf18ba049979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a86d6127655a5c23de41b8cfc47fe280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57207360588d719fbdb39bb2353fffe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8505c55545b12641eeb11f6f0dc46382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a7b9fc1f53f3cbf4bbb7fd73d3a3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce98402660bd6f6973b749b8b2b0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e2a00a6973cf63e8d56619226547a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef083a7b0f395bd1fb90725869230d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e70100bdbe8008624eb78f402f1e5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25781b9376ca8b7bf3164cf9eeb33fb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc9acef0409545828b236738943d1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87eb4b4e7d5d77de9afabd1f3fe2ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e4aca74f7be7bc138a241dfcd49b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f24719bead4ba6c3e849cdcb774bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb3463cc5b7d2b1a4a3d089a0d74993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbab3ef521100d87ac40227ba2502194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421ebab028ccfc3b1ef6d1d3d6b2c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818c99e200dd9d514869db18c91e6b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5879414783518f1959aaf53dce935097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4278b0ef499ce4931350721eca5b2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dbc0a1022673da95a686b9b779d7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7209ccd04d40ad8607f645f0baaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eea01e34a925821f18dacb43d2e3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d95ffe4f282b3b7e8da541ea54234c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833018cb89480565e737c830c23f8804103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb925b25cafc7888617e6362b03190104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c668997c56b14db2f0748b37e8d208105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15ffd167cc818deaee9bf36c5b6e68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ceb3d368a68e8fe4e5dbd6fd0e681107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fc3d234fc87a0339f6d15e7e920c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb461ea21427f5ac4c80a432ddc6572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d980f89c90cbb0485135eb560fc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64c5817e7d723abda1e164ddf13bba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d050e477427e0fa0c067cac36b0990112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4236d3add290fc596ba3bffcdc92084113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d4ec1e8268758e8c7018eb977003114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37450bbab81ce1a589c6f0b578bc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21e25db4cf761de1a13b6e713f110116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e3769ca171a76935f5950e4eaeb39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95a4f6d3efa636f55758e39e615d3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7ac1c40734beb4237a3e19d1e743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc1ad0c5d3f55fa6feab86bcd92a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8890cc3c7109256dbdf092c255f3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d59edb25ab571e1bef739eec7803122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e2f9fc1e783027aba5fde1d4f4932123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba47524a101c1196b01e0b12821cc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14903f90a6c02cb38c5c728672931448125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffa62fc471ded6fd8a4295153861a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a1852a85f3855a05ebd9e4e3a702127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687214d425d8c369ef78c3a8657afec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7f5b88be1385f6a4f9fce8ac8d8bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f539466ddfb16bf40caf8c167d911130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c1c571f2414e433010b340ae5d3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0252eb86d57c15c6aae9c6cf4937c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042281908fcadfa6b6df5cb3a4eb97c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40d6a6e47b3ab31d71f57ddb30c28d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940a54056efe29f6669559a738dba02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c2839832f41e63d9a95490582163d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeb16426bcbb1f97bd548949da1b35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3345fc2ff4ddc4784b7401e1438bb1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d21a589f06cd8283839d2a7d524d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545e932633df737a6cda58f96bfc32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0eb86b050a32f2628d71cd1b61d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913194546cc7bf9e65e8736c9eb9879142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5febb325a9ee6ca0c29ce4a82c2c3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c5693f12cbb7c35e8fb1810f468b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3251765f41e9f50572b8b7f56d6f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fec0c9357ef29d1c4816463c7d038c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0426b0bc69fc09a77ff77d5d4d8621147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db732bef99d4e4ed88bca74a38c44e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bcd1f91b33d354ca480044450718a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb71ca3fa5b12050e1b50942dce0f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b0d4979bb9ac634be9f00531bca9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91aee58d0b18a5583a716358e9fe9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266cc0c7d5e0460269fc6c7b88b1e33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0784964c09b834890abfbf9b130b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeadafe06212a3d4be8800a02d1d424155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd17aeeb4107d15d53bd4cefe189a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523552c229ad016cdcd166e1ae0ec342157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d537e9e8e374b9fd760ab0c049e89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651872397e9262757a1562adfac6231e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc263fcb4600d915af94e4f3cfcd2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66d16a8279305c9bcf370ab2c0d9ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619e74436386f9628cc228548a8a4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c549eb6668d414d629f9f4aa14a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd6a82ebf25cb96493ecfb1fa8a97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a2dd879fab6d16f09068b21479f48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f87f2051f5d6a563593ed93de3b11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec273f2164ba79f004bad54e855a17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459c523184a460430c63b0787d4dcd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2aabfc877f7c620567973df8e23ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ae21af536dd1bae4270951d56908c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937be0b8484201aefdae9cece0f87c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcab287752111482c937c1efa73a43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7021f975efab6db869575ad86d92958173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464c0eb04e7b15ae3b5b0ed03570a6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fce6769cccb60228f5bcdbc81f442175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d5175a71d3203e595d85704636c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8816436bc844dac8dfb84d0f008530177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e91f2a83ea47eae68063136c7b7899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110025699db4c251d89200f5d8c7af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b7d14315d0a0e786e13ceaca60210180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c96c01da1d8b98fd47f1e34be689181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777779029b5a89c55c1acacf359fbf7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa128100651d714b43a19a24c63400183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db802c2e7943310bc804fd1304f4eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1667d006bd90b89777bfac8e9a5598e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9398c94f2412ee95546504943f8c6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8fef2b476674c2e1db97627ea87fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ddc452b99b7b32acadd5dd3cdc221188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5fcf0f0e74afca98568f38f00fceb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddb621587b0534a029b9319ee26130190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b25a3b3c3b46a55190ce8afb42f78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0e0846db9126ca428344e89f4ebb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed718fb7c8cdbfa2f13e4eeccaf6a2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56321805e2930960a1524deea377f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca11df73d5cbf69e4cd0b0295453e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd27ed3ffe71dcb7ccaf4f6c9d5015196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577514f4c13b32bc1875cbe7821fded197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de4f1b6b510744e8a2d7e15af59a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d87c212be42d0019a95e78c0a478199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf679a3c3678ccb84ed4227481508200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de66a0406a7485ac254343046a0df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e131411939eec498c8b4033ff3c8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f3be249dcecca4e77710d0abe885203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af70a4af605a9526a43ce867b1f75e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc3ab34cf2efb0d15050f1e7067d3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32b24a211a2edb7f36191ca7ce0be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e5d895f1ab4f6d24554613b7ff37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99047b406e669417337d7e0712a154f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b47e20ab639e79abd3fe8aa441e2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de663ba854ca88974d7ab932001664210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aae251334c4fe3e018c224ee0ffaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ddc9c5ed6d465d4183529bc913563212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec6546104640e35731281d5ee7f391213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7def3e035c3adb84a7d280fdf428b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e00a282695e2fd282c82fa0655db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36d9ca925e7c30a508ff703ef75c76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc745a3fd9df809cc18c8afa313a66ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b486113630b18549006797cccd5d13d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13abf471a11283e911da5ad0526b348219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bab882d35b0ad04100ddd6ea083a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd550c640df724fdb690b6d4fa23f8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4490142ed0d22bf1189532e3572b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d95aff63430883dc0bdf671d055fe6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f7b0a4e1c1d5c9af9b8242db75be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982bd48122ee5671227e3c0fd20cd86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caea5a498a8ef2196964084605d6fef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd42cdac6a111a758251ac4bc149f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd307a4327092a61fdcd57f45be969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdb2cae65120ba5057bcb8d7f145f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c53a45868e91e537c5c4930386d15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f1ad5416f84d24c3c1594e4ce6d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a14ff29ab376e2d347fbf312d4414232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f15a54308c0600731e03f6e8ed03e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fcd504b2c940257e2afa28967e275234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d93afc9e3e123215e5c4a5126949235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebcdec09ddfde1b4f508c16c79826d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd508666b1045332b490a745de50ad52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab913170c431a29c92dc3625352120238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed8d1f76760fe0d754f3515218ba7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9972630be9ca1af11be07f63dcb9bea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b5834f556185a8648f8303c57bfb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91df3349cd26fb84088a0914039d6bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27fed08438c0f142578303fab0eb5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ee75102e9fe9f02bc1a35f095c2fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032738fd9336f2eebe7edb19fd9cf7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd974af6d44aa570621e3c0f5aa4a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5775a356a093293d67243cee7d3ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574818e4d2cf7d16d028e1ffd7f9e68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804616a72677af864294d119999c8fe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d89c1d8e0e42ee09178d8583d357250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c2e75efe9502184abe1dc0df5480251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243b0ee309f8b9f01184f1313841c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401bb34f129fe03f9fa44a57af7478f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e53182f26bde2d32f3b86dbf53daa9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9067a47471e8a1e33eb3fd345514e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27224c2310270c078fbcdbc2dc32a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c7b31d658d47e735af1c1c9ffb4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b54cd6aa5799dd7d1b5ed942edbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6e34d7e36834ba16f03dc7efd339259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f0f1136c3042cd965243c661f28e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52265fac62010211cefda5faba42c10e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d165a7b417679736717518f9e1303262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5787b1970d93845583830a676e311263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9389b4af552a6c463d4011a86d49ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5212a327c0faed298d9caff019febe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de203fd68c3c7dba3ae4e160d6761a1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce11ce4a5ab3dd37bf1c77888c2ee28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278874c02b70ee24474bd6f9b86b98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b558abea8e3464e381e498773c93161269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf89740bef7649e287b2154ba4e2a9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f1fd6163a1d88c6142fbb6ef2c80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5351f35fcb87838a9394505f0225346272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5022edabc97a7f4ceba8cfe8ba263273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1fa71bdfdb2f01c3c4277aa9f6d22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bcaf86c1ab897ff2fed355d0f6b5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f85356b52e599005ee48dcbf142a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56986a2b24c45b4cecf4aaced198ea42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f332f838b5c2befe92868e774f105278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a94f4911f3c8d7a830f91127f8ce8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30352efc63a4a870ffed13a26d440ba9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f31e9f579081ae3f5ac1ae3e3771c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0fdca1310e200f196f917d4b934a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060730e00ee443ef818c1611c0c3b58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e5a4f4e191912353769bfe208707284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e33c22753628b849d5ca30f1eb28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47627cad5fb278a3b059fffdf519601286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a22407af17fa01b82e1122662edde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75556183213769482875f63ae8e01a8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fd4b571cc93d6e5013f3504a61230289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1782b32982f401c2829ef081af59559290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683435fa1cf9969bab39995e1e4f1fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b794d8859b1eb5588226d5dbae7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4274251e3f26b9dede57e22a5f5ff9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba1a44372c3b3a1b5869b431a7c42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0600f63a423e1c6212fa7f299e85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b2e7ec63687f897bfebdfe3b284e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8314c486929c32f400bce0a3141939297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de155c636717321fe36d9f1ac50a692298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a378ae02ebb2563ebc63ec261f59f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00c521ad7d9a19dc7fd3802b835841300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee80fb904e26a6cde90e3394f56fb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8037c3f6114db146be965a46ebbac49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7009497f74608a593f0d5049620bf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba249f7cc9f8addd3aba12333e008b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483097c06bed3c6827a8ded6c356db4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4838ac3cba754198e27620d33fbb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af078492182f2fe396023d59f5d59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba2c6358c7b846eb26eed562824092308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc5ccd8bdc46f6a4a73f73b21588c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca0ecd38d171807b811a518e2a79b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194f29ec382b731a2859d6fdec4d94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b48606fac998c84c9938955bfd4a79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2006dd03347d8cd5113002e25c7b64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9fccc481c4cadf4861a41f5fd9e3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a18581e6b5fa26bb04f96d247e6b21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec665de17813091b82d8d434decc515316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41d07e2e22af27d37ed4c277ec578317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e916b2ca0eac6a6361ed7dcd2d124318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c4cb8c1cf3d154461d868868b5ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe82b493eec5a692d6644c0650361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51806e78749efe9a103f6e5afa22a7e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a575e364f0f1e8e58ce6c705764c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2efb30436d5d033a5df5918dac1978323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8db36a0fd6823b3984bbfd3dc2f64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580633e47f5678895ebec31d1a55593325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6f8a919094cdb894d3c2e5b57b17c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a7963dac7f79cbb7dcb8820401e76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de9a2f54ca63a791c9f144857a7d9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78c38826748fe2852af71a5f526ca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb445e110909312713142deb8c36f03e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea46ad1fd412e2370c0efbba167345a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada4857d7ac664d906e7f5b19c15f53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1f5444b277e9f4cbd2eb1c0a78ef4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc4c6d21ffdefc9cac8e2b26af9cf9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4933d3a404214a6d696c0b21b7fea0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b40a793cf154b27087163e34b79b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db6e8efe6cccad106b2b7a9d5b5a13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba840427428e6524309db20cbc15cb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d7c471cb2e23b165959b83bb24cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57210ca8094476498dc6d52fe08577340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1cfb5e127a6334178d4904f6d4f4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9ce60a30b0aba28e0ef8328e4fed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a422437e621452c7b809a021865264343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea602298f6ecac888c66139d81f29de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf628a94d5834cb2ee05dd74aa9466a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e6dff0cef6f494c5c9909d43850c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f746a60aaba41f16dfde63a660a8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644da09bfac1a2df4af0e16c469e98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89602525df25b93d46bf2b83bbe5d0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6629ffed57421b0edd02c6795b86cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76636139dafe42690c9c6b68fd058a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a3eccdca3acbea7938f1d8505ad2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8692c688c88fdfbf811a79de4caba6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb024aad7dba59b6814355c887f29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ef75b6f2f4b4504518ab5d69142d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e83de9d6facee87941e8b8c904800356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba009ded5ee1d4a207d0114111665b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d81c7b356ab87fbc63cee3de0ef9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d162a42e94a38ce5281a283e29be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12482af82d8165d69ac26586836ca710360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aefa331fc5872fd8ac4c480fbd5a4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5de29606fb5394a20b42a172a6e1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624bb1af3df8a8fc5f5da6a67a78095363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13164dfca1796795932d38113771654364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27974d98cdca52218e01b261bd2383c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aea80063a44a1e27421dcf07485ab1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f926bdee65924efd5148978df1903367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c5af80f2008376bebe12a2b8f2bb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c865b8cb6dca0431c817e9560b1d01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e4df1cd6426df795597df5346248370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca446cd51439cee60485e3188cd098d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12981a799705ea8e72c55729486287c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27566bae16c0ec4c486533e038b90b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8832bbd473971c51299d8261e58e9ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c0893e1b170db2c340e8debcef34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e467b17a9b896e647ddc56b477847d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ab3c0c71bb6c2158238260815a5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3331f2a9992c6263788147b55468b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb54da114c75936694ddf67af04e1af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcfc18f2a420daf15a2d9a38932f09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcca74c99a0d0d681b758c62e6b0b12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8fc76f9dcc09b04bd5fdc2dd6b709382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc5840716949cff01480c71221e05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cd2a9d61b07264535af105e26db8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe0afbb97a2f1b13e76bd3d7c94130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f5836590a09df6a3e35336b387e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6810708930f667d7222050b9aea1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea658b3a969cf4ccc721152395d609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdd6c05a0d39b1d86249104bda7840389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800caeaf93f5163245901d1034fb1f0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ecf2e2290fc449ca4c68f9b8a52e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1efe277ac0a6105727716a65135ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8498a007542611b3f8e59ec4496e0f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19740699317bc6b2ed55674e4b73a70d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88b667b65e757f048e7e4fde1f8022395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b8c8fae496e8d608a858af885c06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4571ad2b0f7707837dd037d986e9a01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715d499bb1f073fb42e3db583b1820398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085486bad369a9fd008685ff07393db2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dccd6c47e6a15620428b50554383a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402243296acafb65da7b9c1ff995e1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9838bb3f59baa8f80407586796133402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8a1440bf1cf8ea9df6e92c05aebb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c6092a13abec916d9e916369871e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6cc86a2d5e6452fa74ff3fd8256f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb792894a6afd49defbc57eb389f54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d02e4c9f47f48543d6dd082ab869407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4ad6f50e0f0647c52084df132cd91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a31c4e55e27b2b9a5e1b72834305409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a4034aa01c909c4b04c594ceb3abd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924462c80278ecef77536eaa4eb7d32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fa1071a8fc21d80d5dd77c4f36b8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17082b0cd3f21182d965cd03039482413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc24e013994d09c4908a531c0f25c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2fac85564f663f80d017c1898fdaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878eaac2eb189a446095cd02b38311416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c86e91dae450a89658a2a3ce67e5fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16548b5347702463bbad10d5ecdcda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab568c93c2d304ef419fec9480f54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8db85bba1d80e88b0bdbc0844fdb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c056ffc4ebac1eb00d0f7c24daeb7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30307586c3024db9520851cba92902422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b666193463300a04e57a3c82c1d8c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05003729199584018fbc2e84317f32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b7959941c46284e3247170fe66e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d17a58bf05232f85318e48308c51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49710623bcbc38e082b2d71d2761ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afbf117076631c2a3af67d4803b782428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed20780d8894b7ea4dd4aeb39cf982429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f71fd9fc6985a83365d9923110807430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15770e343d665e283700f6a61530a309431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adafa626683948f453ac227cd902436432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e51b09ef7fe71bb85e17ed1bb62c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f20c00738504e6dfaa1b9926f402434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021fdeca60d03fed68a8979d20f0ade435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d68a77ca1160474a727bc531af680c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9970b8cf1e8870072c661c01193389437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b7124756e4993ad409be180187046438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa73711a7aa00acecec8ee1c9d332439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c941ea3db1c1b87f183ad6505218c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd411841f2217a042ec004d59a8e1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3180f8319c5022295b5a286596dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3085c260a906fc66f50779c2e6adc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68631beefc50c4c80bc7d73d2ac2300444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330de5d484159f32503853a758e4e37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1e85fbe0db0988af29278caefe33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224046f8cf1867ba481f20203049bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c239086092dcabc8818a95944270b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a7754f8624ad769bc917382d6497449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0995b0468111d32c1868791c4062450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae38a45a7ec429552b209d166f004451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6845d7c42741d231adf0d7d8928a52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5147d5e35bf4e1d6f7733462985b50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01282d5c83ce70f20d1a94a16e948f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6861545b96901b0ac43277d543dc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b40d7c98fa70c18ce70ac9ee624dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d2e1dabf8f84c4be55a2e32ae577457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc07180affd756721c62cedb203e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f252b1cec5b58224b0b6c1f11077459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167a97babece5af8b0675829b147ce8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090144b475927a1a90c1293c76c56f35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b31c0927e51ccd41e4553db9c5ba0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c32892d854b99fb583421204c160463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc2d28f30a01bac9be60b1299e376464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431193b3a52ad9da4f995540b943c96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f1b26af71c2195fb373f8be50d1d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ea32a3a5c11ced6ad1e70f83c529467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08664150465564200f150fc582207b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ddedce505b8ec91818aad23f60428469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb076a1da9011e6ce01af304ab8ecac0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f3f224b83c5ac5ca66e7aa504178471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e8f76127e6a2d5146a5ca634e66ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace714f9704fc4b82516749928d826dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd70ec5c160b2e6a66ce499d71ca6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379c22f7f06092760d3836c229a0c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853adb77e66cdd1ea4fe00ac280dd534476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097345562fba1fb7b4e6fc97e2b9ecf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3f1221f75749751565f91e667924478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbe42665c6e6c185131954edfd583c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dae33058df427b8375280584acbfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4413b4ccc0a312ea45e382b5dc81d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d1efe2348f636253f9e5bd91f37f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624091234d1d017994402a5ab419e997483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325c566cb7e4e55bc262a7e2125d248484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afb16531038d26825852e33f49a73a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50280718c4a0c6a8af7ea37cd55b5014486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b97a6266ad06f3ec11127fe73afda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb229dc6dac26d73afbe1f4caf55e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4621524b9ec6b5877b7172bdfb7a360489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1e7897216f175124e2dcbfae8515490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a7f7dfe5ebdac7a5c1daeb47135d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b966d48c4f6761fc881c070bd1d62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698adaae13c32ded6a0eb38857dfe83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc059598835ddc16b68e11e5525f0f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497349dd61134fbda7f861d68d8001d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c1de09ad193128bc0657bccfc6db3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf8af468bad268b1bdc871d7bded3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99551d1ab40ef1eef225e53a436286d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a279e0b430792285cf8d91adca3f49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784021c3966266b0b705147adf4be631500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289fdac2e417ec83b32258778d22b73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0682577b4666a21e7a63c4655309502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077036c4f348c6f58e6e7be5f2dcfa22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c204e5d9201e784d5efb4f3143a90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230f9e2759242996d5888c4d3001a69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e311146c3fbbb73d7d7d19699ec77e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e524fa80ed68fee00bf227d75a25527507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64725189c647d31655df6e1f29e8c282508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c84cba644622307e2f62833a6ce97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875226bc88f5249f30c77206a420cc98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe258d4c814e1570e5bd6c37c5a4c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc222f37c20af17b98a10eb710732e8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e787600edb27a5068390ee5abfea23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805240858264506d5077ec567d1250f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef8ec498b1653afeddc0de5872c75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f23c0d4aebfba886cd80058c3d2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec83e9403117ff7a25115f905315514517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc199aceea52082685dc64f20a87b6a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a56d130d27f5a1f980b53641a5ac7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4914501701c053a1375d42604de3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e0402676e48beaa0d0770e8d4187c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885296d63b37fed2fad4c84d2bcb87c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ab5e53d1301f6239eff29b27faed9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039edfcef7c2666aa07c381d18b034b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7db2472a8e6bf342be00afa22c6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36aebc1981167c8b440ca2583f1f4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356dd0f7beb0b68ea1b4321db4f3ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d8ddfaaf90a291163a9a4f3170868528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe804e54ee166163cf319a99e26cf4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249d40642b308bd718c2d3a135d152b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25c619b175d483d035081e6009793531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c31b2dc13acd13def5f8e14d7d4d46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772f0b04f9d5903e7c9741a49156693533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a17a818d8a4b0e2b1539efa2f70c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152c606b55f469c2126d6949863f717535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c2c727df584819b9a20aeb32c631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621843dab8c0ca74fdb0d9902df5fea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48cee456a1a1d1717ba19dc9604658538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1290b2fc5b1bcd9ff76575808bd336539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3542bb630f9beb943659cce135a5aa0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d696bea344afa408ac82aeff714b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb576224fe1eb99c7e9f0047f1ff4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c75b0427b5e6adfc430baabfd83534543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad39a10ada794e46d13abd7a781e24e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5e459cb74e7cfc2281828c6d89de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e540717d5d1d2cff8bbcfd2dd0db4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09b1850c65d01df526e14b86573b68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa3adf22db5d8c82043fd3e8b5565548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f3d7881c54e90fac097a94924914549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bee8ba774151bbc91fa98761dfee1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f213e4566ebcc1d995018b003668a27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f47e54574a598fc8e2b35c8641cbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f1cf41c03cbb1e51aef15d425817553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ce48d334a34f89c7e986ac2a63bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b63f4d6bf87bce36d853304624a28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d5a381e65fcc684c9a8bfc0b1d4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c7e28f184ab0ab064f0542df060b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aeeef9fbfc3f0e5ddc2994865434e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eba5d6da002e2179f2f9f9393b39a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f068faf3996587033d54795de6dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135f57575dd27f5147eeac7a8bb4c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cac51ff199e4a7c3c733a34616531562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842bfc367a11727594c10d206ee946563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ef3f6becffcb1bba6b102fcbeff7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e6a697ecffb8e343f3167b7901d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfbc9dec5b38fc25f659ae727c5bce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582bc28bc6844b6670d736da0d076f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68221e3466a008aa62c54a8fac54c598568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1784ad38cf332e44847f4679bdc00ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6471a004c36153f5e304ed06f2dd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed248d37601b293d147a6f008c845571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282116122e09300aaea1a9f910dfd81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b6ec364ecfba51da4d5e29205b1fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73875c5d893a74bc8dc7ce90d2e3a64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08dcef08d24c0b6e454312e51c80c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cd50d24949af0e8e0cad0d1b62794576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68427b80dc8f00fdd85d0777d6cbae1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3887a6f0188f395df78bec193aa006a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317173d2288bbeecdedbdef910e856f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66356a8c72257d3e0f808266f409d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f0f8489fd6c48a901de64172620f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91017bfed4bc9a178cb750efcafae1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b66f2970b9beb2a42fc2816b6e8b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392601018041938877c2272546e35ff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0801c906694bfc55282950a49123f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b87ef3df4757dfd31a4aa245bd8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4adeb91d9fb2e39d04ba79c67d5bb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177d0b976ac9125d579f00fc96c275588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb8cf721ddfde016a30f3efeec6801589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b8d28b23dfc146b63d95822f82de1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41f6dbca1f4725435fe41781a5bbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364137568eba09f2f2a48a2377b917a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889ce82f1ec0e40163286c1e9217e07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27580f8d52896d554f5d8b0b180aea7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c122ec84fce43f1843d51992902c511595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e696af84631b09c2f5f45e84b1df4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb83fa4ecd4847c13ca4f752537073597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a11f2fd438c05c39bde10c0a46ac0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976961a535c8b116f23024043aa7e1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5bdbd2c27f18be69e54bb541d9a48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f33ecec34ee33487d51dcad617c9dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ffa4a8f005f0725de588045ddb91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d606b5e3822c4042ee0bf63d13d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa4afe9674b3428ad8ca54865da20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219beac2d5404cd5d6d95c85b6a20afb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140078c9538740aa026e9d0026aa957e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76607f51a5292275038dfd10f9f2bb5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3bfdfe92b7b7ceeaf299a5c1853c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364989ecf7b8351bcad353bc6d610ef7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7dfc85090ef6024455c4070ceb411610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e6df793c8d764d10a4e788365629d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4186bd83a326ae187df99b02697a18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928166a17d48afa21ebe43c2fac6ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430151aa1ef71fa33a548aefd4bbbd54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d74ea2bdda04092f23acff247d1cd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8204411d0e5019f6bff1460865827616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee7ce0af552e9414519d53b9bd35e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324625e1c56f2cb7006801f4844075b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023e4edbf60ccb70fe39abba99e2c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c52d01ae95f6749bf1f7a7227ea5f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b31e76e3ef5d364d7f1359771a34b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca885a26bab8c922f8c3cd16c0bc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc765cc81f2ef0b9a531993f7576b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9690b73736fdaac8ba2dbbb0a01690624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d71a5c2ffdddb963023b3fcf30528625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6c142c96e7c6b9837ac5cc7a155d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3ba21515f6191e78db84aba979086627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c977deeed30010029d6af28051c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5307adb152710d81428357ad458f0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc0eb9321af24edf43949de126c9bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8da5cb615f369b7281a58f10995b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ead7e810e1c2a18fa72b88456f4ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357eec0d500b1e38af09caffe85f79b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d0c029de4ac5940c8ca643f6c795c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e824590ec6f9ecb43bb299b5263a1f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0b038dbf1de1773d5f8a8b84a0e71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee304542854a012b5e72a1baa3d452b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09bfbf3c68c9aaacd3f33977cf189638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a98675116f03555f2feddae5d55a17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75353662b0b394ade3632d9ce261c38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450286f0470fffbd4103fca28042532641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d13c724aa140757f5170efeff5f93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e87eec8e44a3afbec29cf8bdd5a30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486bd624d4f0a7b43a4ff6630fc92a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ea68c2aa6252228ae36dcebdf2cc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b437144cfc868ac7b6e06b7fc0be671646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9c098d48675b449c6fbd0187ebd99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc622ffd65aa1f38d0441512663f5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0d0336c6a216e360dfedadd989a0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549ec240974b72f516928494e080b7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99408295c3efcbe645238858b8c53d48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82652525b35b929f15225474a15ed5e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54a566fcce0ea8a02c3173861c2c93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3432c7ab6e6707c41f72d541b08402654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98377d4785e75d1ba710c2346eab4729655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ec56c490cd42aee643ab066ee195656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2466c8530ac658765a9ab3e0722916657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308907955219f287acddcad5b0d40724658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993549680e2f1b6950d8c77abfcf0b9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152acee01cb67e4ac0973299d4f3bc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc771cff965e7035648b9e5009323e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397d2287d9ed924af9a93ac3a462bdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408c5da2c20183e77e0b49100786119663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582a8f45a04729b746d57d89ce32bb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da69ca1bbc117cdef826aa4402a78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fe61aaf9ac4f0c4b0fe50e1065854666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe04a441d8a57f1bdcedd512d7a2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332bb616d45ec271d2e74c0b2467c40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028df7b167e7f2f4684c2fc844cc6cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd38fa0517a3410f9f15b043ecada670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc5514f449e06a7c4fd4a376d55ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef25b536bd8368ad16f45012a02a18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06403e1745bbe72a8694b3c03fed6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798166929e0b14c618c58ae30cc3aa6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2f7fadb592ef225ffa95236769425675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4971915845e994e420e46de90a64d2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55310fdfb3b0cc27a743cb866c1d2025677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b1dccd749826a87da6bde8c18fc3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200854b15b207cd65087cac3be16f0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963de8e76311c46e1202b868dfeffe6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd07edce5aadc562005dfe754018e67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5ec7361d9bf180ca87ca669790c3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e52b6cde338595b89f0c41e269a47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c535a27b11b35080d72753442cdcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09caf00dc095bbbf0feea5680fb8207685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbf81ae98feec5599570a51f40b9d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596aec8a60de3453e32d176eb66bbf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b59d64f4c70d6b0ee02466917967688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd4425e14c6955c970a878bb41c85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d215970a7d4efd593d064baa10a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691e120ddfd3175ea00b594fe363e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dccf54d345ee9296dd5013d4a48df7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114602041f53e149d0a546329e2b46b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cedccd26cc8abb9cf121ce2d712f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f40105e31d186d983495db2a1bc9e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79af5444112b440ae5c3c9678b3b65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b9d4ca92a6e8c5bb2dff1b6d2a8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c430b359ba5645ee1f2c221576bc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f167b902f8fe57989075ac7d7bd8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08019a4f4f4f091aa70543c32ce4b97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dfbedccbb7b906be9866d037201f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0ca079760966b81557db1717c232702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f777cb3ed76454073977ef6f90bf94e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382e4f3081e7f166f109b715c6c1ccd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62b34b4fe033c009d855400755becd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c499bcb6ec9e2d57c2f00993b7367b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c7d4d47c566229204a37521b96f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751a56b6e72b26ca3b7b68ca56e821708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d90bcf345e3ecca7348447a40fb6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493810f473103ca225998871d9caf068710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf03d126e76ee920cdf3be06c1c131711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1ffae7f199d4915b1c821857c85b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8913c8ad865dc1103eebfcf6047843713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab7654e34398baddc78c043f9fd189714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d4c346a420ea52a9f4a3014bf0036715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b763eca944c4e6d6316b04649b8da2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d892c06ce14d7b054501726b77f6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd29350b43c7809bc5dc766482fd9d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ac0ba15508bcc97e553d4ed0778b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103422188bf612ed1b38d1e591cf91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e47598c9f144f0d59bad2781d29a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7174e82520f35634ad524dc103f66f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b3ddfe4fa9dba5d80696a65ce0a5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726c53f435bdc4396b4613b136be3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef45f2d21304a12a528e1952a5fb92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2f915a376c61fe0e0b112a7e9ad1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163383a30dfbc022b00211be77045834727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22aee6ac141d0cd22d1a55ec9b853e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae03fe3ae34e8ae9cec45d34299f3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003fc07b8953c75f689b7106990b504730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca412b685ce07ba12f31979bcd8cfd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e8dd62bda3da359f776eaffe27ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3fc97a8373bb12897c0df0041c4a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd922c5dc8425a961e94a78f39bbf1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc7f552587ddf6d089f356e9ffc87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c984195fa465b6236ae4bca7397f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2625ccd0ba45afb5a2d7fc681cf09a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56be3241e907c6a2540d68d06fec34c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a442d56e3d243e4bf4003fbb132f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385b6aaf293703b7bdf8a57cfee0c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72422377672ad70d82f3ad2a5ec423741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6481ab94c853531a076619c1f876b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58793106a2ce8fb8478f6bcb9928061743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd36d37103aff3239a6ae0812db52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac377b2d35231c979021b787ab2c03ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed4bc463aa5d2ce699201842bd2ba8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceced125302cda65a27bda25ea80347b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a0eb2b34235f112d8f84392b10949748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae650c975c518fbdc12f830ffa47326749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba86be7d14ea741a7bbc6066f57f35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f29ebc7b5e7d412865f4b44fbbbe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174855ed9927efe24ca20aa5298ee2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6de49634a7f803f79616168c1edf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952cbeb1f0dc7a7f84b9a7b1aa9f5ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf970d548b32e8a229d9d28bdeee1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcab99e91ace7b1009d8e364c9877f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae85aa81eb463cb1b2c30723043b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880dc88961a2da5d20ea7fe742a8842758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e01aa19f9f54062536303403ff5ee759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2a7dcb13129e906eb7d30361184e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa78243a7dd4734531fc8815bd4cff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e802e04449d21d267e59a34b9dca23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11c894f9c7b469db09f59e4a3b1ec34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0101201de547ac816015cf6d71251f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3300f10f99429df9ace3ea09c3b256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e964bf14b224f24c3cbd2390326be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f145f59c6f84d2663936d7502d5288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d180d2b99b52c0d85425cd5b071e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657ac86d771f22f189ec6df798ee60f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba3fb9d939c8f7c9c1be8f9d3389411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5931f01f8ce53524d0c549c55d301812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892d26dbd34b82a156fa72b3371549413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5136cae66ebac7cc39f60496e4e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0076447aa688687fba85d085b248f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc8a3bd61a3f646010d511eb3437e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20f91a83c967f9a476d7bb9deaa2d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db1253168d8f247df1b0096bd6ebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d287d47378d1d42b58d73c64990219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f83141a22a03e2b157f68493f99f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbd27337427a7acdf3f85d06035e1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662f1043e5f2e9387683a705ce95b1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b12443aac702cb119bac548aabd69e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cefb8e402038c4e212b4074e3fb2f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52585472ca4c7329066ae067d7dce625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98fecd6567a9a5b43388fdb9dfe82326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0649992e88a7b3e057b849aee51fa4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d5e20562dc7f9720548c01fa2fca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817cb6c55eb967cbb90778282d0988929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b48d704d26d8d6183d817984cd59f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121f2bacd53ec07a8082e870b4c5e1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ebce95d3cd2c802ac92ff1b2ea1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63345d9b2ffb2c419cbefe32ea6575133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba6f52eebf459b90750517dc01142134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef3c11419a3eaa347f5f8daa21d70035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c685144b0082ca211f6fec55fe482d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823b54249429f34cc2144faab9ceb6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a7c42dff02c4b3209f200684870038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c78541a5e699b428c9fccd1c7ff5a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b670c09a36f0b37bd4b8a7acd6fd20340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08885cdb933479e11a047584e3596841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0368e82d73b9c0bbfb0e8719236b1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f64712e19cfa79ebec1021334485743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2285a00fea3110eed71b1217e0681f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b099d058af7bd7927d8b8ea42e2f2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a280c99e9a24e254c9f8de7e185db246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debba16c7dac4462992daa7ff966253047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9c54d23bf61c1cfee54e976dc3b6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3cd2c6c1dca9aa89b63df194c43749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d36924f55769aa479079c64bfa0ee050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2b80c79a5fee4835a88ddcc28565f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47806bea7a5de76bac738c1a97eae53252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5602d2050ef5d5b2fdab96f0c73d4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acde9153fa2cac18720ced1d794bab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94832980f58154764e5d6eed643a4f4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ff4e9043e1292393f9495c49314556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f17ea1c7b41a4ca50f20ec46a96c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c5a9ad92dcbff95ba1046de46eb5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2bba2a035150cedbee87489b0fafb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0244166a231a047730aa611e1e39ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c5de9289721c09da40d77ef7bd4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddb098d45c68050d7d6009d8b3ff0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ac448cca3cac773962cbd1c97ead663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9daf1e2443caf7cf69b10d52d9745064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb152ea45a0db3b4893d669d080b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79bb0478e1800c10a275665c091dab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bbbb03308cf0c78adb2f0223497a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2755f384cdd4e024ebf27cb750d1da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92f176fcaeb5b99ee6df9da0dc43969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38613e7748a55ee45442d2cf82b0536770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0607381e54136ba4fecd0e326c7c6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf445b59b665b734763f3ccea37447f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b97fb972bf6af6ad0ef2a48b23d5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c487c792c2127df711c083d032ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be5d45835dfb74bbe8af3eaa3476c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17dbe5d90cd14a7a6895f1a2bac84976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12886592ea6d1b19c6fdb9e7d00ca81b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be422d66d14986b10e014cd5d156b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7f60abf908bf448d55d6d86276d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7e47b98c665098ecddedcf4624fe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fed4a8972fa88143a2e96c9563e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aadb5837a8945a1c03149c8466a41782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864331e50eede74838c7d16746ad241083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b570346a388581c543796460b49684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7eb1284f81f5898e72211690defbf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54490de483b59dc9ff7ee7bc076f07b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aa7a40069f92f3828e0e13f41a12a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d998c1e35a87349b98b688f1e9cc6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad81dfc17c8dfb977819ed24dc73689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ccab59793121de5435a86c6517f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8f6649a961e1907b599d5071205f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771597f0266275464d980345e7b6bfea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c0ac2503bc6129550bc6ac52647c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591b195d82cf0d23fba466435fe3f8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d7e3cbad0d858c2b9bed86a992f1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee50d82e4b3b2ce44db262b27a6df196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cab8231ea17515a4007166ab5503d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45c98298ae43345e4b2db84651d2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46ec621784367fc692c37cdfd070299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b66021963994d711cb7d4a81098e15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb014cf9d380afa01c4ce9107605452101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efbe23301154ca6ea324088f20c51e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5956c9a6e8e40c51875211ccd3ed95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931006331b572935eb99f05241108448104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a72a038c7359783522e1eee84f18b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48604b402146cddf645d71d44de84b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd395e186225c958678c63c5a2d4f45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9063a2ec134c85124e115631dfe21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210d225551a7c6d89bce80779cf941109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf9ef6c12fd773b41dbd424f32fae1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45e41484ccbe2266649454eac17521111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6833f2592a11e1bce9b08950c6a14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f5a6af23c233dc6aa3759d321723113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bf77a18bc052530ebc209091bb1d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3fdd4caed65efea3228e78a41d6e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a2010f7dc0b39ec86b1cbf76f098116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1165b1ea9714f6d713415b1b0c9af1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6826f62b2735216f8e05a998fdad6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c8588954ccd8c6ca908524585732119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3fa6c74ff379e7d46fc020f2e74a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17479f6605381287d794178421b6f892121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e8c4711c2565102314ce87b3c025122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e6617b1c4f27b5e13657f971c8f06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22272310d75a9d4cd9936b29b41f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77ca11649732fe184e17c550add527125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d19da55a85a72a24e0d59e0d9aced126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295b82dd59af84a7bc9aa55dc6cb347127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba844496638a5e24ee7215e6780420128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e0159d282a17fd202b41aaed9a894129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73e6881c5b56ecea18a2b70f05511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62a21de089e459c3ea224d2535fc50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88137508a4f623304a5c55e46bc94f40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cc9183fa59d7d38f88750723efb0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a995b3215b5e0a1140835345462c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949a2e069c3fdbbdb34538971ae130135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77caa0c4f1210df4505ff0d4c70b52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb693525b445549ef5a1aa1f7b5d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f862d6809d53be76357ed8f0c340138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca38b1a5b7b3862cf67638ff3df4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c9c0b1b50f7c4f3ad479b8f9ebf89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c13f058fdd0f71798e176fc5b2402141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d580b0a66b151599093ff5a6dc6e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb02fceee5f6a20dc5ba1f0acbe0f2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d382394436e627724636a7b970a961f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41516907b7049fb58fd623b449ee72bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c6c83c26983bdba302521211c8ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d1c69105c0fe982b81c262a75b25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497daaf9b987d5cf5c5aeeff57585b99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2b99f797241a8134c88db005c2f28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3345839b696c9e37677f6cd8c1bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827c42127c6a47cc56e64ad0d587c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b729dfa7f859b24355f8a85820eb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88023e9de3f34c43d8d0ef0081e20be2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a586e4b1724f9e4552b21d7413da83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e39f0d0c3df8dd3da6490d8d0358ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfca7efb922977554b81e45db8e5ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfecf749b1d6bf9c686eb2fcc63bbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168af29a1dc87d6a1dac2711bfd9a20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35291e28c3c4c5b34189d3ae753e7091159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27247e5d7992041f6383fd13bb62539160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b98b7b2eee46d4a1baf39ebaef2d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf6f0afb28e7332dc21b3a58551d17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c865efc73503719fed9e0feddc58fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92818d0b2597b1b10906b90596dd2747164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ab34f493301d1a7072ff1c5e2816165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace61086c5aa13709d9742cce8b972166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166153f7a097299327610a839581077167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa1c399f43e0371d5b9007adbc9c4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd29e525e5560aabbf13ff32c8673e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4cbf7a342ec10f9bb1a177008a36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d1b4d07fddd48ff42b39a4c4f329e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665bc6ed6585729d99e0aa512f84b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7398125dc134423a2aa68e6a8d20f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451d464629eaef05ff7ec802ed4843174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d8fad9a9afacc67002e18b1cc38d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294e213bcd3c08047345e436ae408b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484324e59e6d4bbb505633e509c53db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968d77351ec2a2af60018a0dd6f5770178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edd143515d034934d1bb5b8b10a699179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b82b10ae43ff24fee88f2193e24e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c02e08d8e416f2f3995f690b1bd08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85742d33eba41d2c6e7996b491043b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095827d370f46cb7875bd3b9ff0f6c6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111679df9d82660ee4108654f03e8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339e79d8034f48b18c23f6eb9900bb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a39169d3534be335c07788c885ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770594bd71a4712221b97ab33e235295187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a06318abb3a70cdbae0c7bad542e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f55d4b11bd56093d03d25e6a5acd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0fe05a7f1752fc207974232722f62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefd354182a40a0401bbd352580755f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed3ae3d8fa3119a7c58156ee4efde7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385f2f90ff0e74d08b208d13ef30a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9334d3dc9bb42a315d97cb3c697371194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b221c7e6f8eba68c29e40052de8d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d0734b9a19e2d239a66704e76aeb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef9ccfaa9bb90ed3c3768583d7d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a52c0c9b526e1c996e7356bf1bb9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d646baf09406373b1e7651cd30542199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d275d81a22ac4e982956af9dbd729e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c38e39976e8ddc26b1827897441df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c32509993e4eea1f8b06e59c2869cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a3a6755db19056996e8e2cfa072b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122b974fa053066d3f618ed51b32d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45fe072b634c96447b28ee501ebc39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb66977c586178aed0bab9d5ee6e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff94deefa1f5a493fd6f249c202b64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0955fecf7b9f8ba1988102132b816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bc85a477231b8af25554ebe482f37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee6145743eab6ca8f0498a588d9f68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae9088a4735050da50bc7d31585226211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd88122d7ed40c89ba1275204b0318212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d3901bd565559363b280925b7ccf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09611c85d95fe12d1e53e2652a7e8892214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad36f5196efb8dd71604aac8ceffc3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca293b948b2bdc5aa7a166469db423a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a856227bc811666f2515fc31766039d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6adff8db1e9514eb995a99ef7a5b88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b0718818e4d611b6005a6e39913e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f73f2596a84004d782ce76700376b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409207c51b7955ab039ad96150b16cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ee575e06568666134861a2003b01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7b23a75b487c57ab6e7dc58f11c8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3b68e1672628cb94e126c5e6929ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ee552c7cffb33f8156bcdb13e1cc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43e4a76057220a39f5f685cafa3c6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c86b0a01d5dd75c6b25d3a81a22314227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084093321f59806dc5d741f2fd2bc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07270fad3c40083f5fac59e0d169cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62591372097b552035d3b919d885c05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24b4c6ae22e279b3fcbfdcf6c3ace3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24077e87932051d6f1c193bb1562af8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611eaa04307ee6d54092ecd92c31003233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe97967d5f8aba7e841655fd58ef10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f825eb28c6bed10b732cde61504eea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1c5387323f2068561fc143a907234236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d16ad25acf93afee581210d5058c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7327cf411a0030c6129d7e264ac43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7ebb6d89b831f533249b83da35f03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50438889aa156887bd517fb96f7a4ca8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910be0001d9649071099fa4023797ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a352891c59867cc18fef7318abcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073332161ab2f28c501df2c3e3257d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb8aad4e473c90146c5285ce97488f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178902f0f7ef108eee5ad122f3a57a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76710a423a28d24d9b565c3d83d059246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336211073526b245dad65e17babe5d32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344bc77b52039c4ebd405b776a381f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021de070d677dc08440eda731c3c9f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f5def0e2ad320f4a469d65fc6dea9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a619a298e17a7d8f3028691f4f2c38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d23c8de0482b82b370a135769567f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2c604cde10be713bb9fbfab836765253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b7f3eab0e6d6200bada2b50cc19df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e4adf3cf92db6868de77745954212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6cc2041350b20e6f70ce77e293aba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9a478a329b11e2d8d94cff69750b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b9d577ad29b6edebde3546a045296258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beabdf8a5c4ce670e634f87fdcc382259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc881695da9815bc88bd2019844ff9f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b1298744eb879c6f2f42c750eac3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd335c5dfa95c570015e631cc2bcd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843281603666b6150daf0a205b9d6f44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd443bf5f7a304825717c5a801405264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bd3add8ee5ebe715b3417eaa9e22f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a69cb6b4fa88e83961d023284eae23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7272d8ac19afc02a95c4ab5f08da84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de67b524de60df42078eddecd361e79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b0540c4afc34950c710f82461553269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa0087a869f42550d5be814ec5014a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe92cfdee2fdb302a686e6e66674f1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e060bd1455a7309f63c6d731a3408c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a3959fde4a015e49d7d1093ad73d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f9b6673b5b24a2fa4bb9d99cec56f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110073c9dd17a09b5f652ebd41577c9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb97ad60ef6d0f900d0a0d75b0e276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f7fcc8dca01900f254aa696e2766f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc054c18867f762691f963936b15c0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01973ee1c332c09e8eb73c7d91a1ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd273adbcbf9b044c7c3f1f248864d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6561ae34489bb9eb257925f12cff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0371858068f01091d12260857efd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578e88a8356ea54c4e38d20924808ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ccdebeecb1f61f3cecea113278ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b501b70e35374d051476e54476a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2f70f8e0a37d7a0cc0aaa8c63ea54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe1b97bb353e2e319af08840f0af7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370261259c0a4f32ae5d9c1aaf9a311288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6111d45c5ba43fb1b67e1a70686e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5bcaadbefeb12964b181f40e42ae3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569599c18bc218f18ae75d0c72f22d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671e6973e0a454a11207870346ca5b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ee402030748153d3cee1d84b612d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38436bbbccb90f7a1772d75327a74c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d9d4c4160e713b160084cda72443295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2334c1c851998ee51591dc3e634b097296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e63a706d98db1806f9e595256f281297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb72bba235cf21ebc2b1216dcc0cccf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587e9800b2943a463c057eb35ae172e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52667de0331ff2ab6063e5b1253171bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b7449d1272155de1a28f8aeef627301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b7a5e1b560140af137fa9faad381b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25bc666b5d1677b37af84929291906303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccc1529d0fdc244bc9349616f04a2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff426c60bc90050351b02ae3b0725702305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7616449947f8436e167931513f601e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04536bfe371a7f93e658351e47aaea10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764fce27a0e7cde4c556df43505a226308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf050c8243c755161ecff340d1f43e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006de73b15cf6b42e4791fd2d29b1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d64aaab9c88aee54ac4d174131317e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6bfa543f934b062f364b8abb86797312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4550ec96c1e2763ec0e0f4c4b4867313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e580a9ffc653016ebb4b4c4f33050e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30dbc8bcd033d4016626f84be615aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d319709cdef2c99627919b33684e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad30e0a10338e22e85d8f8eafe419e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b13519ffff2839a5293ea9808680b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146978b56dcb4c3cb66641a8a533429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a15aa9fe770306b497add5a4878a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe459d4ec2e69f82be66856735b29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404880195477bf46e5d82e3b33d91731322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0babe81d733379b5227388f363d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce83580deb62f2af8ef7969698c3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e926d53b9f532a3403a66602697b75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e3180e3d9dbc4c03e52b17707d5d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bcdbaa20e46684ad209b8b0adc6ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae260da15f1270045a1a7fcd58b903a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bf51b57054f260a4f1834dde35c0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094509d15bb401c778d71f3380b8bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaf65e4d79201bc3a8a27c657d948a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03d2e45ce0153aa1f995f1c8508e19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390c02d32dc04f0d51f1c5158162f74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a15d25fbb1468f0f4706f6552ed7f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb7cedafc84e271cbec84de7ab9d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75ea45ed44a3f496d86071bf51fcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef428a910f6085010a8562ce19cc26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd024c397e2c9ce11092770543373f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812cfe65c8c40093845af4214f17eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd05b710eb9a3e1ba2a2bc70e080f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122851a0a713c4b81a0371f3a6eae23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f5ff58c695296b68a589c60ee6ca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8fc98b4500b80f10e35b799fd7b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a6d74d302c1dd388a9aa030775d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f8795264dea1eb0de8d0583fa7b47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634c43be4790c4abb72d6fec034ae9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f40987cca7c421a68ed192cecfbf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45451c7edc4e34c184ab7162bf1838348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9eba9c19ecb9aa67332485b1173ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37399ef5230a1761a6143fc63df7689f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81197e9880c0d80943a2778d4ffd14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e657a58090f92e81f10ed4e4554bf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2571d0fb415120bf22af44b64c7b8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c243538188d232368f972cee2b39a40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c2ddd6f5f440daff2ffec6a52ae1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559da9a1afdb5091134d58cd9b1901a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb82806e9d83e97a4ebaed6806b3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717da533e18991897b17850a78779b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae62e2960c16893a9dc9bd1d36c30a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a0e5e0d6c7fe9845a4eb04f55d49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec3b1e280a6e082fa089cddd5dbf64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbe999bb6f4b35ab704688162cba05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007d2e0cbfbb285f6fe51727e403ab7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3a4c7839985b49a0cf99380a6cf61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a792ea90c7c76057aefea4eb670a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271cba4a079af10ddb420f438410d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518715c9e0168fa0f80f4ebfb2c211a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ecc34cb97c98c33d0295a904dda2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda985a810c76c339c93a8e1afe72059369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2e5e553d84755140171e1fbbe154370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497479217785e60afe9eee90226ebf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb66a42ff5a78f93659478047d4aa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c8f52f97c8eb819bd06d1b3a1f53b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ddfa152add8663f4207b62eeeeef9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec70d0bd7501b8968aaa4218c6586c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50812de55102c70e690da82ddf5f11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0265dccbb2c3b265a2e0769e927e5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe9920a63aa0f13cef0bb60404573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26421288361c0448f30a3375ff2ab7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ae5137ab125c611a31ff302516868380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2cbc022eb6a38815eeda563f01bf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddf34e35d1d91df30342dcb681ea62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa88be46180a1e5c38a4066ec9800383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e83fe290bf7305ffdf38e0be13cf43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64d145f944e781d0386bdeb4feb1c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e447451fc4414a941ffefaa79ac78fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fd9235b67b9a1e380bb3e68c4d45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504d33f3e2fd9bd2e61fabf2729235388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e396be8dab24db1af5c72e3b0b3a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face71a63bd4ca6f2b15ad51f342b38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b735202339696f5ef5a53b04fa76f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc4338f29019efe158dd1d3cab9e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387b938fdd6c2e84e0b55afd38c767393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca291e2160e99ba30b1eb9756a8842c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60db98bbab03ddcf60a41607deb169395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90049fef1853bd2a2fb831d759dc9e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68bdc6b681ce231650224243a581e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb793593594c6a5dc587b00361ab8ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1234976af10f7f7175204814999df59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6ece32873232ed05d38352eab61a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db59e49a497bac3ae33ad38c2ca3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b6409e489539e0db169f1ee10d75a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf5d762a95fc06c4d0882736024916403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab60d7a10c24f7eed0e2dc1d7944c7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08727e427fad1d35643d592f411aab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab3bc193c8b18d1bf8dfec86c61ce1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba02724b9b4aba6d5fbdda9bd20ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc006d232872ff3db487ce186a1d12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63308c018a1f38f55cf3a97a77d8a5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ae3c4c05b091c06ce6591041db0ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b13660059ecc62d6259cbcf52d04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c6d20a32026018f038ac13dc0ed4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8b102ba2147bb1ee0615c1c7e7017413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11e59f30e14122d41e31c785ca84b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c5e2a050abf93291208c9ab1d0b81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a0f55ef63daf459f021031c66f03d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676537f22aa736d3c683ddc278987ea4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed8ca3c9465dfe6fc3344cb11f935418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4a496324f93f9326b08cc0b5aa8bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d374fb7d6804d94895ab4a7531111b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19f8e19dce77fbe74016bd96796271421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a777eb09c75bc83e1fe051c54ca652422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040adfa000320c290963ff5b54a76e08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdd008803e8eeba8efeffb87bd6e63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43ccf8bd078692338c513837d697cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1972c84859b81781e2c612c69091ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b968bb534de1e94a74f4d9ad82aed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0736211873b720739181940394346428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081698c610440d19dad4f2354eb22e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a784ee3147e3f297958fded2c265fe7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688451dab849c120ad7bfdce97ea90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d2139d0d4e5f18a27ce7e4ec1491432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34d716b24574746106beb58141277a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ffb0aa1f69c63a499eeb274afabc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dd93af7fe046dbc17f7f15b6ffd7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfc052ba16bd3f02533ce58c9f887d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f52dcb4a3b4877e8988c6d0ef370f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8f1832772ca4fa967c195d672ad02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca59879e306f3cc34739f54f9d6a38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb39ea9f3b29ba7d3caf485aa015a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132612bad145429bd60cb1e9f3cc34c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b5728c149c6c56ba706be37437e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62261b7a2a2beca53906d9f7c020170443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c20ecfb8e7563760c41e670e2753a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5d7881f50e3a0e8894356f16f8cbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecedf703028051d1555f5376361bfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4204008aa95b8042ebe34ad7ac87d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8fa81772cd37286c3d5ab7eebfbfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0338f6e708884152eb2031f8d99199449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01725dce66e60449cee9dc5da1b153c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1461c8ecabee42fc5d0ed78223e4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ca2e6842b17fa1db446a2723b3f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce07fddce9bb1163f626d4d9b5df85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c56b6754d44cd840b1606161c1941454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228250237fae1f2b4451fe8f3f06ec63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e298a3c717a3a52b581de20f47540f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a261a2ab975d79b791c6f60396d76fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083787cc8a5995d20325ae9c6d1fd4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8536187018593f1474f731e44017459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f359aeda20b53950eb025049636a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22c262579b8de7a01e885e2b1ebf05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efecbc2e7fa08ec1c34db75bfca71d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e187be08039946e3f51b283ee3c08fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082763941102df5862e3a1e4cd89241464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc31ad2e967fbd74dd6d1c7dfd6f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ab8b40e1a5774578efd53adb0d7af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faee5ae60849d95fd2fa39092f086a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b296cc0b836f8940d64b2d8ee45e1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d2aaa8d3f8041092450aeaf567948469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce422cf63091c66cf97b4ded64037a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324fd63dab66d58835c2013fe785d97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343e21c94ab6e965ffe053c10d8038472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c51e0ff8c02a8ba1594af0773e8bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a869bb29a0dbff11c978eadf939f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ca29df351f4fd1e53b47320dce80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d86266ae442ab456ac65efc323a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0e8f36f833bf48dc5c1a9027cb69e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2731728670886daa85dab0b3612d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb8b31b5c0f3108b181842d37923d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000684504c5cd1f4b6fa85c14dd63c9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87914f4d953eb003450ce351ea9e7a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb96946e96730604a4fa77d0b6ed3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188515400962d74c74a35c11ca5dac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede300f0c0cfd03ed5b4ba511c18d27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a4922a83da4e7004740c8c35beeb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a3fef9121271db4eafc393b32e9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af178278adc5a3b79715c02cf347985487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86feb7ddcd07a76d18a6a8f61599b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe90a908b51613d118e99e73c7029f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ea5f5454c720d087de58a2f67d12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080313af043cc6f4a2eb965b31b2ed6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb04e719d17ca24bb4b4e2387adc06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fbf76e20a9ce6e5e637e1ea22d219493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed2154ce9e8a306072c3a1b92ee93e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffeeac9722434d9c8f7b928dc26c04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f47c59d4de889ef69eb9e93541bbe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c56611df4d921e602dbc1926f30d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0df37062b5be6b680e3438ca329821498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab61f266a67c774c5da3bd952d48a24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29ad9d528cfebda17128ff7df5e204500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc3d0d046304f03515e02aecccb379501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5accd19a3fb017c89423eef55093c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e7ac74c5d0dcc8ca4bd62a3be9bd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5917f69f5ed0b55f4054347ac7da32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f10eb3da44931309dd6d469fd61542505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac54105b76089c79875ae56b2b42d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa83c05a7358fc71b4567cff26df3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b553d7ce6be28d79b289796ef4dfb92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b6b4bcedf2a705bfcfe4d3e0c850c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94556e61e69b3daa43533ca27bb9f7da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c917465ce965971fe5aedec461953511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beef56f2d063362a6bf85a050f2f393512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cfb97acff3090e5fe82ec5de3afdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6396069f0041ba24882b10a17424031514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df215cd34f203ccfb98273811642bf3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ad8e6adb58ac98aeb99ace87bba6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00418be8be0565792f5cc04ffa281e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a36612a77d16f5eaec2cdada78d44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce2334e614553e277b38b0b317ca7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36259f3dd5e20875f9443aba497b6a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49606073a4c5ccbe62580eb51a46d314521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c5e0e6794f4f4abe0f15ac4b5103522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82285a86bdb2f1a4e0823c919a4542b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aed17ef848ac7d8e50fe6590ff27bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab6ee6a7d5d24e49b23c398bf08a0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a17b75c95382d4d5c694771bc28e6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008934cb8dc325d98ddd27cac293ee6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b7feecbf695e3a4bd3618c6d626d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba09e24e8e4a4f40f2e6912394c0557529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72a0b370ac47145c9cd1e907e840e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10428fe25d65e6f767723509e3709aeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bd37e34009886ed5507311647efdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c878173f9fbf7539ab9cec3e793fae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc830ab8d242085d36653ba433092352534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3ce4520515a640c0dff6b6309e8f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256733b7310117bef4a2a4420032549a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2124c00f7031fe2557deb091f217d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2704a0298591282e6d8d7543f586c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98cfc3e5811fbb4cb0868120111ffd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b482dbac573c0656cc65da96e732540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c009b27dca6d044ac5a8b958f0248d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba42488da5e784a926c19d007160695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab627182ec2da1f0c737650052032543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd13c9acaaf9c9ff2e36a2116b13d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a21c58bc3e56558656f1c73f707151545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a162daa0da18241e02665c87d1b92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8def7060ced6c4f747ef87f4354550547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b0ee1ac35c421895fc00861e7d4df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251b34bf2837e7c2f68b3972054145f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061affa280ca64a1769302ca88fa2b22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602cf1bcf4d90cfdd03706afdb6c131551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9013dc0271e33decced8f2278191d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010a2ce1e324b8ef2f1b7b78d5dfc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e06fb6c6cc42fdd2de6b7fd1ae9337554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45959833b3398bb04686f1659f1f599e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395a7fe999bb3259c79342c627e086556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d47681f7fd47b2f782e988bcf3ea8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712b5ab454100a020d85ae487f0823558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73681ed082a3ceb621a8a9ff60b711ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a063e7e9914dc58555bfb5b3c89022d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ad033db8cb71c11c75faee58a00a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383374a52e9b363ff9faa4cc7652e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ee751bd5d78610450197a3a3896c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267164ce13d134fc8f718522b4cdec39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61443a6a938acbfe45768fa47e43e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84453c7545d8f4e1b837652f80c7434566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6e7eb478bec90f5db60967bc7e285567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c5e4d62ff1c6c8a77cbfa230f27d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33082143e8fa5b16a35d5ceb7bb124569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16584b226475e969f3db369643c5abcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7571c45a5e0a46a4aad1da6507c37e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816423bbbdd215ecb9d9689beab01558572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57c458e68203ffb7c43db1e3af405573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f1ac4f2368e99ec2b089daa8b24cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9fec4817f18c0327d13c6172eff8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e40d36a5d650aa4c3cedc9837f51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38804b2492deb400e05d801193a4132577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf6a6be9e25c0e8139b0dc78b58b4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3878bebf06f5a5f37174872e40435579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7b1136744b6c4e165c077b17b181c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af33c5f5def902455911708c14f1167581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927eadd491145df5c7fe757ebc30c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01799651ef7cfaaee8087a0b8bcdcde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b696998161e670acf0056ee114f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2e752cff90842b47cc8ad647054f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963bddfe6b3975fa8f8c777ae21450586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84dfa03a89d94f6d6236bd3d1addc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f15f27476539f5d7496f10f04673ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b62606ad8a5ad7e7963494910bf4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a518440332f73f25602dd880387f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb6216c2b80596fa8637650102057591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db45ec2cd64cb0832c2c5cce6f3b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b433c0df0402d41d526309f345752593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f61bb1912e834745db81b68e99d82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56727c36f50d62b8bec7a825ecb3d62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3bafd3e9bde96028e078d3f3f06f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33eedd60d8bcee60e71f73d998c81c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d57331f9e7c8d0637ab5a04222a5c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280a40052f0b0f78cf25dee735650be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295e869005ac732fa38c4c09e9c7560600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0285393f3a55143c8e75197aa953601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43960094427a772032cb8eb56a65c0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2aa1bfd6675ad9f5b85c6504bbac7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487d89836e6f931548dadb4d6ebac83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2acc9a6cf744b3531c04593d2d458605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869ef134680703e7f078f60a79d3726606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f9457c4cfdedcbaf652a15e203ba3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c960669b3ab2f00966701aa15bd19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c84386d3056dd25aa23e6a7869a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dd30b5f5104eae7b56a80a0c2d19d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03de6c2ca174ccd826d5027b3782de9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a22b71500761d11af8b62494bd602612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1358997109e0130c608457742086613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048b0dc3a85a98f784f10901106662614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5346b1d6c2efb2b12fd649cd5a8e23a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6f64a4acf20dd82261711ee7ab69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e6de5c6ca5c7ec3d30b10e77d65bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80371df6c5d3b9a8dc1b767d8fcbf0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd123fe725dd3db11a532c2c5ae76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dff5b8c47f9ed85395ecfa43482f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f4c3d1395116715e8252f7555454621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e33fab36e23da3a9f959a48c2a1f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac9260bda1b81708a201e23f73702623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f522b62ffabf5b1770578f38dc22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2602d110a6a6cb9d35844cd39086c30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15322df00e1b2d31896fcd0d3305e38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefc4a42ef20660d9556c6ad3a3a785627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868dfb9a7af805e1e6944264d7b857628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08256a7a3704e7311e0f7a575be1c502629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49535419858ebdabbe6aa2183b178eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73fa48c2152e2478461bca4156ed5d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7289227723b22c74f5abdad96f041632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f2ad331bca03f110d725800ed479633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc1257ced3b89d831e77a6397e23e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9446ae1ec7f40cab45ab80af323018d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089878ed953a2a7cd9f9d6d62e3ff489636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0367587504b3e3ce24e802368586a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba95052dcef7982eb1c8ee3f8b343d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005bafc80c556674b6e9fac54bbedd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a59f15c66020ad4225596249c473640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eab49ffb3ca622a4803a20f69b5e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580660462ae643c939f0c7b87f9833af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206dddcd04fd8e79d22e868c016736e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937112cdc584e4cb53bc83fda9aeb9c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a2809c64a356ce467f816a0bc0a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc750d75bd4be203d9183a67497996646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f84d92dc864effd57c693dd641bcf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22020337553aed574a0567a72a1ffe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca1e8d6530aa55d8ab1938f441126b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc67b2b9532159db9484dfaa355dfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a315ad13bc8fdcc218061875f3fee72651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b43d0da26d5ec1153a4bdf064570b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79028f75b2a118d1435b7a6b81a9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b9cbc3c9ca6694ddb5f00d1d3a960654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be88e0fdbc66cd6bba175f7cb073ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d050de3e4774b0d266d3bc0e43fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f8ff144d1b2e1eacde3affa3a7cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec378bf93de400dcf0e305aca7867658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c969280d565e4aa8ad4f899aee1d9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb583b31779fc2d91589309d88292b16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfccbc1e6b6e010c34ed2be17f6a0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd64f32f87c6c514f7514140432d64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840f42807ac1759567db85efcaa6e3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d3ca13aeef15b37896c44b1982ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032b7241bb45e74aacbc2a42f81d402665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc0032e0884d57ec7885b131e52689666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c9e570ab744681b75a95c0684a995667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634f1106360c891a2fc0bbdaa3742a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8149d14c8b7226a43f0b8a419d238669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477ea8a1d2cfcd05b02747137ec683b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9b78bf93ab856f1c2756367cb1e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d3be2323975508edd538db2f4a556672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788628442d2ada3935b53bc8fb3b3e11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450cbcd8439f1e453f79ba7e6259eb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d005bb108713d59e523313bfe30a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe5fe559babbffc2886127a576ae4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d576a760125a4393c365c9a2566ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf210f9ff5ab8a7abec75a047bbb55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94930607cdcb6086fd8ab11a38029c7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b25f1d091e38e9c39ba17fd7aba15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91863e9833d72dc846671fe21b6067681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e80286e30f537c1990db5850cedb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e31e893fc82ee9071dd6386c6f30f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04640115fdb1caa128476f207c2468bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350b0876cffa47174b052c0bdce7f88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b024cef331e4ba647d4f0d467549881686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752cfa2a464a5b229ba2094b4e4119a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bedc223d001b2ceb1464559ad0dee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aae6dd2f42d68f228aacdfba4ac20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54208306cee35d384561c9164687e44a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314f23d71825a625e96a820195cecd0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05773beaf493b14d2d827737b8db58c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f26411b95a05973ba5e08f8ffa01a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14371c0d4e9c9e6486822f27bcdde7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fa35a9e05e28a5ea7809bb06038f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5641a14472d3d495caa13e5be8e6d5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae65e6d516577e62754caef4b76b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6b52417411849cedd800e8371053698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6581056194eb5e64c647e75a1e714699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c63d40605af8bede406a899c71e0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0b520ab5ebb192fe2cfb97d89fc18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec55ef6757df1871510086ae6e49bc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482688b89e786302cbb9a5191797775703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b15b730261a9f5071d7d0760d4eed7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00338308a9f1563d8e3587764c0ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0479b8eb0b96ee5f82fc58fde02399706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76d35dcea784e819cae65c5fd6df3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199de0911790c27b93c63f79c98479708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05705fdade6cc9a8b12f9da05290c2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afffaa01d421efbc7daa7321742166710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ce325f471836e27020fc0c46e77a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c2ccade861cba69238cdd3edbfb7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a65252b33854b74891c368d632c7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b32069861b796892ea03f87389c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80459beb66add333351dde6619832b5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9396cbed02849d6b5b7872edaebe343716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a1eecd197be5588580a02b1342eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d14681b636f4a14372dba24429a46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aca079613fe7ce883124709cba976719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b15688e7703f8f713fa6005ecce184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fea335327a820b3fe90e21f12376d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535347d1950ff3f490d7b0fbdcde607722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720687d29fd2d71f262670afdc6d60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71b1b98189c8cce4d692f0160f41d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ae3f99f02036213662792fe6b91b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32df21a77de103f13a0b494be177bb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640c22768c6ab0c14703cc5f1ffde70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701d7137c777a722f29bbe4867e9be9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ada1dc93b0171a990a6e42b79276c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3d4ebc2bc84ff5e5b772129863341730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712483832e3e29555cc472d82a5fe78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa869ea8232716ce38b98a2996c40256732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2ada48a0581cc9913e0aedb6be7a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76743fb091998d8968668c9ccd2f16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ed68fb194f2045ddbcbddfaf106b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df58ba37706de8877bb45fc942188e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6530adc3c8111a0832bb6b9505fd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5cef75d06a8879a0e774ee82d300738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308d8b5bc2b3fe1f7c20fc6676cab65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a322c7e34c76168874059d771c8a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f83263e06ed7aa9142f18bd30b986741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ed0de2e10c663f44a63a4c4947782742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4f3f1983b94b05e6956f612c5bb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ef89c5b37d04fdd3dd1a4d859c43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5593735b4e327c7699546f4cf98e3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f53cc00a641850bdefb6e0eddc40f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcabec13a4486fc680a1d2282d9f021747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5f50b79cc139b6577dca0d857b84d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708694650b2f17f007da70e5dac531749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809b34ff5157c1436982c0558fccf56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0d6461a0a8c247effde5495e662c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968690eaf1ee9680e349dd25e51f44c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e7e9c2acc22a75b89a609250ae53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492604d7194ed87120537542da0f8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3ab1ef243df219c0f0fe5d059b860755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402713bd52a6e502090b3fb58bd1e2ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75bd39987ff8447cf9808cb0baa488757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1025772e2b78b37c4fb09703e17a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1272a6d9b6eee7bbaea9f7af36488759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>