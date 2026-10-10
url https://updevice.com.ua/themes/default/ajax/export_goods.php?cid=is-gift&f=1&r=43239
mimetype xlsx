--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ecbeee06d1bc00df914bf88a094ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b90664aa1595d772533797de3911b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643f1353896baf6707cf320ab436293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799b6b6a4fdc38d5215ea289ea0ee0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa1e41a4644ec8de1e180f5beb1d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb719b4856078b85172265a41cd203436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee43f616f410582165552cc12145137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd9f43ff989cb15cffe76a1186c57b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc866913b8099809dc5d5569a74309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e263f9b03257115260b54609b8c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21479dbcb10aff8752212ad93d43717f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b64628c6df319c1456c253a0aff2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb82596d3c01aad8804184316e0cb3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26452869382e2d37a4fe3c94125496414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283795c8da0bb20957ed574cc2a637f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b19ce102fc9012e489f68e8b36e5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9fde4cdcfc21bd010237f1db7658017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a04abde913d00b5188a7dac7f0ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0e13c4f33b019d791ee4d38fe2b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642544e1582940045909963a8607d04120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba433702a81f32f9bf2c6351ad16d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab65e097ca1a721bc205b6a00488f9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fc09f5c91ee26813c2099ca3b561d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3e412085b9a2c0582183fd46f725e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855cac426589e02b2c1038953c0e1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e09ab5e74ec75bbe612539bc297226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380cc0eb181e30c0c47d96a0b3b0a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3af57efa2f9a819cf1e57666c7208528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25256f7aee3abfc9dc4f14989d51a2c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b241cdb45e5432ad52df71491bad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8fb2df67599811148c8712e6aecd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e355783126af5d1f1d7248f01195932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02ae39593aa843c9c3664875fe8e3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6f7896cc7733cdb43fd098a3dbe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba405d15963596597dca47bd1f34c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19b638d136ff66be76549a589ea18a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a799a5d818da6599e314922110adab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747984394fa7efd945901151bc6573338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9dea116181c4787bdfc7f8a9b823c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa372f705cef9f6b3e4d64e2cdfca840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f0c8b3fcac6e5262c4fcb485ede341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a00fa195f8b589299fec191c488f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94839d506686370616b420411da82f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdee86a4469ccb5cd26cae348c004b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beddae7bbdc88049f5dbbce41a7a41545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359543f1885c33568a3477a731e61ff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379e77b875baf3e6f025b4e9184e0db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10187e4621835ccb0db9637dd1ad80f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590cb15f17be06146fac8959d325e9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72d8a03a73bfdb5903c64e4c8235650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdad13f11f08fddba5f97f96625e03551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d7274fdb9d31bb72a16ca36c2714a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e09e17c71656fd7d422752b1dbade153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcef735e68c12f376f3a7d4b6c57e6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d85fce6e3e60ef775a230b63c22b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a20b447b571b632d73216e0ce81556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc25b451237b2fd009372ced5ba6c8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8329c6a731aa26c044c88ffe456b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7023f17234187bd5b3a6fbbbfd6c0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82e1813ba80585d94dcbf2611809560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39e4b78121cf709f9f0b9075c095361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8619533c8d8b74a8494c5e005770762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eccfa707f628e554acc84a402342563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3622cc6df6df461632abb4ac2b536164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07427e4e5f6ca8a0dce14d1ed005e66965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a036c163fbb96cdf8982712feef89466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d17c6cbe8c7af864b6daffa6dffa7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526482ddcaa4ce219994da138c83c92668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75a3f238e5775cd2770b03c6aa20a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53af283bc9ffca643ea78bbb04737c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830979a790c24f5deeeca9d59fa8cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4702a9404208829f841e34b9fbc4b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a36b52c1625427740ccd471f0911d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43dd809e36153ed010251850fccea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82dc395a5a1f4b38e263c59f2f110775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de518fe82f7aa1023e20dfead1712d1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78924eaf9755dd3b85130aa5ee5a95e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f116e89f3ea8476c73c603b07c4c04378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f828ad793bbec2df95f4a181563e3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21031c99477343310a1c1fabf35bc5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf3e3917af946a7315f5f924353cbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40465caa7729a6feb349ba0f491ffd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0abda0a783361a886476c39fa09cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a1df5a52577b85cc47bdf1c71b41384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3090782c183161f94864a3174461f9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6158d0be7728d86336814d89d9b3c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d6dc6cfb99049df6988401ab8b13d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e173e64153838924345035b46ae595e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3eb43fea91048aecf811b6cb30e5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a4b62457e174e48e0b1ecbfbef9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351f2894d0b539414ca620c488947eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ba6e671a31c7c40e6908d3a1721992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17c50f32ceedc7b1ad17d25b730d5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2c82186b092fadb98df51d2421ecc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8dcc5aadacb30ccee7185b56160fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a350320d7c6c67a3d9db048fd5259696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d5978f855763d49a26f9362f27ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fbabae3bdfceaf532b5c6c579c5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c61d6510853cc5ead4194f21b7b7b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b6087eea44067cbb7af44ce71679100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d574160be6fa15df791091bb67076101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d70ebf57813685519c84356ffb04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a83afccbc7a05b6d8ed057de31fc07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60e659162a5435c84862ba82b7623d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dffb2b896369b0f0a245e6ed2f66e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf218ec40486455158938f3052f7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa5fd1fcd3b9cc89c6e5136b4a587d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335259a229f542e2e4e68294c400ce07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e077b0834eb79bcc759d38b2604737109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214cb46cb20f0009b9a6663a8e355cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e59210e0bcbc86893e3d3e9caec50f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b4edf61f4a7e33a67d7242cf9b286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b357a482ac967642a9899409a3048a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56e60b445d0c881a3807b6a02d1131114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50ce7fb90fe754ad8f20612b7bf05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff156dc0dcfa126cb0a1c53618879116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcdab95fa90883b5dc642f6fc5200e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963eb3643dd3a521253b496556f313118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ac0dafdd0b754d9a174f58fd5ba2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf1067900e8a07fb4cd8eb5cd56bbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4760a4ed35c7a97ab8ab810d99e16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aecf16746e50328ffac8517d1bebb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861451d2ff7ca775ef5bd0c3e43ba3ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631f265a6ae208034cb7b1780d7d184124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cc6afeab8d160620c521ab1f4d44a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a0ad8c1011ae214c4358e7481ae4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23238f003d3d40fba584a890d02f98b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401ac68d8e344c4cc11bc3122297d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c8e54e8fb791f85384336618e4be9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2344ce6639b64960ca54dd39d889dbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c25880df65ecdcce6e86334a1a4d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1227fec9af435a5122f2ae7d3fe63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d5f4eb46939b1d29ed62642807c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954bce9f265ec28f34c4ad420c7e2fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b7e7308306619cee3197693d8e76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa29b4f54f4f4e1ab89d783f3816d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a32ab7a7fc103e01a5a92310f835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b19ab86836cb4fc3c7aa9677bd83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f41073a16e0404a28e47699261833139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd33565fb9f57261cb40fbe90a6f57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4d454b356b0a06a9df5ac64b1bf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186053fd56278d69193689ac04903c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df39ad7d7b00f8b8899d23ec65de32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac312fc2d98e4a2287b3123069ef7f3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98cd74425e8aacd33ab02a7e24a655145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e678cde261b4d535ed38c2388eb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976accd8caee369f216557f97951948d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9e44e0180a9bd086408527a11821148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf839d49cf13018d86d657ece118b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e912e8d48fd51f1ec5c229ea1ec9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496250c014d4f762b5076221ac892fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465146d33ae3399c596be36ea89e587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d8435487ac924715e76bf0dcf573153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013da6c20a289c05088e88a140d9f6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb397490e20bba101fe7798a14535c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728d47f922bb770449a185f5613766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027a564d8086f258af34e9f50fa0ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f54bf6d489b6dd2c76f355acc9e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25554641a36b7d35ce5e7866860ef15b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc7105184dbd9d96f3ed29469b4b50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13242e84a8bf271fbb5e24d5c0784af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33f24c172dd4c8e40c832be9270277162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d0dbfb48ecbdc1a4d7809f29bd77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a074a79bf268a8eb248718a353a09cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796311d59fcc13720b1a806dc803870b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19904c918ebe174650709165dc9d5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda05de6aaa41d37484455e86e61b96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4810c721042a407ee14c4b763952a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d0e53bff9e8436cccb748ae883b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe00c0ddbac4e439a622351585e14e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1219e115e8169253b34708a7b548aaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b652f3474b78b31b7d76562149d93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1084244d4e4a5ad284b070334ed48df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6270301500869f8ccb3a649323e29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7e8f8035f1c1e85b84b8f4c29b6ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52224eeeb372e16cd6c39bd71fe9ebb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4861a9c15444849d546775e624534c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab03e81a526a6bac81b760cdf1168178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0ecde9e4be370eff93262e7cfe34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5370e6d76079aa704a13863f8cef9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ef67c3c7e62fdb121db741f5188a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f76defc5a915ae2887e233b193a28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ea2c25a0dd639c2f887af0851504183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476cde293dc930e42daed8a32e51ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58698a25dfaf2217f89312f9acee58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd3b8518ef9f5a88b88aacb5497b14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dbdc7735389aafb991c51f0d94100187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ecf617eff374adb5a4e91023e65f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7dd2b17562c9eb0e4f83197d76f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57300669c380a63ab8fec9a7c8a85dbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691bd40cbd56c9cc38e10b2ddd766e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc8c490c8c768ba04d285515cd159192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732473c70df6c100a26def3a675287193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c5ac1359efcaa756fc74ff8e39b2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9d62184fbf667b602acdbec4ca67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882509167c06f9553b3f891c28e26405196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0056ca3097155f6f5057d729d5d2c92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24888c76d87497501cf72e130a9cfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ea13262b84378ab4423e92562c5c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc60c76e4a01279bcf192bf1756df68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f860ca9bb3c094fb2673ead15e495d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e52e11aedc37696ec3e31592a4d74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7198511bca5438ae915af8ea3ddcc5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b12ef9ed072d9a4d5b0e2c59e424204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc32c81644d654c6f992a93b46f5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26aaec4f26e3a8f0aebb46d1688ee7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f629c62265f26d45a13c2ad7e7c35c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b57eee16c7eba8b0b706b193362bf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f6efa3673b611840e478f290e089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544a477ecc668fb80738e5f2035daf8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc863c1416f4e365924f508afa13b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f44a4b08d71f242802e3d1ece735212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fd50077a6f294059a8a2128aca76d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543557db37721c54407215af972ae6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b9323dd5ce455f1181451f098a78b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d856d3b97a9b666cf6b4d3f733242f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d1744e286042acf691fa2a5839aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487ff6343c1c332b9cc46d2ad3858e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4196f35ea9a6aa689c65e255f3d2f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472afdb3ecf1afb5212d2b3e9e44a90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96920b795e92b79b28079f2f13169221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f590bbf4361cc942d0cd25b7328c110222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7ebd6be3529fc02d2e132e1fadd3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e5061d8d688bddfa7a17ed63d58e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be570e9dd26e02a73397de9af77e3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee58f900fd8c9b84d04c680a0fe0ec0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98137b26acb0aebda2b8cedc57429b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fd69b6fd96687ea08d9c15e9f73a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6cbf94c7b7e7c5b99fbf25e463c5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e054244fd86b984e71b72eead3fcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87576aa502c869c52069ad4d5b17c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa2e7c5706465169d2b2d3497f7b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0cb3f774b2a9f8654c11a1629504233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889767184e74347effba15032977bcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65895c284df13648e4e0a98276e176235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30bd58cd1a428ed4c1fabc38ad05bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d11fc000a57110c45d22eac51a20f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc0ddf58a9d03275cf32a48667225238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f05a7167b3b9ab0ffc69c23f3e805239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ca5ff7b7b2a2361bd15d628134709240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0532d003c3b9f9fe3c7be39eb18b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b0de1080f055ece4f5d9ce255e96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88ce9a11fa8b1708551ce05e9fd41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33397a6c692c79f6bee305c618d849e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645dacf9627df2e6f64a97528b1bd63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1a17f4b1c6bb3e922c2ffa6fb4d65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd8cc61fd2be5dfb7089363c3e8f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64feece9c7e92c72a57da034c21280248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c517025a639b0301c3818c8d7c03f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c4634651093ee7836c3a01026859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8bac4ba5f9e9867684b963419d733251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd711d57cfe5e24fb7d50ba90cc4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb33814a8b3ff1dc7fa76f5b83a9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73e3f07667395131270431de1ed3ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa392c65bb042d9b8727de27910539255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6b5b90075293082af9ed9a730fe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec6b145a4ff07d308205380327513f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4dd782a9c96b38ece89e4e3160ccb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77730b146b55d35f3b8aa1c5971cd9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3235ae5dd1ae01f77820b6a8a2411d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3932101165160b37de76cb93381ecc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b7d7e74452bf3625006188d03e259262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1493568b5bab8c1865c160b8e75c47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7ea59b0b2d598a41fc5e3bc99296264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49278e00fb403bb2e04aea55fd430f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547392a419efa23bf6f60fe1e576adf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af55e1a50aa4f0b275113d2133a495267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930c100184a642ecd73075c4cca0e5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e36abab6d41ed96a0e6f84faeab9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e86f16360eb39cb89e2b9d705431d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f74c35ddab116cb3ea32a3fef6eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d718a6cb625ee0dab73d91568ca8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117612f5ad30dac7c11b21c833b6bccb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106497b90d2e1dcb175c8188a8f473ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabfc48228ef809d299f7af0b680db1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38843e959d36e99c2b22c352c07033276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3c13b52b817b30d39b7786233102b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd670c4fb29f8142a34366d5c719e2b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff134997fbcf084df4f1cef12d8f7aa6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b424520ba3fdb3fd058275a93400a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67407a884971b2ccbf039883bec51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca524efe1f7f9d3086e3da2a0528d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd21def7aa3668d7133dfbb579a1e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed98b0f815ff3162b05093c026d562a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d0e6d129c36e76a991ab9c2a3f8ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdcf2f56e5bc43f5d91d108a9a3eb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb584210b6ec696ee65b4be433c585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834020f6d444a019646ad294e569524288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ff987b0fb7e6fb6c7b2737e6bafa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78448b9bc260ac23abab58e008a71725290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25fb4cf8a62f2b45334c98377c9db0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782aba181f41c895791d8d50386b37e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbdbe064d72c4ccd41b04790f5f044293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f38cdb729ec39c632d21b20504d93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c7dc8a944bfd5a5e98d9ad7beae8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115ce32ac99a81a1bcbbf3bc3a68c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e86504b265f401d5949408e878450297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26062d59e177dcf3e74bad5e6a55e1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3acee6e114dc079c79d68ccf8fbc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bd9a37925ca3cb1372f369f32b001300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27afccd6d35eb642fc1649551f44e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f65e84297121a158a8f4c898cc28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc536d006396d43cc765afe4fcceec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec925942787601c141524c43ebfe74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0755c268bc5a537fe27a3e37c1e38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90a51b45525912a2260d2f741e40b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb50147f1d80c3613712a3dc3363a60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28350ac2a2042499f8cea5763b584b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60cb11cc79e05bf7cbe783d15cf5ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f88590b2ccb53362b2254bc48e2c38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dd13c188b65759b5839cef47c1991311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3da91adbea85a3c474f59ed5b15c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793c7cd06ddebdd8a86c56a5a61546313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e5ab41da8f2cf2c03aa10590ecff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83009d9f5f4d41534815f4435a5de5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30806eba95e07050d53b02f03e6723316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ebdb5b382dbfbe5e9fc1490a27cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f463e3cc42ecdcbceb9404ed81a03a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d1b7ab4db6de0cbf74a7982e48ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c21861ff91c358cde2b801fc5ae906320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca737c5b68b78a011d312a517e89d7df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023082477c2bc2a76811b54bc60c3dd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1b97c57f9ebc9945e83e99c2ca91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5001237dd00169fa02694b1c54aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e5d3ecc229d866b069d36b8f5146d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505d44c3d55f6322cd275258789b745326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448616baa349404e80a6db0282f89ff9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108f789593df0f71d367bd24812cb49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365604d7ecff08383f8548449db0e964329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d7b1b27027de13998580f51a3432e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f75b8e36b5757b58364130bd3860331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3d04650932dc5fa547d8b201171c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a85b9a75cdb066d8407b3a1cbfc8ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58237250a79469803db9bb807145ed65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090264dae0bb64e6ee81a50defcc066335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74bfddbf2b2fedf5160d252d50730336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f82dff5024e62a6637947319e20160337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0173c0b280a957706c5b7a2a54abb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a3a0e02c5d8d092102d7c24478a5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3e17c114933dacb8cd0462cba9add340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0608770e5383deffd3c2f987a01ae99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5792e55d125d51a18604d1c8d3fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe774910e9b5e78a5ec4bc7e15acffb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354476a8d3eb851ba8ac76375787256344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad68b290d60a84827b003413dc675345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3dcd5275ebfee5ee3ce79102f0cfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542db00a1fdbdb16e44ff4fa76fdeb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3a7bfcae044930aaccfcbeaeb0bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106bb1c5a06b95c3c8689e11edd29f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85cde9b9853295ee7f624ced929ebc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01bb5299100470bf38149b5a0693fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b3e838d2ae1e4f49f3b87c354b31a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa08124f497cd73510a798cd5e9c006353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2ef4dd7a447fb35f541fe7e205a4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b652cd5afe7ccbdaa30136d80a48150355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f21ab7dc8ee15c5e6b156926946a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaff336f005db52a8e745e8e218199357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd33db7a139d8e7d7c313b8eb3b2aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509c3e4e29f52041140b2f8c7386f2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1788fe41bcc6d36d48bde67804fbb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d03d9eae9063f76cd69ab4f1d5b36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f1effe42c5b0648f996d9fe29c734362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4f3703547dc44065ce8c889129eb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851613021a3c24b3cf97cdf459cf760364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44b2cb8baf2f32d2efcf90ecdedd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0fda0eed3cbae1e8653951c5beda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed8ec623a84d973e26ddc6d7c7daa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914a3bc263c24ffa5c00946e806fd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a906cf7508ef0052a384531b74d72a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b814e3bb051da94603f543e2b4b96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33dcbe8655263efead3735c8631b07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d0bc5bfe4ba1239d757d2377c9411372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcb65115a63c7530083ea0ac553161373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cae9f3f41901d0b4190f3994d054e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b39e9dd0daa9ffd45a5297f84723375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f79ca2395f203446a03b2036aff11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836206942f9f4be4be7397c4625ce545377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516c5fce86bb6fd11344a9dc98b7fd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a832fd898b449c35d60245a9f50377379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b810c40c7153f9118ac6f20265c60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff019780ad490904cc21cac4694ae7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5579d97d8d3428ff289d37d8476169382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a6834ff53e7ece9a631d106e96e19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db3ac6df1a469761d47f352e332f4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e840446aa900d82b08a308653243385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de258235611fc9ae0d68a927738b25f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe212813c5ea1e35f04aa312ec5dfaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38278f820436feebf510ff8ad2d9dd9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b183a56cb9dfbba2c54bc7b24a8e51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1faccfdc135c2837120ebf5f5089e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627194a85aed38dec486cadc502d58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0b1442a6fabaa1e482faa6832c082392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314961951ea6d2a264a740980224023d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dbc27135d769b3931d99d0fa0af4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2661c5178c317aca432630e5beea1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053c373e89cec78dc3fcc4be058cece396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137b52c84a4c57c6d336b32789e07b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24e64e4a1908450414939a56b82d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5010136225e1f79f9962d59df4a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ae222dcf7efc5a8311edcb024dfec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86847c2f396f61fe80cc34435a5dbaf5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625683c0e9f2426fb4f33cef27591b30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89d6ec8214f72d68fa52af52ce896d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152815dc5445c28417aef87448fa8ca1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a594a1d877bb961d9255cb00e254405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d791fc60735e3c73d975561bc69d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c576dc1c3aad0c5310761d6571197407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab685fb987e00151b9f80911ca5523c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913a059a242e449e2cf222045b9c36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e70ae9be346e8ccba8e5f040cadea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52969f5f3a90697a5a8fcafbb3fee5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27e3fa7a15aaaddeb5904fe155bb06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a759a10291550da8f40eb84c0562c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7311ca7ae271bd768b989cddcac4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714708f11c61cc207918300b5fc35b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1c8c7cec324b032b1461cf65d8ce1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72813309383feb7c4610f9fcd1864b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5d73809d06b29cdef0460361be494418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba324a11dee31d91d5f6f5f7b3ca38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ffe8fd1db1bd4f10c02ab9de62d87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef925b6702cc25ad7cea50afb1432e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a761a6c07b01c5e1f41bb0fa9f1d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b16bfe5570cbddc6bc72875a498750423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670534269225d8ac7a06d5dd121f93c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcdabe85cdb33b71dad1a04d711d38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627c94af9dfd96a07e60256124e795426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c8b91141fc62cf59841819224f2cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277647348050e38138254a023ab78b2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dda7289be42c1337bc31abf3789d7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101396a9313d7271becb2e1b1daa4796430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb2418414a46acf9e4e93ebfb3812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce99d7fa1e9adac542d1b01cd13bbf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018992476c64b8c45d39599538cbc97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341df7f7840fcd2f8b0908ba37434b57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6942ae839907fb9d360504262130e1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eebb3a7f49960f649b88fa77d9159436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6144136487551f7d6a4596f32e49f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff48e4fdc89fa87b43e56a715bc99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8b887f388dcf1654974477dc0d3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a13109b11ac097bd6695f10fb26285440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e706ce0e27abe665bd4661f73cb86ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff5da244abf29b15945173956d0a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd577969faac2e3e5550752c4a92377a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f454c1954d6863e4840ad29a535e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d17d9a3d8b13d3a7602e80e17bcd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79207d8186dac305bc47d6f27811fd87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af7da70e3dddfd1b51af9e5033bfc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e42f99241303349842cc4ada97107448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e741d0fec4ee23a013ff74a77b84242449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88c0a557ce9a1f9b7d5d263bd2297450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e2edebdababde71e57e34d501bd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba26d25bebd8c4acd2f8f61c468098452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482e8bb77539ad93ea8fe4abdf4a61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e1c75ee651831a153a53e941cd9d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42755b9f882faf4f0d1a1046fd34366f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c95ea57f0a864038321be6d95ade2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fa5bac6aef96df0e001632b008625457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909df232890129b24b94a27e7483163458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99b2c03bd814e62b9871a02928527459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c275d64cd6a95578cbd88a5ed5d318460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ae36ada7620b5a9d68526565855e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be48c0cb3bbf31ae2e54eeabb19e06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa74dd3aeb583b83000253012ce144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52054b36f75c3671680f7a62bfa3314464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1947f8aed3d7e66c0c4c075c87e02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b00aff1ae680a9f271e99ce483c6cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61260388ff6abf1394eae3a7acb9adb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa951f026440d7f27178d3ec3401e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95913180720b6db5c11ab5c874f42804469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283fada398fb7cb229d19a11eebbc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b73ff5ad3cc12990f47c1b27ce1f84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2b512a8b2fe000f3b0888485b86c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794fda1f2cc8817aee728333f3df25f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe957f1c2742f9b3d0d7ba5211af0b2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff1f50828bf31e521c41e8a8ed5d1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddcbc76ef24756780d81db04bbf5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8daf9613b01a8c53c3bec6a9980b76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24705058dd9fef650cc2f5c22277f41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ab9e69ab38ac2152b5880bee8dcbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7183da5c127ad4baffa1f02404512480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404cea08a2c97e742d1e830b99e5997481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5b2159c2e6718ae23eb28601fc03f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a29004467cbbe95bf5af6bb71b3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4b053cec99d992004d8fbcd248d9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065ac415341710414f62918fdfb34fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b18d3f0c869166c30f6f0385ad507486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c6af918484e9cadc9a02afe443e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e9c6121e99d56375cb8d23457e2c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c10403b4a4a4638a0fee17600c065b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213c12938d24a8c52f4c50f1d01d784490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd1c85ff105008e1923b6e458e6477491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ecf9e1ec1065d851b8b615b3bdc8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbbb85d1c83552e7d7fc54d9efcd43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251b6da194bab6543e143afd1e0b1c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a693a2c94fabb515c08f6bf3c65fe3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57df7a155b6edc10e1811793a42aee7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7748a3aaeb2a03bcd549576c409f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfea8513af08ab32600e7327649e30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e863efde7828e3c22bf4a40e845a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f227231f378c0e6f181b545edb82e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428f6930af75f6e63d39bf616ac2026501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb0091bc4db1a1c927e9e6771c41e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1da8a0e66fb82f20a02cc429c0ad24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b39e1431e80a6de7d3731b33e3ab26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067afa6091f060eb6113bd8781a2661505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba709acdce49b9bb7c7478cbb899d66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb0f156e3b4be29cd9f20efa35c0ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615a20e610d7988c63f5975d195c7af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0a51aab5eeb7da23828c5c16783d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa688b2f6db9a612f61095841e349921510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cea4433249f62fe22897e1bcff4dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f741643da328f688ebb6162e25c59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dee58dc1b401e63bdc65493467037513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab06a94e2dd53fab28519be11dae72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a113fc3632e456e8c2d96c3e4042515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640d22223331dda5022e5ea8067ccd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffb99270dbcc3d60c7dc94a76929de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a29e6e21d35f11e814ac53f60f87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df997ea29f5a070eb5da09efff33a8d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8ff751f6a5f57bdea95b66b4839c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b6e94cad75597cf8fefc094f42cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcdd6b5a8c9d93f0407894d953da9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291b8c8b582129502a61d787e734d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68decb776de13e3e98ff731d9187e7df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6b20eddf39bc6ed6507957aa67b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cb457bab8459f1f1042c8ebfd6272526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4dc7a3066a423a82bb9a37852f545527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01ab86e9c8ebb35f3316a48fffb018528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b4093b1580d10e283171d5c0fe6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb5716c9b921a2d5b7bdcb74251b61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6553edc695760741b24fc793a6b111531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3c41b6597f34f1cc0042d6d04fc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e41df0a136a7ebc5e616782a4291e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf670048137b5296c1bf1214bf8bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bd8945a235a7f8c1f9fc81886ca11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43997cd0464e7f36d6286d43a5833310536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4843aa2569bb7daad632a6c8d6a3ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb2dd9926bf03ffefb15079e3ae4d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaa3f6c06b7e86f038c0d6fa8ca470539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba67a51b7658587eec8b6f58ff77d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da394e2495a400aa74119a137a776f78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c325abd8ba931f9439ead9d0922eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d7f65f9fdc383af568cbc4a800b7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386991e2e020c1d380d565e547156f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673534a58dda5582fb3a84753057ec79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51241c393ef25d68f1e19b7e3d50cc51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9acffecc93be8f03ba7d3da9f5ec00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a8462ba0ad0e93acd552461117014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f920da4b1d085a0c81e00b0bd44ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd44e971bb6aab6eada914f9ccca36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c6c7ecacef287e9ed6d21cbbe79ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f44ebbdabe36a20112f3e94be0cd41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9cd05f7e8eaade4fe578266ee4ba0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee47efd214ccdb648787ce32f4d51f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1e17676a0c4255a650185184b640555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a2c46cc83adc9429e41277501314556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3c41a51d08845323d3761eb06334557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213cfff3d68ca2128def63a95c81ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d61a9536bfaa87c959fd73e4f73a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e49d522a0bbba5fa0e9362afd34f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f653bf3372b0d6496bf4283d1d6a36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e6b923acaa02938916db9e8b305a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f43411fbdcafb3e5a32ebf1221b2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2bded44c2eec6006f7f6a1be0f66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c8b9e9ae6d50af03d5df82e648b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b9aa8141b62d4a6a1c1ac5d69b1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4982b2b1cc90c88c16b9250b958e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814754e8b76b496b56a1007c5bac153568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837159ee3de5997a0c73afdc9bfd16a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7fe29d9c402de10f440fc9aa5fd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d5c6504dd458354860e228d311e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140212584b09a3f508dbf6eff2e2ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37065a3dd8c84970fdf2170fc736ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753a617f30bb742b4e85a5c088625b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe307e9d90c77ea16b10ca7bfa4005575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7c7b22c67f0ddad284454779b09c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab51fc01d2869a5dbf1d96063389f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa483d7803d2ed25c3510388769e7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37336d9721fb21957a1a4029f3af9a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3947bae023f6bc98d8d2d9e2edfef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a8c63cce833a43b562f14ace0c10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d240d4f95acca3e9f24afdc48042e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbf5453228c2d25c9101858b4dcd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9766c3698270ea7ac824b266c762584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471736e94ccaa7265d459a265bcf7172585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca7639c9439ba5e479ef61ae6f8ae6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf6caedfe15d3ac1e6a4835b536e14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2f5dc70f5e671cc5cdc006e82cc87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee402639034a703dac04fcf1db00be5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caef855b6fa60dbc5078cc1cffcb52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031315796a481c26a2cd414039ce8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2705cf83430e6720073763cf63bffff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcb7931847052cc90e5f55762437d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df35e91ad3effad90ebf34e100a81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461ad2fafb6c7692b1b42fdc6658783595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2387b1925517e6b3be0f3c97a2185596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e217f26773f7e7a89b92c67104ba389597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298023761aff26ccb6f98334bde10ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397ae989f44968273ddc65e1072bd04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e705c743222c1ae93b977b311962600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3619ad29b47816eb80aff46b416bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a223674dc9e7dda016c62bd98adb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493816d1d2277dc997db754e55ce85b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969f0da6bae742d775318b9da15537604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73418d4ff46e09baca576c0feec2a25f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfef7bcdd75dbe1bd392d9a6a2ecd65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdd2eeb9e7b0ce0e402829bf900fbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270badc9bf80988b33c95f15dc2b38b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca399b8fc27fc76034643f43d8024609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365b9023845add2ba43605f6b7d1e61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4594206a4cf649fefe892725782c2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14563deb3c273711ecec69a57b521d33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c63357f4337cf7d643df743c9b363d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e1a2d41781b9c1ce614340ae642e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780087f41de3f91d119aba6fc3bcba0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0712cd57376984d1571d9410610c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3368b2fc93fdb26bb1f35595bfd679f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d8f6b0d22dcc847620be8f8265b68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5280cb30180dde5c69e0fe2b44586619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703956dcf545eab421681f4fc5fa834620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18b406ee7e45ba4cf9ec27f66014e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfdd98368e1ae3471cc61228c2bb53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4efbef3ab57fd312baf69035964f7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecb7d1e805b07f7b7b573016886ade624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316bdfe85d88dbacdfe64b1c2fa684a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dec72e45b8bb29131f04398e5eb79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce564a8313209b9c245ce3cd9151161627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d9ddc0365bc95eb151a2c3fb881f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c9e330662ed6b9199936cd09224f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e221c28f08438f0233e1046d6f7c96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a8a0ffe50d1c4899d3beff55dd5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8916ed0c9194e9052b339b645b8b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16e3163ab81a492dbba58a88eb0630633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef146492720b9e8a06eaaf46167bb02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5edb6d1ac6b5f7ecefab32b2e6a26f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a2f660027a5dcdfcda4e21b587946636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cfa4ccabf85584b25bc5e0ce60e48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855567b8aa47d492eb164a0f37eda8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb634d5130c585987837e34199823e08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd69ac3665b59c282875bcfe65e300640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73e9982209aa02447f72cd1b88436641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aa1429e221bb45a18882b578adddc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236854221f21fdc3edc11a03ec6ed2d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480f7887f4246716afc1a36cab2d69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda5890a997de5e404065ba12c0545645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d53b509862547a80ac7b72d138ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a123f1b85bb898855fcf9ab965e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896049eca550d8f065ab1b7e03dd27ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73be10becf01e49b6120c33bfce054649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078637dcc7f76aa28b59e154787b1a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d4137c7e23f277cb1022fc3c49b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba324cc0d71c7d330e6b0dee213b55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f7ad8efa4b7c517e0cae03b532b76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873092a0d6a03fabe32ccad9b30dc17e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d94bc9dbb627913a47775f6fbc37db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5d58e9f011cf74e666f0e450e2994656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf20e7ca8ba6508ccb55990c9e9b8d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b42bc76a52585219a37ba159e00b80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e40b6bff08fe492182e3fb0c805bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b2d1083357ea1c01bf6b33cf33f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2087c3461c2da197f63f7b2916f5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f434ec8558731250650b9b75ac58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585922d37727b295a0b1d41793ca5f6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba2d57d0426d07e91a5f2bef748f7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6783db6cf5a3b2f275218a3baef22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47079cf99d790039f9b3b522dd818b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfef6700892dcdabe371041ac52444667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d965f01b77d122299f858fb93f747bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a96eb42a088e26416cc23683d5bff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26053414fe6f4a72b04439e3d0e985c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1c2aabbdd38c8c151b570c60891cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be5c3d5ed3bff93171815e6a8c9af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836ce58c39939ea419b271d8b3aff52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f29c1d070839bef46ff1f990aae994674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287bda09ac95154522f89c1fd93570d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7140dde3f421b35ccc28c1b68b6693e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95894a39ff138b7f0a6bd22ee591a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c64207f88468d984dea0dfe566bcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ef1ec5734e9ccafa2e063c34a1fec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195ace0755960eddd9fcdc3ef4d3975680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d9bc47d09112797ce742a2509eea3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158578056752a5e592f3de85d3cda3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59673b54973616f2322011a9904560d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce628c66347fd3baaf23392aae04c81f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202499865335c9bb5053b85e52cac23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a64116114601ac9204199226aa7ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a821dc61c83fa352cc0d04b742fd68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a9b7618aacd410d92ff6d73361e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e4b4c3d6404cefe65ad6f83c22c89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0e414b57ddd0aebb35588d54f9de3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882481ff915ade105cf66956a59771691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953321146e737cf8eae43326473a51a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4c5ebbc33d7516c7303a4c115e899693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71292a5e3caac7cc9868a936ba88dfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c62977673c822414b2abd2c93585d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b2363f7641fff7b71cb261fb74e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af22dc0f353f84d2f87367444f4ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d584d2f789493bfa48b1c62fb1f72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc194f24500b886de924a9c07117c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf958bb1526aae33a20812b8793e209700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39890df6acd27bf689f60a101a3057d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cbe387854f01dd9219d6e58296633702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304acf2e2f28ec11d601fe9a47b0c873703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb58f276294426e83d5c60b7ee5d32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69559ee8cb775593b7ec7aeb2cb4ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642c60ff32eba40fc014db073149d3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b65d8fbe71104019dc18b470f34bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e9ef694d8f99dc9d4fa3f24883761708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f19ca9715b1e4df969a4a9dac43aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2806ce9ce8ca96cd41e5cff5b7068a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb05223a19d1b9dc13ef50c73e36da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522859b69e393ebe33c1285b37f49e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a876c268d07874c80a0abad875305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db55494ef5b33817f0c677738cf9f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea4a7e071bc983e17503627f1c9890715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f1b826ac68cda1780f632fa105424716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae904ec824a8aa002b1669cdb0cf7c5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97164a969cfcfad825d1b6de8813d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa3a7f0cf83a6e203de49fd86de915719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc4e6c77014d1d1deff7b0ffe5cfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358a169d7b74983eab4101010c77de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b25f66480e61192cf8d44e28f1129722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ff4d6c006cc45e398d12fc140fc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc912f1c5ab55f5ca3e023218033b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9a7dbdf47b639f202ace6cf8aaba2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af32475c8df3226aa5960b2412c32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67785d74545bb4a8382d1acb33487e45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279a3def862e7fe6f543d285dff392b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874f7320c7416060e6cf3f4e38921c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93cbd822d8ce30ad53d5d9f814c30b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9186009340d1d10ebc3c04dee900eac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de4bd5c05ef7a67523b533bd9fb19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd7ff985166457b14ebb1db83861b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd56ab8bdea024ab88efabe053484734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba721c713369259be36e1143dbad776735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ed149ed7ba7f2c0c77ef8723e46f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98000e94ec4f7f4f3792cef66fe530a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d588b2287834f819960c71bd30c26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b2e8a068c0e24d79da34a29af400739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a10cb726ddc08d5cad8cf76b7abf29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae088308d6adf795e3941864fdad53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba6308fee125968c2965399d5aaf7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca6aaa8bbfc25c81299e4068a085c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4215e0daa4fac15a1b243591c83e38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85af5ab57ce07273e3ab9785fa55bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ecbdd1770660df2620cac61872509746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f8ab3a9cad0a452b07316a61bb2ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec89f7087c81dcbdbc759a9929dac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bbead8fb9080d2d8c3be6d9316669749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59505e2a4ca2629d78e97dd1e197299750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849f1688801c314e25d52cd64717ff1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258f7eca92c7692a8cf05adb3bceba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7ec3493f9888bc833b382072e7ef6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e290e2aed29fc51d7e4b470955718a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f590994d21fea1c143ebe5628d0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988c0a07fd19c3b912a73114cce6db0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d3132364d6051f2e27101d252c23d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03321b33b968e902363077027020bf34758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb856e76a44781a2c1cf1e513a3337759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a707d8e997e5e96c84282aa1724d841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375f18da6ac23310d5265f6a53f91972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f38b5a32c490f11f6ccd69928bbe83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47e115b8f093eb4131a7d0df971f564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ce396a1a5aa442dc0291e343348515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc67bad7e1857547e23c3840710c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321a83af80cd926a58c7a3ecc9b9d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee869ee43221e113c59506171db85b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496cd19a408fec8b793d32ae24432be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18458761310f22ee4a43f07576fee86010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8513100dc6b8767d606e3faaea53a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7569f2603c76e37540903b643e34d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba706726bfd7f409c501dc4609b4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd85b875f89ebc56cd1d44a02441dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7327489ac87c884692549e65b372d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecfb99e45b7669e7abfb792c9b1ef916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515863f2d0c95b878f21fbd174e0dec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb388c97ccc83aec9fffbc79125fa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592f06adc7d266f11483518a9f99ac319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee90ac50d54ca64938c81ffa7b752920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba11d63d12441677a98a09c660140a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec380d4f79585ba8204898440258675222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce189fc607839e020735a7626a9d8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598772dc3fc6591b9d676e02734c1b8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd10bc6d7f536a0182dfd0d234ef925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a19ce9904cabebf1f6abcb06cf88a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1759d42896e5642eddf7ce1792749727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3588453a00f5590685b0d3a57b927428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38871074ea60c541f44473b6f9f22129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc81cea86e9067e6a248a56743185830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afab07775aa078e5fa0309469e57a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9051e4a5784b804a820cc2458d7de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7a2c8900098aa68f0ddefdcab651133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b14b8be7dfc09e24544347d4bbde9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9059277c7097025e92faf8e1c816c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe4c42b063e0efa952767e5efdc43d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d72b09f18268c6f62c078c0f46a65137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b9478639b07257bdc3607c58d8dd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf50699535f5bcd9585903873d42f4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84cafa21ea33a2053ff43c862a169740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa0cc8a50121110bd2c717a75c11441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa8b08bc4780d739b83764be2e9ac542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7418f0a7706f3b9a9306e871a07f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454f77c4fd6e7c328f993e1643c63644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e5c5ff30501d1423a21460183d7e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221cdc6654b5f4aea883301b36438146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf54660c52de2c127409e840b93642147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b007f6a8aff6b19b67c5af0434cd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201025a6303d7f3091f54a0c7eb22749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e04275b4fa52add02bf6577610b7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a49bbe070d04bc0a6cc8c43cb496951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e017585e12a09c8407f7359d85b5e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac47ed96cb08bdc209eb48cc1352f3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb313dd0ce44f0215c91803219a35a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e5b0f4dd59b5f4647779429657ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67951e27ab750e647809ac5e43ba014056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d18848f05789527cd931c069c2ca657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e657d0287c4aa389240496d15381058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae1622ec30a86cf2178da1e98b73a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86bc33ae82d5595f5df459a0aedf2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb2bc3a467eecf2969e55750acc5b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a8cd3718a928cd4ca477808706ab162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500aceb9e824b023695351fe79ee5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7cf5252a849ebfac8dbe698ead12064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a39d6654c128fe13f0bf6d4c8b712a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bd0a2d9b7bc927943aac5f42ed8e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3483c6d89d24ca74ae5097c44d2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d20752bb92524c25e6f7c9581f9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049d95a98562c8adcd4344896f9fd4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb694e4e381bb0a1ea86fb7a77a53270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548fc449547188ddaef25311dcba20d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6134fa6d370fc6a4f4937ed33b336f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863c699c351da14fadb59592d00a14073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b948918b566d2e302b3a0de096e19d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58eacb9a7192f5aad37068ec5368b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e7eaf2db4fcb996b83a07580b76c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e09db54413b55515ef02b988d24f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04c4499d7e5757e39f7103d15a841e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1685af077556a369f1e850582355d0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa2af282d3deee60b27f48fe8ff3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf6c3f4a470d2ab1ad7d077cd978c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1135a594a3dfc63df71dc4502fe7be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd83d90e6087e50e13f4cd877e66f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4268ba68055a24c034671d55c43f58884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef15bfd8e008db6203633a6cef3da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec543292ff1d5a6c06575eb239ecd4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d03f5489172f5cda2c48ab15d8822c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75fa9267e519426614215f0866a3f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dce2e4f100597ed0421edeae530f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9fe71f95dfebb66b2944a3b2f6fb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0b900d6568436425ce72031f177391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411da94a6c6ef58b7b8719cf9bdf73592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c53c47a27ee5dd8b971f0b1f4585793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831e07639313e07d6c408fd8fef93394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568bc31073b430cde6e40a9f53c26695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187815e386e558aa952dac1ed8f80cb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f5549587ad95ba3abdcb83fedb91797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4f78160f6fdb86a33689b653ca6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe10e6fa59e453be3f5f2197c3440a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7125d11c2e34f36069555f77eb866a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495c9e6e840dd202c022c648c09782f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48915f3f2046f90f6379623497ade2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62924ee7f31936e251848be46bf19c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd585b9270e7ec64280f0351b3e837c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039b8f48b2c0bb94130151d88962c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1ea299116c49d290485bb25fed07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3aa86dfd3af87d4097d04ab8e6907107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3bbfb02039141adaaff16c89ce0a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b2d9e4d949eab043386af39a0e568109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cceb437a597645f60a7bc6ff5e36e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04426f71b6f0863d6181c6d156c7cacc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4144668177e4ef9e883aa8311331112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5636b4022f54d6317b743e85ff96b3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333937afe7226b98fb04568b8acfaf33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bffcb5292cb69670a271597f4d4f11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a2014453d75c799186175cbb09008116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4178a30af5103291366818e1bb22d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f59207be75cd087904b9a53c47a749118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423addcf9476ef3254661cf1e2998b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5597155e754396932ef1a00e11efc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578fba493c02ba251cecbf445f776a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e53b518251470e5df92fd6af6bc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee819b317495ba86613cb4754b4260de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab512ad3a8ec69852819f00965199d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f52c03dc0c893bbe2255bdcc8b65b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33216e4c3b4df1052252f32ccf6717bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ec4d55a3df1da6612ccc6cf00709a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfde8415ae6a0b3bed36f969525e4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce465f1665ba7f1f842587a577bcd022129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ea64717641ed5a24e482abcdc1c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d2a9abfe3d6ef60620cffed19c3b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d7f9e2fed589aa826d8de5685926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcef4a2cfe64c0670796c3d72a278cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c64cfaae37d6c28c91af8d4553c5c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a57439c22c8f1b19fe247dadc90b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c66cd5a2b95e241f2df5c9087d962136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de7c6fcd9980d2eca9fcfdca08d7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee9f60fe0743076b24ad250bee2721138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc1706d7a4dad29be58e9e282cf143139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e2f4a2f2f891595b8dbce8519a4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8373ee80cbbc942c6fae7e41662d58b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360ab1d1c3e84b7e377a16b3b078bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ee835894a08186c03ecceac2f4081143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312720d36aa3ab71a4ebbbd19cb0135a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8a3ebeaab06def611f6e27accac8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d55ac0cb52b25fde3a0a14fa38c82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28138c553fec53e884418b6957a7daad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b9152f47d7245c540171bbd3b750148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f241ac03507c3178cc38c66726baf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe3d6ec11eec2395e2cd706b0c206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfea2ac931c8be5c1df47087094d86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac7a8bd0bb5e30eb54183c349d22e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d376527f0e3263856dac4e39a2578153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafea55f5af715b02094eaaddbd756eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131d66a6cdfe13a900df82e97c588f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d29da9381454843a942ade211477e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a288250328917a7b79f1b4968da81b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc4eb312d88a8ee48f584f4f904597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0fa9f7e050c6a6ff3627b3aa4d5c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ade97221be9f06e1af29feb45deb8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a605c72dd125001e1a7a80da061a7d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb812804f3d9f41db0247d065154376162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7e0dfcba9557ad6f173f42c4f4a63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4c47f87a759712e5861acec56495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b7a08f15e74488a1066293ed42d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eed8dc2b877dc696b1be73fc5e8f68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ccb583556e4d3329cf00be5ad57c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1c32b67e79acd896fccc17ab3784f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e98dc8603ad6f7e998cb99f6d8bf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203d8cf8d09c597fc8fb58b65bcb90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ffcb57c5cbd78e9818766f7c84b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88803f0625ebe005bb57dd4edc0c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b32bad732d214c140ad3dabb364be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6288a69ffcf491973dce01d38bf62ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909edd633747d5db6c970bcce57b801175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b700f9176789bf3f307cd2e9cfbe0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb8f547999fbcd20deeb9d43af87d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c39edb52717728ee61ec5ec56ee6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc49de14b12388623781488eb6d9d99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020827bff3deda51cd7d5a63c05492e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c7db91b5aea8c7dd3a9d91ef6f55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cebdc71fd32e74ab788cfecaf13c1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2104d7842522a6f4adf6cbcedbf96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61437198fbaf8e37cff22e583fe226e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7482bce7887694e6dee1a1f828366d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f707c286e9644eb6d6bc68c2b42efe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edcb8f04d46a61dddc1cb477f4acee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ef4e695d2971fb96ad71446bf2b21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256007d2f9876946906dd0ac0d0d8e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9948f98a086ab68b32b580aaf6cb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540f665edb21b084c29e87646b6a3ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861f0d7a5e968701554f59ee645684e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685117f9351cad4282ccefedf991651193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e043bad097f04cfbe48fe58ff5812194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a742baf09e5636bc75371bcbff42c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc3c74032a568674c9d318090a49c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3acdaff507157b3e8a79b31a5f53b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128a74c7dd91ab22eda3a9224c9b10c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acebeee6613006c9817fe8a62223857199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff4ac3a2708b62ab485231314e6b6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ab0cb7d68d62d1de4fbf59a0fcf22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5c46160f6bf971073ac5a8e931475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c481445d88c931c83e6fb0dfe6704203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b1e403262d2647a99e11534c62e89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a238fc77e0cac129d73e59db02b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241a738911bbb651287818b0b7717e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08907026a08bbac55c76dd2643e6aa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d94e8d01aad5c07fa9a09a886387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b85a1a0908cbae11e8fb28fb7083209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15e1c195a544fdcfeb9e6ad2203716210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818df0a7ba502bfda59601cc20a915a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8719ea2f45aebb074b82597ceb9fa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee249cb8856078652efb09190ea1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a75a07d376ca853f592a18451446214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b777fa9186973fc2766046848e45ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5543fbdf405ca55eab1982abab36247216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb134fdc6a2226d9aca019512b45f40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1be1f3c3911488eac5b7063e5f8eb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc1c77994298ce436ce2a35ec1a700219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385772331dfdc286270192ed80894ed8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9d1665b9eb848e002d93cf1febd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7dbbdfb2019fbcb9758750f8c9cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de4e706b049f38fca99489ea765f49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c2f2102c058f64009ec9d7b674709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be30ae935bdf7ef923b556503f8c34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820ac4fab5ce51810e561fa448165e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9334d8c00c8261bd3afb00e0eb66e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f8dc9fe037d66022ffdbf77cbad34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa54efd4fb21fc35e8773a20257ec9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0360a1cbd583a11262ad1458dc7ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993c694d4a8102ca64c141ef109d130231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c7ebff7207a32ab188216ec9e970232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe7ab6a65b87433e2bd4582cd87e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176c631ad1a2d524e63f3866f84ce98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c25d1c6af7c907a39a5477c1128dbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d47fb4a266298e5ae7fb51b7647ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c770ba62078d45b61f24cd9f922627237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc7b06a082076ea866cba89d3e12ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb96fe6f75f5eebe8efdf32e7db66da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4299f3612a92b6bc9ccffe42d7584240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b47364e8d68027afd6ba4438717a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb778447d26382d8d8d337583a64e52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef277572885254a8629cd8cc2fae71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1d56c3034058da1532fcfd2f9f0fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60389f6ed6b539067236f0d9efae7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770b93f745d5d509128911da10773f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624596e5d2c1b8304860011f55bb34a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9039caed3e87ae0618c49329661cfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8efb9ed22a5fa573c1de6c926a36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28716354fd71555e66a484bc6f578a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b32a0c2072527bec1cad399ee6ea9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a25c5ef9a8d5fbf69ee39f4be79e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b5598b4f607b4b0f2b6bf0223af9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8e9b5ca1967e035cf402691c7d7e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bd9d53eeb46b1295a3f47856177fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b91a4d9d3032f742f5aa658fd8082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39471b4d8323d2334c0d52e5d4bd37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fc64055a2d820412640c10aed995e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c122983f02ca053887c7358966d60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c72b11d71fac7423fa36cd63d75de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb64f262ce353ff83fa711c462c50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40dcfa99097e33739c8817c5f4d116262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b913ec1b721c3ae7d45e273b825d4de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d03372307dacbce092e8f792e851ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb63bb05a8a3a08c2b3270d1483d8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9840f1327a2d8b784c2e4a7bc3ba3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c877d2e956411d6cbc6808437261267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ab70b1b17d9eb429eb134d6de966268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1d5d696045c0ea82da086d61cc854269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55824c131411bff1549f77bd4ba979270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a1f1f9169a1e5310c614d6f4ac8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19571eca4018b74148875823180c86e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf217c4788e4339729dd9a97a0583731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ef24245f1f2e180c0b9747a9e484a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25369142f44490daf2e595b3a1d24fe0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a6d3104e4732d15cb57ecedf13f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a9891b4a4fbfa0430e7f1ed123a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3870e551e76f3ebc55d805af88ac84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb16ee3e912b183efa6a32683ef05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad27ea520d0494863fa6ff6c6763c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f997256b28caaa14ee52dc2c167cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435d5e9f97c847f8f131136739792b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172db35f268f6b3bf56a4a9a2b53c6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33698e774e66c093a7781f2be5743c7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebfd2b5587460028b00064fb9a04c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b034fefec67010cc7b3c57f4c7f59c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eef7e07293fce38d0053c6ad855111287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b338de57bc57e39a4eef17fe9b399288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d2476385d66dec44877382aefddd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e8930e9ea0a4dd573ec8baa21cf9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2da3058ee1176b7d19ccd4a8e7191291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3441492777e010b7e83504d3f80a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ccf993cd02d1573262813010d95f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208214db5275b3f5a1d1648acce778294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f0fa200033bceb0759854f02df9b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7dcd09129308ee307b31c098c25ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29194a2ce0ab025486b3cbc542202df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ae0038c105c50a9ae9f9c3465ca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53250583141cadde64745acb66e82b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab89f960bd4adc2060f80e00951306f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149779c47aba87d7e9a5a02d2103930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efb260c2c6e6545380fe0aec27309d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7255da4acc850befedbb1f45e5a496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b5d231913d6db2db19e3bfa2bacc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b497c9c8505749041cbb0b24ee82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284a22a1af0cefae6f508b5198ad62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2dc7d28ffea7499753fab714fb35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda61f7e516c8d9921587de326ece30b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ba994de077c7306a413883d9dbf0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e0b32b99b4e678bb4f89e842f58e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a6404ec5036c27b43226054cbe2b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448389e0a2883fea16f82413bd6cdc83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decdac6c93d11e38ffa669b50d42859313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9053acdf5753289fd991b44bb43a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca431de06930c940c84b518ceec727315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176afabca706d208ab4cd39429834673316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a91786cb3803919168f3534b6a4b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc04a586b3ef8f62584d1d9bbd575b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc7d24604e073dd5bfe8604bd4c09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae820b4a2ebf6179c488ed6738c65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc162df05a31ff2edd49484e895b9f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b93dccc6dc7b0d1568e898cedca71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9e9b21565744fc622887adbb39b23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41532e27305b871a85918f07df2fea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ae277b220dd558f63d4db316ee4d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbe4973468c6e75d46c30ff53fdc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2925122ae09eeb14d48cd9c6f9ff902327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e64295ccbd66b45880ef3ba65d97a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f94f7694e713223d8a8f95444353329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b6476da01ae66a00d735e86b998f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961144427aef7ec7b3dc40d4bd0ab1da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef287114e141b7ae6df98c487f03934332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea01aee0debd0b12778deb1ead53c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516292bf7216fcf37754cf1de895a12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564fd71d42e96e97b86986efa9aa317335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2d6b1f1be66a8e8352a4ebfa0139336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408cdcfacc006a97753c58906bb043337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8c67d48b6abe521a8556b32bb03e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e13b1f1e99c17772cb10b27bffc15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f05cbb0aa59ba1866ca81e35e150f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c82a2bb56c87788927a16b079ef7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f8761064b95f60236b97f4a29113342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515002b6ad0a80d95d247eb08b85048343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581f2f5ba1bcb8ca5ed652dd460dfc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d7ccbbde6bf654d4c26bdfe94981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78a54c04318e6800248e4b50054dc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d837e8310f503664bffbf8c73f80795347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b9181a9424eb1f3e0a9454ec7eb21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207c6659e919584334baf6a68518723349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597478bfc309431b14a86991671ba0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160947d19565a196c5ef77064769e0b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3cce3ff875179c51935932f30373352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb3dbeca95093c010c4a80e450f51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5846d4b9a27ae68054ee3649d38ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858059619e2b69452cb945b40031c98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3caa000c255f01ee9489dd6ab4c6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3d351c4c25102dca5844bb319ba1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8a495593d0d103b0ae6044a1db63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc65664e04ead29eb70b63a6ce5993359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86df9d44cc6590e8693f9558643db0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdff273b55f4e0fd534d178b3ce7e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c6592ccc35d9d1965759477177609362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94427f801a2a7ca7ce161f29e818e88a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264f1435d27d628b3e273e6d36da255364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca3ca9ae5c4b829782c57ecf15dc36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e2eb9493927f09b0aab3bfab36382366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c4d35243b22eba68e6f9cfe25b869367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c2c3119c3e44f800df16dd1cda7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d131a081e9660f4a7341da95b6bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f370b9fd3f1ba3f78c3268cc83825e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd8b16088cc2b5496e2321d874032371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d03b26b44562756c69c2724315fba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba7e5f341293294d75b55402973ad9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5044b8aa3306873e2e0bdddbb23b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac097c2be3d3645fc3fa2ade952c60b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec558ee98ad14561de1dd02969b5530376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec07e67909e57edee14e2f85169c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c730bc5fd2970b7a2023bbde87ebe6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04130af2127d576050b64ab2f4e84b98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf121973109b2817754bd9bb317b9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc4748d698c48821c01280c38adaa9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa209cf0d11cf1d433827dfe96f40ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f29ad0723df26386188679670ae6ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6545fe4d64bbc27b501097a91faa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf33e63ef0760e4c889210fd38d01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11941cdf4d041857a088fcd0531cfc57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91e0a13b7d06637cb8a0f9f5f3ad5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa631be22c5c687c7a5d3784184e9930388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c26c9122979e05c6b22442f1c3ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2789042e20af9411a319968f11c69d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88e60b1f1a1b4ff49e4008f83a8264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1b116c20cd26f226474a1809596f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9ebb8c7f2e951225e783f0cd230e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a27d86bc11fda3ff1267a5e12d775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503c89ecf8126a714f8b3cbfed8cba0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd79e2ba3974ee91a0d77a5df69ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e5a413dabfd768786476c86f3271397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5ee17fc9966be35354eb8829ec6fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84d51022583900cdba93abdb21c645399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040694cd8c5d86b4d917de1d2208d376400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442afcf2750ece898b9d3ff0a426cab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e87392183055af4c0ef719c4050b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790161e9a111b6b0e9451530a186eaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57793bd7c5531c269327fd8e99f91aec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c5160ab5f45e15cacd046459fc558405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe738069fafd04e37225f4205b43b94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389277cfcb5b0beac863c7a7add61f2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f7ed859449ec6eaa94577c5c586f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb09d5bb7a2156b44cfc7c5413af2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e2cb5962751c41561f0fc247c121f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a5bde760592950867b778ce8182ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314977912ef3242f8c749b06961b5f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1602558a276327dd4d60861e2570c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f6e911b1157a7892fa69b41f76fce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49e30ce602a25b40920caba22f2ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3be5e267523bbb311ca9630a9b927f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dda48ba1e7979dd32694d4775f9810417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e4f77e48420e18145f441db60c2a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d1a3f9fbd20ac6b912ad507cbe809419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff4915c716d0f2d2786dd7d313e09c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2e08262d22010b43b2fee6736fbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2551f51eb4cd99c1ac6a4b5ee95fc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f039eb36a7c56b1c8dfc4167f537838423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530273a1bbfff9bd869d5d5dd05c2e53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed3b7a2d8083231156e1ae1c1f258425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be996e214504d889bd5881e466deb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b038fe26577e6628d2780a0612d21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539987aaa347d44ff9350073b555c4d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bd02c2cae00a640ef9c17109f637429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d9a2803df264c8493f288dcd2097430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30da4ae9070eec747a8055af9e6631431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8ed150da4ee94b14867e4ddfaf62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b473b39d4ef7340a4539779ce0d05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcd5f0be1e4a6b51a9cdce56e6e653434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f6aacb441f2b5f65a14aedea58b90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efc574e8ea08a8cd105acebabf5ae6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef878f5e82e8fbc1b7bc0605041df82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ba7dff09c123954ec773915033d62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eccf398d4b7e9cf88d4712c959f05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0b390beb3df0c947b0306a9b8218f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7ef9656d1da986a867b59edd338e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ea9c544a8dc35e1c57f8e27b4446d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660e095a046b2104e714a5049195c0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa2bb3228faf723c7963b2ee1bed3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03164aa0667e2e284a60d913b8fb7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a7118b0d0e25f91abc5437f7c2ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373007207f1e81d5d3983c95edd8d8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf56d149e1864de4934461b173150448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a64dde6dd9746a8c35f338ccf5ea2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cd7400adfa5614fd9923d131f76d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1344576d65552c5d28312252c2c27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0aad1063fec31b38077287d02d217452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56236852a41ffe4dad2fda0e888de427453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fbfc1e477edbf71b95c66360830ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfefa1298680bb8d48c76a7c83d3f33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a9503070443231b8c31eeaa8f414456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae88c75e61e118b1cd1d3a47f88bf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cf8c95d4f02405ec23f10bac8dd94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cee92df749591c464a4c780e0f0aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f526a8d507acd13caefd4743fb4bb85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10912d54d8cd249d40e4948b14cf5e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120cb49c11895f7b57ac0c1dc33aeb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ffa1059cf365b9e2f664b55e8cc98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6c66c862341655f9bf31cac94869b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325600ce7b92af699658f7de4ed4147f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0a67f39773f8614063b09ea42d37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c437c030aac20c0c4eb3e926f4ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08685a16b54ee299de5b6b33344bb107468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d12eb268dab753cd49b2f5e436bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba98a802bb59f10253495f44e4cf1ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed146a55196a17a5a68f466bd147fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfebd4d73c2340c27d388338a5f155a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e49422d829d9679353c1da4c74e0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a8f44844874a591b1b00e88738bef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f465e8ff54364b85a08732c2a15998e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fac8d3720817fc6f3bc4d9a635bea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49701a28bbf1f4072edec6b6daa500477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14593666025f7d681ea25a212d9a26a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485926878c4ff76288cde7a45ff45c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d8deaf45285d1ba443b6262c2688480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3561dd2726087f179daeffa551151481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d983d9a4173c903ecba774252bd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccaa1d30666dfe166d175a020133df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3715e8f14e05ebc8e2ad37015bd10d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9c1f09efcd07c9959b1d49fd6add7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a995e2a52041545fd758bab55cc77c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09cee20fd2d8ef3b96f7c6db1c93de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40035bac8e7ce84960bf0242626ea181488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50739a27698c7294335bce116f7b77b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b91fd4b879617a3aee26390dd052490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c228663cdaa4d6206ebf293841e05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f9411201f80afc52a0635e15a4acb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d3224c496236d6eeb3bf7fa7fe285493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6087b5eedf32c19620cf73655f76d64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32100f80fe62fb3d3745422d596ad2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995d4ee896de5b5944f439acd54860f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84ec389ebaeb2ccd49e98ce9140b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67228dd7a4a39c9cfcd9c04f5057ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6bdaf7fe37088396e202a5218df1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d06e6bc3f03827466c3398f15c1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475255f9519bef58ce81ed3c054889da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0c6c6921460665c34b2f7c44f6a05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaff4a56c7612b5190d2884ca351879503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d76ecc9af92a989e1d58fbf1db179504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbe6ba7badec2aa3e3ad4477fc5b46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517612d8f7f1af8bb6ce1eeac650c4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9947a2e8141dac64cfe1901d2e995507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcee04f2c7a2448a77ca5e163b7451e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb710d16a5d31a218ef675aca0a316509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6fd89fbe4a6ecdc31d1919369ea9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ebb17d4019a9f7b40bcf5af9e818a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa73ef81a269c7c120174d1784f27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d645f0ae0446408fc73d16bffccfbe5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f3d53078e988a130d422ce667a57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82160943e502a378c2e77a48be032fda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a1d05982b1eee59aa491a9e86fa0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecaf5461f331fd945867e105ac6a8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bb1c361070475f8e1a75bf145907518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57bbc4cea1f835c70461472c62f2ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ad34f971a4ef84d26cbe3ee16900520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4d3d6c94a596527e65452af424fe9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056aca705996e91add17f17affac659522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783d43b766af24b607e9d3250dc5f4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65de23a9290a9e645bb9342a3a734524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b232886ed631e0730f2eb4f44ec1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aca5bfcedfb65e55d428f0a3f36ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d499509de01b9ace417e8d12217b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa328856d9e822bef418a2e11ebd06e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6c724631f2178dd186ea1b6d58585529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2666268f16108e7f8a341fd03b9ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313e7e7e324fcd5f956e69c2caae5f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49d2619c9f3a972368a672e4f4ce80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5401282e99453a6e7e111e85ef6c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0b1ce2037ae96637f3287a3c8cf96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0092d6e4331ad2af4989a8ac46d67b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69a34454a5774708485f5b5647e906536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700e5338e05b2b195f0f38cadf7044b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3f83d7f7b2c2eb244343a71df5f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d3227fe770212fd0d5538fd0cc85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a787bd0a211f94caace11d517848540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79c2892e7bfdd7572bd5560dcae150541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e23482f253de7aef775c9588f3d01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e8494ec60eb53adb085d787cdc8a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e8ad41eba66e0e4f3fe53ea1c71a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6074a8de54cf41c9005aca529be47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfb384b48634e8e3d18e6ea6de5de2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38053a5e03a12104c2a5fb04cec860547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1255b505c6c2351725b0346959f3c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048162c8f6884e3c2295621e961952dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cf19adfa03be2b5872868d3698138550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7047237bf0776843feb1699ad6d6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902741828d77d65211d1c9d49ed31aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353c3e09783fa1848841e0261222f06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71d263e984414f2730b04aead3f1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424bb6204ae9fa9279d35cf6a6a0282555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160a88d3146846afaa221641d643e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d416b95b9e2d38e44a4c6c95abf204f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2aceda2b27ef7440c86d489c1736b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ef8c0afe00689eb7aa376be6f802559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1e46732974efab170090e34b7a617560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff7d73e2c95c3a1925fc183027ee82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474591e3774d846bdd7c42afd1d58d91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd66d609ef069931d7059454eac4ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544afec52d1a5445dfa0f9c9838bcee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee878e48dc544091690a2be02979fc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd0ba738f873ac1868b1cd336d1a37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679966c333f89043acf07b2facdf527567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8db00d6d85894f78dc6a3487492c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c574f0e5da40caf2b291b6120f4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a089a128a46c799fd4f6ac80ad46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b34adb63276783ae1347a04167616571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21a0507d50677703061f1ffd1a3dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78ac2cbc590bf5bbeb88b6faeccb4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f588cf20a55da9e8a9757eddf5e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9269276b8330af1f47604ed82f4f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb50f52f8aef592fd9f2e76acd3e0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33133f24ba41ccb8af3e892e842efa25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35e7b1de294fd03361fc48549b85b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e724ad0ee10589b08cd73c2cf9e8ec0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd2f5d238fa6f92c3145045f3ee08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845021264621871a5119f143127178581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1fa7986a1d283769b2ce7a5005c99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b98c21ea41be217394c11e37df0b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e5a54a36b0673628cb8fc6ee74c77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce567b6e0afa2239a117ff40c7fe5cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525115a973f1adbbb6187eb03fdb03e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f1052bb77c93819c1f9cbe7c28988587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ad3f97be63557f1871c92a40ec96f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fcf65eba732612f5fcbdbfd05906b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8319b67540ec239e3a4c60e9fdc474590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102cd7322227cacb89a0d6ebdcc8c68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfeea5c6064b0c4e4ed770a5d76ae0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ec5181ba49fe7a35797e140f4ac12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c19dee8239b2630e1d20ec204245594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399102eeb7ff1e45f25d43120893809c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a81507cfd2e5b9ec324a1bf439bdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6df94fc4343ae0d23f1c6f4744893597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5ebb15ff0b50f5b640b0a953fed2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c9f9899aa651febb1d406e8f7346599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb7d17bd508cc1fb0a0bf8f58b603c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d42dfc940aa5164446a17180b76b91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd60931c6ca85b75b1e1b9f46cc520602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743ddabb0175f5d7f5ae2bf32e5cc6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c95783cb1598bb99eb68054ebf099604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da541051c79c9d943ec70fd90f3b28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ce3b19987b59fe9b72cb822e9b26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce5b0e8f977f220de4ec267bab51a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edcfc9d64bb5de7a578a62bf5f068f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bf9453f21f20cd8c4262d34db6054609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6b5af635487688a4d45d394ddfd34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de641df78a08c7a2450c3e0094d97fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09129d724aac74e8e62d6a50bb280612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c344f3ba7bc995750268813d55101613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634e2ea259f881f96dedadf489c9d3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bd8a7c5357459ea65b08d32247a61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256494243cd9327782ecdf37be99b454616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cd3a58eb3e42c417ab3f275ce3cef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c4bc74f13c4e88d5b26057bea660c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323351317ca7cdebcb8bc129a2b75cd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c45bfebabcab4659afd91fa1c9eae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c92d06fac6ec0d3c211dabd784ca2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6978035a0502abd8b95afcbb77ac3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbede2bb60b363d3a8666154e6692d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede978717cebc99165fe2e0089d0f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51715dee318fe766f56cfc4fb52992625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433176a820b201adddc8c5cb5705251e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af47a8184cd65fd76d4ab1892a07224627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a6d812e24deb0ede06294971541f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2dc44c8b71490313d033a7f81643b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7958ea0fd9e4c7f5564d159ab94a1c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc98d23bb43037bf869c1804aef3e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897fb4fe0a6c2644a85f2c666536d12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a6f181129187d23da680033be6a9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4728cc5e80b7a7c64cb9fcc7a8c44f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09de91f4d495788965bd4aecd17e759635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0427b897a0a79d2058c08d50182be8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6147f77a9182e4f73ae82348f9177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037a1f6f6c76a71eadcf675ce33f580638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a32df6271cf7fb152d728dea21264639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30e14df9a84de87e80f3967104b71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519772455d5e0ee6f6aa96cded4bef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09e791036149cb7ad6042da09fb7c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cfb1860f01e06f4ff9339631a794b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a280aa27bace802eee97da94ee5a01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930695a11fe1f25fee9d18f234ffd7bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4490766b8a9cef425008e7b599bf6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8dcc7f9f6e0cd896e38663c0b5d91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d996ea0de46fa65fb8699536017c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc90041033f10119309fd1a98840fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa6a170f26e942839fd1d51582c8c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903d7f6915896a05a8c17acb4d98c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f5ffead55d4a74c3b3101aa045342652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83094ae016f1c7326ec144f5ccc2499653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ebbfbe56b3231ef1f22c78dffef5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4b019971a76f6f1f26d22c5c5edae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a2d5c6cf74440438b46b38373414656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e639fda3d50b5e0f4285960901a16e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c9d6dba2b92596e89a0a63840b46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbad596fdfda2842fbe1c37a3c5ad8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe913e40676335cbeeea44f509dbd05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13acb101339fcc0788fbbfac065513661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726e28deb9ff96c1b523d33f9d9187662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa263d6819942456208ca3da1631a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36384cb91e017c3e640e1a48e9110cb0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d229d2a6d21f975197bb1470c8f5ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313783d82e6bcdcf0b4b9ea040294e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161b0877c04d4d4d8cc725018369e27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a09f36d042a0166db434bb2e1ebc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a94196a23bece876f5da72f8c18e61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911531ac6a89e8c83bb53b8151dea129670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c775112ae41dd1f9d6c26be019dec6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b47e5736bf67aaf23caee74e49b0ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70253aa51aa44e1f11d292c9b636901b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a92c47935c09558a94627b67d3e312674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe78c73b227f097c04669e60e1d303e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07557e7a17f7da34dea9672b9c816b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee637b86c801bc4b568770b4f394f153677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953e37f6fc0b1b7a43aab9266c31de2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa57107f0844f44fa1dc602c389fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f175a7e574780c728d0aba548e4cbd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af79ec3b9ee6ba3a26917885d6c5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84648fbc03aaa3c7cd178c9dc0b4d5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6ab82270933fdbd5294e7887758a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cde1779a1c5beb8255ef6b433c15d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19640adbb555312b4fcfd3fe67f89f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095abfd96157a62d6ebd7fee43728ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296db3cbce9cb464eea6255a00aaf04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108158539f2ecfa65851d78a6b76f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae8a5db7d42814793cd03ae1ec4ef0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2f58d9d3eef653992ae58876dc77f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109699cb88b955713c6fdf02b5138fcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f7a6feb67110c1096fddfadc095b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c6eff1aa81597fd8dcc724573a48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381195ce81d89cb16f4bf3d1c6f0754694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954056acc580409ab34db1a829e8cc62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd50096cfce48218cf59f38acf99a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090225243ad787317aff6b716b684370697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1175646ec2a7ca9d938cf4b3d2cab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3cf213a7f03da35090152f7e9f97d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453284b6d66a0f3728b6906a97d32612700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae011e874a16f6460bcf4f4d03d307d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3758043df436e33b76e967828c185ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad388d5c1aca66308159fc4522267d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794bbdbf8db91a23780b4cc23935f69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b68989f5c2a3bd2f0c38712a4b2bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b86bee26d46e72246bb5b5ad7836706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ac81488018d4c2f977aebe14c60df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0d5050b25e137f69be056254e982f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da8ae6f39cf80b92269543b96bcd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1abafa685a2dfc1364493972f6eeea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8281d9ecf1b536ed723911e56f51f8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8311b067e323609e78975931babd8b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafa0ded816b26a859beeeb0ad168df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeeb52c3954b20e08096c4748516b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265236d60d018edb405c675431b1b20d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3fd04ba033447fcbcc8884cc1a8c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbfe7f88f1cbda05f53a7a14ac4ba8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024d6c16e9d0c4af525f5678e5e906718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41030b9ec1b6c647ed4b4c6b6133d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afad74f826d7a997dacb411f7cd3d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16712852e1f8c2876b47ebaa68716833721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e083d36e0670331f5f5b62b26f28a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822b3275d2692c132a0d4a56c5b2f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c887c617390aab1248cd4fd86d22363724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da76568fd31a272561470b6df7111725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e672d77a92c2feb6909a320fe55cc4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82fdb39f422b16a9f0380f92f58615727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e564ffef55efb2a098b0bce6c8e0150728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb06d1919300c191048defa675639729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce58419bd740be827dcbdb50d8acbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2ade7516b8b8021e0fcd1961e0387731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d020aa976a2bf2852227af6bc2c35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b78692a3da6177909f599fc8a67bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516de5deca6f79e958a51e38180ca11a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186029dd920a698b610e122ff44f8d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e8a1cc4f36b5533f44881218bb311736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc355f3c99d57ad6fb2a8006c6f415737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31313b07e03d177cf53cbbf68e3c6d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ffc85dde88a7ca1f6d201afa6e87739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a969d4ddcf18ab96f4e0387f43402740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708776d0de1fb8a27005fedc4f0c38a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423a6a4c75cc312354969d70aab77c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a80a939118cb7346e50e5dd0c5f2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc47d61cc7a13d95d2429cfe23f93a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff909f1248e905cf0d025e57277593c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914ae2ec4aa0af2b0280af52bfa69f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013ea69396158f4ab9c832b3aabc0fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cb5d44b47cc5f9bdbe07da6e8c618748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808a38fb25449029dd6418dd0b066e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49256c2e65892b8f50c755c7dbb8fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5aec801dd41bea2b13d56afae0494751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc13e8cf41f53ab9dfc173c265ce53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f68909919f184118a4b7714b4d20753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>