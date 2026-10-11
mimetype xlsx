--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135374b10cdaaa9ffc4f225c9a1d09571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846846854f90d7c920fae609e63700d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d50aced7f458c7af0bc43ba70c343b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc4efb582cc37516b1d706e9ec806a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade855107ddbf2483ae497aa599f02a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53138d4e69ba102fe8541e49eeada86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b5fcb46242afa109cdc3f3e21b5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8ca70e8b801cea304c078da1652a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805217d3c560d000609f75e6c532bba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6980649f79cb46e3c65b3acac4e350710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae756c503901d76372ae594e6d417211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f823e60bd8f1c3ce029c74632627cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e9151f583942ae997e35acafbada13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c78c11bb05a759a553a8e1ffd87b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e2382e9a8ac8c4537d964cf48f60115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d067eecb18644af7f40652990575116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7b6fd723bba2724a011bf8e44aa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526036f17314a2e53e40b39efe4bc4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aaf4e7aea62f3ac0532f575d8eab119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d7fabaece51b0e8d41ed623c94c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4911daa4fe1e5853a69cb7e740fb1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182525595db567a48e52111e02a54f2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827547638240a867dde0a49f7408bf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617defc2483ccddb4191c557065c44d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304e07c1a082f2db6893a9823658cbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854e263eb4fc62c9ca54ceb2a3435ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5ac7207e89b6fd33c826fde35a74727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583c7e4295a73cb4eb6e35b9c67d5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42448e53542a73a840893741437e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1f1ffa0de916454bdf5cd2750858e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b63e798ca039b9348c6df33f68ef3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c46dc0f8b12e347bacaf30e27c49a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f11aa14ab00f587b385239e30b1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71686d82de03711b103047a478c9a9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b2bc15047e3fca8eba33433ad132835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37205f0dedc8cf2e0740fb424febbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef5129e8d8170754f2b7b7a0339f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca3ab7c498cc91987277c3b02746f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da191b470c14a133392879f7db4d41439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12e7fcaf368f16f9071b8548fe5fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f549da4c1d865601a524c3a14216b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105528841988c18fda5ce1e30cc5be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33dd9bca95aa661bde8ba3fcf1fce243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d299751b5d100b7af1598b6edf2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f955f0868ed40aecb013941427a72b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d76ad24a023c358b8e836d73ac3f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3efbcf14582dd42f4f895407813b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f16464c36d94d61db048aea3cb67b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756d7b836f24a8fa9d4fe6883de0b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52181b5964ab177ec0e78ce51ffdf9f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ee0ed261fd09333fb5a4b061c4bf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc1f11cdc1942f3447f4a2e20112f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e9b4e211ae9ebe86d54e8cc27ea3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124a165e04a2f229f98d0084fef22e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2233a116a7a2177cba5ff7f2ad1fa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a89244a988da62817d7359ae9af8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea852438e0475ce12869556d7e52857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f519dee11384b90a87e85eb4324158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98fe70b44bda62863078d818848b9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ba3928bd216bf47e6718903bf81160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b3507e6e7adc808c16af1f32d0ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296eea543561150e45fe0492d0f03e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca40e19bb29ca64aa90b166cb6b6b4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d41f751e62b002f2298af656f0ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69341eed3634894468442eb9c78f4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc4862ac0a6c94b093839278ad43f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202d6543c6811ead441b26d4fd64e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9aae7a231cec9c74470b7f8bf7a1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e75ad4f04523a04d723f9a60b2ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209db13b40b87d8eea4dfa8441bb115a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a018b24b4e5d5cd1e906c71fecbb5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac125b58e100af2c0a3dfc897d53b5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d891ada85f18768245896281a46573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f351f8edf1577f5bf8336f3003dad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769e6deac7d70fa2b9b1c718939659975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc0bed633d8c9b2d608b6ed4d181b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f94127a1e4d5ebbe14026169b020d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff83c35c4f335d02100facbfc278e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3b1a25f2d1b1389f81d4e54d36ac379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5043e1337beb99f51e0bd12af7ed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73355de7df7acb4d9a2d51c625e51f7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e65011ee15292336678c4022218b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4415f24659a42d15614aab803d9f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad548ac624bbdc4f8b0cb38c4cdee084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17682527aec22a197c4477896486066185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9e7516f5f8d2d8a2a74ff9af4502d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbfe462792e7c0ae03a9a1873fc11387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ff6d7999673d5e0b6eaeac22e35588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61912a505b430329c0f3a499c382f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186315c8878f714153f7d2c2395043190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf1aff36c7588c5287737e9d0ee3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5927a23601e1c5d3e2e6181b4dd1be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba864fc1ae8372f8b12c71ea96683b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73995cd30472aece489192ce2c2418a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dcc5341520878a21a96b483e6c8f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb5c9acdc1bcbe4d85281ef663c4b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72a7c9127bd43f6724504c4e083e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63107649c1ff77973136ab29d0a3cd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf8572f20b4d6f79f53f4cdba96a1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b562c98d7bdf773a71adc2b0cdbcd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f887dbf6dac348df3882ab6ba4c99e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1eae0bed13bfd1dfcf2d1f861a75e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02de97a105ce9ae0d23ca9abcf06b47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ad66b6ee42ba7fa88fb135cee9ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5eef43abe93403bacf4a9c9e387e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1851d56344c997e722365442c1c9c59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9a6fda6870a498c0d2b3fd63b806d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba6538b77befeec6ea56ac21d713c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805c35d7908b8f1754f6eb544f23a6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261d1b9b8b555ce965a8a9bb47bcb48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704f1f7b8348d1ea2637cae0a31e44e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67285453f49d8d7c29b34523eeb9d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062571e86bef355c455871d910a41944113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae236178a6e13e265c49a491b54b533114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db21086333ac43bfff416b07fa282115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd083592543b7e6047ca35fdfc50fb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee07e9d6d245f1866e624966879b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5abcc930a59b518152176ed4a4cafd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da34050c3f8f17f82bc1becfc5331a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b14715f1bda7b3adfde83ee377db6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43df3aea261246ed05895406fc602121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2a1a88a4e3d703eb19025b9facd9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4aeab790eeb62ccca3adb8d7de229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9afeb0bd38e4fd94b7fb38b7c2cdbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa59c3dcc361fd8ac55604da5de8d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba639ea34ebf081ae364b540cc9edb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c7516a3af1dc374b835fe98c5048d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d498424c0e23a4b080e256aef3e2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3ef89978fbde071a509049b1c67a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4fd01bf5f8df4e414065d632e13f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35b01359175dc344e39966d1afd253131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff82eb205b05c14f9eff384a84870d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d9b02d33dd49bc0cfa1b80cf41825133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273878162d89890ab660896934144822134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f2878ac9f20c53f7336a3a9d7180135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0206539befe3175c18afc882453f4a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2bb5c9785277fbf6f3ffe61a7dbff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb806aa8503dbf44c1151d7e0f8d644d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c08335fa4c80b8f5c6998fc276d8d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbc6d9450d5e75d0bedc39b967e478140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a36f10d18b95c1cbda3fa7a2447b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd048666b37991597080c72303303640142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198d99788923ba2d8a2e5a7f7583f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660ad9592fd45d9f049b2dc0b29efba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5129cc53edf818ce16374b87713245c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c05e4a6720830ca89494f522acea30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2b7d8483569de0cfe05e988e2243f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c819e975672670120a41d0cf9b710e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19f11f229d288ce1332596b348d647149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5523ba97dd7cfdf3a6e2dc9409307150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4a9e5f954945a9d3c5317cf9c52d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42466fa1a21c8e3fd1970edb8d72c0f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fc21d9401cdb310aa063138a828b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4d9df795760f976192db40c37050154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2fe6c7d2c7b1af2bde612a6e96074155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bd8db494d7a870ca222437ab13b0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e216fea62ab59033b2b6e25a71aa814157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b41d115bccd664c59867e574d3e4ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379662fb96ac63a243150c9e460618a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48fbc2da8899255343defec997d55d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ce46cf21f826d0ee3af774cdf0ce1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de488c8cd06b2e3dddf9b9581662070162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbbe61c22bb3d49d44bed97474f505163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8133ff0c144b840debf05d6ff63b91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feffdcd143205bf9c81d889d476795165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ccfdecb832dc2c7e1ae1a5a9443fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80da9b2d93122a0f2b9d09cc7e8898167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983bb693af87fa8a441b296d34adbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb4690d60ea5c795ed3b99667f1757169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145cdf933b9796194eeda0b4511771170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7700523ca5d574fcda7f8364f3c817171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc31f4e127fce7edbb51052ec9dd81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03b91804ab75c0490ae734c791e09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01740e332f127b501f02c8100bf40d73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a05404470ff82b703fd3f67d794cb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bcc3c30e240e98cdc9d3b8b7fbf53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a7849fb035c1ac305f5789396573177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc799fe0b3d911139eb8b14db819aed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4570f9c746aa49a1b6dd795d0d0e06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c9f06ae1ac96ec657717bdba6eec0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54c1927324747e87a94b56a7466b69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb7877dd4d68c0cb39febf3d81dd02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bb1d9b09af06aee5784fbd1b5dfdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d9b16734e26bdc3294ac3e124f00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b0299c3ba767294516ff174de6d74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cb164fdff023f67c8e628717b9d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c87fd810d0c7f244c38b4ba3175a5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77408f5f1d415dd3b469a0b54c111d6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db82771acd20f7158903da5b9c611189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288b45e0995da68530ec4df9a903b05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27857b55f801e81e422bb86c236762191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc977882668dbd333ae3cfe50c35ef3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c0d4c0658faeee2f32af12c029ac8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae36e41be487124fd4dc75b92f688194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320960d731b6f59cfd9a66b31e67dfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab4e22228a81993cdaa1bef01e01e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ccf07750311544e70d4a081b997eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a4ce88824173a132296976ac952d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8cce15eb864b96b0ed66bda8d9d88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671eea7a87282ff45c1c2e05fdd51f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f479fe9bff1a237f57400168db1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cc34e89b124cf5054eed4824db157202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f813e7c26079505c621f83c9dd2f9e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806657a3a9b806051ec4227a28e7f0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55342561bf77b0841545cbea43da17fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059712b86371cd77ef39f99b617c738206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095a1ec9841db08e1694bcc4f99336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfad0ff2b9d6f379af95d058fddbfdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b165eb0a042a3959a37ecaf313fa10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886446b0913fbe3b4103f5773709f32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd4c67246b4d5b9c8ceb91dad7938211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d0b4142de32c093433b4094697182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433338eebaa0f9937e661ab8328a8e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67124ffabcadc6b40bc06fbf4320342c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461a2e32600f801c75c5afcfa10550f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e62d734eaa113acdec5d7ecfae599216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a5f611fcd66a6acef25ec24a3db4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e5d99f720d3eb2dc982e9d9838e8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546cb1bc59b992b0fb71910af575dcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2924a4dff7924f54334ed69e7a3d507220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fc28210a3da5548430028a9e98bf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01b48ca0fc0f9c413b4d5377a663ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47c55a7618d7e2fb52d14987bd0c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf77297575f31e67bf516d9a3b046c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2002d35b702b361f387ca41120cca4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0cccdc9447f6a574776694528a30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c409f158f753157c0c5c389f91ff7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750fd515123da4920b45adf2023e79e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c24bd089676a3ac470b5075636bc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772ff903c9a77af7b43d6a449a893f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353052a04622d8b9d26918771f5d6a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661084ba1f0c401da4cb2550d1837364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d42b655f8c6c32774810ec5a631a89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ba98030d6480b409a5c5bcefdd98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c96f935dca7d87a0185af568adaa4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600a1e091528a0db08a673b83fea31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc65268964f42711a4f833a07a3f46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f12a8fa252ecf916a1c32e0e1fd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd7db3fa03bd0173f8c88e2951cc4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc3401c8a5fc43e3790b78431398b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db623f203b100c14e3b9691e0aedf25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bbab349029a61aa99142823b9d8e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6352e1949f932cebeccd9334e8a91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32b9c0729cdf602ea300b51a43c5a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc333418d20fdd11b7466e26c287f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2ac0d4a404a3babfff62ba5400c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d39a4e53c705e7c38d68950d37a55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f63fc8aaba385999b904a5c7131f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15aca8260e344eedca168339808ada249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37276b04cd9431752fd1ddc64adb66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd8819161587795ef28f841c2e8f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c75d0da94b353a19df83df9fd9cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583447ddb166bf21a4eb577a185f77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb48d3236c61675796aeb3451a1971254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ec71c2c90575e6bb06e237840000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceed05289f7762e6a7ee0883886d5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd803dc1236f9e31eec4034487bf35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb11997f2e638cc9a2936bf40f255258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2afddb09e9f98cc9f75a33bbf5963259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b890dee2acd7509e019de7fda62cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c42a489e7760a19c9cc96e6f11de5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37932234a089d74136e89b261abbcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1728cb57f02c33488f41ea22790e75e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0762c6d4e3eccb32c5cd6bc1241ee8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a829b14fc048d376793551a4f29dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564956ef32bc18c410095460e3baec11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109ef16dc4b532b41e21a83e93e4be6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c9d54cf377936c7bf959aa30b008a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ac51ed6f06f3da0c8fc538e0330d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa212a927a6c778f53151dcf97300270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaefdde36728d8c66b7a50238d79066271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16452892908e6d3ef23d3bcfba2842d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03760bceca9ed7ca4c9c5d2a0cdce5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e127a0cc7448a1c9b10da7807f74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18c4a47ed76e8b33b15d99e0164260275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509477b78cf4aae089969eb5703d5558276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a949f1827df40d58e007b45b076f50a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ad690fde816359908a833b5cf6576278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108004cb8482034ddc78dab02d38ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c8d54914f0a6d5d0adfdaaf04a5f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f5223959816ab90ceb96135a38cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e174b7ef36bffe9f49807e3997f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b8026e8ae0efe7f4538582f0e6df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515180506d8442c03b5bbaa716016d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd24409d1edb7143b56be3e5f7a706285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564f44b3c0d8e9704af8d245eca217286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93955f87c43bdbd724ecc8241f357d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a147d8689788876f80eb7dc6bb00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d989117bfff7eb0d78a96df1953352289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34918e077a42e1cf0932ff04967775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79a7d20c780a709e93b56eeab08c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cbfb4ef900952c80f3bf263525192292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150c0ef043c14745a236f2a07be070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719a1e07dc02f96df8029ae1a87f732294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e8b4db46afc88b17d663de5667692295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1796448d274ec6a979e77f179647296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902964d378d121f199b26a5c31ee6c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19919c9b9a8a9c9089bdc72726305631298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3823dd4778f853e4259fe6e2de07720299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45712c882b621591cd4c0c2b654fde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82599fd6106ee3d7fe1d959c7983379301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2155305479dfc1e4676d7adc9a00e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86742ac7ce81fbcc62f44dc918fa4b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593588a253be46704e5f3bbb1263ece8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838cc2d09ebd0149853f1e83d356b55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f190158dedffc4670465ec2eb7edf98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a124bc86754cacdc84911dd2d3d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a58b8f30cc37ebca5dde21611b72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc807441d0a0d1f98ddbefbc4817be39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4dc7b2b1d3a81e8d42947deb26ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081e726940522b3e878d91676f9b4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb900522634d1bc8659d90cbed242e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8981528d45fe169ee42118d6ee907313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69e24ef03e9372779a3d465f4229c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bf93229f73bc4e0b3a021a8d43855315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b15de3bca4ca4ded7f62dfa031a9ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72382b3ae2f20a6a288c81c6580b28b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c6aac9ca887233fa1414a23409ecf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3b126572b2a061e044afc3d09653319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c37f5283eb865b9b1d28517c905d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd59b05ef0e2d55284adf6e8bdc36a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353e46752d84e1faafcee416cdbfabb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40422fb78a1e52fd3a80d12d57fd6818323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210ed316afb4ab915c0758c21e4785324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78359f5778c5241c737cf43ad5f8e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd04e949abd4676bfeb03a75b2f6f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6046170381b0bebbdb599150d45a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d114d276eb9564260aa2f89df463f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea0f86dd2fd32a677541a48a25472329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed982353200e7dc16d6d73891db2e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b8af0ef0cb7ad87c768026f9eda0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2729a2eb37b767286e2f11bb78c4f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e788d867e6eda9e3bf3a016ce3a98f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f156731f0fcb5473c91d08ffdcc450334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6ed5e53889b03c844120cfc8d7e44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a23a5d189b48922887d6debce37d15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a700e19fbfccccd3dcc9a574ea73d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542518d9a265ac4f09ed52cc743deb8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa928dd81c63b8e647cdb266640db1fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032c7022c753d72290f6ba52fe04fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534a27075c0ab491f4f48b8cb210f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec192226ac8a9b22e12c244fc5e778342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685a7e8f726529d29d8fa33d53638cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a936b3c383c9b082594f201432d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad8c516bb2c00fc7a3e547cba7c475345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d50bcc1ea98c402b38abb9964a63a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29043751c035139eec3bcb65defca68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532298d27f266af4542781bdf46a5c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd093cdf50499742d94846c26f61a5d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b3d4dcb8c408344bd5679d20d4b27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e23491fdef84edc1eb5de1800ec6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0fba705da785ca3e4f84a82f4ee0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03986cf325d947e8e146766083a99d6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e1e684640c090cc5a7fec96c3b800354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315dc61fca4b506c0eb15d4009f47f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8ccb1b5e294d66036faa19143dce4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c49fee342b7a781241e5b00b4fc66e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674120dd0596f92cf64621094216dba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d916b756f3162715db54e7500ffad9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617b0874ac4db0d0d7b4f3f6808ad5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e7e8d2ed73ee759b719a0169b65df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238820cb984219705ab6be8de753954e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d97415f24a6fd2bb10f846ec9e223363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe629ef6001ddae44149705a92312364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c34342a516400488c0bcade0c44b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f53b05003a0ba421c7c64bf041669366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2bafc0b5b6e64d61d28e946a0482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270645eb168fb4d8493243e79aaaf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f05f442c76340745d5984e80a939f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff8129b909514cd609210b7b900f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e64278a7b48f8e091710d5b910775371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc6c13bcced80562f5d54534c4d03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d489698ef2a3c1d9dddc9a7eeea0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f3d2d53ea3cc90ec798899a8897fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906743e67a3356f3f279a9c2a5f02c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c907db5519f75336110090d8add81c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f24978ce75973cbc2dca832078fb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db3886381c3170b8d6fd9363b17ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46fd9f38de22f9e8f5da3e0064b312379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d97dd7dfb7ac8a5bd7c3e594d1e4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9526348b53bc5b8f5853af914f23f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16a76bd854636a6e4ec488d95abbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d2a34674f669a027a33571b6c6e21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508bac18c19120fef7d786293827cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b3fd0b74aa09a9f0973d6785ef148385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d053fc8b8989f6649beb26ac183eb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809cedd5d3a7c64703f789324022690387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364480f7f02838b8579f14f0fea02e92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb12fe56d7e95b2538d15ab1dab72bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463a9cfa8cc43f152edd2f5eaf75b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80372f876c5e8202f056d68a18f70d24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f471c44a3126692c27b342c8fd4afcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6d81cf3a5df02162fdbd95cfb5c0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac89f0c5e7a7d57eebf0f3f59e855394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8113d94efdb06577311d4d7662785d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1226311173c23502d5ae4777dc416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5b07e18afcded441d6bb567df345e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620721cc58da201ab3eab6282719282398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee21e967ffe9a851cddc842009d6f5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0130f6ab1c8e6a3937622573dfd92fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f546ae6a14176ec3c54e851e16cf7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339773448c66fd58b5f2013210bebc0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd6b1b232602233aec2fbc35745b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ef815784fb26a2dd247ff48adb1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aee9da06afb37deaefbc2f38837872405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4be1e788352d6f5dd8d4fa05816dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26725805a01b89ddb5f15ed24084557407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60df57ee2c16dd4e8f50bcaf3aafa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc163324cc6cf182d2d4030aadeadb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884c6dc133254405c594d2de821ac92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbad9c299c8dcd473f62b8c1d01948411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8f4b26356d10ad19ddb088a3adc95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e266ced24502cd16472ebe8309f102413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8a38d95d95c1687ef1a2d6e662fb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ffb9e88382088b93807e6e25c812b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeece581af54c20175a1a6682e7b854416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62d1897929d26e0d22ee6c00aa45a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce07d2e7f4c8d229c654d61de74fa4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e474e28023e86c5fbdd2a06e8b6131419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9f1a3b4dcd7935f226eb7ce4f8004420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee74d1dd37f8c99221a653ac054472b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9954cba25d65dcda5e13c217cb46d33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002fc46e96acadd9cf1475a2d0be837423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eb908c984a83495ba3f6edcc044f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7636d52d17e5d6902ec4aff37e3d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bdc2a5656fbb97a2d02d827a4e309426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642bc06fd47720aa960102467ad30eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e70cbb8ec1b72001c6526dfe0194428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8233afcb3d1a9a163b3fdc105c14486429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd3de503de064120e5d7bec775f599430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342efd49a85c42b173cc62cf1ee5d0a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4cf7999911b1d41d0ce37318c7536432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6c426cdd9a5b06cf3ba78d9cacc0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1633e2c2890e38d4d673c3962c2b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12527a721a4b6eaf890e30ef9eb42b81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae84a6aab9255bdb6279ff7d1017f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f15ea674c2ea56356f8a1b195ddce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325c01f737d1d60e8632f721d36c753438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544f46a5e81438fecf9364aaa36b02b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b417f63a88bb5ca78d71745f0be77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ce50d7acdb89898fa8bd6d5f6139441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163861bc0327ce6884fe2b4b8bbd8ccc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54904d80f905c4ab58c9dafb1264a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07728b140e8e24117d6f7e801a445d54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090e3b12a5584c05e6d62f31dcb3993445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0383130888db273e79f18598555a79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4718b26879784532aec6807bab21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c321f039fe536bf5b382e9c413f23b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfea4e265a04611f18a69dc3fc5108449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2b1f0d544df1c843f12a0814e2477450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4c639e031df8845c995d0d4869178451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e5e56040a3f75f347a06a971a8e1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f301606f16323477cf4f24aae27f7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00b2adc883be2deb164d4451a8249454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25fd6b487dfab192583a76631bf02d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e26caac2e74b0c826268ef9494adb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264739faeb50326d23f03c2324143d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d4f3aa7d743f05aab82c6d3674487458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36910ddd5078c2bf1f473e010f753b83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b9be236fbf6ecd5e04df250e9c637460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5383cb43096bb80f05ff93ac354338461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7704bbf3d98f54f374b28689a2b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54f830d1c7ab13d18371152d73638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c1851d1491106a8d4e37c86a32f05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0051bbeadc76f81b06bac8a6dd3322465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6aef680840419bed6d4891c2232d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd99c925b3d0aae531727c1c5ec021467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57615ddfeb00f869862184d9e479ad3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcbbe86f59540f50f14178f9758db7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde20ffd462962d28c40c707c135acf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3cdd062950beab9d1a85c5d2a9d39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571e3958c621015cedf66386f8389db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a13497a6e3f68f3820aa0423742ca3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4c9d5994b818b0b43bb9bf98cda28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175fc6ed65f437229b963764c903c00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eac8d8469d69cabe4f9114af5ab99d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1f1ca7246c4e37a5e04f7cada8a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67375d2d57089b53f48d40f67eee5d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64568285d18a0a24e15daa78124f2000479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2da77c0f6dc353556ec50c489bdd8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cadfe97f399903d417bbe7b8699fcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca91d2215cdcd2a1d687bff3e8977482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976864c7231e660fb496420c7cb2516a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa95f1c3be937c5f33f970309b53bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5eb41ab80aa3c16c3eddfaba9a2a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab36b4beddecd8bf57236444e8719f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dfebb068a35d3a6e1a4df3fe8da2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c99934c56d89c7e46ce6f308020d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10e221d172c9b233f99f62816de21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1a1c3b9f9bb1107364267a3c81748490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826133e4f8c8bacea64d64e9d0ab462491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7b5f802b75145bb3036f03174b50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe457ae46d7e85230c9fca69c380104493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a1b25e1d749ad2b3322186aaa017494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88991eb1335e30bc5124890b526b8fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9277e63c01f2f77ac19d2a8416a52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed3bd5da9f0fd94297bd9d7e95e873497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c6c0b4b7df432fd39a85168a3cfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b4b954a7e0f1fabd69bbad4a5d06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2795004c60e17e825cb79ef82dc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3648868610edc910a99b9a5844a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd0431680be94612db3e1cdc4fcfa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686dbbe6d4db294ad2a442b5353997503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d00575a5b18f567b9495ac1de066f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c43a00432efcd018c39e29a956a98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836f1ad12cc0ce3a8971158320112d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f5e9030148865a90f80a82322cfaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd53cd11ec1ea096771c0644ed030e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd15e4aa6f7e9152e60c0a2a5bd7fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d6f54c354a72ea8185ff4300f1a09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601cd2f22dcda70734163349ce4b466511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f2c72dd079ff74eee8b0816a54bb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844f046ea35c878bf6c31f5f196839e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36d02b2c40fc03303129177e4a057514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c720d738397ffadd7446ebf68592a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d144dd194ab77f632c0c652f05625516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d057daaadd25dfa9806821882971b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbab0d88e567dde55ee2c0d2942b1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c226e6f17b1890e75c632810be0e04a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594adf4f4e3c20affce1078a2d30125c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411af16236d51af74563b3c7f83fd4ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855ee33ee9198316f2bd9542d89fc32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5760ca4773fcf04a38bfe59a7aa4dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74dcbce7bbadc6c0248f81ca05d82a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd59aa072a3c4724763328a5843e87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99c868b09a8bf03b55969d686773bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2d538ffe01cc15746d2c03ad02305527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e3735703373bc47e5eaeb3d6ff97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50158f5b91cf271ee6a2733e892ddd64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc7eef2c8b7c45496d17a9db7d3a13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935c0eb93b6deaf090c0e5e6f5f0e41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d5618b6691036886e06ace713d7c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da4c5803efdd00294ab0b48f18fe15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107cb666d9bc89787c35080d4acec08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6db5481674b4abe9304243c611486535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf068feb11182523bb9480d82eaf3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208a0edb943ec4384d88aead0a9c434537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f837180616e6edc8c55b12c5ffdfb38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faad47e6d1f94c7635a77537afd800d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f0231bae47602588f353fd1a6d4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fe5d480771fced3d1dadffbd9a7f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ce1934ab4906b06124b2b724892c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec17a254454bf1dbc7a9a643101aca6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e049351d7e1be0ea672409e9bb806544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f63ee9f376678cfb794e051f0d901545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d953aae4f5a576e475b639e4dcda7bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c302ae9b2a30378c531dbf8816a28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b5b26806def096b8a624d7d38c90c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7134f1863bf7a3d4aebbe4873cb77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335e6fac97b6e68f713e814040017d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d3a0e039f8d9976b52003810bbdd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af130e8ab5843d4b382f2aef9ba488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6501c8521929fe5aa5d776cc9469553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90798ab422b60a104125737302c6fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931b4834e8cb1dd1d48110078a0611f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a418047f32088fb93442a17db3830e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878da40a5da60d4884189fd3b42b3f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481875c1f9c6e6e0569216fafdb649d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a08c7fae353de89b32dc2eae3821559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f94f2f9b47056b0ff2012af4d62714560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a201079043fc96ee7184a93eb98ae20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f359dccd959b5ca054e22c01ce1054562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b557f2646a835288a366977231339563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af656c11af09bd43452364146d97a854564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdc251741cdff88b6cfaf99b376320565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655974fa45c4a0bb022ec6ce0ecb60a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ce23ab9f8133ce00f3a689320a8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad71b8d0c3009669ebbd6f3c7bfa80b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ea249c12e81fc3796c1369d9bb20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d082ba7e7ecd600471262335eb17bbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a252f8ab96cc7b944239e789fe6f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bde75bbe7dd02a938217c75f408f1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9c0404ccb736b953c282c4320b3bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9231800bde3e78e78823b91df4c87d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8117609e66fad473ce7de05747d13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafd422a9478cfb27eb245f78d0f48a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558555475d5d23d9cb891e3f2d0fde4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da530b18d8e4b90da228dda1a4118578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbd4cd06283589a4f944173e2f7c0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d226f2dc08840e46772342840b26b01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92ee1f33014293393df793ef3ed31a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ad49eeef68cf57af8a4b981b0860582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed422fb61b81c018a7a399a325261583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c611523d3e4952034fd5d8ea87ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea22ad7a11ef5e0fdff36bbd88645585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb323b67eaf914d194a7af7fb7d11d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1ef48fe2f360221a491554574c8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc1e7c478f5590d2796a1d0434c46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc7f1f9094bc3ba3066c3cad0c90cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b74dd87e41a7e1639c90c088d3a0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e30e716fb9d27b1e58552594e28183591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d814bedcc2adc256fa8326314edb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac77630a81a44dba87cc677ade7467a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea068db85966d678499e83a42a4fef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacdc4e2064aaf594bdc4c9b1d651b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ffe72d9fa7ec889015b6ee8911ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab77d29f37f9603744c8217885a1bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73181fb2a93578d4364a7d68303c0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3cc9d07528ab4021ea4191ff27cb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179c9f96adae1f2bf78c25707da48c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750d4e23bdd9f9f9484a3fb6f227fac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e7e23548eba823fd108e17ad05c27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e4d7055d3ef2f89277854571fb04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1131dd58b0eb24ee8acccb0fb83c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf977bf5df3b1e2c758ab55d3a542605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8ec8d795128c94f2cddfde7eefbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65556ab14515acc9021f4d5af212642607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d1ef1eb23153200415afc5a7e11f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13360e14077fe26ee7e28064d347cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cbd1564d81989d7ec29951e2570c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e9e631235aa0a8431ca51b56ce20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be49bfc929b83427e608ddb584f3dbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299abba884b8af7a2ab3dbb2fe94e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddecd5861e339f154eb08c73a9dad4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abd0d6c3db6f9bc9b18fb985dc9aca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b58f218ee35ccb8fa3d5541f96ddf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc597257bc201a506332829ef1b6b6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151748fa934bf6bafa2afa01e0ebac09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ea49ce1afa4ed78f182efc8538345619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa9729ea080aff7dd9f3027ced93d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9119104541f2c83d7bfef3a30b401621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b38737bc424ce16e0c72abf246ad3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eeb669e30ad6a9d98d891a27b6f8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd5d3a9fa25f658b9b978c5d176935624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37808b7b33a3e5c7dabee28adf5078ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff45c8b6c493715e78626899e252ec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ca73aff3240448063654ccf6aa6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b77c18d3b95ba0d79463df14b40c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875851bfab0ada776d0ae2fbd90a5c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9c6d935d30ecee053e36ec7ff1375630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7428d5270382781706d31983c4f52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25572c31c6f76109ee64400a68f82b3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4347e9cb46833aa54b75066c3179633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a90a99bfb61a45dbb4255d300fc196634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a04852f983728965f2b57954148eef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81ff99a8cc7d252c5b5c7440362f21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b8d358351f2cccfa38e6981149b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7453ce419a473dae060896d23f409638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5c2eedda1e642592e6f913c8bf1cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd0a0c4a09ad7cbcd0095eaba1115640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee14183700c5c5c34457520a398ee2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f71395ff9eec1905cfb43f49914d60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432fc81920a4849c7f54910be3aba27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13af1f63add567ef573cfd1b9ae6b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39e4a1af7fd722eb136134ce1340f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b3f681d096067f6f241d6fb7c2b7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700edc32577b15453714eb8e560793bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175dffe91917a115922dfe2b16c57d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327364ae463568a4f67fe091ddc1eee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d97bf2851d728bf36291923241db1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9826904885595afdc57e9ec3ca29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c240e6909db314aaa98c4c2ea33942652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8766c7ee2d26dd92fea478c3b196653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe65efd57eb3d3daa1731d559645dda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736138cf776734370714635689e3ee6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c8dbc243af3d440750af7433f4511656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9849ff63c661129b47c10d4f82b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05df6edfec2807f5c6f0733c905bb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc4b21fab7e8bf41ab91a2bda7ca99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8265253970af04a46f11aa197f3c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c09824d7dc582200ab3610a7034c34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6bcd92ebade0c2c62224ddebb3bed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b4507c39210f55cd04ba1ddbcfd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaef4a15d31e6575805fb59ece9f7de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067fd3f4505ae1e13a3066ac220417c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ae55ee0875e03bf1748fe811de67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5a9187287f8e0c1c95f47359cd40c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b66d632d385e46c8f53e96ef653a5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7053be34833c8d401116915bf28b83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1b49a248c8882fbec8be1fb674c23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892557b9ed58b18f8d957395c8f12b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad4a56ac016f827a547b53997d6b7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a8c430b08ec7072a6d1cf0e9cb20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddb52d32591ab2e64ee5fb82cf2cd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ca81447165534cce1af71fb25044675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81fb1158854631734a9818d1ab38d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330561884b28f3e17b95475496e24895677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5c5ced6b0e100cecc9cc67bac2f33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b4ce129c70e61a2f35410f3d86af4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061792d336d23680fd6ebe29ba45484680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93d07290030cbc6114199810eff38d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc121ec82a7c0473dc168ff493d973c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dd1a6ccedce944a01e867b88ce39f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237951bdb1d8c20c626b2e1faf16ad48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eee57ac3c7a7758c526bf15d981f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26f307244a43eaee936dcb43af5041686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76482179101f6b73946a954be7875a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fac953d7999be3524b67e36133141688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe851c2640bf3b1f47bc9c8e38fa3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b120af2848210b4e07e0c1218d027690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d766d6bd2328d798d425d5acd8f7ac3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bf90e645c68a83e3b3fd3c90955df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f6ecbb2d239d5ac941ad876103e98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94293db7341d98b4ab37aa51dba5cb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d2dc671df79776ca5f9a4279758cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c0f0e329a97da60fb9dd2821f5c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bec9dac190d56ff56b9c432b2f998697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864e486d9dce4ff120177155b3bc01f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468589c2ef2042c420c28dbcdafd9852699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904786ffc48b88d7c1c37ee14b6f0fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e184b999239e240fa0abe7c1b26b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261fd53473557f773923c2a59d7d1ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7593109ee29d8501c01751c77bd78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c78836862504e91afeb2d7c95913704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e969d891ee54e23fc3cce3a6c4c0d07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9689c07d92c5b6c0b768507ed5fb13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37d3674bf467e09c44289be3fd1c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf2b3d4cadaf49e6644462559d9ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a11f4f999fcc69f3cffcdcce39c08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ac5f21ac0196789e98001e2a7891710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf5eeb5f2dbee9693b4f13dc0bedbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398323ec702c9a8d114bdc3a436fc8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd2da6ccb90d786a6ee5af96de4aea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd88eee95c806360c6983440b9d31e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea67844d1c2781f4ed5d3a2dfb8ec68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e0017481a2d3171ee8f685efcaa9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa5101fd31def2c7c5f582e046a55f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb47b6782847015f62e487587e16f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39f15262545d91f24134a06679a2de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528394e6ed818265c04e0bade0bd3676720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bb91c7907cd002d6adb53f8bb6387721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f35595958a8fc8fe6306df05e7f572722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b8b7dbea41c53fd8924a22c120814723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403df94e9bde3f81a72017097ec22d90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d2f3e89ae7ada375466c797908e71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1e81c6af264a753491b0cf00328d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1266afcc117f27b267d13c007002fab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11182dc4f637f756c704a928a6b429bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82564a55fdb06883b8a140c7a2e3bbb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a24b1ee00387ab08a8f4d3fa58dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3274c020bfb91bf70fda6701bfb8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f5f76c996f74280f55274530a58e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25052d0bdfe2b806c4e080ee0b944e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd622f0f66b20513cd07e2d15b6ba621734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c39dcd7d60c7f361f0155f062630e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bda36d16dbeef7cfa97fe46558e1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e719a2466265a95163a76ed2d6dc8fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec947f1f1d93cbedfa93d59b9f98707738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666f92b4bf35e72e43620009cd1429739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf96c4c5b9566f69240e56de56a0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766529eb5b7ba3e996cce64aa07c174d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d76e721e91c1df968dfd454cd59961742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2d2d405d5e17ce010bb7878747001743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddd6114e58a094c22f0df37213859e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c266873d39b3e42c7440468f72d191745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b05405db42c61eb092a9562542301746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe411a6ddc75246b5187f0f6215d589747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e19c26190eab511b24d2fb29332ebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d9c659a3c53872a4995b18cb8d329749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a9e8095a70c51fecfb5b9b4e3265750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a611bfa80b916ce8f4921ada6f12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f9d308576ce0cd35eccfb4e67b45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622f0eaf07c7a3a5bb091a5909bc803753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807fa56a422112f3d2ce162ecab88b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f14b1880b80add1c58e795cbd338272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0343e23f8554f6870d9c2a3ce79343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7a99e4cb8daed099e796022388014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6c64d9b736d935e49fa4beba7afd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc83bfe2770d36cb904e904b3b32f416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a0fbc9eef58991fad2247617f9107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ffd0c44d8325587047a1572f0888a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcdce93f5b6caed698ab7216bb91569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd011bc7e94079a88f1b6723557d89b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f8b09f48571e13ee36dda5252e69c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6f52949bd6a8ca5acdbfaa7d859712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5be55d0f4852ff82627a5a384e38613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20329e3e4e1657b5a9f89df538265e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1120140cfbce5099805b527eebd2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a9ab6290987420a605fcbf5dd4a4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861233c4012b77328d8e923abcc733a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afeac5d3ebd354ae148e9a681c426218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc833c8b13626ad4c8f1b17d95dbd1bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f2854aecb09f25bcb8a9ddc3cd5bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63073ddc5de7bf54609246e2867b3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8545f843af2a4766b9c8fa07dea7f5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8defba9fec08487ca2c2e9b21350623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10623c042a144e769ddeb3b34973bd3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12a93e753d940fb904f46bd2d038a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee5f8f041cdf18b7dee70fb39e64526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930a15f52903043a46ed630a14028f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eff8198d606223b60811280a9c78028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd0cde893b6bbcc796de3ecae7812a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc819c85e5fdb873dc224a346722830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680588844c39a9cd8cf008750fe585231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793d1e27c6cc6753ad474c77d17889932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5818caeb770bb0a61bd538d234b7cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e69d633d2bc2d222e979f509c63a6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a66290844ddb85071c0e242d2c2c1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69761c90d385426d978357d97ca9974236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d0ab57282820770bc3804f70b9d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369abd7cd1bf53df3fad8c8caaeab68338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d8ebd9bb8ebdd36cedaf32c003a8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2eed63f0f0ef90ffe088fe90e0a1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd608e8fae78580cc27d6bb2ea94584541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e75d513548595e3588e7740813fc9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97223eae4284221ef36b1b4fa620fdf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5563bd432c4ba6ab48a7ee60e890444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cf534c7c0771a0fb1e1017c05c94045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bc89506022b4b41b126ac99ca774946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c2dea66a43dcd7e3365c60d43f63347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ea50ed528b4ab7ab10d7e262636b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d623f9b4dec5b513be53682c7dad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8f7e5b42f8e4d438008169be9f4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6b49c6d76895f20aa2cdc1cec80b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d4d715cb10e75d2e5a68f2032fbc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34faccc596c077a2cab0b3bf12c4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debfefa54aaca84ede763b5831e81bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e646be9518f030689f41eec79607355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649353f7b3a808c45c9774917c76fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177228dc607d4c84a5163240bd737e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e43e932fd9dd6d999e6d4673925cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea7efead983de4b2b0a0b462d88bbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e7738b5ba1a38abf975e2831f3e3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a57421da8ad6f4af675b273d79ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704e473ab74fa28827d8e306688c26a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b860e8c1a6d3531336376ef9172db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941544a9e269b3e9b041c2f8f40e6e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55316a5f5ae24c9bbe29ac4f9a68fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d847a9bcb9344953546f4a2b1ba178366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d600e41ac88dcfb7da4650475ce7d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda458fc6fddc6bcecaf1e3ac06086df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b645019b110e3a8ecb4955ba33cbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd011f8c1806b9fffcf7373bae42470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561706134db4256b737e2abea02ab6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd594493b156a123f069a245d382a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db4dc70ece6d9dbb7422ad7da2396d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d6942817894b9c3f8d3cf724393f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f53546cb6833fb3236ab04c25417b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574402af489b51287e7fa3f8b9f611876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d9097e1cf55243d9983fd74473a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b167a9585fc11a03b844b3b627a63078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a42e89cf8434b7fd355c47c9ce9cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4cc61e6cf72942144de8e012f5f8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007849a759fe0034d788019a85a61f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6532b6b799bfbc6605cb8451c6f1ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd08cc2dfa817ccb7b225cde31bdf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecefc771f8c4b93b5448ba973cf60c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed177a4e324dad5c03ee7f9b13179bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e26f0d3f1e173345b2838e70614386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88348e6ef6caf58854ee152e88beb99a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3992150ff66a221795920e5ba15c08888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1fdd03ec04f76cad1406a8444703c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b7f0efcd487610fca479d766eb8cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf87af0b7c717528a87e32509120a6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b033cd94dca5db7a1ef29553848e3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e212e12e842570bdb3737f0040920a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb294d9329325f4c2b57d24d662a535694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6032ba5aa9e4499ec37574460cdad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5875cc8bfdd9946fd22ea1e15e1eaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b904f0f73840d7360f764c3da39d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee7c8b7a917bca7304e72a0be8fb5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd526237bb35dcac35d6583e761ccc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36946f199b0c95a8db803e7b9182c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce89d2c27433707e9ec904cff33da9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5867cebf1ca69f5f7559498b91fb0ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b603317b6fd905b0b414df0bdd995c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2327761a375ea20a9f4d001014219104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ebdcb00b588c3d337b26eeeec7c0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8228f0afa0727abd40e1e40c3654c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490352d1df979a1ccee561f931edacb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8e7649eaec3d514df56944d7a8361108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19270b464baaa3251e7f6e43ab198e5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7c9ca52fc5b78b7a420ca89f3f02a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fcae6c1b0ae07841ea3f7b45fd0ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476658f79487874f45150a2be9ca1626112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ab64160c14db2a627cea918351b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc940faf2a8664ad92416e2bb852f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00bc2116efad63ab19fc08b7bd4a78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30335a834867bba1172d3a70e06f0ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8197f13d4c7498125c96aa4b78e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bbbc9cad14a7ae5946f286f9e81e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84b8119c826deeebfcb00b56af77c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1fc756b8b6062244c66a4a2a50845120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6773c8ebad51b6405288c7393bb814121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f878dfc4b8fd780e0fa971a4c5fee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc316e2429aed65c07501b90128e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2813efeef21ab0a76b455852e2e57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8df24895925f10a9ed1b894d6eeae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aabbf75d73a20c38dba3a8ced4bc9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d663494b8f28e19056b6dfc3e925c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31a2fd38082c740507d2bd9adebb6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44bf90e3da9d278496bcc877bb715129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49068a693218f57cbe1051a747cd4ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad4ee6b7828fdd52d706beb2f9d0a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78f4e874c384274614c0ba5fd0b8da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e59755d5cfa0ad6a351ff1df18e97c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5fce5fdcd997f7e015e20ecbe24cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab323e7f7d25402361099319069ec8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc666acf714e92332e692977f20a74e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65971f5a10ffe260645ba40dac73b4f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724e3ba7941051a6ef6750ee7e63d4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380384d802da7c396afd4ca997213b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6be0c60975f18ab951cacb5811fcb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee865d017c7a60acfbc8eb0777d5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaa9aa5d61544b8d54e5ee90495e21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496bfec290d75ca42a8e8784c6f4cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7819346a5eb2a473e73231092fa74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f7f4ea756fefad177135b4fa0c892145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26640456a45b9a1d0efa34610bb449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c3f1b1fe375c9d56de7877ef5f52e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151651c7fac5963ea0768e3f1751ce5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b39a22ff29b604dd38442a6aae730d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11537eefc5d6b56aa4fe32cf2c2835150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa54c08d3a3214b4410a1e31fa5cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fd78540f805caed140714836e1446152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648063d1f52e5d1d4c9fe23fedff9ef7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaedc88bff36717b8f4cd5a1fc7fa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc016a5b0a280ab1c8b2e6f3062e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7e8e396b729276c4fe221e2c7060156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914ef99ce1aff8b22a641c13dceef4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720874e2ac90b0e4bd60e8de5aac9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33c7283668394be8873679b1ad2e4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce695201fd6c5db354f634fe45811b77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e7e70741f090c945bce8385ba2b45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c8a71d14e6b2774c4423de5660b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5810b9ebedcec7b78227dd1617a9aed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c529acf25cd29a6132145518b8655164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c103d363d45dc97b9977e0b759446165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c11b25102bdf044aee655606605bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca370b0808fdc3b5273d34a59941962167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347a98f4163a4cd5941d16bda20810e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398e190d79ebd97cbbe73fd3d17c00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a055cba8c3576e2c25a13a74b6715e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61cfa9e370c675afc55d05e37020d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f13597a11fae8d71495d4e965b36e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a661c945f6c524532fb2101e7b0c141173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619123370061b6672e6fc4255a17fc21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17768db8a3cd7c564310c63be486e52f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eaa9e65f0f09b7edc0847364727da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558e921329a786522c2af54039c2b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b3e99625be02952c57ea5601d2b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5798f4eb7dae7b98a913fb1a43bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410dba6b7a56582a27b16587644e65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dd74e74d0e79e802fa0ffe89c1cae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b864249560c92e84437382fc9633917182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ea970020d65c63bcbbbbe0231bf3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea99a0e89eacc397d72ec3506b996f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd9e8ded4b290f9a84906627f5021c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e2a069052ed99d027c1a2a6d8aea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6184310539623b55250523a1acd3f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cabbb3b060bb32f932b7471b6b8a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bfe84c4aa68ff0a07564bc5911e3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd600364723b5f809cc5c56cf1341b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9123051bcceaf80cd9a4ca49b11d542191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3463e0499f63962475f230e5dd94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753974c39e65c931b9874e7c62e0895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07442e00807af11bd6c27e4767045f28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d32d049edd056a63571c8c1e7cc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9960a01a468247874432d044792d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e505073ce00fc372c6ebe5663e24ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3227e57624153a6bcee2b72d5347dd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb85ff46895ad5783973ebb33420e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8ba3b56008be6fb54642b9d80b66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a534409100bcd75052144c54d986f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1fc42dfb74716167bcdd7b54e3441202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd75871f60d4f00ed2564f676ef1b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173796a1c8b8f13851ec10dfeb1a5fad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c393b872894ad8dcd4936dd6a39c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3ed61f6d7c1cbb3e3a54de36c5ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dfe60e30b49bd1d4cf39d72ab015e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c84b9c4e2524979abd04d144ec055208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ac15ceb787ffa2cfbb7989cf093be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f8098f5f30132e453bcc7cf94c79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8199e009f81e0fd9db6b65bd589a04d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed91a35ff20b17d53404f02ef05e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93277e467465fcb27e812fa65339ad7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52df3361f5c7ac551f07d2b892650214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce29334ddb58d3c069605b3d002f776215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552c5324a63702888f6993cac9350b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfa33689c4a84ef5ec8a73973ac6ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e74aba8f4bc24444cb17a1225585b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b04a413bcc187c81fe64b5088b6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19749af45daf534653e3d943b31b62a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1009d236df6dde54b69a94295bfd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0346b4eef622acec160d7d90fa6233222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f048bff99b9cab094357912b97955d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6966bafb20410e097731b8adc153d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd0ebf7701cdad3f40eab443de006225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82018fbb59019844113f8f3a96f2373226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833d4bdd77b64bdfb63d4021d8d1ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11c25f389956cd3cef33601cabeb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b01579554d3e7fa4ce71aacdd08ec1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263acb7d512f30f7f855c657a6e8991230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cbd48efb5c8fbe48bbc3c173338ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d742ffc0bb824813a544b7440aaff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b8c7539ca2958fd87743de01bb9ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818521ec7d82da7d7689ef24538876234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4879616d34ec9e513b0c4177e3e81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b94237b6c444b2ee24f9daa807b78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fc1deec1071a12446700d9389ee36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923cd357b013a05a07da61c3dad82d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0f370113e503a3567b4c6eeda48a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340016e09e4f4b7664cd3eb172e41fc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c043a73787f17a57b0e4d901b468241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf1a266da47a058e75b178b29b06a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7e512ddf3e6e3c32f60b5f176d13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201e428f131ba7ac1cb0e0589d25fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d446bbecec4cea4b1765afc1d6dff83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af88234c113c5720a7e8502bfb300246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e0b1c018f7dc717dd93bfc292f9a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306080cc90ead98a0a757129d5046b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d1e95223869787351fff738417a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e74aac681ad76a595f789feac4b4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742a31d592d43d358f2ae9a30f3c7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5405cdad1c0b85a70526a3ecf8d133252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa08e95953f99919dd318247bd381253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160657482ccf9c86420dff572ed6cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150006a46148bb8f88fe18be0819939f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717f4e1bc5848031dcc497b9c408177256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2393205a83dbcaf6019020085dacb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b3871739a0f9d52c854d7c5333f24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac421a8e8d07ee5335e1b30800646259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149924bebe4d510537ad7a3dffaa587b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c64b60b4975d246d9f68a0d3ba0851261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f686c04b555643702b275601a1da2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac57b097a6c0d4b03de514062e5cfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65a3cdde6c0953a55667b9d60adbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4058dc158718f9eefac6bac129d6fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c81a770fdf7352fa9323617c2eaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465a6e007660f87546a45d2a7cd421267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7d6e7ecaa7967a92a7af052d620c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed0e5b60b63dc35e2a2156eca0d8d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bfc0cfd07f11829e6b2107158042d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4cee072e7544c07c99615bd2cf7fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f5d0b6e29fce70e731d39b9c2c66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2e856bcb4b7f95222bdca4bf7b33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d314e6fa4ca92a3b22c12c15b1e0e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ed949024a42923a2c0b690cc7e3ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48777ba0cd5c5b5eb207a437e2a7716d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f9e4e11b68f3255f279c0934698b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a625d4f7721a8daf5be52ca7f9a93a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853be27c8a678196a7a15c613838fba6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682cf0fed51db872803d9c3bdf122e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ce091f14b8f17827997eb93b1435281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9673143ba5545e6ce1ee7376492a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fae0f038801e3332f4bdc642d2b191283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5696eca2ee358630c90f830d527d119284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e13f818a80425e0efca045221d34c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce14ee2c19873976a99db3727326b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96037d0e91e72fa24db00572af3c77ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa36bf8c9a2d29f985b086fa6bab1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f59366772c7ea3653b0b710bf9630289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75800959c50133ee6c4f05ed26d209290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137680175b5718bc50f645c3a5a0e36b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf86fc435ab86df1c8dc9a3464b7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6c6164ab7f33ada8b03c63a01807f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17515cc1fa78cf1fc9cabcdbaeef09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf8a0be0de0e7a78b755bbaa52f5d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f25860267bc5f4f570a90d33578fdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fdc8bde376f0439de0bc3d26b8267297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed9f376695d6dd9ce29df3ec0052f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ffbfe579a6e2a610549bf35817e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e695e0216f080d29baf1b9c5c59460300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625a5160677932b82719194ef926312301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75afb8b534ab97eaa4ca6f4f197cf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066878f0fefbb00e715a4dbcea22d81a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891beca2cb9910611d6109d58ad839ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6bd1cca5be0c72b08092e324c538305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933dacc5749b4ff7ce54a0516fc7b85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f10a20389a8e90614b7cd442c813a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202075f5244f4855601a2f65a279ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff0f050b5a2e91700eb9d003af307309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b99d4f6da94558d75fee2f3840020310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7399369451c6c36cc294214f93b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c87953de025fc17567b60b556efa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584de62b32c79ff1d162be0c1cd730cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e78ce42e40ce00476fac4dd7d3b80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e27d88387d054c924c83e554b8f85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f7988bc4dca401850308b31c5e22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3634bd78b6541f54b6c871865ca67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b144979d01757194a5a37d09aa9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af59f338999dd13ab8756b01ce32ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95defeb392a933b630da26362d2c1a94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b81572193be62cd7f718db9db05a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef63af0249c090ea61d2e3abe84ec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa486c3c57d9dbeb8f45ab79a24ae52c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d346243485c5da32663e62c67e42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918118edc3b8200681ab29e28f4ee28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b405f77627984aa0e8c577c3ddcd59f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb5a3a757bb61c52b2be3e74afc129327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109180d49301718e42a2e5ee4b08b4e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d266a3686c7d08b4b3ae67a90a3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d602dcbbb87b7656f8023174bcc33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb334ae3395000b52a7c2ed337eb71a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d3f5347869b8d17073674dae62dea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d0c04484ce5c65d3e5c53d5662756333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea523c8baa2da93c7d1b53307e7a86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9574eaddaf1fbca9db82b61f9bb76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9cd364214efc351a25a0c88afdda3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80557d76d0022412181fde859b3353337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f9e5926fb153545d3cca51f4835c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7d641be978975c3a407ffada12424339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d9b944d5bc3689af4a53d2afc783340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fa2a128f77a14cf967a1b823d774a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8190729834ec322e863c74628a6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde6e1cf05f7c056b21389d664252a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2e6f3613ef45364e7afb44324051b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4fc04c07e5ce7f24c1845af7ea14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47af43052fccb9a57a696d417707de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdda13a65821cbfcd0499994ac0b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24514fff331361c815933898216b8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3d8ece56517e0c7df66f26405c21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ce55b857c205c95702b63211f8291350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0956ffc5fad518983a03725caa49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d929b6787398e566bf8633606b55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94ea6352daf40620bc379cc1240b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38baf568251d94651fa7352c88f951354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d89e3ca9c307e1e21ca043f90a54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638ed04e99c58d20d82b5022fa196d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd875b2eb7371e8d67e9a7917575196c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c61c5276c1840c091ac19aadd902e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99175fe87f7e0891cae775e93d13c89d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd57dc3c76939c0252a12399719bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf717526cd635444617de9965344a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616b74d9deb592f746d89bc62f6ac1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0909e26ad0f75792f89906a6214d886363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8c71d2157aafc18ec731e30516c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa482761de937f5e96c697e14f4bbbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29655abb3250c9e069ad2c83e8893366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ef38f5b27a79448930da0c54915ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff61335a236400574d7dd5f3eed071b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099de7a2a1883c40b3f1a7120d9cecb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d9f3c1b153b480e071c01c162198370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e082f78c0f1de46a1d816576d64fe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd15daed7b7d31c9dcc6209b9ca17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a83662f903ff93d6b2070bb54965373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d789e9b82de7ebd9efbf8934a308374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e6cab89c87a5446118af43537cd0d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290bf760cce02a6b82ee81396191d5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02511d51e659bad86690634653da73b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee6836f109b67b0ec0b5497c95136d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a9e2d8c74bae4e4f5ce9d32438d57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1288d8a0dce49addd0201c725a028f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c5f210844183ade5cf684853cb4a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f3b7379111670aaa0b4a3a9257272382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d6694baeb7e41e136a36d8575fdfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae71624d7acadd5c374e4b0929b0fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f2674932d690cd33e5a6792ad8d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f9bd335728d613d5a4ec3694e638386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ec1a72272995e4c9faa6e372b0937387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ba86a8b868f404598c3f3da19b8cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c455264319f774cfe44866020d37f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cef07979ec3b177b4969e8a005566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037e2e8197f12c9506b7f202d343f9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9b8058e8b7c0dbc384754813bdbd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aff48416df3753a1b7c6514848d39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecaa4d71938942353cd0e75096253394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab430e45f3cb6cdbcee9440d2c6acb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0d58456ee6433eff52e8656f792f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0baa326cef9ab2dc8e497efdc92b79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b6ff4e7f4b341a3ff0ba3857e2dcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1346ccec088cd930630295f6cf2d77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16463af3d61f919f2543da73e5f790400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec95de581fa050bb2d8073d9fa6cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969a647a687dc1ea1f7c181b04ced97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff1765f5a4ba47dde4e623c5ab5f45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d263bc64a54cc74d8a479b0771792404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95468a2e91974241b9a58d2153de27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df144f0c216d294d765488944c4d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b5dec3ccac23fc3d68ece5e5be6a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c165aefa84c0733908039144dc1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b0db9989eac8cd8d38b9206ce2cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bbcc0a382b17165b7f28666d847b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e5d958928bce90bea0fdb744470f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10690ff4cfe9dea3b358743708534efa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edfbd2da28519f03ea6aa387b3b10c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e52a5e44dbd6c77867adad9a8cbc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ba9e2768d4d57a61aba0a6319afa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa98cbb79307ab42307ad2c93fcaaec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb372131a2581987c39a93ba53d083417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94057421af536be7d0441f9712f0f62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49330fe8c563f993170294532ea4a7f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa47ab53d3b157cb9cd5c14059e56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d4ad8afca0b9956d28aac03b129ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce175cba3b2f106b21bae78ee1385ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56bbf6793ac9a568a9cca42dcdd478423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8033f3cd30dfe61bc10285161d8c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c96265b1e5ff17ce248bfa6f11520425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea963af42c4c45463ee0065d5cb851b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862cef20cad1aa19f7633ae4f1580e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1fa4f2a3b1e59f0605c8a443c85c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b96b2a5c50850b6ad33a5120394ee6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfcbae33f694c6426e50763497067a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309ca0cb0deba0c0784e8d3c761850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c28de6006ef5ae831f48ccf7221e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75aa2beb806f30bae9350a8d2a552433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc47e13599ab6acb37813f64259952434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f89d8c8f814d9ed889f67c00e6cca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a479247407b64ff0cc667c1fed330436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656afbf255049f93141b79ab64febcc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566a264c56716d780a21438cc34a2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaeb9afde6ba6553a4b66d79960f64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e12d5dbcdd731145d5853f15ca088440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f46a92510ca687a57a84e16e70757d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6816eb4a7ecb9fdebefb5e14df5d3ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71d5438965f7e03ea3e6c64dfc601443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc10025a53c5ca905edea647bab3a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43314a15356b95ca9411760ef47499445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d94dc8838612214a948ab466347b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf9ce3317f4ca3d660ed0262c0583447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d744f05e32f685b3bfb2950243eaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706f417c7fbed12a2c26a7be64d68c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db25bb4e3eb468f16a4889745459f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c17db798f38599720cf1b099497d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc62f92f0e285c1dee2096dc554d4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a95d39bdce8fbe1f6b9557676b37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a1325f4b3a1ce002df501f9aa3c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb9407193677b53e641562c8699fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e932821560c80cdead2b9bb7013047456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e8949dd064b91f6b51e2313e2849457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17af847430d60842aff945bddfc0a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e753f012c5430c64bfabdca9e2b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0151544daa1327e7e9c9a774ffef1d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017a665c5f220027a21efb50f142161461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b3e3f5ec9cbdf915a53045f94d2fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f140716596c2c3863c34505403b2bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbcdc1a2620a1b898f46898fdf34fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c619fda53977d3fde8c5bd4afcc3bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962cdbb2b165b944f0a622006541fae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de6deab84cd56a4d4cd55430b8b9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb267f3dbf0eba5a89bf2e0d532cfa0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3846cddfb9708751b950a4ace62709469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da7d0990dd93de6c0887d262d25fa1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd928a30d804a24ef0c12d58906b9e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddfd881921d9aa4754e799563f9ad5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119a9cf8aac581e2c74248c5adcae80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15181a465376a18e49384c7cc23e199474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b944e73ab685bf15e69a1c804772fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e109ff93ad9291e6b943f403ef22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde37282c8df373839c258cf81f2cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2fb45d17543a1e37d59a1c81721b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a1ecf6fee124e8c082c5769feb661479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec3471cfc178eb6a05c622f891eb02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671c327395f05dd1b9c739b2b4dcbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f67f3e23e69a215aa5b1d411f415c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c6c020c4132b6c07531da4434ffcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c446a3f2dbb86774ba5c15dfa8de08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec007b5d80e39e6a9e59e5d5b49cbf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c84cdb24f9312b09f422fe3eab22b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c72b1571363653bfaa01c17183e571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0cd30082100c2dee555005afd8a18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08957f455f2e77a16b3238e5c3e251eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a035c55fb67047a2b9630bdcfb132e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6822fdd432f6f06dfd96446c286854491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64804ccc74b1deb1994a3d3dd24a18d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02558aa5090e50812a046bbe9393477493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36019a0436def9b4c4de0dd53d8ff9c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c503d463f814e6d7de0609c37a38b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de5954a41f1f1a736481f0922ca44f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f44d9d215df4f500457400c9d7be4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c4d6198edfb013d4f1010afc8e5e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af700dddef2a4f5c952a256044aeca89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599b97796e743dbe2bc2c4454d5721500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c4745322590c662ee3536c65693b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6466f9f5c661f3700d201d1776f10d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f059befde12fe105c8a8b8a42bd6aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59182b311e9ac85f5dca587cf22ce69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4528f949513f844ede8ab52807ad715505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9d71dfaa1f277b6e7be7ea46ac9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1a3c6bc1175ff4e05b13a3c97043507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923f3531d508c75123b21a1ad5dea0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a8ff01c484ee10b2b06f1b66a886509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90995d803f161523acd7c68196a09fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae3d9ea98c9534ae138e4b76ff45bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112d8f5446735d0166bb9622ef773ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38080679d9c6acde4b96c73b37e8d6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a67df63cd8fb940d985a6c721036514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a991a43d5d0493f5ec0d1500e9484515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678d2f5db4e0785112ff4b68d0e1f6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b901d4da62ae5c6a07770cb4093654517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67babe3b7ee26949827399d8e21f1917518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99110f5f1c1f6eea163d3dc8e8dfd720519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07dd6cb81d0cec4a88111637cfb0ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3886e9ca9548007041887c561412f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816873922269114172c4947a333c8bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fac68f7f4015a8c3de9a3204eb4bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974a8d84ac852862ad9ca342f280a3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1324b2b502583f9b736c9737cd8587525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe70db91f2bba8dc2bdf7d4705484526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a558ed0411b14be62d6fe68ff1a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556288fe63497be922e23e3a0c9382f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea423d019602a0d809a4b80646e70dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a2567e275cb1459151d3564d8bba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8131e6bd2eaaf93cfb85f5fe8c873531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b6154cb69f108384f2e4f526745bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ecef3658a0fc3806679330b2ad222533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f4b5aec75c50e02df589741d9d404534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca825f30754a9f61bb63fabe16178535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aae833e7a9477ca5f04957a6caa41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e32a595a77e6a24625c4422d1c2fb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a46a9da6b1b4798c1275b510759b17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df357a2df434096a0fc812101c9d52f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c17c4c1e67bfd38ec7bfcad341ea6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a824efa4f61589af48317fa09c31855541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9436e9584795ec2fbd392af7b0c37f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ac0aa043f4b2ab25a94accb739bc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae373b1e3093c13d06c43c677408cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedbfa571b198f5d88ef740fb685c67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e7d9f59c0bb3de0057ea2d8941c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64cbe770b2ea0e5fb62029d49d3618547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098485da92664e551e181c2b63da7fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c863e64182e451052b837ddafa9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d40f1642e2acdf5c2547ccdfe2f36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c67de9db056d20bee6fe96887fa0e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3638475e8747b1d1ccd498dd78b056552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f77b92242003f26daf0c37c3ba81d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a734e11af47a3357312eca10ddecc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c170dddf8d687bf1df8d0c42caa3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcdf3468d995a908ab5e52ec1f29e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64d0f09821ded80f922752da63f09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cb39c3b117ad4b495e83a63475fdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde420a1e6e3515fb0a115451f5f27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be91b362cec647da3416737221ee657560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3572ab7de067597d4a2d0de8a3e47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd779ba049fe0d7467fb1102d9d2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8eb12b68210adf54b8101ba7aa7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c81f8c45b9949b9cd9266f2f2370e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a28acba0548d1c46981c42e47de98d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61401a82a6013fd33e024239c0d49d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2491f9dae4946363039eb410d8e2d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa88ea1c03638636e7ad7db6e7344568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd68b488614d47866292ca2b551d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66945c6a898230ca38fe38fac6e38ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e0f6bf1e1dd3bcb7ec2cc50ec480a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a054b616bcac862aa29e22ff500b66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07d0c16e3718da5633ad88758192a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235f14afe93556fde0f60f793e0f54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424819208395d325dea1a83b948702b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b56625fd0966b34c27a65a9ba4f7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9d0691bde66746029732e8c2e86b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c970c6797091585f15a18a6a7dba8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea757b162b3b7d75192f43b500fb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfda47ec160c498f92b304db8f8bb5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da248ea44732329d8d221de21a8f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317fffb40954a07a5b5c3f10c67d26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e370a129b3435039c3f7f9215425583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e02fde9fe88cea534207f6d94f6db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5235b0bfdc7619c4585256f57489585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817ae432fdeb9b77eafb37eb6f0735586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503169f56e09af10df962bbd2c025cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499987885f71ab0dbbd927c0681413588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2ae3eff0bef0ce5d920488056fa49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32cd70fdb52ac764d8bca13405bdcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c885f18b5caa665e955bbb0e3524591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50028ab56b8b795687dc87aba4dd92a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb0188294dcf4c6d7222af8fbad232593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a0ccaa63676e809864a429e5089a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f4b8f582c99a4fa35d1df849b10b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fb723087a105e1a8127d3b617e2e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ef6407d39b4a67bb000345d347f29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1707025a2447d2c35a5a8b66daa665598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39542bed5e0db8b80202ce62b1bdbeba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d52697e74ca61f3c98704ffd5a8347600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842edca293abd4fefa7707633c37588601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fef1e9fbe3e14afa3e002ee4c0bbdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0674f2a4bdfaa5f8a6d059e738564603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903eca555be4ee0a562b64f5f1fccb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382d9310ede0c2fc4eb2d7084ed3cb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109436ef16c9372a8fbcc0a10319a261606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd141aebec6ca94ee9b2f2ed1d52cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44096e14791c0770991d31532e0e115608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afce0d8e81aea7f54655a9d0afea5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122893392459cd4817b5583a63f55041610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94de32d3c4e26597373cbd72f4b98c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b25b23faa73946238785f13703f378612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605426497018afc0ea257af2b09fbeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd905df61fdb8bd53d33121fe163a04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a112f69acae792ba9668eecca16c1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7b670d878b19c1128ebced0e34df8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c9f3be1acf5916d149c405473df9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9104ceecd97f31558d073d118dcf89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c45d34a33676719170da812d477e23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493a58d101fabe3dcf3440f79c4b94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba09c1b016ba23c038074f5a30f33f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428642fe31391eec3e360cc2bd31b963622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe1593d1682bb2697598e4dabcbf3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693942bb229d2b873bd38e68d53eb8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd3122cf91487977b27a1755b2fd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd49c6908b2726d60cf415119fea0f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ed70170a808ac2f5e56fbc65e879d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60e1eb0a8909e35ea08afa60b75c67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0293b61b9ded724720275745455c7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e9950de06364148915e32e8b109c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5843a9e919198bdc8e8322c218d9f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7eb5f0f72c0bc775b1b5fe4572b03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bbcb941519f0aba7d6e1278305b00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffbd9de4d590a1857e59364f6e4806634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dced87c32a898e965d8f4463cbb6c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791f6f8e57c693e90edd5200307321636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894670edd1eb2a5074d71cd28bcb11b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ce41ad57712c8a8f76309270ab30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948620735e3ef96764458b7e4f417fa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62ebdcabd3081f69892a9f58d50100640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab99f35bf13e3da174e268aae1c349b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676edfe00ebd24c04b0ce6932afa994a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef14255f20a8e9a5074bb52a46095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99349edcfa65c6546fd9a2d35493d8ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b9efe50899e66510ee15cbba573cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe3e9dbb65c7dbb16b6623388fb73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121ee657e1721a8975e83683a85f538647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b4f281e7c8df1988a790eb983e7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbeb069a7e8b98c7e4c48232efcf58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3058b0eba62cc5311cbf74c863b0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b803ceafe37cacc0003adee71ef350651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74fcfe2487bbcbebeb66e57ca953a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a4357915b3daa77b5e927d7b98c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a56d3dc1da51983c9c84390a023600654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad78736a8317632749c1380062e532655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488bb76fe801bc45850f0a34e313ad9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a4b04e7f2db839ad21331d60155bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886bcb798fb90c229e274ac2bd0d109658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495d3a01f43b20cbe22985ec6d567e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4373d37d0fa276e0f417f9938faa91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ffbe92fca6f717e1c246020a5ff6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d3467ad385d6ba1ab949d95f8751f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2135179062a80f9b3beb9ee646a248d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b157c4673ab13ecc28029eb46dc0e42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301e1a598e38867d82cdd24be56dfc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a06a6cc82881bcceae04fb2d7d0430666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d2ac706e929e52719bc84b37a9b59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70910e77654c31733a639471e21cb5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4c3be81aab32358d36cc326ca8b00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2d21999406d320854b8cffc40e6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9954ec72b4966be85009e40a07d14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb8088d077e9c62cb480466896478672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167aee8070f304adbff6bbba625f979673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8ce8aee9c61eb75df92216c6ad8f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c980a58a917882f1e88afbba0a4c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b3880addddd72cd7e5da6635ab3c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef61ca84b127012b71799b08704f5c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca745bf6f1e2a4b6a8db64c142fead0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a436fc206cd3dd4ca6efb9dad780050679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d7e2ccb4470e220807a266c125d1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da977220b0607119243dd1186d981a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c9639fb43763c7b61148b8872564682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421030f72eca5a2e58acf2e4e9d24915683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e826cc11bb080ef374835d8fbec1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453a979373655c57e60a43fc5852fe5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f96516a4581febf7f9a1c6b0eaf3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17f77315bb1fd33bae0d1942ad133687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd7c4a714b82242f4e3dcdec02ea0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085382a1dec7cb7bd8e336ed5217cb11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9eede676d77c9658662d3a6dce9e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a005b4732bc83b72135b400d367272c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244193056ad60eca2bf34cd6adc32297692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a8fbe0de59076bbc6286ff7702b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b611b481d151bfb90783e34fedf19a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5607509ea795c435293723197db63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03146de277325e0419001cf5f23bc48f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176be041f0300e64aaa1cbd7d8f3ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3600d25ba2b4210aa2978c2b029fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096583e970df121e56a538640994693699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e211d5999f83a893033ad5eb9d333ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d084d9d28599b884aa108524f75bc23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa309ac5f306b5d6bc153b5c1e1967a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b06b2dcc2e3811d21daa43abb1ccb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9130c5ed3c37d0c09269fa8ae27a12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9eb1d5bfda3e38234192f8856e1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6abad7e5e72d65043b9c81298b897706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2431c3e34a6a97fb6fbe98c9bbadd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce88f026f216ccd2b3e51533f98916a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583998f51f5821d60fb7df81e6c6363c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414c91b6c32ef49e2de1c9d9e14fb28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb65abda254e666c1ed2942b1731ae3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71314ca8e9a53a03afbd08bc2e5ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e51d930ec1298d14848807cfa0f72e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc222a13cdbe9cbacf83921244ee76d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e572088a2bba9e5196fb955a1342d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16187f63e1356517db59198a419554c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799672d60b0d31fe5da645deb16efd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af09710df2933f1dd41c4606646dc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633c5c29e395f1488c422d62f3a71b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2add0ab83c62047f3d6e05f82c4d47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa6fc2daaed64e91904ef362d6653721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ec28d1608dc1d213b7e7da45b82d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268932347cc46e11746b1c999ae1d141723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08757d6fd86ece6128165ee66a116764724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde92ae4cd03157407fde881c8d429725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805baccf11b980fecbe38a838c42f7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43870a5595dcc74fd1f956a51232d80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076623c9da553768f31a38f6de303384728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae32874f33999d4a3ebb038554f869729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968898d44b38c7f84a5793ce01de9669730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad7950e8475d8c9e3551de080977bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818e59a7c62c2b000e2e9c70e60544b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bfadd4edbe22343a22a506db85cce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023aec47f10ff4f1ec088d0e88dcbbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac31134d2809a017ec887598f538607735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb49d6a596095994cc577175f20a04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add83019febdb7ab6bb2e6cdbfd8ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a33cffe3906fc7b0e7de034a215ec3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833314fb40fa5543a6df66598ac841fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eebfb6d359b164a3dd84b0fe4c23d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067395e9e9d5162ea22f701f2c30a5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f8cfc1b2bb8479d42399c7e0cef9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba54398511e57f797fee12ac32d461743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74a58b70568a4eeffb06b6ab69b32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe084bfd675952c31e67f8269483c5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242bc9dfac3bb44df2762aa290a5c95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b7e566494be524213ad887b989a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cdb993940f114f97db65c99efcb40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f278f52b5d9941c4d10c1ad1ac7bf49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e779b03eda1b3a046042183834c97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87482d4053c057f9a3845fb84357241751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f536deb296f0f05b67be3ed1bf51ffd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975d7e40c566906427226c857946ab753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>