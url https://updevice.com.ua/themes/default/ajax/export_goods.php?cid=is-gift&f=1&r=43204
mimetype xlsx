--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58332ab6fbe594af7388cff61131a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377562b3d6119f46d91a1911238c5d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699093f670b7e2c3aa6e528de14168493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b3f19392a0762785a03ac42c5d224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6a9e36fc332980a2c999b627c2b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abea8326b99c590ee65c8d740712f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61667245d0acb142863a1f12578cc3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a700ab7e19df72556eebf33a88ba008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75aeeca2a7541e34c597676001a5e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497dc07e9f9b4006cd0072cf309d4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e4de89443622a4ac3bbda1c55f7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99627dde3e2e3bac629d13e0db20612612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c108efcd45e7f075fac1a7cca30c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579666be1426f9025aeb2ecab461ba614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7716bf248bb1a057d1af1d10a5732a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a22de36e6d7c11182b8ce071e6d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1830a3a8aaf9b74252b5525360a8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b6ce4d6f5d74456165a8f212da46a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89338a23c7577d131723fed3db14a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91850e4a908f26488696e55fd2c47c7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f4fc781af46bd0fe0e0474bee362a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d9a7de7346adf26cab481d0fa6d9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca488b95367e74a4be3434f491c94e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e0469e654573dbcac7cc469f8b3dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b37d6b060f49c5aa912cf9070790b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a4af9f85bafe4ea3353cb53ea32b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990ea14c3caf328d778f205f8e53bb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a678df4f980dd0241dd432bc1bec29328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6157ca1686ca676c39b0b8bfec147029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2123ab4f72846a2dc097fdfc42c61d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891dc79afbc6e609ccacd5d805aee8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc17d0c9740701f7d67abe10c688c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cecfa2686259b401d44d532f7177ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22719c972b77629564f00c30a3523c2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b524f90fc1078a58420ca0d3fb8bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eab00d87277b9eb3bf2abcf88447e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6426afad86f5396a9eb9904cc28e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2080f10c4a371148d80435481bbb9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc7cf4caf7f22e1fa199326f3360b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba279f2c214441345bc0453147d05f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d066e7d664941e902d6a40d26f110441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b718b15d34de842d457b4798f7e35f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a6c131383a37590720cf62aadb6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee8ceb9de432280f22c047adc6920e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438560e0eb793b7940ec9c652dd3b7dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55462a0bc7f5c7ebf469ccf0ed2c72546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c873beedc7a4cf381ef8b7807319b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4792bcc8d53a9651602f02c78afe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf8677f8eecebb3b9b1341e4b2a7ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22316fb2ac7448ac239644f2f5344a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c82da94e945500c9f4ec5bccfd2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199150920230b02c0baa08ab4c54b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d880fd3ecab698128d1a73c8d17a3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f986c639579178f9d2cf83cc03372754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720786cca2c3a080c78e6ce87b6f08ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d61d0a728e7641090a2aef2799b2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c425cd7c7da14d59d5a974ce90973c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6043654151879dd498031ee0523474c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e80bb318f65f33b631f65d9408c0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165706255a6a4b5a4fd34b91c6fb06e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96596ba1125768b1a5eb8ba0fb3ca7db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563517ff7138e3a88c506f14d22c4c8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebffd77b015801b5e113d4ef0e9f1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ea539a7d9d0d22680558551c645764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9b6092125fefed88c45be562377765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9685e4621b806446d25bab60d8407c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685113b7e3c31ef1913e2f6a1672432e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea7c144109f67becf9832b02588aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1371cbd2e64b2a16b68e53faac5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8dd0bb94f205fc2799a8f986a14a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07fe93682555668ddc0588c8186e1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f01a8e8711e9e296d88424dbc545172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecf85395e4446d8840cbaa57fb7c1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d3265381b2e8f23d4e9a0e19e8e8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e109cae6c517435278dab05cba0d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7bc138e8090577ad972c38800311c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a52481d03b81be5d056e164f33df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb916c7e05a06bad19094c3abd77b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b17c178d495ee612163543d11eda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83184c8ed2f1c871f0ca50f7b25bb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139aa75d7f4f3f7d3ea2318e2a80f0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a28ab69940c6f3a0cd9fce4c9c1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b311a17e79aa0441b98bb0b68e37683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9441b79b4573609e68a919bdcc425084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b415fe50a847292870db8c2554bffb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec91982955d00a25664cb7aea58673c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784aaba3e681fe521fd6cf0a6efab0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827a7cd9961f35229b6fbe093bd11cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d5ec7410aed47e6fc8d317ea45bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3a4267f6d9098902cccecf566841590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071371b7ab97aeccb138a2cecc43ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96674e8e8912d4469ed812b94aed9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed76e6222260a8148571ccbbbb3e23293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a191850ad342afa109246ae77c16094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb786e2f839d7ac0236ae797380c3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ec7fca572afad4e61366c8bdb53396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655da6b38d3fb8bb50540b949ce60197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d50e09ea97cf339cd0864db4e16298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feedd4515110ad1e01b422c44586eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0832e2a9e9f15fd0400d8e18e9ee46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a80f769e8f6889a88ded94c512c95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53998047079e13badc873352bf18eba0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903f78c332082fc7b6386b321485be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faee16ada0d240b5f654d03737949f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da78800bbc55f45c1ff3313fbf42d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e734b02c7565748a8947888c837c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310910eb959006610ca0bb303d6f84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e0b846cea9fed171e975e389ac9f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042243f028663113dc713098bac20ce2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370683747fb374f528ef2cbfaa35dca9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d4a0fbb420ffae510c43781db5437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1846ce3cc98da755cd3248464038d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc1aa4b5b07cab402b7ca3765ecb7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d70f3b22e378ca0b2805eef42b3cb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421b6602e8abf0d85347fb1542476fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076237f27ba542853fef7930b3a6a4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad95c9d0461738b9b5ca5b6e89693117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aac2529ef345006c38d1d561b0a4e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef1dc4c84af783d350b37b09898a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646057df5bc1c318eeb74d5597886d9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edfc8bdbdfe3ea45a78f643e076249121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb49d4c29b1bfffc803e7be7a5e926122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593bd48d65e97d90e98fac9cb350f31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc0ea92227be61a81419bd41c9f68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4237fae35576cd1233024612e3dec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2798e318d00ded366b64568a23a060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69c123dff50ce3f68391a8ee6039b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067a417fe4422c07520b181e0c0309d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e4cbff1d5c3729d21e4dcf850c03b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb54b09a90614d66a4c9a9babdeb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae4153910c81e4d7ac7cc9942bbe1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90c60cdb8f2736d9d3e0b6faef23e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ceb86dc7b52c7a7816bfc1abff8cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145bdaf31a538881103fef8711acc2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf6e6a6f0d6653cb7d5524b77f4da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc025a055ff28fbf4cba260e35d257b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d4f30d4ea16b7e60705581ad7155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4ee8a57993d84c2802c9df28d73d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520863915e5a3066376c0864df1e23a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a678ec16078571297b9e58c866be6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff47cb2f56e86654a9115cba6d1e79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef9afa6e75ab5cf83a534142b0b37d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde39c2cb9c2af820edadfd5c3babd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c00ab065aae79b6e443c8e7473767144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10284ff0466672ae2901f31fcc8a504145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75dbe868dbefc39f885bcb59418fb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bb0bff388ac6a4ecca4d11513d0f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46cadba26220a0fbfa2203a8e1fa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe453f98892a52055790d7e85ba09b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdaeefe7fa14e13a19b43afa0e1321150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675086d8bfcc4321201941a682a87228151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016b1855ab22692cadcd54b7685274152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6061a810c4a71c0b4e850112b868f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb67c16a46981ace4a8598baa48c15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900484dc2ea34139dcf413b14d65a897155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dfd34c657cbf14ff7380bc23ae7eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef55ae5bf704269e5aa499736a967ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc91df1218c864d84bab207f305968158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5cd571140b46d4654f25e8dda67be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292240796d441af519520abd3994eceb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028648fd197abb1631d5b22e039639ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6da8dbb78898295d1c98186d5c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10851efbebc33ae75f30331b7d95cc41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42be2fbea6d4fad20580619b1d2ed2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255418c5c1cbbdc05e8ea51abfcd2421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4da06ea342e8c18d947209aada0b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5f8e3e48f2e54272c56edabbf776167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d955ed6b19d7066e0b9d23efc23385168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f9c17aa1df07d09805613a931d0dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d12270d9e915934c4eee92e31628170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238f04353ce79a742b3a2de317f0e35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccab4d153e99be85b8f2a0a7421dc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66c47fa7c09e54fe65928ceb674fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d377ea5b2c16e048e4ffb08a1cd4a1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe74ec8a318d759820a3dc190a900dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa77b376037c39a16fbe42623f64b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ce3322bcfd4dd5284b5f3ba1f716177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120437d64447a6ba27dc99f10a2700178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc019ae856bfb4d87aa0a40c58643c12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5059c458fe0da6d75e1bf7d2e069a63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee426b6a67b0f147b5eee788f5494d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887966ade6f7345b5583b0dbb3fa6cb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c88b2fe6001a574c526e19115ddd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5077b1f80849527d28cb01e364d0e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee4bd04a4fcb845c0752b9361dd91d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74fbdf69bf97281443524b2aa205b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024b90b4e754d4dfe16676a473cd6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7f5985353080c7d1bf05eb112b4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786591081050a961494642dabf3ea20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c926d66cbe0613e07a08f6426836190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b973b908136e4b55093d6784f847b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd910e1d7e96cfa21cc69a0d1e24966a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a3de230e6cd0abfd1dea32892119193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99efc0d05195275801fa64b49e21b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d04e1e8541059ef0afa7a80a6cad4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf3648ae22ac28fa55a0b5322563a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06298acd0080200faf1570bcfaacfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92390c156119e592114cd6e6e50d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a965103e8c93702f9fa44221f6281199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c50177a2a44cb5f6cf63aec35ffe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4c5520ef1f26260af014acc09a65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509597e9bf1394a8a178d0cc4a0f5a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea244d0f0172e7e175a1bdf6d8f27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0a32fa0e46516680ad332396dbae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc107ec344e0e95702f45ea8e6addaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c0d7e33d5a29b2a8371b49357a42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb5e3f56cecef9e39cb74bb0cb8907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e763f03eaf40732beee4209a53b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f744c449a31851b66b66febc0aec6cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24b69f72f949ac400d066d5e3f885c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9a8b093eded048aaeb5162d434b62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db9ad0c62066eb781b776f26d18049212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab660ea9e4d8982dca5083452efbc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d0ee4d1c8d56b00f19609d7e8c96e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3fb9be5cea284072d3d2ce9b6941c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a168fd9e0a7fbaff19a8af89856b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782167494dbb532e22ba60b575d1cac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc01d3faaa5df15de8a8a25f22069b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b1117b92f767d68bf067cf261f61c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e407bdf6081db7aee7ee0953dfce35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4c5de36c24d99dbca329f12a7d914221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7a3737fff7540908c4315738e9e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07ffd7f1273b06b353164dfb2bfe69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8629727b3e521e8e43ade88591ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a82dc50556fd0ea7974171430cae7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea99b5bf5309e48f7c905e7898b579226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090fe778c079edb8360f43f750c2ab0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5374781cd3767cb4e056799cbc1387228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd191d82746ce06d5cfaa2a621b2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149026fc2f7c21a03c1d191f4c228a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d53f58dc1c71e9cff0ed50427eb21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0badb5bf1e6416af16ad8fc9a3dfbb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccda4c7bc92d6b1732bc090c0a0eb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959ce14777c389befcad125873cef73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b405ca795b6c7b7872e1b1a73d4c436235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843a7c6f381ac5b5738076f93c5f650236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978698a327e1c6adffd547268813a164237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cdc9853c0e9e44cc17d4b8cc3642c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc934e7195c41f1da1dcb9a74a74ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60aa1c8b145b68d9e9d0593aa14ef3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c42f6677e7db47d1d5602023ea8110241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341af8bcbdf3dfeb31dccc2330fcde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5f197fe3a2f1dd7e8d090dc34a266243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be9e58c5ad85835156a80e4efec68c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e79a7740e36dd6ec6bfe94cec2c93f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b44c432209fe3eece590f22d150dfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5f7a5573433e25981b00ee80b8c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe91d496467f32e5442d3e7b7329e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630835c11fee994f5152e9bcc25e94e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3c2617dfae5a6752196884862005a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e998a9d39dc66c2b82659b00c6fd8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06428534f79f1a27ce703dcafac54904252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887e04721743cf1fa51de9a7c48c4ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec17e108137e01dfa172350e80013ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd2a62b84783381b0e30d4950037f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04969047502ba6adc0c8d6c0d5006143256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fd2b0b2feeb3a46183ad5c671d21a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00a03fc1499f82e130238e1147d04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a13677639b92cc0c4f146f6be942c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ee2f0c2160584784ef085d53d6f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f9718c6fb60f32573a88e3f82a953261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0982641155fa6134f87783a4d7849262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e45a483d314da85b1195bda541ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277ab4aca0f3a45d8dec406500475c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75ce323f85f37a2ba1607472dcd3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264abe2ce3149d9e5088cf5ecf999a63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44896baa3947f56964c601dae3bd3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031bf11a3f19b759a74f329dd5302aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cb68b65f2c3d98a661d66ef174a06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356e11c96228ae1002b5fbc5ab75b2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb4fc9b55569d8b9d7572963d5267271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8210e5faa923b04e7213cd4aa6b2d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ad96439fb60999b1b43a19e4df26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b90deb2bd995cf83108dedbdba3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61919cbeb8cd8d6db68edcd40380b022275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b38482bdc3e7af28b64e44744989276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cff73716bb6f1c2f5dd6ebd69a0ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344db031b71f988bc06a26059e11d23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5afeaa64a2b308daecbae868bd6fa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603b398c971641700403f8912225b3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23274f0335aca0cb445a0f5f2ecc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd17f9d026f3c72285ca4238c30ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebe5f8c9db267c26d0a253f2ab1c1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d67b8026c5245fa1d285fdfd2f7f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbba335b9bd8a53d62427b44947c4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f2de89041b33659f1ba3ae28b4505286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dedff4e957304a0a2edc78257b17b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b59cfa1b2d35347f71001481d1e1d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7c9b686efe77a640df0f6e678b4f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0632a00b02854c8c23122144c7cfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c68ce69c72239434c5730360ea1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a34328bfca7fcc43ff303128af9b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16281b77ed2d845ce52b29f8db64567d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e8cf08690a906368ab360813f860e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73198c0b18cccb895eec100fe4a4d5bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c9b6fa7caaf1c8055a698f9c93dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f48ea02e3efd0a1912814ec3e8e46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6595d2206e00321cb687f0f9cfe830b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e961a57382a91d4e9790cd9a040748299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0fac8503d9675f680010f5733a4d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c10b5f0f27a6e5caef1b3a4c71f214301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bf4f28fe40bf0e8d8430364660625302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35545e9ba8f7f2438bef660a4a0afa48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac07bc4267a00214c93ab4d2c68d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccbb148bb414a4d775518cfc92ebc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9db1d534fc77ca83dffa0b454d23d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700d2ea843b81298f52a01f3a1c884307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b2da98c8faa2c9c5ed81d1c34768308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1c9d9d9b7294739107783e3799d3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57346422418295f27476816622b4ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917f8382d34f00ded710a44f76c9c9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0cc4ccfe2e5547b772af15a4c7d95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8576735d63521f19e02b32564c581e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309afd1180f61cc8beb49e53232bebe8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9159e0d0fc641d45e26b582688a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f598de7417a9feb88cea58a9d03d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d558b0419762c3dc05803eafa6b58e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d0bcf8cf138552113a1c5c0662d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e90b6553dfd37d1f3de7a77b36333319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabca852b9dd1c9e5ef22b17b12a7bc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78e70c45d379591ed7c0931f2f274321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092b99127f38812cab25dc1170da5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d94ff774be862d9f5bd76c5f07f42c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2322f66bbd533ce46a9a2def06cfee1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b21a2dc0d1ff4b7670e600a0a83abc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72218ce0659d355cd6f06cca938ade8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65444bdbf777376991cd06f0273775327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e971d68e65b82dbe34c3660868502c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e6c143fde56a1f7221a177faaa8f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3d31b9c958f79bfb7497dd132f9df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a034deace364555f5d22abb4fb0a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10219e60e1a50f4bb5a2492d53f3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742941e4a6fc5a6783f4f0d411f1e64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de0bd3a198bc86a9709c7e3c1cdb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06b41a2ad46bb29a01f0429a6e1bef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a71e674297405248dc07028f38f23d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3554b486c824a3bbf0b8f12048a9d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0923e2944ceefde10daadc605a2c943338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd7900262bb5ba38398034017d12b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb9c6071e402e3bedcbc704725ce13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436910958b31d356dcfce02f07840443341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db10df8bf9fa650342aef5f31e68e09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e73a527fbeacbff2c33773f8158c32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656538b1b7d938f90789d10cc903c45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10023f502c81b39698ff6e15c73ff4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28529ff06b252dff8becb7039fb52280346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb6fc6e864ce0a7a792492dc664922347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b880360782c9fc91b7d86885f53f43c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1a347ae1db92fa87b15209c49c6b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e23be6cea5f51b7e358ae4077b44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78381fb446aa7a28dc82a7100447e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4443bbc7989589c175a54a482dda3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97497636f4de58feebc70ee8c70184d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc9661d9d6f753bfad4fdf71aa2f18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d198dae59dc3130c058cc5da867c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc023c954854c156eadcb0fbf5a84e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca5c60eeeeab2da74cb1477af9949357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954993e9c2304dc3f61bdf78d5dc3e13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e054f0e77e599d412fa9e5f5169f3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf538a31cd7ced838378e423067f586360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd025c7dae2097f24c2390f1e0625c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd6ddb19c4a51adaf972893ec35e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac931c97dd52a24822aa2ca132dbf0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c0287c8c208a746e3129da0b39b01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b28092adcfb14ebbcef842bee68c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b16ff9c2a45cfe794fd44e1ba2b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c8895073b6601e1577dbc00e9bbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55166f354843e50d5a08f408912ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28409ae1b1dcf580f312b596f2a03ca5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eaa718453f8d5ccc5d720d6ef0860370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf047536363a625da57f90aa5e764371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eeec4ef45ab790a22ef247826572c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645d43a6ec32559ae1c5703d129e4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf76c3d4c6ae7f4dfa95c087820b28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba988cf30e850fd5252a2245bf2fa7ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188282b58619cd701f2db404d0112b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac45a6d33cc3c210ee771f0486c3a9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a46ece759ef4d595ff4501e86b8335378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca57c03d9d26d3212302f3a6199024c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66a3caca8ecb71e4fa3963db65911380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1716e7a083b96e4875c66f0e00a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde31b292f5a8bd2fb64266cdf16684382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a050cb3a1388d8698bd1a20f2a96b2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512135ad332e17c7548b89dbafcad4fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1675e4ef25cc0ea8feb26b21669d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570abe9ccb7392d4818815f5ac479282386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948f05f24dc0db4e6c02c27ef972670387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde9106c076d299238ad9e8ec4067c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9f20cd5b78c0b04a6ed93d1d16953389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb9b0c971f4466d873a767b4e6fc57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5abded6f6df85254cb4bed015f3ee9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9411b4f514191d44be89f20feb6bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc529b88f66485efe0f60fdb028f904393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649e381b25a81f0017333ae8ec2c826394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff061b9ac3579f52731b9bf0a2f8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81257a4604cbf1b65a1f1aa5c9c5d69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17bf5c334bc9fd2f5f601d5c2af313397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675403a8554ae6176fbcc5275837c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3c48b20b24b69657cd8556648178399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd3dd4c55e72d3f3f47e182872a480400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0db0ba3f35d5790b34f1898ddeac61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992aaaea1f3e8076a0431dc771202f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756617612ded50a4d8565261a3fc9a41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eadc5857434395db4ce070da4d0c07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d78676bda65153a54f86e5d0d7a174405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43578fdd4a255923fd7c4cd6cf5cd66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc4ba097063f120dbf16c6b3078172407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2acbe6a8475852a823f3b5940c09bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cb921e1091193a52221a8a6a34867409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc80ce5ec7d9fb27f52c53a34343ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc924039d2ab84ae79fe671cc174ecd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088245ce5865d0cecfdfb25a0322074f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a47b17d513ef98ab057abc5342804413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff8134c867a36d4ba65b0336556a01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be190e53e456bf65b453673089ce29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f30e3361f8d5f007106fc51faee525416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0df0792d4ce4a55e1076eecd05c86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52cfa49550fa53b95fd52cedfb2e13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2c2a07aef72dd68b65ff126e71df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dac2f36a0beca8c4a3b70b4ebdc9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae8b75d33f6c491604bde3f02e4c94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6333bb25a3e712b03392bca5338d50b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71810353fcb08d8a4be4f1b49b235043423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55e6636344151be8663b2fbd2db81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c9f1160b671ec1637407966b6570425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ebf7fa4a2b2561a40f8b15e3f9fbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e6006716f7343edbfa7689bd18594427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22cf6cd985f6874fe71016e7865826428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9fcbfc2454f2c9e0969262a1b35a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50de57da45843ff2fbb5b2474649ee8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28afc149fe5c1dfbd574909300a0be8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a27c69610bdb64cde1023913d589b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b97258f8e2b3522c1ce810d298268433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46893d63041b72f3c7d62e91bdbb047c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953bba4b9c52e50bc6cf00e98a79d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917c88536e1dfcbbae08e095f7ff5bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc188ebb48186ee7602038a7014c14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec763217c03f7bc6039f06ad401290b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5efa2de92fad24301bdaa9e226f9e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e94c84e1581810392a5ecda9e924fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938773c845bdf237fe25a67787b2931441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e1513a575e2875837ef20b31c0dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a461f31fd3359d1b6f559ce9db95d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d424893aaae06b53ccb5454a0f61e39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd000142ea86f0f97f41b033c3e6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9db222c121f31bd70fe65e94c66796446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c75492bfe479bf524ca8a710e475d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a362e604f9e4d0d6b257e976d39b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580667d84cb5de5a379732623db14f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f32552eebb6541c21a357b1778a10b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5978144a8e10254a4a52a5dfc7d08c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca642925a0392526f9ab3384df2d4740452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078161a5fc177e27f205d4016b4e25c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e58879480f9e7382f4a7752b3409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4e4a3a19219a113bb823a77df8f0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906021c4a876a5fa2a8f7eaea3756f39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a111f9d491c692c8d8666b098a67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da16e9dd77a5960f4ebe057b053e0e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e48d16f1f39ef6bcf7f20f8f67c283459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7c02d371da00b5f56c5cec5c8bcfa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332572d19e6aad14436039b076cd1dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0245e5a1f7594ccfe373f2a66df65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a95b13ec83b171fc1da89cc4066e68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed84aa377ade417eabd492ec44af1a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae77b77e1e912dd92b58f87fd91ad3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f70e34ee3504121564458bd1e1326466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bbb60d3e90f61bd36faf84d622247467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b33d3dbe27b64861967a8028c84538468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec02568d3bd57d69076d822dcbe191c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609888372fd72bfd0a46ce54f6e8b07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d794e99378ca104ed9f329540c58c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988580b6a72928fadc00aaa976b9a67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8738c33d482a0a0753369a492bdf230473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e061f0f149e6c55ed37a6a29566ca0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef90aaed535eefefbc203862747a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff1c9cf6bf6beb77470cf35d13e202476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fb80acaddae40493cffda84f16a6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1259abdfac91ce443e2bf9d0b5bf230478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd50d98d2c8085e903e3ad68d8f938a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c14e53ea2bfc926303e5d9888c058480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc0d03ae8d1883c47766e5def7439481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1a5a4103605270df487aa8207bed9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035a167f5189d95a762791677df1ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2cbd1a374c9145d364a01442547c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8de61191a37af2f10131be7b5c7898485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6015e8018f9c41e47819fa0618c76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bced641fcb11cbb22d5d69dc916de3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e30f60fa0a00804a20b1282d6d50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb33f9d910c62db9d8f611b2310ba7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b29b3f948234a6e0395aeaf1c853490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620184d4d06c8c87427e30fa5fc02db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd301692958b2dc4109698d33a7cbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c071ea2c885a2661867c07efab893fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeddabf5f7918c36b0bb3301c82cfe1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6d77b942e4c8fd9b803904fcd172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f994ee261c45394ab6571566184ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2a9adb06757bb9f550b813bcf140f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93379ed30a58d304de31e3b16aa358be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7e7d7df3fca8409f1059480b58c3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101875db357a62d20da143d19b15254500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883ba20a5ac6ffe886ab535622684c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a89e893e5bc6b10c14328c800e7fe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5fc64fbc8579060e13587ff3b1ef4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c9a906b63616f7b46286e671a53a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56922d271bd22042ec94f9e216e6c68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147093b78b791dbfc6d94c261f1c7db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428dff366d42c7c26b508ef23b3ad46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce350b048d42a09dad9086ab598ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbeb2b52787f28de03630608315bc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a9069ad8f91e6a8cf8412070ca00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5bfbfdbb25857e8ceb243a3cd3748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cdbe10c7487e5568eeedd9c91d5b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd82e7119c9300d5e65b4e623e0736513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb198ea3238bb184a2fae2b721b345ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac057ff5988e26cb4f33f0900d668aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295601e497cd61503f3e63be4042e26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a7522bcbc1001e138ce5567105a0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0efb2e0970fa4e425a1a3bf60fce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bcfb82b1c43deb7b3d1a3f0d157ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7350e2f2b74690bc0f1371acd6587f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4a970584e1845e5ba5ff166093f85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8516e0d069dd908887dab045e8697522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573fbcaf06e39578943f975c56a251523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936bc5ee5d33bb148d014213cb5970f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2c4c06c3c60598df0f664f278c743525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf34125635d6308058a55da467656526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155a9863d8fb99dc38e44ea155c81e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9c9019fd3d8c53f7a927320e2a82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2908f02adfb233fd449d6cd5186627529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198864258c837e7529a8dee1b833e75e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46520c6f8a2440b5ef2988e927549c27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f877b10ac5b55b871d6cf67d0c81e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073c79fe5f78628e209ef711c7376d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d192e70d796295b763abd2a2e4995534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf7d5aa7750e52403295f5d4dd2d40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a7379082d0780f6eb2340dbaa895536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f825bd71fd715a1581f0f4f928a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5879008e2851e370ae55cad48a0cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a182326e244543e0e4199029e6dd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a94f8ce9710148af873eff2452175540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d20802914dec31dc420efeb2784d41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbc561e1b0096ac97b9d610f1b3984542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b281b6049d49aa7c6d0f780c25151543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985010ca9c20d4db30c833fc48127d3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b170dcd9e389805fc8c1d9ce3b10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45166c05d2e9e91a3eedf5e5b88d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c1b187422c89c7c7d17406d357d84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b18636fbdc3694df52903a08518b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b8b9440384c10cf4744587bbe156c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453776778cd98ee0175e30de321a14b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b53dc952e693af4c7797adbf878df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7d2057bdd6158a3da9c5a8163325552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1d5f99d4244b5e55d85873c153840553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812ef67ed1c6a31b1ba690302ed125d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40e3f2b1e28bd615ee94ef6a8095c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df53bc58afd7cdd86c2dadf651f20f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda27114b24f5e3a44e51b88cd733046557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e04373278f0ef7101efab9647a6e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78791b1d967b4d0add03edb92a268d71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500507d7969f13f0b7db5200c4d649560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd66991d7863743256511bba3375449561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a76d826fe7c73ac0871a438c5ea7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684b814c271b28f494663ee1f960a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f70079f587d09296f09a26b5ea5ee6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03db143e17917a6f3afdfbb5f27c80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc2e3175ffe797174f0af42e17033566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486953d958371c1e8eeb15a71dcc9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55a17717b1b11206584d27c65473b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788734c3fa3290af4042d14a564eac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc057011b770d5cc39473ba6f161738570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa587d119a4e835146d01e80ff42a3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba94e20cf7b374439e620b2e690cbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707df8d6ef88e9e1410e3076d4c84c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905afb27079e0f9ea1161ac1684ae6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286e9b26d576aee8ba139dd5028aca6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6da73c6cace593f9199c2ceb17f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d370df71a73d1f2f3a5df4ec7830da5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f3fce4816206e681dccf62b967c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09945de717d80c492336d3c4787de1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26b2f4aaa8ffc893597bea0d1ebf35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfda135bbcf5e460d92b9995f7467e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d72ea09ae973380d485c257c16f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87a3977815021c81e019aee662229f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c884b751a847462e68ffe8c64823cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a18b7a42eb2717c5acb4d533f9d02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba64b3c3008299d6fd77cf8686f2c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a6d1be844b3fc7442533d3153132e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b700a21b9b5ab7825bd1ccbf7629588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2314fba21d9a22ce135e6ac922f9a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9824cde5932118aca2a7645c97455590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617af4c73471663a534291f3f65e40c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf77b4d76391522e9781225c52c161a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b818f9d229a25f4b1a6749ab49e73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12d9a2a74cf4eed4e3ed05a75ebdcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeec3afe74fc5c92f8eec3dd78aa9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d330d3379e2fdf530c9440dc86e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2725c8cd5ca0c9944ce298c754f884597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c592180d5c014f75bc1058a857756a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ddcc13e85b1d3275edd6d9b123b4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daeccb6da642ba1fd97ebc82d404f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d45e48e4f985325c8100e2bc935a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfaa65d5e08cac0da6168827f3bba9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8c80b6226ca061276aab9a98921f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925e6618cadc77afc51a7f11427406604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3420f2995427e0aabb3d1c68a3063e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe6ad2e2c54a94e577f3d76267616b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd259c9028d11e652c52c152bb6f9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c38bb52cf54ceb36fa60161ec831608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f49bf07b3c8886a471b011d9da8be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52588472dfdc11104bc97f36fc2bbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2760ba7c10b41c81245dd20f8ad4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe948595e9c1e829e1368e6b524a24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb699c18f0c8cc2590e7c0ed4661f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906a3fa86f897455272ee1b5ad3eea4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c83d25388c5f8453846d658c2755dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c5d128fb0cf9edd89512c5531d22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe73fdf66586ed205c343a74764be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349bfe226c143425bff74d9d528723b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eb3400c09b24669d1b2d5134c380d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecfeb3c93eb3ee6bf4e0fa9e794686620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e57c7148f64394c2450db52b294ca9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf48782618d579ddbbd30d0c82ae30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f5a8131a6d0005bd3c8763c01bb9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0b29b6dac2c055838c15628074a09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f889669169003249de2b0f089bf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4a52ee9b5796772574cc1a11237fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c58208a84a4d72ea9c12fe304a056627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3858f92f8dda29db46ed1bddf7c74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e124a0534a15772e3429ab2188eec40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80460493464f5355b92ef86833956982630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1674f9ecb33488f4b2805f221059370631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ff441194e73bf38009315d9afa303632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79817ab1b0b6f3354c3fd34f1eaa7e75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bcbd269b6c00ef2a6c1155370e678634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2b3e6634022d53eed021b8306b69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a90ff1f794dec3f3d7608377746d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e2bd298dc8584e4a6972af2988c8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb12dd5a3f746c975e0f7cd4be7d20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ed258e9d8d13d7a10f3c35ee1c4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54b92da16548c80e5701b30cfc6b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42451ba4ea474d9cc239d888f028c0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c161ab661bbb7e6c47efe04f985ae9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ecd7c843cbdfff05a1b0efed284c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b31e894c643f10f6a7dee73cde80d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5e3c7f43e25d15b110e40b7d7a6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb08be917952280c3f37197ae069fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f5e886643907b2c032563c6c4879e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43417481a5838ea36a9cccd6b30ae2ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb9cea39bf11916197f813f037d22b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1165ed46949bbbb59ecb18188939085650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa612ca6152419e1054e6cc380847d3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7abacf02fc1c2ba874267a7f1de871652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1553ac0854f547a4b133d2ca708f8eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c453ebc983c92cba93e5770f2d59a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c9cd2230e5c29bba09f0120ffd28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476577b65a1d997de2bd2447698be4ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5ff793028e99066b7cc25af19de4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad27029722335052d92189d1c67c37b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213193101c115a52139d590878ff8a48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858a0233bc62e45d3e026fed348f0b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8bce441f16790beabd2b90966671661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165ed2aa07a4fe31ecd96e5f36aa8cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe7e131fd9d96c2c135c62130e5335663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817bde8785c324c2c4eaa14d1bed6a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239be2346dd7281d480836b5283d07d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e87b97305e6839371bb29eaddb68c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3a818ddf0813ad7fe7b6344d042c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b9ea7845e7ae33ed52d20360f20d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9908bb7e7872b9e9745b83af2c6fbbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bd2a3d4d50f3f85db7d26ecc7fbf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370503b56d2af10e83559491dc71af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1090d7b68efaf9ad227a69138a8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1966bc5e4b6530016b2b94196c9306673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f354aa48ea9815989b24e27aee42e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b7227595988221456bf2004aafae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a3cbc0b7f73f38becd6e72488294676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697b3dadcd059f81350f3eaa7add153677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6067c16f94ee048467e0f07a4378f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ab7a6b1b22dc87f5071a8c44c96f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640fceca3c5ed7820bb99a20ce69815680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5eaff9197583f8487c1e759b40b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae1b339b3e9a7d1977d9dcc627af1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07087997484cf50294af956d34073683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47b979d20b2034e66f3fff67731b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f827384906b741b59cfae8c36350685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3cd883b8dba88cecb6bbc69b3fa0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344445f8aa7953ce30be2515a163396687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36bcd851f73af1e1da5ef950c0a921688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bbd6241c7404f68a66beba3bf63b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9328355760b2a2e826af029a8da73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c86238dae88f10403396ec91584b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c1db434dfd63640c01616261d70d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a360d745e63af98d633c45f8695bea5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb2e07774940b83c0c0290473474a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066d89e5e8ac6a640ff2d52693af371695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2eeb756c648b2ef0f89d18374cfaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465df35bcee81a245355e55b27688979697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03e8c103321e2b92112a15db76a90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec397801b26bd6e766a234f80b1b14a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb09135956802f42e9b3f9ef03f324700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3cb021690aad28cbfdf38f5b57e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50c4de935cd12ede344f52246d8b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e33592c2ca431eeba6954dd8d6b2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2c6b7a1723cd70c23e1dc61bc4d02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064da32a4c24a41ff0ad7d04e7ac36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237407bb94cd9308913c63777e174bf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4cd98babe48f462a185b267200170707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b4f3462c242de8542e99bb060be96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2f7258567116e7cc1ed90818607e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3408569a3cea9cf25d6c8b28640ccc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254f762b2fa95eb5bbb6b3b59330863711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f1848e5f71ac486337eacdd9a0b09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a8f899d40128ff6aee09c0e844c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0dab11ca59b0806dec8ae5bf7af76714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aba82e1c24fc22307d9ed0483de03c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619047cd843dc2286e32b9f5d3d18956716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd979ac142b41f33925ad6f7470eb95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0422b55c01104a143159d82aa6b52b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1ecb3cfe445f016fc0d4000119e0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a8093e87252a5545216661eddfff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce7ac6df4fe9744b19c98aad4a39bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ada5b2a09d4799ffba4ef80d3a63a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1279de14cd2ba305eb2da6c45384f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8612c5a5ceb025e736e7b82650d34e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4d411f91798841dcb695173e0a2b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e684527a1f91425a330696a595607c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9aafa25f4e7ed94e7e9e9f662b98a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db25231c4e526171c8f1e13d133dcc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f6c8d7a7eae5c70582c8ebc76275729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ad95211d6f6be35b10cd384fcb8f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6545a2633956cade1a300c26ad2632731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b861c68e7a9465968a8bcb0110ba094732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908de569f29472b6613be6d022f87c46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b871e08f9d46b42f2391a7c111990734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f591cb0f912f488db2b7380dfb5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e744694a6531a4809b1938ece7796736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfe3e8f345ae0259531011ebdafbfb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd299d0beba4f361e154f0fc009d70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2570836cee247cab09d1c1ffd80bae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ce140a0f784d300fe0480c77d42d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783121b4611d1c5c474030ef1494a3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b8c7057c40482c17ead255da5dc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94945a7042959a72414bfe10035fd08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd426ce19e2a24e34d874d8f35ee0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53ec368b8a66871f5bc5e92cac3833745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d509493817b61f75d14b40461b98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28a72413040ccc9a971cadf6afe83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa4a87a643fcbb2578e6f973f3c127748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f33ee16cebfc386b62847e5b7b2ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fe6176187c22fc886bd9bb08de3c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63096e1209eb8798299a0e03d27724751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff6d5b8dce042d770490938f0bcc9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd67dbde7162ae02787a91f3e9fd3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dad859ad2aa04f65753a691db569f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272f9cb9de37c1550a5e5407839db3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cb66a548471e9483dcb287d47fcdb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464d155c1ed9cbbfe4d757cabfdabc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa560ba79c63e44f2bd4afc80a3d007e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d85e1e4b67ddf3681e86f4cb2630c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01a02b33109c05de9467562e3d86de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea49b1947d41aa56e10a3eb17071e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695765d80faadb374d49ad7950162af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666c1c4cd83038563847f3386598e8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44884ded5b6a3287bdb827f8eb0f4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c639e49984ebe19da5e952ba416c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f66541f21625b1121026edbdce747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e940cde6e8674bf18ed57df7f2ce18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70da0fb42883d26add565cb0ac20319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce0f17c21276e6b454d9e6a66aeffd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c5e61dce38b6a03df989b6609cc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ff0084c60adced8921baca3b92dc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fbe95caa6f936adf1de47a7d0776413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333052e7d81248a4f9363e45e83ef3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1f5da69a48fc31b5759c39b92db0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd62f575a833e30295462986671443616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5147e438b3b8a655625cc6ab8d72ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a80b179cbcaf305928c808042cd7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e05dfdc906e891f69d620e2a972b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd24797ee5a651fa144e1c206423e6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44906619b4d9ecc49f57896e027add21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8a7dd7990b6b05ecf1c0d2cc565522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d9ce84c5316885698680d76fa185423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebf0b71dbd5575c09b5f7d9c6c40f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142befb17a6171d25744e87e182daab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e35317827520fccfc6eab721edc9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7b8a7d8e5cc9e194ad0cef1c3a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030e7d16b23b1315e598a1aada2aab228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8501033339ae3871dbf71eb81fd6fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df109d40068ccb8fbfdd1d977f155cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c94496c394dc708c41f75cb6fbb0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb99661a1dde749a1051b88610864132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409575e6d6b0d569ea942759f0deebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf860188f590da103e9f38096b569a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f072ed6d19b6b6ba970dfda0ece5c2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77388fce2f2e7d4bb0358471fba7febe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481f4887e7a8f0f09f6c08d32b374437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238c1e782bd34db06a1a0d67f7ac6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6190fd516aec9c4de9f92d5d89885c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969d8f633cbd142989c79b7bbcd59340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1cb1075cdae70a4f30d9fd83d125941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab700e0d8118557e9cfde9088933842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab47471b0893e7a3b33eb4e6b518dee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb6e661b6b3d39711831f57a0afc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7973418d15378b1224869bf43e495745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10a08c4d9d5682370b2f1ff470e94546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d371cd0076a312e23c7d2e6aafbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb099e17074368c5fefc4d050609d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236dc5fafaac582ad6199313eb49e9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dac94e173ae73a8a1ff7f9cd5183c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca25a6f6ed5aae2c830b4652fca4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7128d28e690d1d37ebf636ca82888552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a23bc085768b03ca97f1e701f7badf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d660c720b5bc7ff9ed7fed14191ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf91feeb66416fb5287c0a8057371555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2093451815ced133c5fa787e846756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f701de06b55d4a624484e0457d2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ae18fc797df079a229a30fea2e7da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091155daba9edcdb51dcbed871223ef659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80d46fb4b67471f20eea9b3af3d5a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8efb50189e6aabe9bd1e1117ed2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e28799d582d7d9013e50e77d5592062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015dd2b3698bb509b77bbd4b618770a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505894b8e118c16471d7c2768a8c06b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d219e0989b89739d4dbea50c064b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78249c69903b8b655a519f429940df9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f3d107b394701973b449d02ba8a7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b487d413778088fb6d197eaaa4b28368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a61a79c21e997e9aeae862e66452769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fff2c7324311ed16e4d0f987c5fd1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f81278d3e9a80673dae0d4ceb015a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee62bf0f878908a3630c5fe35d50bb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82c049c633885f640ce8b5da22c48773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a779e5d3b2c4a951793da68175e75474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf7b0899159d7d87cd27d1bf8ecc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d5c1c5d052c54d20d423f38b8c05e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a029747786a87f524855edbed6200577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0947c5186cea5a43c1f9a4a8b75578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e147d24ef26a632d1158b2c305defa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237da8d82f49afc6135240a30ea35ab080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e013ce2630c747f722aace0a672581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4a0609240e7b05fb2ef2f74fd5c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789284e46bd510636b01d7dfb289d2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443bebe81e346ae91ba984c1cff30ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838da37e9b9cdfe235510d679d8688d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541ccb535f0618157d0c8a1b593b6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255972a9ce448aaedbb6421914b4c5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59c495b728b34357a76a385aa5fa3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7275174f86958738b03cf05f25ba6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd8bbb975f04dc58e5a26644c4409a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c912306df6def3ffa695feebc27391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b79b79497efb1aa4e4e888bffc1f9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dcfc6049451d8b33ced3173be3c8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b860e1885e27b9507cada1479bccd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f699eef8b9bad59919faf16b5a838695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b204b43ba9d1ebd355677b54ba8768396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228f56209fcbd285d81765670b93bd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc21e3ee0dffb9f5ce496c840bd14d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df3721aa9c7009d756af34fcb7d62b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e06bae94d4296f7bcee02d1e69b5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945cba0898c436f83d1920f6ff902a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08462682639d2e6c610340b281289dc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177e3078c26ddd0c4ab6782faef7bdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2d7371048e44124a9ce9861f1878104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed25c4a6db2faf8fd6661313570e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511feb1227cf53c0a6281083a8ce3ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956bddeb950478eaf8b80c1abf896f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c9a164c3221fbf2afb6da2ca49e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5325ec0ed72a027b1d4d902954bbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f6f8b8a21d1affe0036dae82217b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cadd0e05efda787acc5f459553b079111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bea2669faed19341b92cedfdc05eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450016f9816d45810344825e4a21d8c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f4812d069c1981d29ae5958294c20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ac52c433449fc4e1deee9bc7b701d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20653d91717f960fa5ff2239ee82cb08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb38d74831915e775eea5939e9cd51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaaa067797449cf7865f302d252752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727bcb0ec9ec6c6b56d0b6b25a8832f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38524b08a377d62dfbad6ef4253cc3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623b015d366ca43450620b18eb11931121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a0cf27e5c6f4a0655f05c513339ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc919476ad16efdd9352cec797a1fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d264776888b677e90011712b83d00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676072bbcf936a99aa52e8bd428410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803c4839988769fe9945c05049d5bed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc89c8deb6a4048761832179c7d0724127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa30cc1043d67ffd7700b879f6273c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29996c267e3c31221274e76262acff94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c8446a25bba31fc88e2d9f6126006130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27e1581a79276c7f8c4ca75dc6d01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1f48afbd883ed10c4c6a3760aae90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb3eb661c82ce5e24803acc3d4144c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6530470b7023689c2f6fe0226e21767134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864960d20853ec4f69d5bb57ac6a656135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec977ae219932c3534891b17f4f561d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8df405fa8b279a34f3be6321b2a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc59920b72f623291f1affc15c2a05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee1af2a5e1a7018b2a2af7bce74815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dce7f7bfe17051784af9ac1a2dd7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eddf1008cfdf60f85d612093a15d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858aff138604f56516010525b8d661142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80047e66fc2bcad5d5bdeabd0f4f8cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe92ac2bf55ca898b8e780df5d958e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc2cbd9eb18a0a8d1756c15d76e51c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eac5c4493405a6521eea5a8c0569a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727cb15b421a012ada852045bef7db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9958ae1c290c1e5d6e380333a61e8d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbb5161f82b83c09a76a07c98ef1c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc14d8aff36d12f2a92a425c39e19a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179dcd2f6e31a29fa1e5bcff498a15b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc8c8c8c464cbc7ae7ae0477b59251152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4fd30b9bec1510bf03cb095ec4e71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dfbba627814a784f70ebe5f7edcc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d4e3003406f7e31bedfc6e8695e27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457013397fa523fc743e389dabddad4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e86d5a44b68fba98eba1f8ebf126157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d5f113aa0b310e8130a8681be110158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6893a68e2be1c21708e9558525e29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee56f3f74ae83ccfd31f329ea982055160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee6b34f033589df067a301416183be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb2c7db02a8a5d3bd5fbc32a9e427e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1109f0d62cc16951e1794292c63f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d36b6685b48a8eabc0b35936ba6f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56548dc0898e379a251dbd1d6e569716165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876571303914537ce421c9927433164166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ebc91a0773dd1b37d21530679b7f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b90decff315e5a024e7dea8173ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6487c5b73cd797da40cdfa2ba582169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79633ace88a7595d1c3266cb5a59fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854bb3a0ff681e5411afd5f0726914f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ac222c69d0c77247ba0f0dbaf9d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e55793f7f3a0d904e0579bae8df7ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c91f120eaff475ff530eaea95e5d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc81702b34e02c53dcd3024e5532bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb7178d2a685d4faa63a0b0198b90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c17e2376aa095f7c70419b1946ef1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ffc67a0044c75f55d5f7e51401945178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867daf8c6e26856089a7524b623ab597179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af0aebfa02ee1e90833ef9a7b566c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc04466480bd13fa21a2565302a9518181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca89a850520c0938348a81b5fc9f72c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ef83c38be95b67a7286ce81dd6db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fe4a4178c4f8f6a324bcfb18c968184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920bb71552d1dde0bb45c4e86d6cb76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776cc881b13f1c0b61821d9eb477ec0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9dc0a6d6f09b627eaf949c97b29bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c81a7a9cfc9cdd7c023c9960202aac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f01fb4847e241c687e1c430b6dfc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04027b44a23320705f53ea50a5a9aa9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64ab91f46e123aea20d524a99d97d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab39894562e33695d504512727c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2703b076b62cbeeefd70973e4c56c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da4f2e9de094e52ac91a53ce1a35e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aea5a36d4a45ac49e0606ba6a22d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653542cd9eda9f77ee7d0077edcc75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37092f03970de5b0e78a1d55440d1cb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de194d9a98da5d9a231b523d1eaf3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5970ceedf19e892693b7bf04fa4f73f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35327ced2dc6aee403de8b50701ace200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8c934c0c54fa74c4add7a60908cb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d55dd9a918a68b003c73772902e421202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb723092e6d6b2c576684968e90983b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5f8471da5abd9cd369ad3f770e6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf3b69f1f59838f5e9eb08362780c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e8c88be19ec8dc9920e22d1c7b7de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031ebb74e59a0f6dd15e37f1786ff3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6df6fded1190b5f39679aec6d4afc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d03132882b157d2c946f83283f3e8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c57c8c0bb696f2caeedb02b177d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e7f616877a668a763f1164390fda6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3bb55938a80e046b8958fc702812f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ad2186598d8458158e560e3c09d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a30c4f4c8080f8f870c97b6cf1e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200f24f1b27418dc9d19badb6709dd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1d7c4b4a0f8a86dc037f3311eec4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587ed02dc80079c3afbc5b7ad029b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af063a1d495aafc2e183cb9c7295c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40252cd402e5c46904787f5e11d0ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bc0d936780757c7b330fd882079e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f73ac7094a3dff37db87495cc11da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6d306c65ac565e54acca8061fbd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745e47415587593cf436df2e9e55de3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939854eb168272b92349ff314089184224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b18832951f65ea7f87847b3dde3ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5c25677b1a6e14c3d9b60c78d7d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba940153a23abcc90a982007d9103ebb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b369270687f7ea3066ded0ef2854228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c6ef189edcbc936befc160c071391229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc176146e577871bd2f7358b45708230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561fc33e1cfc7a51189a9100e3335a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a6dfbfb8e2c0841717c8f75265cc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a80738a4b3f35edb35f76aa701638233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472145f87eb763e8b7658229704eef92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937a5a4ec48780b376d956aecb7f54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090c73854bd9da33986ee4d36c3e699236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce573be55f2b3c587f604f0efd6613c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ce2202a7a0e917e7cc69aeb45f40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a1ece2761d676c3200f38e264683239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e3984b82ca1be01f910cf476491e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d30316a0c5ddb74984b25b64f75b6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e72fc69816ba11bc626f901a26a355242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425828292ab620a49db5a19748d1175243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9dae4cea1f45f542e3b0d7dc4125244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ee1b08b2fe538defe4cd86fd0a51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a94fe2aeefdafe110ae303f50bc6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44993e3b92bee09bb3d3d686d0e87ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df969887b72a4bd14c02efe5edf3eaa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1df7e7ae12f1f5a973a54d46289c99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d019234d539cd74c95d4e4e9e7f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0e26ca6755fc7d5cd400ad0672302251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31064a12badb1ae559c959f303eca18f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92cd43461d36cd3c7fa71a3013e67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d6678296f5197fde5b0bd57f45cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbadc4319a3071ec40f4fe53aba2072255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26269a87f86991dcaec081f5e07ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad4310dd41e0e06171f8583dc179f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a03cc98ac76eaad17dffc65fc839258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8c0e71ecc2357aeb186ac49ca16b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ef611f66fcc75c414c63e70b2dd57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db435401f24cb7b053beaea1e0373261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e961f6454f7def57e88f21b70f0b81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838144e84f9421076756b353f00fa7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f673cd811a255633fdb97213d896e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f248ee85de5c4533172eb0e011de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d031c6b866f6310bc953b476a2a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042275d79080d1724cc40d71ada138267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de305420658afe28bf3361ac3700213268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b9c8aecf1fd6fdebd45d598e22fa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac139e5f9659d898c7a7a39fba385270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a0d4cb6aa2afb298071a6ada35c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2850e4fec898a3aa029717e7af375a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c951e0b95dae27df97cae36859ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf2d0b648ac8e2139407c8836ae53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ded083a7df5e9e60c09ea12603a39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3862b5122f78b0ccd021cbd631563276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b5331c620d1641108c67a05b5516277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b5b1d15790387ddac1561c4431fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884e1390d4773c2432592aee46464b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69292152da5f7be00335cda9a6602369280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67b0a34d80e3b3a654db0ec9ba8eb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f19db64ad9958a2da1e0f4a14cf00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d150b469a5a219d52c03a8c139c86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5225213f24e5189b9a5222c201dcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23acb7ae9dc1f4b2d48526080b3d83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641b337b3f52502e9ceb54852701f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b0424ed94e5fca42dbcc77d4d6fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb12822eac8ea94f0c3ef6e9a95900288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e2e684f46f808193b5a5e28533cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77fe0d73d19c02bd92578da985716e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426eb2d4aa8c34237e1829a05348769291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f78d59cd7c2a5d6004158dded35c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135319b43a00deddc6dcffc72fd675b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6275d2b1c96778a7dc9a56ede63397294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f79dbdffc97d44ca5ea885a8314e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5fcb0f6ec6bd7cf0ddcc465a27a98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42685365df0b8955455ac93ec42f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c04d730235dd9397a7acce2ac948f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943270942107e744ff230864b69ad43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722dc78ba394511be21adfaba14797e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0918665fd262aae0cb1c54fa16fe1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b89f26241b7e013c47cd454888949302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674022ab6fb5c010c6df7d3498fe6a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaba473dd08101c7438498ff2dbbb96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371fa5ff30c34f6f3d6003314ae966305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211bd949e906b80cefefd9e7490ce3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6e5f6ac1a0f70b1c0a1607c82cf94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d9987056dd290f534e331de5cf3a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3c5f7828f19d94453058945994d8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d224941ed87153d81aa4fb65b5458310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103120f54ef0a2a8ff2028b2a57ac5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c6ef2b7222c5fa8915619523c0b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e94fa5e74a700e16f7eb9301faaf8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c103cf7c517b6f949e00f96a466f5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e686771de2df80ba87376261eb11ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25676091d831075cbd4e4fbd75a45bf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad351142c944c81e58e2846d3bba37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550f8c5e4071c8f4703210ae2b9e3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38fdc4845525d8fe1b82429d5a124319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb406d5cc91a80d6c93fba9ee4a6fd64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23af99a821d9020d10e89eb735495f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7003b4dc5ab45a10a84b1f381fde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd955b6b4e93b5f8a06f545a6bac0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409268f104714324db8ed46a09f3123d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0acc7b41267f901e0c208b4481b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758f5f67fd5db5c2f04379b50689c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295994e19963a10f3ce0c80a880bc2fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd73f20d6c20e5c11d2cba89f446bf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c5e36d9f72315e3ef746f3870011c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455aa6d13b0c3beeeebe62fee59d42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd712968bb547ef7a3cb63113539360331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41bc0e876b9ead541d0d34a87912c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bdef467c48b7d28c7e53cbd2e3dc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b203dd4b91f7d85e66c5342bb254b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593afeb395f70a9175bf5e67cbf2b95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624d1bcedfd21d0dde7f931050d2ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd985f7fb3692526ad0a7e106cef5ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9b787255a4f99e40060a6a917d43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd181bdec5465da0baa26e7dd4cdec4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62e310c11620874ac4d97eaaca50f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d9639b19b4767ddd1d648eb6646b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26500b123aade2b17b72aeeb93b28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55dc75daea9d364d714fca55a0fba6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c990f8374e42b50f27b7a85db7fa2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d9ac9c7753bcd89d7aa0dadee955345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd9abe6df405c39ab70cf06d3de69c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ebbaf76d1ce2a2b55f3cf608a15f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07fcb914677c113076ab0ac116d71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04185ca5796e7aecb1bc51dee2ec21d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c2a7380e5a540afc91d18de5718b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e101dabbe521fd57fd17f921f03a48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdff9c0564f219f043f4c58e691917352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b4dcb6c96958d4313df92f4f5d6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d5f7c77afc4365c53204ef5aa14f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ab97271ca0420d63583a08129cd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad617370778afe2c1a7d9ce8c7b95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743621596127b64aa524f4e8f209f8c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d74fa951e89c483ca29e505d9f18a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934c81368290ba400f472507483eab5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532189b516e2daa36fc72852dfaf4d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bd4e2b72bc655c813bbf0cf363a68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049d7c402fdfca7b973045564bb712362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e39414b0bdfb6c0da5779d60ef46cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0821cdb3f7d02e0e2a9715816fde1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc93500f3ef19729505d611e2ff5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df862df606f1571cb46695e1766ef4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4e9dc024dfbfa8576d6cef60723d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4dac2a500ffabbdbc1c06615fafe2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dfcf082a2918be6e0ae631ffed8f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37830fe21d4dc473ea2dca5a85e8eea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea7dd19cc5c11a8f4f30d81cce30d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfb8c8fc33053223f6056595aa95fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde2c9e2c9f6e1e556d2ffbca328a27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a285a5493408c42eb7b499df86dec3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94271c73975342ae5d316e8ed6e65c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d509cf8373b4a6e6b675725c32113d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8c6860631914cf4b6a75dba53f1ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa89477c9016803b31d956b41df03b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8912bc398ae9721ea6fe38af6b85d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec2c952b81331e4c4370ac1e5cf5fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1af7448cc7b644ac26df3f1fa41aef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2d3206b8ef4f738482f9efac61666382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfec8810f5f18d1416358f0c3a89042383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a04e44ef0cffa7e8edf4748f004c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ad6b2952c6629869b4077a2e2bbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88dd293608ab42c2ea9553287b8e4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca54e02daae49870321bd723063f4c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e533eacb758bf1109821d68208ba8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20ad8663a234ff434a92f81a981de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ebc4f282f9e1b06f09b4440dac544390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b539da80740057313a7d604fefead391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ce0129d91c37b2625ef71d7110ffb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4fdf9bd57580bffc67fd4bf6e5837393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb8772175e12bb8d3f6b2d643849e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edc70f6079d86dae3e8cb089e8fa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ceabbd60a8d6912a88883d886f877396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd25f516ba5a3835bd1a1bf6c5c82b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3a2f74b79bccbe81586cfd97a3a23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbde861bba65be85e647e11e95f3b74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751281b0a6840bd5e42ffc362b4b286400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f414836ec54bde7ff62fba3d855a41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bb09c96365a312ecc02d1b9418d58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80be56e65be0b5cddb29e284f2edf7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28990d2a801d50cd303580aa4f242404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d39cec8505b6f53a72d9975fe2e6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13878c051756ccfb21949122b354ad76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0e0e9098b3a4a5f0128e782f350bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724ef0b07b2c52bad344eba78848015408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec7a189636409985d5caf17bf04fe1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e943bf6e314333c810da98c97e4649410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7366879239a79eccd67b106f6a7c9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a320ca03ef38ccbf1f661df10031a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f723451c99c942a72f94c1d5dff09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a75a0e6483df1bd9aa222fd47be2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8b35e8af24eca709fc6f8d442b84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212f628f530fb5e9f10aa80b1b302a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91707854e1e8e7ddd5b870572a49ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e839f9f8c51aea9113fca648eb74a6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab42b447cd220b202b58c9cded0fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29564f021bacc0f5672cc3fd394cf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1d56963438c7d1f76fd9671541798421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77a642e244e8fde29c3d5e66f12cf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751013313fae80d40ef24b45a44c85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b3c9f162ecde4096bd57944cd629c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c25e45a17681797e31804a81e85dea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac11b00862cc76db276c4452763174426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af1d59e04257b7326568110453359427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46abfb3e25791b5823e184acdb71021428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c54bedb6b28c1f9b4d523a80633fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780af915634e79c6c9e8afd8bc8afbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174aee8e9aef99564e303cddc2a1748431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537c8e41676599d582e918d988bd8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2c2877fba0943cc9334abaa5bc394433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63272054f990f390c9d3b8df0b8fa390434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a131a20a915b5b8b4f8c0dfd5daea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad3953fd05b4b4c18d32a5528faf18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef3f62de035a7388b70802722df9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da66756886dd6e2a6e59b60afb40fdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9026763e7e5f8d7b09de180e23ce32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18136a2f70fb402b95e35fb7afffd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729460dd7d4abd6d10a9a6c519cefb75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc072c0d392c64839a13060cad8d7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb91cdd1a270112a038dc35fc085482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa946cb60fe59916aadad3d9c91cab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7237f7c307645abeff04355d35c46c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7470fa113218d0b289da7fb61794ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18273ed62a0d6b3940288a9f1b3c2a11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e5bc4c5cda2c7c87fd6ad1cb5f4d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f7b5a2dba0e7449a05609afada5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f53c73a562ebac2d39db4d326282ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5009603ade3dcfe21dae788703a8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0f957b841fa5b6605fcf715d7ec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5053608fb9ae51545ea98aaeee632453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aebde782f461a1a162a4cd1415bb8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ae80684954e229b91382868b32b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07b6e9e056e76f8ab85733ffbcf2ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6b73d85c96dec8ea7682118e6445457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5ce9c5d85ccaad5af300923ed7970458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b70c697097d8fcac80289ebc14d91e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617d90712e6e87f818751041c538819460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd045b8a1ea7bd770ab843a4935063461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3fd94c50419b6b06f4d1d0d6d162e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacb4eb716bbf014ccdfd54b302d652463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c40c7331bdeadbba008fd0692cba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0e72150da57935c855a476f0b5bfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae1602669403322ef26eb390171939466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a7d7a8fe697a90e31bdebe16972c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7425d17968ed4fee6c700468e0622f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c54783473ffb56f173172f598657aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152f1334c33115cf70e25b6ddf1839d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c493214be662b22250f3eccb80f20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306a40c7ffbc59e8a2a23fe5dfbce93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f794eb07f7d5e926bd21622dc1dbcd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397140c35a5a5c39877048c53eb70c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756cf280564a96a9d059e957e682c9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bd1f0a259ebd8bc8cef3472f954f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c11565b5b9d61b379b03762803f61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedff4c6a1568dc4d89cac8d66b6acf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b26724c682a4db768f81960bd418d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d61faebcee7b28888c05c0ae210e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647362aaf9de03d9e59df3f75c5a7217481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ae7245306952059429a001114de4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df76fe6e00f11e6e212da18a8ed993483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527eb8d6b49fa23b72d3ded5a797a60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150c47c867e1a03b6577b1a8949db6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067adafc7b850890d93a0685cbbcfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f39eb1972528e9eafbdbad9cb17d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3778cc8ea6f2ed9eec3311268f9d853488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3dde4b2eda0b740e6325f6ab8b131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2305481247b51a8563cf791758df11d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630650eecededc1c388a842b05d3d208491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d951891adff165d3ebb21e6ea2fdc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1049c961b58cad362391e0fad68d5ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387d17a210b060d4d8ebdb5ee95e695494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac3ccf0648f2aeba7a7cd302429b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed486ba2478a4867087a8e1aa657a4c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8ba45ceeba4c0175af81915302d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd544f76b27b90e42eb912632a0e47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d87d21063e031e86731ea58fbf6886499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce3158d9c497e8cb3c50c349d5f82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240932da25730d340a18417eeb9ec5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b7cbff036d93bc3914de936011d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8ae995c470d4af8fe427c8471d7af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50499493d68117247dbd4a184de7c6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14172ebf9ffe4adcc50a64fbd782019505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605832dba765e2852f8c2e0d78bb5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bfbbfe23763a08ff8a26f427aee12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780417b09c272053c72ba60e6a8ab2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144be75c7f2e4b14fbee3b6bd0384bc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12375d157d2782702db95b79a5a5637f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15ba9771e40f2d16f197219e5386c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535843ff6dfed0be670eb822ff54ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca76cd3e7653dea28cbb33356906401513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5729a0818e2f965ad1e68ef01e967a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55007622c8a75d91626d3d9d1e610833515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac7ea78b3d496cf9edf4866d1b98f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9f852bd770129e5bf109b1446417517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27b72c4f76998aeca9a33772a1b1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dc8d6840dfcbdc2c48de1b6e3f1a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b967646948c84ba13b34af775d030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914db06344eaa66cbb6863f8e7ef42e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79042869b4fd2a1225d67404cff592522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee914ee97a123784193cc4bc681d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525590979dabf16cd87c4687bdc94b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b6c47a11d32228d7097158569ff2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe0bba3d4bfc8f66cddb3a1bc97f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07684c1f0e673e4485fe3247b3a429f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7554cd902d73c4b1719a13b28e2418d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb138dc072c3b5cba0250ae0991b1cea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693223d81b60f257599028732172d90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e63b2bd154431ecf6e7c74f7fdffdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c92b20d6adbb1f0ccc212aa5299c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e92a79a8eccccf8ec2e09306b93a61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262962e404fedad0b4b498f909e9b79b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf394f5707146da664eab09847f1d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb46bb32f8d44c7ea808d266bfff68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c44d9306224378d345fba4cf22eab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc2063dee88a1bf05cbbd1a1b3dd7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f50a922d2a12f7533e9c31da0e35ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e96dcab2604960a4a35b32027929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d63a2db4a4f859e4dd160fac8a0fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6c3657665b552535e1fa9a54486b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22e1ae0fad88cc01a30e4e1ce259d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278508090058e37d44c2563462ee41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8e11d7ccb45d03bb53ce00964dbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af081b707ca71a50441f0c6544203b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f2c21af225bea939ce36b319441b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09e9ae31109c7ae9da46199c4b710548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90ead78795d25e7b05dd69e362ea24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4cc3840ae2858574d9129fdf9fe88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f735178c77940a2ab470fc2aabab299551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2958ecc6272a4be788b240c773edf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721439284e01c647c92bdcebbceb96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8ef4a8ff4297d0ab59b2a794157db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fecac5bdf73e4100e4efc174b934a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8d450dbdd748f9343761ffb8b446f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13da40b4b6d02b6a13f4a7fc8e7d9e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815768e94d1e0b17d614189313936e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d229e6b7ca24119eb65fb48ece137559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ef2e958461fa31a0d8fa00631f980560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38a2a2822dfb25ccdb3c8889437678561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172e70de129d0b522b49457d1e2eaa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c685b09bab2955d562f7733392767563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a807c187180d31a0612c012020be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c95b7f6d61a51f426aec7d6f923974565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3f4c03f947520fca5aa9b19326adc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c2b076dcb56ae498f25d895d8d21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00775439ee169134e9294f5217723d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892722071e1c6d4aa45765f86a49671569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5d7ce16639af10c5c42096773107570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45d74fbbe2a99654082e1bebaf4cd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7efbd7a148258b7a45404c2725840572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688eb7011b954f37a9588ef96e04f1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db786b2c6b15a78c6f45c6d067c3657574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da7d92182b22c1e6ce7c35ecd5b15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001299176bde4528f9132a239e14f199576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692b9a0ffb84aa366c477402a2141c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295ce97982b2f01993da2fb01ac57a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b685e1891e7cbcd531ea5ba959b425579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb1d5ff9a99e471465b21306091357580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eb2f0927ddcf97dc1f8c648d0c8d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd0b42b4f5beb666f7139c1421d947582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db96463437de707ba8d2608f85d3a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc8e079f6fa8415ae3d35f2a70a637584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69297193e6ee64fb359fdfca219562ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30976cb13f24889e22ad523578db4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be20f974fbd3dba48275f5622556f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a999ef9465312931e52e19a952b8b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a38018e7171f26452d19f1f3608d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453de51946d9d2564d11b68454659cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b8816d5b9168faff131bce79f69f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0324980683ade9aef2beb1147c1ca5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd4f15b8456c157bc883dd77bb2d62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d86d32e6a3484d2721f35e3bc0c79c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd31c9859d9aa902ea17cec128cce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21145f43df475f85baf8d66c12e1955a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a1fe5097414cde44ffe3860308df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e13259b71d91374455411aef622c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5d7c5209ba323dd3d0a99c95aa76d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de116ed458d2f8cbfd3c209bd4dce70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0fee817bb7382ed3ec516f3e2c03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcc9fb461279f9d1a51dd35530724602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed18c5e407363fc85504f8ed6d04cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd5489611bf168b978bcb644aab05d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaf36356eda25f51a56912955c1c6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c87a17bc9e6124adb6fa72db3b4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf38eca7d6fb2415472ff9e70185c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536fb032ce334db91cfa3515d653360608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2debd9769bef2bd5ae2c06f38bbbde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa764aa0f1ff41aace2b68b7816c4883610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfacb46293666a2ca02ee763270900e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cf85b7bdeb457171ee1867b13e6ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee38ff5b097a0eb77f12b56ffe5b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318fa0e24ff168e701b0a7f48af718614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833edf531a28db4a4dffb2c31fe54eea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c93a85cc82dbeb3fbce15f03f9ab2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3936dc28e36395de173bf9ce4f5130617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1923233f9b6e3a753db34be5f892c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536ff586d92161cad5fb806d29af0d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd880792967398716139def07bf5c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeecbdcf2049e4f0ede828dff85782c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66037a0f5db4aca15b0a631b304ee460622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b69af7f8beb9008ebd7c575858574623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f375bdda6af9e33d19fd4611b7735624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c1c49e0d838594601b643244cece9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e84706a7ff6d7151d52b7118d973c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda6d1e7803bcb0cc4c762901a79298627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16ccc18f7aa6fa5e1f1554f8188dd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa070acf2e4d20ac4237290b3da2ba18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273b10a6b453b8a083ade9540de1a38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ec28e7919b273575c9a03d248a40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c045fd27447f9ce009400f163101632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684904ac8207fe4dcb49573f4689eef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433097a7683b598f34cefb3406d1eab9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e508fd2ef8834411abfd31ddab0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125c3681b6621424415ff0b756ad59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6b51de3785de121ecf76c7e57f2b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabba5ec2610d47c5e8c5ce860e2bef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5e60b5df4e1387ec356f650de2ea6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24826e69c159670b71308c193e4290b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edadcd88e9458f09d57ac451dd4ae61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6fa1c8d9e800f96fdad897b32f871642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5523ff695496a916c5546fa80de42e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6cf5a841397e285bf0eb10eec48b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd5c65d013760de0d6b1af10ddd05a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f55a408e55bfd5325cc0246a39cc47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b400798681522e95bd22745d736b43d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750b2aa0831a5b5c1b291841a6332d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31114e2aabaeea6b1115f0b3d50e86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a66856b96051da97f235508bfb45ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbb7cc469f8dca280c6864e99f9a4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa617d8d7cd86f79e5286b45ac0ed8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb32ab5768119d691208757ae225c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b417cd8ab30303052dd084d5612d5a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926451f004488f5f96934b23893ee50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a317e126fee1d22ffb9740e077286f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cff9a1adee32700ebc3861fab6bedc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fa9cb7bf96eafb74bb9c9fff1011b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7026df835be6efa4f9162d33f5c03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84bcc681b153909c69209cc20fe8b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79c2b8624018b6451467ed4f4f93a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3b934eaf60cbf8045430b42ac779662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a46b68547ad3dea75501d1d82eaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75bbf7408b24693a671c9776474635664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e9e50a4fa5e07bddfed14a444aeb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e522ceb836de6fa745559678ef13275666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba80e1a250de1a6e13cf929e2915a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeff20d59cf8d94ad8cdc4525a37c57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a6a1cb3b88b7b4fbc36ae9c1009c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75366346a3a22189c3cba0372151facc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28140e793510cc345de536b9e55b82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce493eb5631cb52d3f35578e01672672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b741e9b0bde1ea7f234e0d874aed9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed600331ba004abfec75f63e68616cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858185a6055d97cab412af2b57b81b8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081857b3be3d57cc62c1666714c1077676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da547043ca3191e434d9f5dc6ac2b42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e260fc148f8bbf4ea0d746539683678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f2cac0de20ee52b0165406e73a061679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06361500609706bd7bff5e082c4ac2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3d0116bdc29676bddcb9f749053d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392891debf3317ff28934aac5f3944b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaf1ea782d535c0f410118e460d9bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7469dee56f7c9b8d4d820e45b1c67fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4bbe0e98d09247e229bdfa4b8103a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca04afd6898fbae9cf49a6c5b449a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908019b985d48ad74f2f2f704cac9fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe2a5e293c9861feb1ba211e29115688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e1f42ea11e6921be8a3753026b0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53d91628310f7dcca950191b9d28ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22912a1a98f92eb65dc566f55a5946c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bc9c42c3832b9226b46c2ca62a8bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627affb4fccdd2f405d0bcbb945731e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb854e989584f89d94d555da8cdfbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7ae4fdd3210f1602f704ec3583d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9024ba9a4a15663dce762dd069c679696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b18e915535d678499929c14d9ebad1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1435676d4efcb06cc1b1aa652a093698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705b97f0d3dd006b3ca9fa8484a39d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56127e4e979bfbbf98ff438d4080e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b4524e80625f75024b2dc67d291d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fa44a2de9af4dcb33b1f907f156f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5db83172df0fc9b165a8acf150ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9691ae9f6b1b0c4030be65f0ee390ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec195b9de1c9c49cca34c4fc7b8ae5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f84e5230412196f799211a81c0ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32308b212f4ca005dd35051a372995f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35006d5bb56e61078642ccc8ae0632e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d33b7464396579e716a044bbaf690c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c90fc363d2fc2ac5dd1ea97d54218f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da538ba35a0928b3f51d6e542e21733a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91bca5cf3de63f69fc3856579032be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80508cd05e1d4686a0652f6adadfb83e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604a94305beaf2dc4ba54a6aaf19fa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa561759357436e20c259606e829c839715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a990f79b34002a1e5c0bd4dd6e758c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cbf8355ccacf837ef17bed86bb8c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05e26683909a3f4060982451c7e30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a64b7e75867b301054831ec47a75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8473eb488e249df14737f0cd643fde4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f811e1f5261917f49f140dfcebec3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bfdd1ed4b96e3682bd4c291cb1f7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1e2205f9f78c07763a0a5e685fd0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fee687f53a8eb609837f85859d08d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef30bdf35a9bd38c3c9379c84af9644725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0010ee733a0bfb73a1da31af47feb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ae621b880a5db049e498e31f9dfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d58139c0be4bb467a9b6e47e8aae2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284cb4d852e0ebee80340e3b99f7389729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab72caa40e792341f951cdb87b7e5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb9a02aa1f526df9209d8b5d91993731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42f9cbb654d9d09fa514c6db0ccf5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc02ee525a5af4e14e5e4cdfdeedae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f219608e03e24e801afb91c2b2bf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e07097a7df2877e75c25eeaf1f2f93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcb4466757d495dfccd6f52303e751736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8637642bae120d63ca168c5ae23f85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f6fab1588a1b2993d8d344726b9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2e3d58d9c8b4004fb000bf5ed2c54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7c4234b0822efce18a0de184222e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f690184b640145d8eb4f677eda7aed9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df8a82cac2cc8bb92e2b454ccaafd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb391c565fcbb487426acfe350d07a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f694c9b2728501b0d2d65d25f4de27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282292e86d87a05a1d9bf28490ece4e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70b6d8248eb2178a45a89b669d838b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a551fdb8509acaaa71bba4555272747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6725d5f7e07b8c8ca9a593c322d115b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694aac1088bf9ab1b16fc04b268d8ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a087038c071832c33f6bf97e9b2e69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaffc75a6f4bbfd653389dfaa971ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999a1501e169e253bce5f393aff25fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18722433ab154e789884375321cbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fd7cb8b8288d8d9f5805ea92e2c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d6dac2fb412740734a7253410256755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d1aec8a0c4d30dad028c30c186992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f882263349982acbea7a0c3044a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e758301330d1c6bf148ac43096501758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca0a226c23daf0c93f78020deec7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>