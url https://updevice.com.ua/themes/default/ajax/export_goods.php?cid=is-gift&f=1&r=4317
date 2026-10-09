--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c8d1d11cd1b0ccfb88e2b68a79fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b01e29383ab00bcf0d30aa9acf1d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245860e4edf14ca6b7831d060d92da53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b230e8b614151587f6759fc79d720d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e57d7d0c3e156c4b9f2262bb52f425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfdcaddf3ef6dd7642bd5bce4556f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1c49ab2ebd0bc2b46830df44d9397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b68da1034a0219cf5539b44f0b858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac79854811a32006a9be90db7edef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a101f461a6495276f6f48f117d138c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc2d4a164d699a8d660cb0d2e4d2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40886f2fd16f77ca508ca270213da23a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db67243d6dbbb33075cd664234839913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66439734a5c36cafa467d0ee78df814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e882dee80214107d5014aeb884e0d3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0fed1a56bdd5f29a2134d9670be8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccea9191001a5dc3c1a00db0b8be0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ddcd60be0d4650876eb72340a562018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85086f62797d55eee7bb256c80ff38bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba107feac0118f6e5832b08f6918f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5fa92e50322fc93c1e893a0865eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cb76f34b1403f77d4abb15d7a8b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab4086d3ac21690363192ea872122d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d120b823fef8fcf67ad223efa6d41e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd93b259c8d858b16a358da8a502da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d569e4eba703e3a2a07dbfbac83cd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf787732946a8f19a6ae31d848ff86c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471fd84a2fb8b830ea2b09ee315e29628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff9587a38450f0a4f1110410deb93929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e185b057c55c34582f4853e36381330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3748a1e37ffa0cbf428c2bf0952c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb3852651b06e1c80d0eff9f8ed81232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba773f9acd70bd38f80059450164ee133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08883e5c8ec6a1e84e8971a6a8f07b8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bea4c9266c7ac0004a0b696b3bedd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b6c099d4e6a3c19ba1be5957a47636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2913ccb7855183fe90a0a982e9679de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9869478dcb4a91a418f690b5e4975638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32362eb87f158abd283feaaf035a86af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770b8043e69770b77da5c4cd8f4c75b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5571405dd3f525cd8bc89d8c9020641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077175a98f78be428a9ca8453d35984942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ac4215fbeec14f691f4bafaae83143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e7437c5e1dc5310af9cdacb75815744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f039342b4f2eabb1c4676520d3695d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7d1d62941939e20962e8042fd13d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46415dc4993b988edaee020447cf6ea147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8073602a2017451035a1d3e25f93948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de4ff51ea74dc15cd876e9e9ef09f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa03d6065584ba69a04af358744f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7764c780f00c2f5eda10cb0c2a2601751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc7e6c644802dd2f1a0b727822b57e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03d08456e83a1979dc8af0058c2a8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5f3ffca2f4a2d5207d8049f0c17c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463cd539596b90a1e984ebdfaee408e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f873c444b2f462f34bd82af0b9d2e0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb59deb55a0d7f54e4d3d53fb81538f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5af1c456f75a17469f1aeb78f401358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bbfbed1e1def099e6ca3a9079309159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0707ca67d09c5c7d7fbee91a9f6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6823a693a0fae13f4618bb1fe93961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c39c877778d9e0f8db5416a9fd824562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9d7a435249006fc34b1b9e12166a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ff57a53264e038f90ab1d623aa69e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb218ee4f4e1c5f0cd8f8b677eb70b8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432350d1cd8f3d98ddbbdbd43c67d7c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fabdfa3fccbfc6f9171f751290f1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfc076e26780a2e4dc7151949d186b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cc8672de0631b485dc2d3545445c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2b6d9bb267346f547e131a609530a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488e0472d20571416c3fc5565febdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed94e795ea6bc43be92e9361be6f3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc18c5489e8cdfc7a107a96ba99ac4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2258fc0d0a35aafdc16071bf9d2ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28894fe3f4f0f70a51534c81049cc9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d973247577a3420c21e084051a21876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b410f07fb28175e9c2dd78cd3ade77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404699996aebb658f6dd58b7f281127578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2313873b7c64d1383039617046b0ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78d06e032c7a342c38ce7808b880480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60815a9c2be3ffdbb1a0f9f074f4186481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea92622ea9d5ed688e8b211eb942ede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b4d439a313115fb9a67ed841ad4d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f29c9d885532d8a227da09107c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e37db272b34c5461df1bacf00115985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883063933a17050b9ce08e76708f59886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fca033d562ca93f8ae5abf8acfcfb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847ebf87c9cb098ccf9e6f96962ce9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f467d31d2561f03e6924c9bc7b8b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769f6a730267c5dd2931eb1cf0842c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72b7989840361eca0f956890c5aba191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531d4fa0cd22ded3360685ed52eebd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcaa11e1a10695a8bab0d841115a3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54407a59e7563fd95cca22e65a04a8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cee5d99309d9a1500361b7b3add8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3686cbc753ad41277b893aec19e69696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff1da2996f2f2ed55ec5bac38fe97197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad04be45b613bc70798d4e9b5adae6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339f7cf0c056a37394e164e4f8aeab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b216372936f799c2bab87acea07fc97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e059eefa3bf1268315ad4310eed2c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253cc131ef9d883be3e2b589bb8a7fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9818f5c1aaf18a5617af9cdae2046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b5d63352ab3505bf89a3c54e3350104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3850e4c1417c5c8c2536453374d3a63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daefcd601e07bb6eeaac395f428791106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df96e05d7ded259c43ebccb7a1ab20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae66e43801ae86f283dae20ed3f001108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd0a20d60b3eadcaaa6ec2759a7c42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d08b2bd162b6a01998d106b98fa04d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cf266438bb3a0874b574f28bbb4fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66085c44f756ca7e2e6b37421061415e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982f40d820d7ec67d138d77b36bbafb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334530bb4869069ff75463886ba005b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce223e03aa3ab41faa173842bd13b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1f090d08c5c00be15fa5ad55eb7a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0af044e57fce6fc052b0854f97ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f91f92a7ce9901160aa3e5f9d8280118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6dc1ef5aafa6f6da5fe1233521da2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cdc63212f8d9463c87d0de58bcb5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c04f5e4aa21583458ab8ed3405e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdb5cbda0a8b09495a0b86194e90dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d27f42e3fc570bf22c3a2f381f15a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99431e04d6c136fe55090c49076f2154124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256232a7d0ea5696f084ffa5ae08c194125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed7fc47fad369e321bc811d16d38bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11aec6e78cee3af73c5c964d2595c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dee931fec9f38323a00d8582a47a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2d9b087e50b1cf55465176c00c99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596095a3c22c4fa226a8742d9f6c4be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea60513853b3d1d7dc7b754ad5a2d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17343b38aa92e691dc0db056ce7d1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b16b4b5c0a6d2e2357fe5ab99000133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494cfe25c06a383cddcc599f2f13106134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e63ebc746aca1aef48d537235df95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c32a656871d18d9b51cc22b734d9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e61b93eb84df08c81a15d01432c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cebbbaedfd07f20bfa4d5b3d9775ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf765229e91647da74e8965b79caf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86668e2d41b10988eda43d12635e62e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8285d3f64a200d14f9ee8d2bede0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c966d3db76ff828ce1bef2fc0edec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d82b9a31e9267772f084545e9b07f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285a86e5a45c8b98a2a60b5599f552f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf222c8c7b704477396e351108d2b7d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c72b830db925327e6fb3c106f72f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee388199299a5a0488e103f4cf9507d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa6511cd4854e9f4e6806b84bc2e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8fb64fc241af741e6f2000a5b8319149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a30dcfe669a770c4359ad2efc677150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19b79ffe306293266da2a0592b175d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661503b7017e6dc730ce21f8d3d29c9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff880d0eb282d83c5c14e3679bf5bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141654976ec16df279cbe8df3e9f78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214349658a70c0b29857bae043cb247155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286c3e89e750996b38660a4d3b510b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48165b111abeb77564f6e4e5f78093e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4971bbf6cfc496a5a36ea6a41b76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acf26b4c6ddafc8df95bf9d3279ed8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc828f7c60a8126f6975e78c731011160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf65a3738913e775c8f9801318c80d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ba81d0250a6e575689734299a1168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db90db2efabaadcab023ed0f4be6d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d727df14a8cbd61aae56c62cc3343164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208f79263e95cdca8cb47daee029de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49867590c596f3c00fb5b68b8d7b9ae5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0471ceaebed199e51aae6c83a31b46f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee9759efe699585ac7dc172a5acce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b00ab767f4ce28b3795daf44dde76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f952f091c3812aa4f2252697c56a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190c84fdb34f2206b9699721f6eed1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667583709e9f5e12df663385e4389276172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee22a8db53d4f5f5b66e91fa40ea1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5163bbacb1f9f5f84631f51981fe1f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ec073ac997b58f92489476ed86f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3cbb6351c4cb6a703e8534ac44740176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be12a2115617fe653e7ff2bd5c1ae4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cb0d1884fcb4698755a67d86af6b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d1e1bd83a8e986ac3f66abe5c591d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d41b26224b467feea5d9faf8d99a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7c92d91604883ac7a541a0f0562e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd92088d4ee9f3ee7f399fb7a496463182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda418107ffb3a26e6c13f6430e5bc94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980594d206ba860bfdbddc41d683d13e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09c4552138b127c10e6a2a0a6f610185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb59b30962cabc0f6fe855b3996a3cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229d5097fa2173c532cf34eb80f343187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7cb260b1493e6952ffc6a027e763188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ec98cab92c81e78aead051bda5ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90b8cec3f80999740ac2ad49748d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461504d55585f13d7a0fb32948e5cd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5653d5e8ddeda7ff3554d9591f53d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a318b9da2c8dddeafa5620bbea14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c38c4a750ee6d73fdb9ecb4b3949194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698707bebd6cd9f8dd9890d4f6ed253195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0859af51d6c03e6a61c37ca7bd3b5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899eafd284f39f51d48980077b6f0c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a041033fa6c38b4ed8b8bcd35b4908198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa723bef01f0955a9f5c0182088f3b63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9719c2886ed3647e0ee144444081b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7144f6fee97061839aa9565d2536acf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92667ee43fa1793be8cb8ffdf5436578202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d13481b230dee8c3c115efd36d57d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3290605c715e34cc93e25fa1a7e09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabdf4e576412405a8d2a690b15647f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebe84f6d84b86e37df8131fb3da9bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3034e9ad80d08cb79b288352569c30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eb20c745bee2c0aaed9acbeb1e5b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e92a1bfc4e8ff86dc5b900e3366e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc399f987283e9306b3e18b015feb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c1eadb34ba2e4b385dedba0dd5b7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781094b8be76ca1d156b72e97a684dd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc93c7f5a394e2c78e59822ad4fcdc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7792b77156ca6ce7fcc5024cac77f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6f0a01d60134060438defefca7a50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846625983eb9df5ef7fca9573f7d170216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fa1af48d5a9cc91ada229dbe030bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f07976a009be5af1af215d9671249f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd02f6f72c69d7c1c706daa71faf0b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578bcb881680e08f672c57e188e32b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c198ae02388fd37d157c85bbb3d0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1a6a0dd197e268c4c34b2309c710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a1aab440ed9ec7828ee568b906a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb542b00d0b6e0a69e238e8cb0add224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b46be36d41d2d405d6502b9cb3de6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f40c5d2efb5b958e8100cdef8fe52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd42cac2cf4c06a52d7ebb2825dfb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a525c5241930a317717c02023642a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2ca552ad3810f1cae1222e36211c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06446e31bc9da79c9dfe20d5faf0ca19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1046f810ff5e048f59cc2757a2ba70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a25d7b9203579492222041f2a6b11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed0eec1790067513b0ea989b2895b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414dcd6b9c03d51670b94f42766e1d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2ddc78ab0fe4cf83e1c6502e5fba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f357cdc310284d10cc609a2c5890cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51407aa097b9a80b25e7e84afc0c1d85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca474f9813cf2e424db2d8f7dc3cc58b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd927340ad21fcf1fc410fea511d5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fd09120ab17ca0a9a38764648a82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b37294b323b4b3e2b340b6ece2c2fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a618707324516769596a4bf558bb001242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da484f73740c86229915c81e7c3658243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c3912f29ee91fee3332b04ae6591244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e824a6263669eb8d07d436f57e531245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec4f978cfbdad32f746740f255c345246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb85c2f0e910e63a0eea9920e2e19f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bae790dc5ee768c7f7aece325ca19f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb90768cd2371f277e7aab831d0c613249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a03ff19c4bbc1b8f114c374c972029250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c2add5ea835d401d8df103b93dda8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a3f562d8747e020e0577b06a9d51d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f20b44d915a76abf1df47ad8b69e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a38a39ee9f8cc286af1ce2d2b636a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c7a34af082f494e87e430a39e59c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940618d6060ef7df71dee2be560c615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc5882b7572fb335f775eb1617b44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17b4936ead5f05894aa230475fb41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ec4441ab8ca3617fd4d6517d73434259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b31e429084529e844e0879496b710c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902088a25444f750de2d719ae225db4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f2659e967654178c550f145af5ff6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2cab7b91c5960998d98ad3c084320263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b2391c5765e128e54787c9aecf222264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8a4fb812441879ee4120e2717d577265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061992c7d5cca18d3fedc959f775d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce805d140a8ace792a100377d1755c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765028bb08308476ba7c71edbd7d8879268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb98946f9f2febb433599683b44b76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a35adb8771532d09368183c766d77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0db2a45412e1aeea5d8484aa27c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07877292899586b487c5b167147d51a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06411d80b2928b4106ad975ba221260273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe71f9658cc4460eb8a91d9c4adb592274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d79c0aac98a2f8941c7e426e71c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc58b3efd3803e24b19cd1c1a3ad45d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c112b230347da878489d5c7dc30c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f70c7bc217be369662462d18144b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d483b464f7fa25394693cb7c9827c20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a082b2bda6ecaf1bd8b5922ec7e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f474b65618acddd4ef7353ba30dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67616b3b4ce092fcd74e42b2970a7dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cca9797d2c7762da0fb9b694528c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97eb25e10a3395a3a57d1b7e70f79f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e87bf204f6b408ba9890d77d2dece285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c0045d88759927015f93a3e0c6bd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc7d46f91b912193d3f496c6a565d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c915bffb4bf2537477d024ab7d99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda890bb5af0fcbe0dca13c98bd8b9e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8c90072ddf024a0c11d4d68dd952290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93708f22f7afc67ecbea1d828b6259e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfa277066a2f213067b3308fe06cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b686ff620f921077ace5161a86fb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f470403064e6ce4f9d2af3069a6d270294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfed6f57f6a59d90a80cec719f3d2ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91bd51b314b7ba3750dcd4f729f3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ed73dd6acc61be12bd31b7d0112b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de422c8440c95a9e32b61cb2f6d515a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54205064af2a9de02378de506b21772299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcf3a36c8055feb66b6b919b47d369300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a4a06c42a63e70deb441471ce1d0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267536fc44f9175985d3a1acbe3530f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd258bf03f3ea01827705d8bf84135a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fda48e1af226a16a7a564b10bf9c20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e8522098952a7e6efe69450889c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539372e545161ccbc5f188df225a6dd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707cac2eafd340b1afe067b7f2c8349307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936a6dd31a5c6ddaa2e75c51105ec4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd697844046aa469caa343e4f6f720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d929bcbfc4a64a5df6df9af6fa2c7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0405def393fc226b14f1d20a1c126a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585a177e21c1419edee28bc781da2d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e1056420d91af74e886ac489f52b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba560c9756f0ddebe961fa0cc241a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6744a3b2334ede334aa24a6eab86a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb4b18075b59198cba3b37355737b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762df19f3ae81944ba1db112a6b38d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564411dc1cc8cca17a18a342651427318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d439b52d327b9ad973603447a37e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801b177dcace0f98a57bb81c74ecbbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf701cc7953e2b99e8ef55131f96f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be524762c0b53826df84608d84d7e5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1a54ed8ddd86d9bb8b942f795ba6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281777d2618d7c73d704c3d0c69fd04c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef7cf8807ce8a1e354626ed39feaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb8a2a9eaed54e6a423b326e6824e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310832f7ebab30e0c3edc152ccac9616327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc2dbd35dbee2af30c882041c51c06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18f3a6d4a5c0209645d19b1e1200e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609808ac5244be7dd7f2ceca141f432330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e53861108c11cd370330182759c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba350f85eab6e740daba98853e018332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e178a297b5f53e3878141f057102333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926174e8897653216f91dd433c65ac0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bad6df6b91e5d8cf90ea1972c0d5d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a59843a14d1ac18215b115bb26c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df42f473f0b5882c3e6389a2f88336337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e6636b4c1e35ba42b5d6d35d1940338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ac1d22ea50365554d3d843b64a90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278c5405ee86433bd0068138b08dc18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f669dd1872258518ad78a99a6c0b439341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb16b332beb74cd7d16ecd4d934bf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783267dea04fe633c151ef8e555ad7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ee6e6581e0019813340ac4f5937f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb404e7db0ecd1d4b28f716af454efb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae6d2f7ea2d7b71bd4b2c8f02c7b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0c3d7ca1a50c91c99ba83a4267dc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c008f9c6ceb9f12671a995d31038818348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2faaca8c9f255eb895e7f284cd441349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecaf1795606816d0b1d07199d43f15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaacd14a07b1e16646c7632e60de04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569282d7a94cfcda6e99c79ad09a108352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843171a5cdfcbb123951a62fed575d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2ece97e61c6f50d01b9da999f28c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd05bc298cfde6edfca03ff9d3423c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afbb6fc71c08b900a6d10616305b78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda1ff7cc502abd3a1ffa4202d78531357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b200d4cf8bc5fb78ed18f716cb2d6fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d4846935cf6ecab502a62544c79e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c75f300e9db3938c030b56d3e39eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c56672a23828454cf4f635088b8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eb31fd503ab722608dc51a357914b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9c54476b700de9de35788c68ea1b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749541772ac6bf6852b4b4074854f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3180bf1e60b40788a8ef2f5d6de602365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a9d5c45496bf8212c871aab752bc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61cb2499db04b959c9e748575cc5b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b6f4bffd2b628c8be62f22581996368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64280d61d343ce344526cb8512e5fb80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b10e540a1b5166b6046970789cf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0273d3ab2d48d82686a4e1812646983371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd467f76408e7277a8a12939efcd3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391cada05f8d22cf0dca088ca75b50f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7543fd0339b2e7e849ad3f8205e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e407195a3b6308c32b9f2e9d25dd1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc008b927f5754df1e2d159d3111c8a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7199d0d2d163e66195d8e9c18b80f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2358e1d3acb71e3bb39d25d662c03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83e47e8190b81a8c3dd126c160323379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ccbfec448744230f5e18cbbd58be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730cd80fb6cefd140cf4b7563c4eb82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f326e45d49da4d224239bd7ffaeb6b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aca74b6436339c3c402075c15d250383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196485cbba3b348985eea9ec36fb46d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31b40d2887e325551118a0fef9caf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf2d42ac627a0be5d7b5518be82279386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ed9dd7ef415a24fd92a17494da99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa436a6fa6601b552b0f016c40899388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74fb816739175846d137012303bd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb3b6aaaafa1cf0ce28e1f8a0df38b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c13f05ca6b4fd5a0eff645cc80f55b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72452b0776ce1022271fd1cb3c6df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393709432f3492c994249c81e7e86352393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847b0317ae96147d6ebb346ba31068c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6d69434e3f117352a121edeb6cbdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432903c48f453dd3c9409db14d1c492396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8988c44e1934df96eddcccd788443397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c672ef5ed1aa533eb1fb7ef5055278398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb872c5f22799f8c4cca0058522e31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64540fb9625c7e4480926ca05f721861400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd93e4dc591ba85d9efc95d887a540401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92aa29c0ed72798880e873eeb0a95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9140d9f1bc61f6c43b08a92d8d31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d44af92ebf68faef5440b83b56f76f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ff751f946da26795fae0a1eb1185405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f658283eedc141e3a3e120d3f2dc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae3b9bc813541320cf5bf5a736d782407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa67bfcb6d7324130c284f869c57e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38bd6536e7fbd25bc05c37f808bc58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26588144922d4474daf1f0bd2b80074410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad636f094e71c44bb22a42b06939431411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05678930833f8c7e14da1c061b0d7832412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3b1f8b642c1874d51df0fd220ca5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fac7a67644ce382a923e9e009cf31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38096c1cb229e8320f06884906efa74e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252da3a517d1aa4fe9b3a6e8d0ece55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce3877b447519fce76f85c69ac067f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52277702c96c20dba0d0cc9ea4c26e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5faf0c5536522161b99b2225d26ef5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041f1a31529d3824423edb732ba3c8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56327310d0d1dffef2d002229980f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19452e557f1ee3dbf3b2947ebce38b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38959d44593ff19e1f69cd8104d997423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb058ff7359512bf435f940ffa0576c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e1ad92d566a995945450789af5e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49929204102dd24ce7fe649fa404e619426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cfb598a4436690386de74fd7fc239427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91ed2606e606affe8419f8ba200bf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa82782c9ee630cbff96d139a4f99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026f6c9ae1b1b1d1ef608e637dae16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ada854521759ea0c9fa060dcc5dae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3174cc9b53054fe6976e5dc73e95b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb64546601ab8f07f21e65664764b73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5437012286e271f5779aed133378434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97d1ac78e2a6c78671853e51263c99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342fbfd85654602671283e9c6b4926b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d1e6f981780b1143cd68dbeb80d03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ee98f76832908722487942cff6261438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb035bbc110574f2d0f9c389f4840f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70762ddc80cf4dc8dc1dd3e820dbf20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f474b43e2ece8ff26644f18d1c792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb56ce57dbbef13022a4c28471af3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a47d07d223de3b7ccd17d3b29161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9114b39666cf0410d4deeeffb517444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2b4c56bf24bf0f4888b2a4cbebc61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ab63b41602b1e6af08255863afcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a25063a4d918cf56034147b3032f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4da6a6bad56441ebb3c83683919a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0038df9087f7564c751d091f248ed27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e82f58cdb754fefa03f3e45a276a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0dcb76a120cad020c8b8fb1c8e27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a584c076aa1e286663d8dfaf97f0da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf636ad0a22a6914dad1a43cca3e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73779cb780841fb51e612bcfbe7e4f2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fddf1186b68656b9f44917dc13df73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0a7673a4398f65c8e7cc4c7c1ceb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f923464f06c03ab5632b4f370f9d26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f8bcbf791015b162b4f5e99617a46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57c599c1f4d16521213bc9ca400e46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b085dff804f6165bbb7d3dac10292460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc896a299d296df638381769fc530b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0f3e6c65e66024a7f54939dfc755462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475ed7105b203f81dbbdaab8b9ab106463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab7087d98fbeb47514f96ea0676dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c35a1725e1ada8d770ac1b6f705a05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad4c2e5c1091a140407b77a2508ee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000abdfbbd25cb0566bb239e01a03ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf3d35739de0af5dcd362ccfd54f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e47d6b73a981ac5247f67b7ddcafd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d5a9117516c044d6ff3d6b5e04f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c8e03fe144b55d4d512f7dadf27b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55bb67768ad2ee5a750d3c3ecd14ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901a60d5909307d3bf4f628648c227473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c58ef1e6bd0e8263a07f9d73c48ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615a6f73291248d5dfb49625416a966475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfc87d2bb6c5c4963a3299d540f85f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d1fe0490306a93b5ef9963b96380a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b8d3d07a25bc3eb8ab26300a52271478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd8bd3ba1c3a37b12c272ad92da3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15109da5aebeaefeeb91cfb6eb209c45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73a79a36db3742ddb3f9b73f4fe50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b473ee206b745248ad42f4a61310df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0dcc13c62155b34acaeae5c8bd579483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151ea186bc4de4a6c21b8133f70529484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e5ea90c6a288d1589e47f0aebc5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282790555a3dc810008819be3c99717486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c3580b96952d191aaa93bcbe2c874487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58ead2cf487facbf05aadc0d7a39e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d4501a331bea94cc4d995fabdd8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551b25fc691598bc30d1b7a2b0967fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c5e7cbf35509a25e70a23e801038491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ee743a77fb3c11741edfab46a31e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2ba063c61c1ff29d330ce57ea0c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befffb4951bca613e462078a92b74f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e9c449fc67a3fb35fd78636959c68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91550e76c1c58d3552fec9f78195e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948bef067a2c440b23e3d54ace4aa6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dc8c950d2fd9807bb540de9b43897498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203c7c5c7486c7b3b1b8dfff0c0e195499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc5c516ceed03843b79259274ccfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e199e516b58b43818676f1ee71a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ff7764a877c70f9682645eff72070502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f70d24feac3675c0738e69d0042fb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa219908d06b43b021b47b1e232b69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351258616c2c3efaba86fb4bde6f87d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5024f481c6ced1b8cf1e364927221f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb673dd9ba8e132683cb45208159e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c88d6f40b537b89dd0279de01442f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ab7105e155da630af38d199e7943509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f04e3e80534e82012fbc91f07414a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386ce34b728bad3b5245031c6d7c3a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb0e55f25aa4cb3563519152333855512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3711592b0694474e9f8ae1094a29e5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb15a2e699602286ba1e52e3eed82d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bad46c6532b7f0082c3811adaa631515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f56212017513222defc39bb797982516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fcb1cdf069e5c65f07b12291ffb9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7205e30ad76d563fc9dc03b00b3ef57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a1f3198dd340f5a6bf15a9726b5f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324a28b87352b2718dff9d2086a40e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be402304260b5eaaf47159ec789db5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b3df1af256b440eab8d903693cea0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408be565350b999ac8fad3400df6b61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e1b853e3852a420c6b436d7b40f85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d70c959854f70ee28333a230492a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0774ac3c1636c7414633f5ccbe6af65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d2f9a2c630ebeca80e578f30ad2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42766fd355876c54585d224b2ebcf803528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d7dee1ffddc649a707ce66e46e0b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ac657365ee9a1f8a96e212aea0b0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1aa31b30cbddf719e3cab4451543531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917944cac23df84653d935736848f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbc7a7c5a4eb93cd112963141e451b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40943753687c354498899a77f68d3a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd755fd73059df69bbd3240678a00c03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779bf42cc6c4d902cb56c7ae1684e96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059df6993c534fe45a19e578343e04c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42825ae02e53f8589a1da37e4018b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12067149c877058e292d9c2a4cb76b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2707e4b4834ce08f43ea4af282389540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b0ae01b110fdf478798449aac443a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e0f53a4124deb0d32e917cce1b5dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba671a7f92ef79b02a176def55e5a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da96e68c47062aac1131aec42278940544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753e8089f593f05a805b583fdc30ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99f584670ede8257eb2a61b64df766546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6b24243e4bf38f187d03efbcd81e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb73286c6e6fb0671246cd9d3e6a59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4ba1833839db05543109b96cd5117549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a601f13e22f34df5ff9d1f39777b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67840185c66d9880fb2dcc9ebe38486d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfcbc7b0e4806858da0ea57e0cbf9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d0c9b9d0a26b654fb79a5bc24a72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb6971e7a90049fd30a99409097f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147fb37560d27d2939a6d5354411a9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c510d47c864303eed6bb9ea20a3779556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb70f67f5268b246bc2da3ecfa2b44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c32d2b52fb9c7b38bbb4a26d457679558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc82f50dc3a533b9629727f5b4125c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eadbff3dfb1425d02f6959c93a5d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b70b1e29705ae5dd3f988fff07734561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95df167b933e380bf47a3a6f5363c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf92cb0ec0e28d9a8165821d14e5beb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a345ca3c24386ab9518c2480f265d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704774fa4c44958d31b1ce70e88b2e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb43c82cbf0408d46ea35118c7c595566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24e21bde25646ef7d84ac0dcef96f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f938e6062ae7f480af3ff960e56e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3e39c8d2f01f3daf0997131b2716569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678bd75de5716c2d55a699454e5ccf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ebf9428e90455e5c4ca74f2b9493b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b68084b7a238acdf2d50bff38dcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b6d9e352045eaba785dde1a1d0b92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3ed28233bbaeff046ec3950499c5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abfdcfc1548e117330b5c4b37b1c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665e0704388536d980ae628cfc0d084576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cef88308f31921d537b53162ae370d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21dd0c6c5f49e157be06928a32c6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8055d81c65921557fefff2761f343579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db619667b8c1af217b694f9109c0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b63e1841e0c51bc9ac27178bdf5bd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144e9c77f69805c50e5ae614a4e02f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c603291aa8225b89f44200d538fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b2cb5bd6d43e415a9e0e42d9ea355584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113d0be528ae7561f77a4b3f2ce455585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b0f28b5c197d28ebfb4d38d7ae31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25f8ca9671cbc8027e3bfa38acde3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826bbb08b9541a24d92c063f096e27f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2670583016663ddc20d98512d0435589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b479a3bccd7e689ef0df80c69c5fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d9542ee7f95997841e78c2ea207b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22431d16c6c06ede2477d6b8678bf82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1014d3768d1d8a7ac3440d729347438593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af38802e64b52944e8a7ece1e14364a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa55f4c73d19b8be4e94cd6924de178595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37453b4d469c9928a44f0d67b185da6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017bceb8fbebdec7f6f9c1cbb0f2fdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a0fd4656ea7ca7f7cce9a3b5ad0c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb846917bb19d683229b231fa491c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d073a5f856b39efbd0db5cb35e82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df36316d83e33053415ba112601a45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9dde993d92bf6caf687ef00510aa0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c493fa901adc70de67b40912cacd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6298684c520ece483a43f2d443f3bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6decf144de645e485cffde227058bba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074653eef87543a721f134bea20559a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c632a0b4ba60c6719ce9df1704f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a135aaad9486b7f67d76b00b25eb74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f90ff04046806d5f2f6a68587bc09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b7f88dab51129a53691fb73c4d9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8365a4dc198419a523004f7d223add611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ee1ae7969d309b17ace3df5fc3e57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e229c88c5605fd1bc531bdad674ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb158eacc33a520b5aa96bb5adb0ea0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f61a270c71e08e07b38e5fb5b877b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff712312ad8e39710b952c3358c25be2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617cef9a94997ea5fcf2b7d56eb5266617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125874bba41b32a4a5b75967760858d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434aac08468024747ccbe46c391d62a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f5b60cb254d14fee44b7ebab9fa72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5b0864a8c63a72bb4295b63601d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e203d1cabea8853647b59b6b6b404e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724581f74ff82a882f769b8c6fab69c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ec2544573a208eeca9c6636d2753624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124a59e7517013dee5fc06d6cf1a18b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2219a9eff993c0c39dbf16f3587f0f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d33b967845c624a7fc459f4b14b4bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1489b677fd06a1d6702f8aab1a162b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59addc3a213df281bb550b1dd715a90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6365bfb289ae42f50d410ba928ad2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c69135fe420fdce952a60a8c07618631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b24b68e88650d3f9fc6dc04ccbae81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45151b7b63329eb8ef9777ba0346eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df07d2be279aec6aeba0f7afe3de706634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49518cd041084f8aee660c3f4ea4fe5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b486dd50e34e4079438671e62ad145636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff19bf40c16f5ccad649bbff0707fd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6428c4b2887a9b2080fa7d0d806432638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baba6bcbdab7edcdabcfbb8dbd9baa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd7e60c32ebc7a89eae4d209dc97df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf943861042de9f4f6a4359b9aa42c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc09f18e032515edb3b4e659c3074642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480c02bef7b9680e598d944f1599f6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5178fab60694d4306eeb64589b9a97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b50257c8140e7ba479fb706a3f86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c5e72c3229502e44764ebaa17938646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971ff2d78b780b513a13ba927b182a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267abbf178652a1d981881682518289648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6c01de26c1dd186db745a71e2475649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576387066d12e6e7befc242da81f18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02816349bed1c8e3476ed58883aa13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2140a95093b36e91971af54e47ac21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91048f6ff17f3fd7c756144356635c9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9332860ca2517231f705582acb4f873654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d582df497b82e8ef3c3777ce0d68e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0078ce968fe21ecc4f6218b0d694b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ccd0678f467e8fdd8da6c36da10b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31d6ed401905bfd3d043e59db0fc8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1b13de1f39141dfe5d3bd4b1e1a1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6d0f8720f39e722e35817244cb30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c7d525cd2e62b00a841787fbef55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c26387901511e01896ce2e16c5529662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f179c4f32763de8c1d97cacca8f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd83346742071fafc94100ded48ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216245bc154a6a60340d3d96e1914cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b992d6247c7ebc995e9011ce6d057666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa498a30e959e8a8bc6aa2dd917d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff052801ae2c1e45224f1c60ebd42f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dddffdab72d4773377bd1ff853c32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532454237a0c851582f786acbb087ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa2a1e6239b3487c2343494ec3743671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1618b309de8316c9753ee10808bf7b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe1072d4b22225920d18943acd913673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ffb41f74e72aebc1474184df69a96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdde75f8381e4ef07a3828d7ccfe95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf08db29bfb896061592af47969541a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f7c6ecdb074fa0cfc195c517bfb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d8ee4abbabb362bd0504b5e6b4d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1250ba40bb9fd282ad18e4c9d39bc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076ca57c8ce4f21b549f14ecab8bb3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d54fe8a25503a2d0902fdd795308b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ddc1b00a7261bcd781f33b5e15bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfd23296607a251ace18f715d6346d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eb3e4fbaf12cd2ddbcf00857bf952684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1df66f2a642b3e2bd76a66d988ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6872df6e1526ccc23663667c5ed9108686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c914840b53d852da519f490cf9572687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750003b8c0b30554dfcb331d73f9e9f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683996e5a46bccda1cbc8f27d96115a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1fabe5305bc851c3173b0bdcc3cd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5dd9466f56deb92b00a28a532641691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5abae935680e7df7d1b051f3c94f07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727fb0ed7e6aa9ba588e2a4e62f9a06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf8db544e55c9728558a2884121f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9966858e2ec7f4fcc33ea6a5e29eed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206b7ac13f826746981ed4730e976b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca1f81e9e83883960beb35a44bfb33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349026bc7b69baa9d5b597d377b895b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e1514ab05ced799de79431f38069b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73506ca965472cc4991630305b1b8271700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5afc2a9736c001e993bf91513cad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effca8d87931b27939bd11ab775451e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ad046dd52591641cdbee25472cfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84d51dfe6a87745a69928e23eeb88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab5e7583f17c73258d26a322337f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4488360042ee892a3c410c0c9c61d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b30490ebdc4889105ae4cd316d9bed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b73a6abf846919bf315e78ea5061f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be05bba93036fcf5d5a37b3540f00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a066281a50adbe70b3a0b09cd8c95bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044450708ed3c90cffe0a3a85094aff7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e538d921543711372c00cc92fabe4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c6a3c45bede2f028be6b9ed9d74a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4ce7ce44b070033ca9a4ce5480a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc9625f46144b185f6a411b396464f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb35751f059c841b2144d61bcc66cda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc152a5b3224ded78b3f7b63e329326717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb3e924d7e431d1f067b5a08ca634718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a520a7254450fdcd9ffaf3d5620392719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb9916e1c2118f4fb9404d37aa9b04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1d9a30aa5f6bf5abf29f8152a463721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16750e8b7215d41750344cc5ca95515b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f89a3da9e39250571ef8431c59524b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286325f65d6d2b6b46a48c5f961120a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d58d5436a86b8f31e88b513dbe760e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b6c3eb30fdbf556f936065c8142ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62900738657f43b7da72de11d79f539c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08386e2db8db1c49e94927a6d969012728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88f384ebfcf6f9d99af799089f17e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773876225a7f479dcd4117e17edae53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44d63b74c92f8cccfbcaab7f8c446b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd7cfce7e402c418aa289e138624db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f236b10078dccb35d65b578b468512733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797333761fa9aa8ba6f7bca6b426680734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b8c0da33f5df7ceb2f08114f6af0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aa24adf556a5f4f60ab4889daa56a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40a7ff7c6f489a16f5a0c7869ae59e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ee39b8f959e2e3ba7a8801b70264738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f89a86201c86023a44934b93d9891739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ea3a4b3ef043a86bc5424f59dc57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3446f0977d7d8eda8c512fecfedc5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59ca2de1736a7057fed678cfa222be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3944e23f7a5f4cd85c884633f784fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fa0b4b692124f8bf56030fa84703a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b5876151f540a2b7b61c4f956281745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bfdb5cdf0e54bd2ebf1bd92927b47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e94189e697f749e7c20b6275486c07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5265f352e69b936b22ffbcc90d9f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c7d48143dfd4dcdbae871ec82f25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a9a9e1ce6d7dbeb7177ecbbddb9ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98fdd5dfa6ff79598946d7e37ea30a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75f641f97cd9ac075a34574ef54971752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ddd762b8e8ec31e1a874c77278524753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75aa85b2816f46b228d71e9896a455754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23044742a2b2efccc0980f927d12c32b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186197ac6116ed0d99c5bbdcfdec65756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c271b6b6655c0b485d072db8a7b7c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed7adfcace29a388d376e71db44e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d540f36335d47b0f961aa24478306759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb4a69382a2615446ffbfeb33163c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634249e5614670331606991917cc3c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7049fdba18b2c9a06c19b947206ee73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49961e116c52f620186902a677dc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212b035fde013e161809bbcc746c4315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bca348428474926a1e4ea9860e4aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc630825ec4623ad68138cd1071131c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2f936e4752a3b29b21e2c5b444a768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904cc08eceaa6dcd483cad99e46c74a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e349397fa2c999bfc82743a7dbc4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703633c729e26cc56c38e28541b78afe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697d0992398fed8b63b3fe8a9d5238212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5bbf24fd68151c5faf3c2bb7853613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c423324a5c40c347ca98cdd58e7c0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a0e2e5006ca94b9f6acd89cae67d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ac839490380c6367a065573fc4b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f55196f1b24fa65b78f436a50579117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e23e004b6d4e83506926a27ba86118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d09bddd5fca2710eedf208180b15b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45e0bfb2e7629b66207d3426e6f3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11d75b9d9f71c37d6ae53a3b7474f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b4aa59dc0e71416be553189c311322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b1a71f93d1776ddf16a1c8ce276d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d8fcb044c98c3620455dcaa7cb0ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077347a5208d67784f47e10500ea2c5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e2458afc43e1bb61a0ee877c881526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9d08ac6769df9490a9e805f9158c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80c06e36f476fa7576c86b9aea740c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1966b3736110f9522d43a22bd177e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d8ffc81f3861b65cb311b856c719430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b70bb477a6da7c466d2be2fc48b1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cf61db488f2daef4c9ab3a623781d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757349c5408a4367bf8e0f19f291ef533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14d78f815217c655ec382f405e89734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca498c7f341567b76cd7d2ba6ac0fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3be3e46f39a2a3caa6c012b3a5e5b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4539cead3b2a5475c97afb168e13137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e7df668f155402202c7cf682d79c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287b91f4c7e23d3f4080758b7c1abed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223225c076752774fd9563384fadbc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec9abfde3e37cb8f60042dab797f4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf412ced7f4e59172436cba7bc60d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b799312556e319666101b9b11a70443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b45827a8b8e3085d43290f394374a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d3bab63e99495e5d9d07fd2952d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e98bd7a80b7c6860cf93697c05a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173d4454f7466e83642532751ec36547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278d889287732ddeca571699aa22aed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd74a3aa5c6d403d0068bca9ff510f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599adeeab15098dfd1b4fd187e3cfe250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2eeac05f1c522ae5362e9b6f70e8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd774e3dc7826472b55e40e16a7e154a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dffbf04e3641c922b10a667e1481453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b81273b1f9fe455ad9697ad689e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11697a05cbbc2dce71836cf4a096daa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcae2f9091dbe88847853cb42477c3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887146c582fb3860cfbc9fbf02d890b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c34af962560ca6719ddda94f2bf4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6bd2c797f1f523ac38522e0b2dc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d8d75c6d3c9774048b34ecb199cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b2a9af2efc54f42248a22f0c4d3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36026ee4655abff2cc6ff32859f5ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e202fcea8ab21fc37b59458d213a2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56275a439c732accdaad5aa78447cd1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e897594f02e281a7ef4927bde44a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778abcfcb34d8221bc5ca7ec34a5a09366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416d016d24f450523af405e91ad54c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad030bc9d5cc3df105ed54cd03d14a9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6853728aa0e5649bd8b9c644f72e42769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c29267d60be2d57053afb2a9224fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079bd42d5404c95a8cfaaf40763645871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd8f5aa9138349dbe29edea3ce643872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505686fd7c9b1af61cffbc70eff91e1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e04308ac96a1778c1a1190174fee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e35eb29595a97c1ed35b10c5bb6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819e1a99dc4ff6aa842c40865ca73d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a7a1e1de9762fc12333bee3bd18277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e62de7bf88d5174608d63c819ef3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc136e0c9fac85f153ac72b0a290d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bbbdb48151f9e6856c4c88606cd2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c74b932bb7338d2746bd810c68e43481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d349944242b45130ef895f705b993382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5934a91784583f6afb3fe8672fefa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da020247cd284eb479c8b34f9c4ac1f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d894a668aff7163ea37c84c9439895f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0e70b33e3d396ac80a3900880e6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e22a78e1e763606d86f4c3601d0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bbae3ece4adee859a8a38fbaf222b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e378fd180ede38f76d9478da51cc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a449bb9fc11d978d65ba563ce36590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e7d1e3d9bc55684a4beb43badf8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e082440fafbc7678232c2d461741692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e32b783a9695986c7a72e30565859093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd19daf9cae882193992c8b715130294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41347db6875902f3012e026a56d9c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70fe4e0d2e1a1cccca4b2dea7f8f9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be06e940d18d850837511161231346497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743942c5363b6860e76527067e56151398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb9a72fe1ec56fd80dd16ec104f30199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f6264151f4715e21056478bb79ad0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ad700abf642b1a1c0fa34e3d251c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a14dc07e255aca897d6d5e058f01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b440dc0050ae4ae2582051e10287103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63424f529a1985c445fd106f726b1c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11df5e6d1ea563dde3416b8a4ba470105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291acbab0d2219854f97d5ca4ecd1690106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ff9b2704592ce70c8328109fdbd3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841ec8ec43acba9ed12f2a85402ef42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9172a2691a53422bf614bbeda4967b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904e39b7e35c7d7f4e052b7d24e00c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340b5f1a4a5fe2f44f47cf24b4130d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb886ac6fcfa389c46d21f5272b9b59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62268b821012bb0a848e97d3ec539be1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d15230031c45c41e3317e542ce887114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727786fb757be6d8dbdd20164692e730115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a9ab54640dd3ca8cc3284f65c7652116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5600c9b85951e06da16563188ec7848117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132f69b39dca6b3e826a2e6c100b21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5371a1043e21005f15545c8db6bce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d1610e47295f662a87cc07b3c4d4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f860fa5d47a51f5c9ff4e634529f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f430f635dca3acd8a7370bc4c02353122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704f7636970c2346531426775944ec9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fadb5bea400b5b638a77f7e882621124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a2c8af101e71a5452a7e8fb42047c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa78b768e95c47ed2e08e67322789d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221102371d5cf11d73344befa03ce74f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862cae5a813cbeee20068419c945123128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58dda50ed651adfd109baccc7af04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d226920d910e5dceea8d6e75e4af6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2a86bb32caef8d81ab902a41e624131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67546e3ed8242891f81d34b43b1a440e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaf938e82caa66c71bcb2c2b987b20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e3aceaf12da9d61c7a51f3159a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f400b87dbbefcbb90423a53f89b7c1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18480f866e64c4fd481cc689f9f623136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045208ad0ec93cd237d6b5f4609ccc52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d8b518b26930c0a51c267a37095bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe763d001997c35de3c7545a3b216cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03297c2825e090a3ee7faad679dd30aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ab2688ab0091ac00192a36d6aa06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518171f0a4f554da882c3a0471c002e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bed8efd540188347a5476b2bf211f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22a07a2df2ccc1e141cef398f14264144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca23613f05838c085dfe5b6d707f40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c526b1497406d351b3aa64d5a17bb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90b5f0d01976fc9d832d790181787a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1784fad40975c211ae0a760788eee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3825ccf8fd4c9b378f01c9991bc650149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94731bfc4f9a54c155997d3b2365c9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e83505d968b22839f95f93244d1764151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a6a4948c572cd62cd0691bbf48b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c6679d6eb37311e7757fd8fd98c34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00063604b6ab56f5f4bc4430b8c42e0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6403195411bc0420a31095e8d3e7f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1741fedc374b01f0bd3a3bbdf2fa8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0b91681c84f5cbb9536a62aca7b50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa79a025d3ba10e8a132384102d6317158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99cfac12691c585b8863adc8cd9eef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ecba2f618af88a459bf73910dba9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1975171a161c53dea55edae3f53fac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f476eae7291119c1ff11a6d350aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9433ee903503d2a8d1c515c16e0653163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdff2cdb1ab9073f0c1578f1f8a2dc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c442e2cf3524636ab28a0305766bd53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbe13454dfce1935b0479729063551166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44690762a2c500688188c427832d595167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ccf6e7eae141ea23b207cdb8adf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f3e40b11445b0763a90fcaf0bd76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55e14c7faff9025a899ed92819ae67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a0d47f307002f47f288680838d9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa90788cde632e9251bf5cf7f3a504172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe9de61422c2cae5ed486b4746656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e04be1ab38299f470bc5abc6fc31a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81299bf5e8fe9101922cd9825ad99a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351724a1628809944745db4a65a4c5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b66cc1033084e6e11687b5af31dda5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355eed49bad7bbe575cbdd6b13571ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927190fb6b567424edbb1ee5f91192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631db50825d376476bb4d76fce3123b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dce00739fa80cd1215cfa2483f5df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28c3b2e1302358aa4554071b3e6b6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67959ca4f49fcaf5bfbfe5e7fde6109d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a6553b9076c1923a945290f7d2e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c5f2d6d8748a88b6fb95c6a12cd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9de53d50abb0b34e92db1aa50e01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee39c29da6976854162d5aa4a4bfa68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af4f50b6040ee9f208c4aa52ce6a33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9993908bca9d9a186c9c81df434ddcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a07b79280627a7b773122a37fd173190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eee6909186eab2f7889b8c63959f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0d27e2e000ae1cac3d17483847aec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a66074a3833e955e4ec3455ebdb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e5eaef775c551cc995ecd3f86c29e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede25e8638a08011ac9e226a1541420195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c12d28d76743c2ba808939e0ff44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00d425f983d309ea938587115006b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae20b1edecf7d4c29f1cb84cc1c8223198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a3ccb44c62a81d35ed70eed077a33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1bd79bcebebcbcf492a2f1b2ebcfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9d3ee9ea87491097bd9ecd5dce6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519f5ffaf2675eb3d4fc7af0144da68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c0f3fae8427864d8fa0b4ea0e62d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c2307d43fe74905efd1f3cc870ae4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c97daa0c3b823111f9fc5a6df3d5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe439645f704203d8dc1daa9d5e107c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90911dfe5ea5030bd1772f7d25184ed4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe9c7787da69c9278b4b657cbdaefd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0d5d9a7fe3f706c793cbe8c1a6e3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dce803730782f2b471af780023234210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2410a591cbe9ef6c8c18a1fcf0771cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac224ba8af9795c610a8e0084435d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1806c697df3cd1b97b7ba92ad3f48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e2d28227327d817f8a2bade86b46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a1f41b1002197430b1513a7daf596215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be258903b2da9c44a6dc7d4ee1e25a8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b54bf1717a00ecff3e4bcea2ce5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f761f32432a1517b07aaeca2c34a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49913beeea575a6c122c0b61ad4e02a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61f918f11c63723fb29e22ef645945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31ae2910e13e55cf9a6a5b51c8902221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ce6d89b8c1872a9f3a6188c3c047222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d17cfec4429e50bb47b3669004b8d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebae3511eac8f8bf494e2395e4e12a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cd7ababcfc13702d284aedfe3799c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966adf5481e37585aab264aa3db1bf31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471e0b29ea85d6d2015a753fe79494b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe23568bc4b0a555131ddf8cfbe28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d395f36ffd72f613a7156e3f4a6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da48e9ec0dfe896d2887c003a75e808230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd705b0af01eef2f52756608a81704231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6f5d7553491532ec54a3ed05b6c32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f5e7e994c42314012405d42fd774b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9527f566b87e656a6e7595bce461b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b5e5b2ef912f8e5ae4568b22f0d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ac347111617b780ae73b9ebf9321236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c4adfcaa4da51328ac8cc11f8f55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdaf22b8aaa8e001bc111d1efa152238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c63e1173be795466256c9b9e61bbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4aa387f68f4746d687508a22d6938240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b69097b3c49f4c648cfdec1866394a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cdc52f6ce6f7c56d1bda07bb47953242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d881774a3a2d71459dc367e93bbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dd03bd2e69d059d1d85d8f0b3a7a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662729dea2676b155e64895afb468fce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c7745eef0e27c333dd74cce4c20c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121140ad249ffc7a22dffc3fc64fe3eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff998880dcef41b5745ccdb3c719fa2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72653ab3b336a539768e05434109f36b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211127eb9ca244349184c47054bdaa8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448bf5399fb2e091051811b4c1b8e7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83592a40a96a48558e41d9aaf2d03d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df568f651b9dbf7033fa918aeda7148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b7edca567cbe0c8ee6cd1b297207d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ce809f91dc255b82536cefe142ea4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868b6180045b535b4e1c3b29ccd757d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9aec8b04698a6dfa8e0e98cfa8758257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e33e6548dccfbebaee11251ac37bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e0cd0e8e2a11c9acf19d1265f631259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ebb07c20ae4c81a8dcf1bf7c3f4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013110c8e4b08ac740ed6e547fe2c62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467a3c2b4e829075c5dc9a8dd50c2ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023dc5412bb488e8182f70431130df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2907ba1f277aeca90116da5d3aab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2317a822b93625a27cea33691e7f08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b00bf79f1acc50c6847e994a58718266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863f33016044d3a63920fd04583b52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dbfb9a648fc68c13760daa166a266268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcb3b0f5231e89463798079ac766c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cea501f9745e3fe43414d3049e51f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151565304788c6811c7f13278644b024271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfdc45afb2df8103702a74f0e82b65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb0b32cb6132ea83eb8b35a75d0d45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6fa2df85938e658e48351eec3c2dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6355111488f34fc75e659a989aa94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512e20129e7d30a1193190da7e9a72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba2d637e1d634c5d84d21dc099c76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e667d8ca573c57a76fbb10877f9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28786219d7a9f04d553c81f6960d86a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72646c34f2137be8c27445894f86ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbaec10ceb1f91ba15a395465b0aaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb630718f08e515a8939fdadfd895282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6d7a4e49ffb449a361f25fe77e363283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36065f8b274de8b40c6ff91164d1b6bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aaf65f10f5a7a27294e1e84edec02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384f768719a2dccad256af6a4a058a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcac5776973d328e4aaddaf071e8ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e941325a446676d16b7dbce1fe9f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc4e84bbeda7fbd15bb801ce35ae5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f37df01e104aec515a4c253101f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ef6596eae38c83d2b229372e2421291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30c45928f3f98ff79712e63ebe25d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85467828f75277525bc12a98da5767293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f7dbba52d46bb37f1beda72353d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fbf25a812fc855d67f013f6750123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ee926d78a16b0a0e371c7851f87d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef6735448ab070f1f469d982145cd5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d3b5c6923ef3f423e83608671a20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4e1059ca10751df1106e1696dc9ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f49561644e0119b95532199c5b4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b730ef712dd22a1a2dd834c4ff30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66d70b6e58f1dcfc6f0baa4605908302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952242975485a44c2f6c113ef65a75e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b025780ba65e663af86f5fb1bb42fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa544b6548fbb4336f8e23f247362d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81453bdd6222bbdc83e1fe7a69921597306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cff8aed367b18fc3917d5f6a1c83e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc54c8c725513d706a0491ad826d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1900f01df85887869fd7432d964d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fa01261ab7736fba2815e6e8174c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2557aff98d5a8457bc4e4eb2288c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1f2dfdba8ac12074359614dfad6e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917673b8f4e305c7df4bc761195f3e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a277c1d645ebdcbdd1572ad96f90985314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58133344b964337b6a27c5aba8cb6c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7b6399dd799dacf96587912bf3e9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750238fe77aa9e6da881a2ac27db92e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316b079a566828053db67720bc05459318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8147a071a212d1495810fffa30a8aab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e080051327ab70cf948e7fa042ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffecff3dd8f7af1cce278ca5b1b6ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325b6b921bf7b3daf1242fbdce80a98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4598ba09598ba7dcbaccff26f4449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368e2c0e11cc237ff9994c29270f216324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ee0c958eb3549725966b5951719fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f59973e3e3cb38f390d9a72db43e47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe0e873876d7e9414470e80d511b0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94797da71d846b38b231562466f70d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763b11cbad1a7f9ff769e0697820cc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a02f11056465f04229e2368685c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8251c433746fc566da754de930e0d0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d8b850490ea6f59ab64b9f629a534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859caf3ff709455a3513ccd328da3e59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a5b6eed005784ecb8fbe009856e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36031a56c2e542b13a811d014cb249335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabe671f7f86c9218995dad9c3c3b37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bacbc488f0979aa9d2ffef976ffd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb3b48df9c1df5bdb27c9be56b96a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817f43fd92d5c56b5d475699c7bd2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254847120b76c7de6195c6a5e6cfa96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87370fa7180d417ce119b95838edc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa3d2af671c247eebc195d85774f28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856decccce0d63a4a33f98e037495942343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f50c65607f066096261c6e9e899a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c384a5139055b9d9b10d8dc582ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc4cde81d4eb6d9ce1ca63a66c3f87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68c09ab2182fcdf6807a816abf5a1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75528d12432a25ccd2b4ced6f586b35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb2b09421612e65582e7fcbc0c8fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a7c4ca030731bc3485f7b0bd917f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecbdb7c5e00acef0cb2c079bf01550351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e753624cc036b78b660849612c76d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8579f90b10cad515a6085e149ae3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9061ef85767cf53bd09e33f4dc84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398df51570b86a5aba8b6ffe0fe47c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6bbc79f5d3f0dbbae3bf6c4d7b8c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c3cd1a0761b6fd8c4b7fcf52a28d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707ec48020c641395d1c97f6573a64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6fb8fa24f3cd26caa41ff308be215359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a442204eceb259e24f7ea5a377476f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2b3eb54c858b1719ba4a10cdd839361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e28616432fbf6f0f146c6b958f99e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32738e17c2dc49a99878d56770df96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63abc688f3dbee8a256417b319c3ebb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f60ca84f7fd4cde2bb04c6311853c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e174c1872a7f312cbe477c80be9f73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a3cefe9f112fccc04bfb6c05393d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b81bb987b81ab5d95f3d542f129aee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0785fce990d750fb457642162b39830369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a259d742fea56e7cb499bf53b63ebb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22696e929c175eeaabd9768c6a1dce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf51f7a3088e5f39d060909a1ea624372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024200ab86977cca9dd067e0634a94f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d7dff2af83606e8ed7ea3b3ecb32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b882392230dca6f448271fae89c10a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de3aa582c55dec940e56ceba8780c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f68d4d27619a94b94d733fab96512377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c2f17c864b0d41221f0deab1a708378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353139f118a4df4171a126da4b457eac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59609ae014177a4c107b6cd2a8cafb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca2584ffc315eb6f0a1866e7c4eb9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccae5ec17d053d2119461eeeb22874382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c747df991758c315fb1b65013b51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c24d33782780d2cef7fe3aedefc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716cef60e9ae12d8ca6346646e9e04b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd6aa1d9d109baa38f7462d2ea973386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e87a799ee7e6bc9f89e045a2f3cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b7ce2fb44702b905d4930bcf3bb74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f8693e0301684725ed395af49cd5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4c5a44dfa7c3f9ea7e8686eba18da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611809fdc79f3283eb4ffb1fbd62df09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfdda3c34784a61c1ac364b3cec36c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4142aaeb105d323b7752fa1c2182393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915f41a01d16ef8331df9287a7ae730394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8379993c7fb766bb4d554db0ab732395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31dfd15041326d7068db77dec40a9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad9a790cdafbbaf66cb9dacc72a8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba756e4836f8f5bd1278f63312d85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b639f63ec35106f26d117b0c99db31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828035f45ac34951619082880bc5cce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc9de3a7bdfce90de7fdc832bff1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69291b22d332f598a58a87b97cae24a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237245f9ad0ed668aafdbaf3f40ba945403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b59fe6872b5d312bccc746ce93bd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8780fcd11486ca4d0986b74ed90d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdda2c5037d3be84dcb4031071de19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d37b577623c35d5119d1b62a83697407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dc3643129bcd9f3f950bc8945a99d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f599ce104f29310be14eb2cc1b70e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776788a401570dcfe4c96d047fac3c19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf24e7437223b53f85088526cfe68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176a634037f477f46d03a6c20d099a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e64df20c72ed6e4dff156d3ba158413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673813da5650b1621b1dce6d3956e51e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788d515e10f7b4c07daacbf7f57a122415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ee0354f9d10b955960e231f0b67aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af2f318e5a298977a8d77db295eb2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f5470b2fe642741ab73784fa10b72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f32ca66d71f24a96e4652efe0d1c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e479e4dad89d6467f4a60c6c3af1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17701ca3cc0e89710057c2f38f530ecb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12115ea15df42a40bee9a94a8fd8e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a68d9e6dd54f414303c0a80d1d04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8acb28f7e5b197451cfbfaa6932ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c96ac986adc117b3b89d61c523bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798703f2a0034cdc0e5c045d4e7b4e96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872489a61d73bb02c9f52077b23aa55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7e5a3337253c5783d038fe392edc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008780f5fbfc9b5adf1d0dff0198cd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc04fee2997db274ee06cfc8198084430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c18a03a3a4c67cc94f52b5164de3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d6d5aed39c0ea4c35461a3ea59bee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f3e1c4b85b6bb69975063f3d68b35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e2b4a7b23547a314e223b27edb6e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f49311546b328ec10c62b2f6919c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf88c24362dcaba352b353e278d868b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3a4c2950c0685e96d115a13feb6d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec43c8cbaf8cb9c3b6b128ee38769be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15f61d0d5d980c20b81313a8ab85e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dfeaa798bfd478d3fa884d441d8ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064ae2ee798dbf386c4aa34641dc75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255a0fc3426150dfa14154eaa4f22f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcddae1cc5e3e55873849e70a5f9b4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8e111e5b2c8c0b46af2846c1c8668444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e3e8a60a5745903809907eef43b19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac315b906a370fb86645ff9feff9f7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875502bf3bc431f8358aca1754593db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1504161ddd6e5c611d4ad9b187711448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4d400303263ddc4e6f5969932af4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c167cde112c89f127ecdf8ccab8b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802d0c400761e7232743ad168d0c4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f2b11eff0e8d5888f3c460dd61a33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c2237b5b2999405ede6e42732a9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2184797629006b646e5cba97bbbe5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be816723ff69ed1479da060e2d2174455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7be0cd4695e5634f013d07cd6ffbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691523d03dfa0c04ba376d5e154df092457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae218f881f9235b6b142572cecd252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197563fb09b036e98bad620f6e8966a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4d1a3eb081703ec92eb966d74588b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842ae835ecceaa4463dd7bbd99f18a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6f858459b51b94ec5f66fe3020ba9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafbd62a4ae753df5236d2c34b9ceb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0741a4563109aa3e4d699c1f5482366464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6cfcdd4140140a72a8e1521d02d33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf438313cf298aa5332273cdee35520466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d555d8af8a4203c4433f6b6b9c4a116467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90ab0b9e7ddd87974e682190a51ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b84f25575851c12184a91d000091c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e0eb56499a179c6c265839f9d92cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e2fd17ee25e94b921a244332508e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cdf218c7f3e3e57162fbbebf54626472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d414e3b896a039c84f3a20228fd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b0834de57d5bdf066bdaf5fb0ae07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabe2febd3da2ddfd55533c581beb47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad400380ab5148dbce8ea01c83aa05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25410c64988795dcab0cb4fb57b56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea310f07c5a2df5539b55e540dba71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca92c03e18730f183f67d164b20250479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994dfd7be023383aa8fe0feb02d7ac3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454448e03e995e637dd612f5b02189ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6d0dac8ca0d6086d45d219f9e9a13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbd0c8b786c85fe63c700d8be65d89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62375b6d4b9659babfdd82acef53763484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92db56ef75afbf90ce46af88b2dc5ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e447542b71f95b46ca2aa86441b137d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312fbc06f9612f79571c4b4b61ed1f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278993dc02726dc511f9b9bd6c08b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b57a18fcda9be015257e3c066f44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0eb89f408df0eb6dd1d25d260780d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1a58631cc2bc0fbbd5d3f59223f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce91e896b2e070106cda7875403503492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659fb14f03f0841ab312fa028434bd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b201f396dda3ab8d40225d65f00637494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80e84659aed8a18a2294a06e25d34d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0528815a2f6f070f89f5dea5b9e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783228a7a6ca9120c20a64ba8a1fc4a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676743925dcde669b577012212229f63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48c342c7c71cf3124b2e50c5057ac9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9defc24470832c180915675e3402b01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fbc114e9389dd54c70bb6817866bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371eade486c94c7784046902348b23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bd2f328bd1b4ed04575c580c5b54b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b69080e784857348ee63860bc90cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6675391a29291a4171de12526c121505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d926884c915b95c05d59e8d15b2f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4946d8b464a8b7eb8c7b242391bde3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17012f974e1df2b42b620ed635bb936e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98036302b69f221d35d97758adf146f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e025944749b5b064c438103e59bd88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7365f1a4c873194afca1643b2127a93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2b3e0b623776214ab8372f40587b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc9c53ea91ee0f4e9589e199c9ee8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079c5579de393831211e5607d32b65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e8690a08ce875ee1a5b144389e7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec054f74e37c33d908cc12344f354bde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05600c0b4414c9eb4ed69ed3afba4f01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe11c760f88962ecf71f1cf595d64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748df32bf737818a1924c9331329b23f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1729d7a9dd315d8447224360f1f12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de302520dccada4f5bbda3df200012b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4afa2defc4a361ad5f2b56256aa50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13f902f2e79e45c31b88829d23d3f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220834e6e4fcb23df0de00fbba5e8cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3057308f20eaf646b968b24964b46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9c5ad577168cd0edece45de90556526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d9bdf61e250f6b4fd74d4b25096c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62c1036bbfc55325eace4557edc800528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971dc25fc6fc585a4be392ece22d1c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488581378d3384f9c853b4fc2f314ee4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4273715f395c66a54e677f5aeac28b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408630364eda426e1e12b238ba9dd6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35d05dc3662c3e8b2dc612e504e95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759f3c66f92945da4bdd8fcb1d645b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8613d7a6ddb5ea57876d4209a9996535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718fc88afeb4eee98e2bef84af70e40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df64e2fb81710a7eddf76be5d96c4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73770a155fe5c9a1e8a8030a40c1b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ca899c62f99608fb6a1d4e6e497f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca1f6b2b4d8943aec7f6a4e3c77c37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a493ad41fb32b2ecd92e79f11123ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6ce69bea1e3e934e58576d911c85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9d39d11ab9245888c9348cd926453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab78767a4a977396fc2cd880a78cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c964a1aa1ef61dd9a3ae27a252088f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03e8029858279ec71d5254d7d729bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4910e33e5c11988e1647456067f76aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa6e7fc55dd3b9b8c964e6bb1714a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7459536c2e4496f030ca0f7d6ca595549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbf3dc53c954bef004c04c9a1d898f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222d7796f8c324bbc4e77815567c424551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07a72c829780bb6e215da18062626552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717dc1a40e3fc7070d958b0ebd725c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cff0f12cd8b7606e603c72297738d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f1025a509f5f0f73bdbfd9e4e45f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db70171d73daf384a0f08a40252843556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60201ea3a579e1acddf562dd7ce71ebd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d5456a6de2d6b53b6ce6415b6a3d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb94ad18da4cc0bd9f6de72039b4700559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b210b22505d9a20d0e3e8b78a069560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7ce93214b4b65ac640d61bd24689e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963c675c606dc2335034e9425de2935562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad88ed5a443f8a2a0108776acfa80f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025a586bb15431a5e1232e208c237e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8351de4b4cfe0cea37df8cc20c49c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb430dc8cd411000e7fe94c2b0f44453566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178429099417d7e71c5632d12738d5a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c64fc52273a807706b0457658d74d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173a0aa9a1dddc126a1bb52fc8c34e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c38505b30ac86f00a5711f5a4a21c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524dc86e9b43695aca1824485b0c04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5d2506455b96b38a019e382bd2a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541625538ce34b8ba0b6c6beb17888b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f277b42d321e76ee5e2485fec888574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d125d8941881bb1f880b6ffb953f7b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f50a833e6ac01a481309220aba27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264db65d1fe6a8f32ba24aba89ebfca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc1ab3f417eaf171785ec9c1320a83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5dcd1af16c6ec8e72cb8b1df03938579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662acff5b6b10c8df8394271c281d36d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c2a4af58e451b111d66e5ba5bdfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c025716944fe31e8913f580c47adf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69926cc7f0bd72be52579a54d4449146583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45504693d1932d1b2adff056f8975584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666664b8db09083d8040a559f10f39f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e419e9d9c2f344743c12450e8014e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a41f1687bca37fa7177be40895bf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813440d36a2255f2d2621e5af44d43a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c70bc1cb29ea3346c35092cd7ee35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed681262f5350af7a74308fb2764dfba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6d522a354b6cd9625740a83a2172591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b09490d46b5236af2b7a9471d9fa23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea54735407376420e4a427be862bb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06444813f7432ec17ee9659fd272a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126d86f6664f31570aa9ef6649b9591595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703262459600baa5fdab21aa69bc716596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a085fccdcb921da667ed60d95355a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f715fb14630ba13f8e37d4a07c482598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082763119be6bcddb90ea4f97e9145b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c2a05e3575ba27c89bcb339989da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02653a65ef0e91616f2544087de260b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f57998d1d01112ae620d240223ed8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673344128bb98b7572dc79877ee7aee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22849e94402fd093add3a6a816c609604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4bae42ae9e7758f81c546f8ec981c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf0bd04f264f2617b0015b842a7d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874cad5a41e2f7fe34ce9feee520a39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8db6ab704b44f357e017e403b313c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029186b49dba30ad3819cfb0a125f431609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b827c88deabee7e9be872f765bc70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f0d186984f6c163638e609ed909e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94aadde0e019180508b1c2d0b95967612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cbce3b751f0f110d929d42c67e075613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d81a49052326b0349f2c17404652d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094114ee39411052d4c7f69e781d227615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214db18bc697af27c10762c8504b572616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30085655e1cc74303f113298c783ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce172a370e7ddc7348ab8532dd20db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37563ef285ff37b4f6b30e5bbcc564b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcf1495137e406a5e8901400c94c46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8880c8b007e42cf8aceee1b71a4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221913b98d088f095f24f25c0ea1cc3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988f3c88d3554bb74b036942c0b905623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857eb15a5e4fe5c90de43c0072ff82b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d47b76a67e60be8e0daad82d7befd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41833d3a83253750e5dd23203eaae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff0ecc4678c8a26516b9e52205aa5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c3fc0a26dcede2965330620a64b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423465724f15fd5980f8c879d2f8948629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f92e4427c8e679741ceefcb386e72f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577dd05e741b6f48ae8e8a4ef79ea6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09afa0565e1f871ba12bdcc043ca54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb37f24876a9bc459945f958e1c49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257b316ec56e9c80e4478cba87ce725634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0994594cbdc98ad41f2c17f93e319635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d64df4a73bf80aa5f0f72705a401bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb569999be90c81b85ffd448eb85b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1530153c643b4dedaf833a8be6b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa8e56392f958275babaf475db07d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5003cbaf95b57064bb9ad32cd0fcd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df7cb4f0cc9ece7f8dc1d2812ac7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02f4d702a79e64918cd2681348891e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e481552c1c7db5754479487ff850f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73710428e19643dcc3639ce3a636b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b295c9e2a4fb48f13ae59c50f06e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb2ded3bc6f0d38d087e725c8dbe75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e901ba5711a8cc93bf3c4faf11ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad98cc1f604f3aae2715d2ca039e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e36403b6b5550038ad62e4fcddcf87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1874e5ab1c3eed2cfc83daa3687fff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b0c0b097695032e529ea8f8207253651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572e3f3c167eb9457584a26a6cfb1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e49c611a1c69bde4894d29531b291653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af142ee853564de5ab5baee546afe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef21503997e441b331fe427055be4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab2c61e1f139ed4501637486c5181656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928866aaa12ba5b898bc93b46181c49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db7a39b476aad153ba4a0dfd11c4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5d8eb993ece52fc968fcea6f49a4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21958b1595d6082d0929cc1115be7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc96ad5e28dfafc624cb2e1e32ffd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166d44058c54f946bce33f687ffc193662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d437b30ae828342eb046503c654399663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612d25af5fa3cb2633dd5a7ac9eacf0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5994c40c124f9b0b2fd907e0c8a1eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d061339aa86a98ea2d811f63d3ac3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c4ba811e431ca5987f432a8330a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17934223e41f40e2b90bdf3c68aeeb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9667271a346b503fe9d87d0e7296635669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2ea6697648d3cfceb5366a7cf3919670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a5f2c34769a7d9a7bcd284a107277671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732644eeeb9d2a02ca4d9de9d20794e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76942eab71f7e0bfb7afab91ac2c5172673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf861fa0cfa4ae820d86e718512fa6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6cccb7c58294af738f89231c1adf3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74434e418d30ba4e5d80cb9690323d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f66c9aebfdfc0a187b460928b92347677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffb9a4d00409f823c08a98a2821e15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf7fdf323d8a66b32364c31b92415d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e94d37be97df3b88f7baa13d0403680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7daefb12f602d04fe2b58552e6915681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36856196d4b699237954c0a40f46445682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0627a7bdd533be8ec9ac580fcac0d81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a939c4fcfe2122087b44858ca61afe0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592e3d3cbcee00bd40faaa54e74600685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1966a19b0011700bb4d062f2dafc5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a206409452117409785070c6318f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32238453fdb530e00f02a94a92962c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c914c3e61f1331d7ec43da495890689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ad4f5591a6544766cfd8b513dd54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f319915483b543d600feaf398c82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448567c6934b12d1d265329910dfa35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab4c09bb3c5a476af3880aa99ef3cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251736cbd986c36b1e54c90bf69481dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba20ca85100fcaf973c8a509731085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141121562860ec6fc4ba9f9f3f36f0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e4f36a211807ca81114dd7ae496e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6de412dd97c190a88548169da5bd78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec90a1db891aaaf3b0e7680ad25666b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be532f35e512ad5d75db3f29cf7d5c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd730e2cc2d16cfcaceb706275399d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891dc47796cbb3debd945a4007175b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b062183ed23a30ce131686bc1052a23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dcc11ca24538d4e7f08b2be2f85cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2d1a8e2b39bde6d108b0747968ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9586b6f7e2805756710f134ee7874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad4b1c137f479d8ef1ea0c6b6d5f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b997033f2c5d4471cbcb850c25bbc74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0fb53c8a284b3737d23f2cda1a730709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8211959545d74bb6774a44e8e8019710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c390d2360cac405ee4c3d26fb21edcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159caf5905d75a5fe098df651d46e8a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f298c943ef58e7dcfb551677bb992ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cda117d91b4f72b45ab02d0add31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488068e2ca0acb8c50dea3c7269fd075715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8bf04b8cc01739885226011e89896716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a6290dacff4adb12b9e28a279274b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dbd38f11525b32e867b8d93c13ec9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0dfd1e42bedf43899598d8cfc5a2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3c115e337751d6c05dbe05c71bf28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075279bfcdecc87405f2a2c3e8244ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c1e19c26cf0c01aafadbbb7ab0f31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf7f5743533099a86e67efc0cdf532723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bbba4f02d8a860fcb3397005e5863724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c64334b3857853e8eb85223a2d41a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b839e6b072a309ecedc261e43a1322726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc7d6b6ba0a49c147d9b60e90466a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9987204b1a3274163beff06a8b8f92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae042cc99a2946d74673e6d47b0ae1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88defcdc3a56ecc77efb194e951212a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9c2dc2929788bd2b2309048bb0bb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc2cd00147b2fb96001bdcec981414732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee21bdad50c66458d24f97dfbe3e7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c54dffcc4bc25028d9ee0970c26d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c6a6da16e38ec14e377fca92a8a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6286077bc14529b588910b8838df83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31940fc4a250487e4182049ee5720737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571e90c3b70c7e79e559cbe780a9581738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44329f40a1d45d5f900a2e75781dcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863448a2ff04f7ab19973f8fc84a30cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3474db422c3da7d561bc1ee36260741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952dfb3be3ea789a75832e8a3f2c1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847045f4e1607f12e262248c1c810b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcfef54041747397c568c5281de2fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4f0bba6aa64e5b0782dfdeb691ce9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b34b1edb6a419d958ace73658aaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a888d5c68b114e2ba51bb4560d736b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe58f0b7ea74249dda22675a878b6c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07e54c09c4c66d4685a4df751b4e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d0e2410293afcb872e407c2c0625750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715750043f685967802c59757b810c50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393df23e8ddf4841d6f4f0ec8b5cb9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e48c97b38ae30f4d73665d6392d3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411571b24c3153e3e867568d13de372754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85c86b5e3ff5efb8b60fc99bfde7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f2b38d81b36d613013d6eae76b02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d235e2eeb37ec3da099c721b083f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7774b95a124bf9f9c510cdc82a319758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edfafe92559e82bd58c21ff4a2b02b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>