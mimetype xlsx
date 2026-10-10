--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae25a7dcafc06f56b5bb426ffeab01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ace660ae751de9ad8a5600e0b64c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfeb3581e97e19943f5740d91b24b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae05820a213564331effbc2d8d55df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb338ea9387372565e1738ce40bf7e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab2a1e6c97570976b75ea18b0c8256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edfd1695cb5f1499b5ea71b2054e9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8f376142bd4c20051d3372adce5678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68c5212557899765f32cbb600844a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab1224c0a442d25901f3ee6154dc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012d1db0524936cbb4a5fe9f29752611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98782e392833549f79b72f48bb7dc21212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf687fddd54ef696932c743b0e331913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b3aab26c9aa8946ab39152583ae914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3fd3446a62dbdba2168cd99840b2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208629d36c4baa608032f28c1c1f2ba716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599deb4f52e6a10d049c6784efe6925017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0760f46da5081cc10faf7aa4ddf058318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5a6f4330c0b930d90eee2174d0a8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936c809642839eed70f6e7d17ee2d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee8faa0c18e1bb16f1e29a603f1ece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52dd3e0edce5f2eb727752649c5b8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04050ca7898aee34f7eb05571ecc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707727330c0ade4ca53dce6d27f4fdd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd72ae041b3452f4250321ad7e5664f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3872201059154e500f24541f825526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a815c03972aa270ca701f84c136b7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac735733bf463897e5d8a0e8e913a0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70646ada02cb8096cda4ba3edc4caaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f5ab00fab4d6e077bd956aed190e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe69699b491db9747fce14062e7bcb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df516d6e0d1a68a3315c56a966e3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef1cbf2f636b031f7007998647857f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67169be68a30cf6eb7bfa3baeeacdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee59052e496139e5925d9435c4b4ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e907833ebc032e724edf76546bd3adf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386196310fd5f010c70be65ea325db6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c4e2c16d91557935fffbdc246799e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deafeb9945cbbf5621a88d2c7a9860739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db3a4c6f2e763902b1f256ae64935b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d4d2c56e9ecd70ff531cd6aaedb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ae1e84be07438e3508fdebf47349f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242d67e9bae30b049ebd0186fa8d0d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660434e7fe8bad0c27bbe63fd580d7ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6269e7da41cced39922c53e58e00c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefdad1b471e7f43c49825ca1af2b8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e95fdc3f4dc819df688d2baca243647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517d544fffea2888ddb6cd6169cc5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4753fe081b898f7016d64562ef9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c45b3cea2594866250beb781916ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efb3b625fa154eaf6c549e7efe8cf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3802f2ab016e98fb681273aa7fd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5aa363dca94629bab059a3dda63b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48268e119840bc6ee401a7d8c2dc9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313177c4ada5f4032f2775640906fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbd22011db49f1715b6f43b0cf345c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84487ae064dd4c729eca0c372df7b95157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5b9cd5a38752ac5cc9c59e0be2a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f56caca7c45d8169db60e8cea0da259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f870955ac13648f60c5d38c7af7b0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91d980e538e797330d25a95453b6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973be204cd7802952fecc77a4b2728362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b425d5dba512906fc10f69f8a924b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8128e4fa6c96634946ad41b30e2c88264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be9913572ebd866d8eb731566183f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c4eaba1428e629c1baf911432777966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca0bdc9ca1f90ef7b028d8a27478f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2234dd654dd7d876f85252d180c33268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4dcccc8fd57dd52873397b6ffdbd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a2355a37a6d2acafbcae5e31276570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f1c483630d28806c878ed16f0e73871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a125f377726f90599112481428af1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb4db0d68d2045314b1b63796cdd5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da0ffa9b42090cc9a7d70a9f681d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f16acaa1143a2adbccf7991680fe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdbff97f31ae173cf1e5d557d0f4e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e83f4705e7406ab431b2f0a45b78a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefec26f2f76e2d262cc086c205d86e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dffac714a5b52f69ecbf0ce7e9884879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f702d7c05fc482cb7294985b0ab05180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef32041038a51d219386fa827e01781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ebb2669e67fea9246796ea3fdf56f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c88012db100ddd25e88f18ee70ca7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd6b017a52e55d3c5920bf4d0bcf4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d14f320ccb12d27bf66834b553e4cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97457cff83021917054584a6f70e65786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15cf652554bdc58f50b5e169b73ccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4fdee0bd996ed7d43d1f4b66b0f9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31bb98e25c113949950b878dc235a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d598452d6213f2b6bc0118e8a711a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a08d4d54ad7026873737b445ea1a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5188ccb8c50da94e49c16e6fe062da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df318b0f0b3e893789b0df2f8b41493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d283bcbd7bdb0aa360f5ff75a380d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5319fef0db2cc90b1e56f33fdf7516e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614325e83f9b80826f5eafcd79bcdf4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6967135b1a112b7d8375df4e82fb7c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578be210b0dad0e446d058386acd0ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf76e0e6e740b45a2b33a684559b1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051df2bf81d08e91b4cfc886997996100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506650f11239a185c4cd68b1cc8edf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d37c811cea4ecd52c5d20e12992ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef863f50c3f483a45b80a93413777103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea2850d433c64ef265498ab2609db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02640ac3c0342f9b0680a6571a32bad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6354d4954e29efa86bf53ecb8ddac2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c2a26ff947b0502eea48ceb48ac04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b556bd1ff74d62ba40d32bd94c9c9d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf77e4496717d1a0122d1959f254922109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31904f07399d607d5462b530f510f62c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d683a9b53b76b410ae9db6786242575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee336856794a110af9769d8de8dc8cf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd6ff1450b47be565388d13800523113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0ba9243766e9d9ec35fef39496288114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a8af79def459966ab7f9eb8a3365115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab7b9dd4851c6a29c172e27c4dbe5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80bc13771d01b6a7debc01df4f114b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e4427e38f456f195855ec2628a6b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b062f8f47dfbbac3255b10fd03cf5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09708490a7502e3994fd8b9b17c96be4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e04543ee9aa7aa7dae22864113e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e832930e4d4652bdf582db944c2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d7060efd8832e9276c2f1252fc711123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24131d7807161647241d071cabc6ac3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d5ca52335cd1bc2cb5d338b309714125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2758983f0e6f8a963cc3d5bf46c8e49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8cc049251bb87ff6fcb6daf30524127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee7647383e3e74a820a09dcb738a68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e034dcd0f3774a8392818e192ae8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a89a492048537d5dfbfa651a61704b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d471ee9fe2a6f0322cf94c1320d5c6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2efa706121f170a8a6b638ae7a2f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224880adafdaf1467aa1597bf4ce9ab3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fc209b21286d54cdfb0dd5f7c2a95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2821ae04591b88559c0b5f69dba39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613cb0a669f330f0deb4c8bc9be3a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6969abeccb87c7bad0fa53207fe65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b1451e6fc056c3a198c709f96c19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc44ab3a5840646cfae1c473a6e30f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a046e0287ea2517ecbe8c96cf251140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af668ade2589eb10e52597c953a2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829134772baa73c57bb07a049c97b1f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982738fd03ade25cab1c63a5e21b70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6db873d2cb9b337a6f0ed6444a574144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8547e16034c476bc7477be5106b0675145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d107052d0cfe701ed5cbb9335603146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afbeb6acfbceee31fe8554a5d71b3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb30518c4d24de1221ab64f5a489db7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21804f1db4c343247fff32a8153decde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bd8feca81d1cf74ba51913179e041150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d60355c108fe7449f80436e12ee809151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b3592040cbc8f9ba018434db47bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97662fef89758800195569aec26aeaa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2c68679e4ecb90a00136474a8325154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b82d3773789764c70e36d791048eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dc16a39d296da0ffd537a9c0cc266156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5c30f4f66536b0757373997a1d97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683d70dffc96f88c1a63edff9aeb028158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef0d0683dc6129b3e7b604abd96b47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad629239ad966e03a1d4ab13775eb8d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e3697a8b4ecd3d6dfc5b587a73fd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6b5f346f6fc4da4a994833a08fa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b12f9cee2259d2add74dbf30bfc0e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aaa2172034d7147b023d588bb724e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e31185044a278880ed73332e6a0ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9eace3c5a18b36ea9ccc1b9ee2948166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59c0714bc0d68eabeb90694473a34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285fe9904c864f6310ed151979a91c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3ba00112c90802f5b830be21af5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1411323d10aed8192f0a9fc2227ee64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d8922dcb5987fd3e0a8f613a1ceb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dfe42815d19a2bd08d8db3094ca78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f120b3a8e44ba496b6f02cea15ba8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b905e242014239cb0f35bbb76b2c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfc654c498d0424847ccff5393427d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b76070df15f14620efe6f6fdcdad73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b5527f382a10d86bddd89c90ca21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf8e738cd9478c9304d25206e4940f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3ab365f30f66fc851d5f51e9114a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39611a17d24bdafca88ea926aeea9bdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db120ea7860819b7971b60c61df0f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66ef82e32a9ab5d8f4307369c47ac2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a52b16292b87f440ea1d8eedfbf0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd57a23d580920dd0acaebec2ced57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551513b752e99c838ebd792295695cd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c252d019e219183056e5840128e8e67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14893aedc256708b1ab7d051cd069187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fcf4453b5a3bf3660e8026fad754188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a099251c223b2caa688abfcaf1d6699189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6ca7b1a0210757cd5f317ede7bda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e1df7186cd121578aaa058fe0c513191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a23b4d1b2b321f1b9ef9f678a7d15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fdd9fa704b67910414ebc3ef1b293193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fde564cef86269a4c8b805792d9a4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22338c00b135b57a43bd368eb9ef12d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b111dc962178e6df6b10e74c48e739a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb795363f26b6fa806ffa12353a2848197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e0084223824c10ecd019839c66079198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c276e437d89d4f60fc1ad4dfa47e58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4ebd3f4e0642d936eb0320cd2fdf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35550769333c872eb95fad6f304266201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa526ed31d7140d61cb1767932825202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf6b1e2c0a2a3084ceff5eef79f3d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab034c49c14a4a2081ae6f31c2af83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13703ca44af6c1e6d69cb48441bcf4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567ab202090a7e0f67fc5e832b1a34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277386d5a1f9bd42e936247b3b379cce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819dc841203f4acd2b1040efeb7c582208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784f52499100a4649249cc9dd5f4fc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b5a2013861d3e54d4e1a60fcc216210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfcdb08dc26e54b6103f775b93be5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10544815227cbd6b8c25354e3a1a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a89615e71fa664b484169c5f0ff80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a80a50126f1a136bf7844706d79990214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78bf2d5c81207fb5d687c5d9f10798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705397a79a5595c81bd81cadbead129216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae8b9e43b9bc0cdc48ba9839183c5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c53aa8d33583c036a080f6bf1a23a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425aae8f0e96946385f09346b56ccdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533da67973d058534a2236103e86a33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144c30e2b849590c6ee433934155c1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7172580c5e4adeaa021884260eb297f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83f79811c48384cb790dce875d2d30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21cc9e2c309ad207798c9992d6ed3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a90c26c5dd3df8268d7848ad52c1b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c61f2bfae5fafaa4edb0d4ed474a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e66b81783af8c0f8b6dcc600ce8afa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8a6e461e4c00a4f44157cb39f21e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e28485f6c98a873397e8a0c7f291229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578620e231d19e24f0b455157d5422d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a5980f2e6f145dae9049d5c05134e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa514bd7c34fad212219baea58748ccc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b50469ea10c590932b967c813daa4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d3b138efdfb79160171a215876987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30c7a802825479a094840463bd643235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279adf76e150c431fd1f45a431e8c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8a5a8e32a17c56ea01941dc3fb27d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c97d7d061e2ccf15d0b90f8b1ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7baa1f0495e38389e93ba0dc7e7fb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5a18df732c2a640b7a784b99d582240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0b54fbdf093c7fdd80b4ce6efe57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edb14a8bd6a2ad3896f9dc46d6dbad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d7a8d90230ee26ff38ada8285fcb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8bcbefaa54d69f9b4948d0b35dde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ceac43d6988e1ddccb12dc79449a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f6d31e0ba7a1edf92734c3e34cc1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18b6562c56b80020ee78c1aae3b79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4661810660f469dbf14c3939c9b4e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20298b73a29b155f1fb2cad7af32c023249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca15440b51e92f4b5c75ad5985ee74b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a34a6fe62722d6a88a83ddf5c1539251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84650244fcf1daffd21d5d3fd87bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f04d786cbcc64d2234534bb17d078253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f46a1250f5abab7f2c72ae6770ce3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba06a502313f5d7a7f1f2dfc3afc46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76dda1354ce40d7dfb9337108a116a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd7384e2a138dc9c7896c0f2e4454d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4ccfb6caf713a8e1dcdee052789eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f88ca2697d5a603ff029f21f94fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946365c013d6d3740a32f3529f628fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4006d32b2351aeafc6ff5f53a014420261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c938991f23e529f5d5a074c597f93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c281fa335a02c0bc78cf5dfa4101a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6b76678745b59d462d834934dd1c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e009406ca0cf479cd91bc3d2e0f5e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e9b925f6d1714cebc8f5e44254b5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181e65407184776f0062db315f739e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a388b456b0efe4862538aaa651e87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18408fdb35c63d1207b8709ad87222269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185f9b8c50820c34f1b36137a4ad0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078fc6bb2e6760bd3609429d93ab327271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5aa15133962a08df7515894781c18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75c2ca4aee395640e424959a177ee5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de0ae382077ae6647f5d10b13a00be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442d3f068c5ba58f316f58cb4ee2005275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1539f55f08f10bae7c19791c4f285276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d33433565182a54d27e1d62220bb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc03d4506f2fcb3d4a9f5007d6ff383278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a3ceae792b10006da1d32e6b450a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bb5812ae344eb85c5c6721c0c6d79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0196005664c3d7abeb07747a8f8f69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1baa130a1cfdd6555e0f75d63e18a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694c030585b16f0068a491d86264118283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7098114425a6452f5f0eecc39083e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba558c2bd3c434585de30170ddb79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5ec45c963c5d2dcb5d511320a2217286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea96a8117fea0945172af5cd5e8921a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd220d4dd7dbad40aa4d2215408919288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c050f8c07d3d421617919737a61475f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad9ac76b9f8282a6b236483052334290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d9e8fd83dcc4692854c8fe94161a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5f878d5aaed95d90440d744bb94f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e85b09d4164faecb15b1ceeca1dfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c494d7748ececf0583965e25308fa7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36a6a9b5974a57f7d20c6c2d545f93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6819dee054adbdb6c94116d02bc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b411285a7c1f0e5d455dae99243f037297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df7b4a9019520ded1c9addbaac6e18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb37d4625db6a32838f1938e64e45de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670018fe2b44802f6fc37744a1bde01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbebd43789d17cc85604d9e3b0bb23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783a5140f58cbf0064ac39c6ab0dfe8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce975efb6ba6b92bea27d97650d12c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9438f6a5615e6b241f5cddd768bf02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91387e957a7919ec4491678fe0ce413c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6013010fd85132d321766b783aa1ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888b39ff458656092b4a11d525a2fb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafafd24cfe2107f22cb98856c0c4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb31dcda8c5ab396c7a7f8780ff0f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5b1eaae1611675ed32c1feac08c72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb333d68472b282f0b3aa51e2f11a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e328c7457f41d5d45d194d8f64e11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe3d888006526e5e274043ce1d148313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dab0c5432bd62a9ab639d48bcf71c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c180592452667105308bb3720367f6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8575eb7976044b3b6a3218ae27d75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3725a687f9b26bb54aeafd3e0234f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a1aa03c2dc42c8b508174e024a773318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3c3fffe357eb7747aa330e7c1d806319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdef9e5b4c368933d422c4eed0a1fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740d53bdd399d79d45d2cea0f15c99b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d570a7abc429fd9a34d8b74ece00d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb030202fa1fdf18827a53ab82d71e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acab46d5ddca1503a37818761c8c65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ec43f7b29e5d8518963f52d96ba2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648183e979d738ed2ed354c193e6043326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4e127f0085cb246296beee24894ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7199a066a7c88f315459680b12c803328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258419bed1fb56aeceee28238eabca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b88e3a1c55c464428e94132fd5a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d649a7b02b77924544b3bb6b0a7489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708d80db1130889204fe841a93da93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4ccdff740d65751f59a023b376db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ff5c97042374c7c3f90e2af4f4221334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f83f9500b371ec2ec3b05ce1847e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777846a64a5ba79ff919c2c905152b16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a2554a33c70f009fb16470c654d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe14aee9ba9b6919b08073976576b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cf09126c9f900735106fd472d03a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37756b9f869528e51f82a60a3e006608340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1978e9400d5b72f5430d4771c27793341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a144fbd11ff12b5c489a2aa69995ca9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8d8b4340bd5f8de9cd736ebbc35ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f936a07e51a03d76549264e7838de4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34751dfc7df1c0b3ed99ec8e91946416345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956f3355f58c315f75b6d68cc730b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8803e3e3350c83c7412c703287f93c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe33a44727aa5e440506f5a02a0e729348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a07e58cb3107c0a59f254161b1e30c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcb70e59b21a2d06bedc6853824e1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b3f45dbc858f3abeac31a68d3eac8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cbde7705df4d3bf39c9b36b48b807352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4845c894b540e0ff5b44de9089e4fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac2fc32ce780d3bdb5eda159d0b74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f417eb27c384499453de5e666124355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46fab7145295dee38f1821ad25e63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025418a22c9632bd6bae59da1d5f8d6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63fe9f7f9bd90a6d08c7aecf4f4ff2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e07cb6aa24f2835f61d54c402e98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b15d461306fc1c62f7191fc3832ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea18a4f9ca6d7886c4d30989e9c994d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe4fd9c52c932345796e8996e76a02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac7005fffafb76926e6c23fa50264363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff2edba7032f5868b1dbff677f4f4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04da1feb49d65425287b7d83f24bfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6781a9f25d746adc7ac25383e2c771366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238f44498132e1b3a2af54cf461d3e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c5c82c172818cf5f5d1cc8620165368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4f030a9a1b4b05dd30010d7e14d0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61150f958c63918285ca5833ac31b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca411be2ff71ee81145303e91089b62e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a0a4feb04fb5d48166625ee6650d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993c0dbaaebc10e65209262cdfb6b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9acaf95fcfd96b3cd91a5e28049fe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973ed675a10cd90d534fd413582c6b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2430aeccb7618748d33be4b03f899376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74511cbf7f2f4b85d61965acfa73c609377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4258403a7b328c8d15aa05640a90e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50939d777703b770111846aa235f0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e16cb906f3fd646519a0f226ea01f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b014f0894ce6e79f67c4dc3cee0f0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8343b214d730ff3cc38b5cb370fd89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baa432228c06442b7bff8f8dcfd840383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077544517f4110620342bacc758602b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc555a1a4852bedf26af52029be6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a552a8125b5fef8dcf954218d908634386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260d07244c46f4de7fc1ee3b869d492387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3187a3a9894eb2071839b355fe4ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9720ccf153d2e701c7ed16a1462388e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de972a15ecad443bbf7903e428787c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af000009422a67d490c6c2d9932cf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614969fc815cf1ab84e825a6d1317e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23873d6c808a9f786e1cafc779a564393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae33856ca2ad44b414ffcdaff52c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f59307b5fbf3065b12eea7b46eaa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8eeedf1957007b092f8047eea0961396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54082cf1063fbfa6e097a07ae1b1ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34843f6141ed85a73ca8e8819e826d99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645fc3d36cc7a6c0d417f3264f0a71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e1ddec94a74399e7f72532c83c5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc0df86f0316ac077957cc8c8db47f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb20d115751598989b03d868a02ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0be3a51fd4447a197f3b4da7e07e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aec580e9b4c3a1260327ba21a515a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec2c3d4398b3ea32831213313ebca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd35b15eed123b5a431f30520b54e28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a932fb460b8ef28ba3c822a1aebfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6172fc71a4061a0f60f179f7c8902408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d51dfa6e8ccb0dbbcca05dcfb0bfb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b1565ca9c4a5f13ddf6650fcbcf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e267833835e56ae60c8e77a665641fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f547cc274a5f425122e4c71d11d172412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f536251e0597c0ec9d40b0d232a612413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba178d5bac59a944df1deae42d1710f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88fb217878e1b4d57e038918f0d404415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b524a41d6f2681b30bd36e1c2c48cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e616b296c9e58b42a2f5c652fb6b26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe49ec779aff05c5d54dd19a564d7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7e15f7028bb3b37a3e9a5269f5b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc84d4c2b6a4266e5f09556ca66ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcfab274efdf690287e5c901fb05d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb41caaabd9bbfa0cf20bd1257017422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80943b7d6191b25001eacf90ee0eae6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecfc67d53c46912ca595088420fa05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672627980c63cd7118c5f3ba5c9868425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba19415a53a9e4baeb65d13ccb0f969426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21537d7f4a8aae0ede2dc841c77236d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78907b7f875dedea61b1d1bbef1445b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0a097f40724781de086781a21daf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c0446ec2fe015aebe0d657e5a093430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1eb944d50f6b6971a4f64d7b01718431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ba82cb6d0e0899b42e8c163bdb18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20730bb94d7e20dba806d93ca6be6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fcc957face126d507b6f7e1f32e95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80d0de1a79b8e18b5f48e9324fdc5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2241b596590eb3a28b044b2c3334c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b72c20e72f4571389015e47c05f45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa2f2be9e9f79a0cb06324a2dc3f83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f733e6b0423c995cd66cbeec5a2a9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8fc686d67d6b50623a1bedae3b516440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7280c524eb4104382e92edd076e89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec3bcfd5888cad165308c425f2d904442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43affc6afc15ceec1b85c3e558d070d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c23262fa0ecbd1d582408aaaaafe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932256e2bff3d6a027e49b6ca9c9bd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c207cd171b673de308d0db240997446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86c99edd0cfd20963b281ac8e6fbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb78acfcc6500391d7b0de4eac3786b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda45b8d562cee535d03278bfd0a44a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040ee9b1de5a4700139ffe0c9ccaf7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51867fe9a5a2c4e5eed8fc1effe10212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c9b300cde3f960b495945e19c0db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7515a054cf22158d55c07854815bb13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43254c9a78835dc35bbdf09b85638454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285f660e5d8ce939e74a3445783a9a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ebd491af27b9e3bb54d2df38f55e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ff7c340d8bf21e91c400c99b7dc9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c904a4dfa5b853037ab6cd0d9d4ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ecee626b0c7bfeb1a4e52720b5367459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0acf745b76dd77f425c2c1c5628ff8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb07a27ceb843f9f02352e6ef48c602461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefdd8f86dc628f04084e943506e5d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf07a5eb8b1c2b3a8519464cd6dee2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da36d6a2bd59714eec4cb589de7365b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c8c556ad95026a16f942239ea2fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532dee5b0cc4f1c364cd7316b6e89b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ff20d509ed01abbf4f6ee607d32fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d1cc9b31458ccf3b7944af7945743468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a7f51d94f6276fd0662afe882ece469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd1d0f34df9d5470545a37e3335dbe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde18d626a681f049f8c9473a95beb50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6cabfdae71a6a5bdcbe80fce76e83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bac00e75ebcd6dee4cd0815026b10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cae3e3df2e0e5baed1b8843faf2f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b4d3fac7f76eb062f864111d330e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c74a95550de14db4d3fe0bd7c75a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a660ab0d667f476176798af67c62e7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95399e40cd64235178b7117aa0287478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a322f5014191b0169b875f7539ae7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad96cbfc9dc77d939238552554f9b60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54bb0079d526a3f517ac9c438d5c68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba5292b6005d7e07eeb5175cec527482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251098cd2d62b5e1b98a622a9b3fe48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5667cd646564a0765d15ff5f4ae2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4794d9eecb2c1eb0b04c5864f527a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6addb1a0e39f75476b421aed26248486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4722a7b33fa857e0869e8695b5b6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940e5104d373ee2efa8d22eb6bb19d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addca234d3acef520ccd17bccc0bd41a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20a8aa2a65061e532a0ae99d2121d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c1a404ebe22d0f4476643dca80bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f121082659430a1d3b9e74e346330492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26959ef54512005433cde5a351310668493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455722373596a36f60e936484dac6bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7bdc467cb8bce400fd82f4f48ec50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d7e104a8aa109b7ff4f45493fe6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8923147672ae8943ca80a47f971f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6775f377b2343c5a5081c0ac0b212498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60595464ba370bdfd138dea0644339b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414386d3fc6440be92eaa65d71eb79f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab41f94e07ed67c4ae502c6d8db3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26239fb4b7a901de8545a2d428f8df96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5c81236a423a749a7dd8e412201c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963643277211fc568eb17c4d03aab5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8374b99bdf5b34c616f35d0ed8dd46a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7eaaf8f888ff59bbf1c696ed3e3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa0bf6050605651df9c87dffc73522507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606e036b9fe776ad3c7d004dd8ee33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba74047101cfb7f4aa3996576fdd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0d98b1c4ce05851a4b57fa7f5a93b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be845df60fbb541e3904adeae2fe840511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af3e586e9ea2cdd92f93bdb428927512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ba9cfbda98f066f12e83d87647764513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f58834efb232001af4859a0700e30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a03413e5066a4bbacd0a562254e3cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f5ec00c1af87155d657208c666e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af86c1f30e7c228dd758306245f4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f5a71cad5e1ede66c64b2ad8bb4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2db9cc03bd1b884a5c25eba5f3be6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98129c27d5bdf1afa35ce53a8310800520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1ab3925531478d7a6313ad98f6ecc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899777ec8cdd13da30b60151181fbf65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb938e082b505b35177291de634dd7ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fc55d3906b26c5508552d515b1947524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b40076e8543926d812e8aaca6aa16d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff783a24cc5492937ed4dff6af064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67b397c731ffaaa1bd9559c67d78de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41f70ae2f2386d3ca718e445d8bc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d62f40eb7f3e92040fe3397035a056529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906587d7772327fdde4b49632f397b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49adc9b4c4a2329c06a79b3d15b9a8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c0d3ad413829267edebcdbd07a6da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370e2f4b19bf53e9f1367f4a427b2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633efbe19ba17d2c5b7264ce5719b4bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dba6d105e9d1a3f7c49c45416224a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc386cc2494dab67a1b766aabf94329536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd54915591dc442bf1254251fdf8ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635f388ee8aaf0e9ff774c06c5a4d7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9200b605cb4c8ec83fdd439473cf03a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1708d07b239537f3d253965c0c11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db78fe8244838f5e9591f56a0c121c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a37e6778845d54edcffe5d3e6e89c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe158ec40595058bc20f614fe2db952e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e080ff7d22f1051f10d4a28bc14a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623b41c121731acf2babf1414014de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b160999f3a6cad06f91b983abab17e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f66244503179310aaa2de589ce34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52cceeb7aa2b815f286075f730ea0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5042203a5c4a1d44539fc5b033e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb20798691b1f970d607c3bf0cc9c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c1dba9c73783f3d67501d976a69b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192fce1f711b10ad48cc553d09d469552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de875c4084767e37a3b10baedcc5548553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71c46c357141680b0abaab69a57f20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72644dd916398fa31052bf338cb51e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ba732b009129a4b4be8b64f339d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317482246ba3b61ae278ffb4772d61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903436c1a137d54606415b6636fc2be2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f537f85b93dfe9b117126bfa92fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c9e30f4d573c087f624cf0953a8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11ac09e71ddb8bef3c9fb259fb15ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed699e7762f168257c99db454519d51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878619720fefbdb79ebec45586bc05f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41411ccc3e0d987fc88bb3d141cc0353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e49e39241cab907ac6f6bb713a76d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d4de322ee7220bc8f21f4e4ade21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfeccf68602a6d0f31842905b0d6eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99bdb97d13f77d8bb9d902a3a1bb26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caa2bc3c5261344a7ce40a274f7f1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f08b346c3214ae9fbe24b5b2771c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0933b0d07eeecebcafbbe6f7bce8529571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bb94038fb7ef9a1f6529cb5c5ded3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7f91536f105a38e95ca7e420e9d9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418bf2c91bdccf59caf8e67ac4e392c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c2e837fb8c5f6054eaa563a6ae92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9918512433bc13fec3d82ff7111b6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c401e6feede8edb526299f1e57b43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c621246416c4a5249acc3b9f141333578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618d7be2a5d7deedfd33e6f829190b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554baf22c0570a96f4a06058fd2aa4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904be050fde1bca98810d76d55f3af7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cc6755eb0befa56e7d479b52df3b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02849520ef028aecb6ad594f9eb51ab3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ea3e17561f3234b260394d3c64368584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376ad50f6b950527d4f888c08d052b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137bc299fc6097349f0fda042a9a72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56c4cfa2561e7b1ae104c087748e62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef4514caa2a27a701850c69631a25b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6c525c4b916819ff9d8074c176aa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c5007062ffed2984762e203acc98e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14849ff3a102cce04b6b3471317d6bb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f02af13d6503006d91afe6434b943592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf3367664666c536afba21ce5ac53d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b36b9e2f265d392d9ad2bc0aa01c13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d6972c88659d62eb53885d64652e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777211af1d13c67f3a1f26438cb18adb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409609c92b62df9a5443894a99ca1772597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0313fcff2504ad263f90f534a2ace9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac50ff3be523851a46b46cfe155a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f82dcb7a46a5d30acaa30eee3dd1c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32a731e2c9b980820f6d2071927de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80bf03915ab1d3754686b800af7cd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed60f4cec9f33baa4b0626e6186ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aad1b880efe85cf1205ff9d6ed129c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04c7f659cc2da94235679c43d39dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6f214365cd1e6a36d06c50027bfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d30502a8e46feb3e56a4852e9e85c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9532ee6caa1f751d7023973d71cc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc209c3a0f23a11537159173cf5e72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5da750d838366cd61936a14f4c1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab42dcc3776561a8d34094d0a7516611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b29e3d3c6d3f4226bb57603d8da4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ffdee3f27c54a6ab488e5235a7d1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e55ee162083aa975ee48145c5ae630614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dff6ce0e1f05d1bf001ea3062db88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d479f1e06f99b811c66b97f078a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80600fbbcdf95e1a4ed32b3a22de86a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4d0f6e0cdcf7ddbc863ec4c9bcad8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e8d0f33933a17dc31b57c996ab233619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2ae89661243d44ad461714a1e2a41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83c6c8a6be68dae9019afae84150f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8aadd2fcf0c63de08585edce3fe31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0c857d08f3eef0df6cd686fbd626623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e86be907799b75bc67d39f787c2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e8274e088c001e72dcc0e3bdce07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11edbde9b57bef42847ae92546bb42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd94f24934cb566628358a7e0df52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48099f5d961c97bd2c99164d9d980e51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f2724e8f2293b7d68d1a9ece92d7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf83c430c2eb08feb5df7929adf32a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971142d013822ee32f7b4372c8c0999b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9241527e58e358fd4acb4e472dfea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1560b3f2163fca14c19e79658acc81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56661d18bbf9eef1bcf82dac6d1c792634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478e483124f4f2afe865691d89b0c5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df99be7a1415a23b9ba5c50e050073636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3b0a92cb05efeacdbdf2eb30c166f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd6167a4895ce29d19f58c99464700638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c822026f74f76b90c510e4211f13c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bebd501dff9bb14d28afb95239b69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebaed92b432bc352a62af6c5436e9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd30103a38d89a08635e8ef478975a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5c024b14e735f2685371f5d74af7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae57bf89c93207025167db022d8675644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b1702d464568a552fdbe2cb41bc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7d4378c92fff3f40ac0ac23af267f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6bf0ac5eb7841ee6ab096eaa7891e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7e94fce79a3a9a8e08f2aef07bbc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bc08a6e1140bff32ee21b1d7e8b8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabda11d57ac578480f28681994b44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639c30576b8f567b430a436dac9dc0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a780f8a56b43c3448c723eeb8f88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423d2c9305491422cc1282e27d8101653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb465c447b3d24baefd64394f682d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74384dc4df2469a387a6b841f05ac7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc144d9f6adcf8530d342e1240acc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17866fbfd01ff6220b271fc2dec44a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479bcc4d3ad548f2de6577ac9490681658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b057bfe4c1a9d84fc6fa5f1437bf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544e68eb6231721d41948400c48835c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d0b95b10e8c07acd5615d3e0f8fb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8907cbdbf8709c456716b348e0ed270662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c479440bc11013a53a3a2d3b1fadd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d20dc7b7cf7bf2ba1d9b99f1d9515664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff8490eb02edb954c8989812ce56b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf37cab4fe15db6e289797b610e2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321b8a54344d791cd41a502c599bd39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc2ae1b2d305f4e2519cbb2ec88be1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f92a8d0c25f055e1d1ca81fc7eaeb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d4013c24a06a347f3e6b28d3d055670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90191b6219ee9a2e1614a5bcf2a123c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a6baf534c4c9df6e92eaa95dc9da0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c96a14f27cb9d02f1825ae5e0736d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0266b5af25379a430356e730804983a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a4cd9bc35f2955a7db7d8a13a6b2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700ed1cbb202c107ea506384aa3f8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f12cd6bfee732c949ddecf907c5f0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ec34268e3e8cbec710cd79943a3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fbfebe7d61d9506d561c5d70838b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fecea9f97b7faeaa40f4ff673fc9d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a425d9411e5f85f961c5fdfba34b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c9bba8d74f438d4db7ed2b16b5c35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848137ab9b0e9b92d5a1acf75ab4857b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41b3fc1923cb8fdcadf2eb46142382684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac9c5f948c826154afa675e4f696ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5293428b9da9e56de1a6949b5d3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f31a10369f521e4d9f883271574971687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a140ffb2dfe943cb527f4636d1f9278688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cab78da623bc33857665873622945689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f75ea7dc6e5c6f5ac5ee291259a52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b556554fc79b7819ccfb0304b2cd56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a314dd9920fcf37a89221430ed67e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488276867dcc0aec84194290590211c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e624e409041a37201a9887c460efada694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffaff96a96998867a9896d99e762f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5222bedf771c0198d537568bae8f718696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916607056540e7f8b62dc723330764e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99448c5394b2b4c5c9a81fb6013983698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d36fd795ac6ec7b6208f3a91693a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36204a5d8f8c47dc48ca8b92b0cff2b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72485cc7ccb331a2eeceb167dd117d5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc291c03cd9e5c1aff1d0807ddecc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f8de77b46c838b9f48c5aa1fb5b7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54935a636fb7d54e827e85c0207b0ffa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c3c2eab00452ba13734950744b438705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea90a27c62567202ac5bcd7d9a8669706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf6ccf586a0507ff5d917933bbc65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a337778e44a7b7b462863ef741bee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e81fe3c9bcf8e706c046750d50c969709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc0fe03a996e2272d58134e88c0d3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48549e8eeda191828547ab550ebe036711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deaac7efbef457f55e04cef82c6fdd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7152cb0619ca12374c8d99dc94054713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b917732fd8763369ce0c0c03a3955714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cd5b109d375c2f95f2a63a16de209715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29930d57b25570a5fcba0b4d8456fed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e0acb0cb46c04e7254390bf3c4dcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f0a9470ea594fdf60e259b619893b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af97eaf1be6ed28b8f485256a7d60ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77a395cdb697278e273250b18e3a42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083b77133ee1b02c928a09b93023636721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95288403fd864dbc4b226ddc4969cf97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4175186ca607f96b4a7a2447e43e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79586434c58de01cabbbb991b26c4239724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24099aa7a62dbdcd6292d45802bb642725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6556a17d2ffc4b279d8d999a3c6155726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa30c53e3404be398c8a70242ca56ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9eacd5fbfc22dacb81c0f97b7882d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8744d633f61bd2730944dd6b6ce9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace238c33f2f5fbad7084a547db593730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2525ff0d088aab06f9161fb86992e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff44eb8c938a45d67463bcc95ed6b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547cc35e95bc1903b38bd98c7c81cdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5639fa243a11b00c0acd3169746cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238856634ac0b594182e41e6697052735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0cd9f73bb443f50040850cbbf9979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b72a8a886baeaa0d36104126cd867737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0afd2718f3c1e0a9cedb7ccad33d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95e90746abddc852a2126b6db21468739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf66e396090b6b179eb2c896c6893a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461fa508a98c3376fa803787fef37c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec131a704533fd3317328ddf327380f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566911780e78e3c70805fdc13722cd1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceccecc09b3b233b48a29e86f513472744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73f776054b96e7c1fd8b8a237157f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f924c53fdd2b81b7c77ca16574b39a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027bf1cb98c0d6fa26f088bf5e39990747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d15284e1532e724d05d75ebbf6b52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13807959f2b6a5c81dbcb3ed47dcea14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcacbd9c156d72f5d75ca29952105a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6c1d7f4f64513525c819252576105751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940fbff6e7c8ca9c3b0b211bd2966fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906b1f4921d3c896952d18e07046b0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0bcae86e5cd3dbd6e3159dfe7896754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5eeed0e5081c6b66e33a5cb956db1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307ca39d6bcaa40570dabbccb6e981f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a08adfc8c75a7918620c248e7d7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c16d965b6d70859b98b2f8c64cb81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c227b5f50476fa52bb33030dbe2054a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e0cefe8bb1eb1ac300e244fcf53291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b53b22869e76ab4b338cb8955d7692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab76377f8bfe75edec5325bc56d18c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f86af22595ba0a7795fa1ec9930e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae3fbd8754501f8d3bbd6257aa6995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bd701e9c1a243573c7924468231886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5963669141ffca48ee61667576b5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e37967a620dfc3502953aa9d2ee7d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe76c6a87cecc0f4b2d77a5808fc2869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad38535129849a0629724d475374110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a6bef4848330e6d21d4379e8133a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda3199041ea08193b99a9de875044d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99fc8a605a96e2b719d1ff295019b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a322f6f9555cf0763154535d72a3bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8ba32b549a6290f3e0970d147b30b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49be5cb37551e07262978846c777f2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df197bee6f39460dba90cbdc8ccb5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a129a82a2fe2cf9c11793f598605118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83551f26f8a347a2a6f5c2377239619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f3f795603846a30e8c593026f7c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90833c476341657ad5fca1e4a88d4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e98ad585943eb719784ba09a3f12222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25753e3a063c9d1d7af88bdc1e3f6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1331f732ff45f81c0c4a4bb48ea4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d60a0f5012aacbf14a0d6e8504e5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d1172f044621945da4eefefc424c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304da8e57e1d58ef973dcc13fcd095927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84e40bc35a2b9b0ef930efb1b0f7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb843c4853bdc5960578d3850995400f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b00baee5317e7f62979d686026de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1adf5a2792dbf63bc64fd786928f5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f900168ba6746a92f4eae27be4c90132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8608534cc91a22f0ef2d370a1eeacf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfdfb889e2b7a544353966d88945ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8213082d5dbebc488d1cd637a3842d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71cbe0691e2caf8a60a07b3d2f9f6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b89cdbcd093142abc6bf20c541a2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918843224967e5f70bce086aa034960538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225afcf0ff6153ac8c36c0135026cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b809c71e8c966554e4c2e38f4313140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7e254754edcbc2f3ffaf1ce8ef5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a7c5fee36bf4f4ffeba01ed4ad03e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2a715448b5438edfd49d946d8aa5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9d0c240e8186638415cf453cc5f8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b6530faba25cd10e043832859f5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff0f860d4038310a884073644e410b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b02db207e9bdda185c2b14c57a18e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799046b1c6cf9f526cfcacd181e3d5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ef5db2c313223f1138049929901249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab306719ae91595968783a00b7f4f0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd795897484af08c67c51444ed036351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5757f8e1dc9b1bddf0bfac5a665f6ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe66f1c19dc9d2a1c4ae317c24d3f9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729d4b9022ae5444656ec102a579fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2f24b4f982347b2176dd98bf2a9b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e15ddca9abaa8949a320a7bbad34356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1cb09bfd7de85ff846f14929909b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe274d4e0a4b1998d24250a09ea689658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861616b7953de0844b0bfd1f9d35921859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d732af55a9e3144460efe3145dca18b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e2c7a710147d48bc960d2d5d747661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4080199fd32342451aa09667ab076b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f86196999f324b04502bc817d50ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe000d332220d5716e59c2d38375dfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c30c5bfdc45a14010626b23934b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87fca9fad89302581839b11e5fcec066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0e49a3a8c082f4c2d1092703ea50167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a274a3f806ea7650e331d1297f7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa37e1106ef22f1dcf51674172cced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7dd67af9fabb40fa26cf8ac59519f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ef79f8bfad3c0a0206b469c2bd9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a83c12645c73dbc516f50066f71f2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83399cf249ad63fb9639ce8c6c99d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07e0151c3ec8147ea5d748b60ba2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9c8dc1dca98e1f633ce7b411998275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da626c54e23849537c4809aeb9ff92776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d497f936161e21ca3f063ac5373477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420a8bbe62bb305925d4d324d9758ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e9e81101dbb64d65c661f13e258d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f80623f2c2fd64265cf665c063a7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1594d8e6d68944e43f6c430a3b1bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d9cebe01146eaf1ca3aebf24705682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38877082e1f9761a52b48322508168883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818056d51e1b79ee84e138d77b4552c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76270ee2addfbe393727f106d5035ae585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974285a0717796d0c76ec037baf562f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708dada399870b9dccf7b86575f4e5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ef4642cdd30b77c5cba1367716d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ffc13a11facba8873ef8f1464c33e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e7f4c4eefa3748c015cf5ae3f70590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45719e698c64d9c10a5afbf1e33e7e9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7532c3b76953d932180d44034581a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f3f6472de36f1d408ae2be6fbfd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac81695ab9dd93ae54c9056e96f86994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4201d89ae3b552dd6ae9066c4d0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06fa792fff5881b8c051cb6c27da196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3619ce135df5cb2a4244379462f60c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25acfd20c05f6d6b07e639eb0493a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad153eea7d5cb4ed07cdc07dd58030399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b747dd08049e81b8a2e0404bc49fb5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b14ebf6ea1ee927833cae6aec860c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fc20da46f103ed263c2dcc58ec772102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c36a4799c41206a42eccd49356f8db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec80514ed8b64b589d5ca1a89761cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba77aa185e7b0fff6cd5ef028e2d77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aba9a4aabeaa97f3ff1a0741c7ea5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68273d60ff122657b782ade1d3198ebd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aba471fd5675533711269f4ff2501b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195aca76fb292eccfd05069044ca8b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b3832cac28e814c812672bb83574110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105e15724708a119395711739bb27d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690cd7c0a90aac9638401e45ea043e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ae6e93f624b86746c265e8f6d2891113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af482948f0c866cd9d5670de4113e515114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0affaaee6be469b7a37ae340f506115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56336177058c0254fb6c2e6a16cbd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f2f810bac220ce38321df91cbea8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94508776fc5b3188ce21cd8c43e21c99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8d5608b206b3ddc91adca8e1b7ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338f541373d806f4564182aa126a48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18765804d305273ec55d8a1452360ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00c3622d7674289d6f362a7cec75fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc78a786a2ce7099f80e5444b4667123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df4d59629dd9f97c09d1fff7024e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167e0ba42308669de2c2cd7ac83373a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b72837965aedec130c2f9ae2ed404126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7addc2cd9eb065bb078341dac261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a74cf81d38260379fd1376f2e00a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b708a665eb4b30100b0e4ae635516129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f812480a34e84684608176b393a449130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1e96954750d1273dcbd296d1208f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c420f51b55fcaa3fc241d5caa1e99e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6dfe59e6194346fa70b39ba36f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ed5b4c8a276d1805ed4abf5810002134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef523223a61671d513235b1402957f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcaa72adc3a433d4225cb7f3f77bdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c21cb48b8e77fb8a63bed9013473c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b7a59f911e203861a704c0ab9d96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ffef8ffa9607a7dffb774d8ea87b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531887ca8ba7e24cd980984bf7421a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91790b0810eb2b04a5e8983e9eaacfa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc8215d3810a40f2dd1e74a8148b94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded97c2937badc5e6774d565587e48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6db6e3ddfaae6612701c20880c3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dbf4e1bf3e779f5742385b3d37cfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd48344695dc6c6062d230fa764faab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2e82689885add641552338f8e94d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84d709d210e7c200e4d94c0b419f87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530da0d54c5ebe7c8e34ad79e82adfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97fa4a3356cceea1d6e1a2fdc30b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e2a4a6abc3b4b970f8d082bf10e0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9964404e8dac440c8891d4e3fedf7a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff9a6f09cec0453a93c059f59abe9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced01964f3e066400e04862f1351645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722090517434039e8e7c64bc74a82394155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad612dd2e4ad8b56c1c95d408c4af249156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2611ea5998f1f1cc71ef761f70dc1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e47b18648ddf722a9684ed5ec96bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c94953c272f5a7862141aa86fac6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82652e29873e718c518548e0dcd3e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa3d2b167f386184fd2c4c24daf29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f90898ad5a3d20b0213510a18842162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2802d5cf840001d832e295b140e363163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616bf623e26ec7882efb65a234be248164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38c4a8f575183edc1e70afeaded928165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2d63139531ec6fed774e62c7c9ee8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541dca25b6fcdf668d3a6c86aecd01a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c225c23e56bbff1ab4ebf814e2d08e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492b904540d8ecaa8ebf36d40091d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835a114f77b733df8603b922c004fa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185005f963ca137a47a6da0b955a6801171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabed2929a121d49bb9e03f0aba4ac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd4e9ec56101e22d10c008b16cb25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc4efdbae26b10ed981a93bb17c2e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7eee4d3ab89bf2d7f16834722d6f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832f6039669c7a497a0c40af00ffec6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a25ac136926ac7615bc28d59e9b786177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1104222011fcd56f7cc898fba107d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83636fd4452f593e5f75c169a3cb2ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b25858472abf4e6aaf2279ff7a464a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f08727e94bc218a768f0a5dc3ee8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b58b172e263ea25c4c53009ce13d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb67319c69b0f343973ad48955e9ebf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd9766f77ea2205a0fbd111eb472eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce4f58303dabb1a5927233f44f478185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605c63d0af59908af63311fba74d422186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854762e76b353eda56c19538b82385b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6ed5ebfe1b0dc2dbc5a8abc6dc79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e4839e2fbc8f5af9b35f39437fd49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d414d09d759e2515f2b0a5766a41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983356913d45b5a0f996e83d3cebf712191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa772b2850a2019f746413254b0196192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620011913e515947f10cce6ca32b327193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab9aebb9787b28b2d09016dbac5928194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56892a33a324c6ff6d8be980293ace195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7b477f81b126728e2548324728598196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4607477f10078916ca068d41f3e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733b42d9e3d53fe7062ca12cd8626a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ddf50faf20576551f353db38ff235199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e84b446a96d842c34cf3541cf0ef9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0cc3deae3e702ecfd37b8bef0db5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97504cb0708820e6fb8d4f21dfe8f96c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923c6f290219ea618950569310ea555203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa7dff7839df588eefb0e42dfbd997204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4fbcf5b8d2a1ace684715b796d17e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1164841f14e2031973c96de4788a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f5fbefdf0237974321bc9a9a24407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b70879974f067bc353ceef39baf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb436c248f11ec907d302eda8d264209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075a4d8114e794cebcb85584ec8465f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31831061122bce778e85a5ad23a52b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e7f0e01f5a96796aedbd9c2c3555212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbb1f6e9b013aeab346f07cae623e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b47a7ccbb7cb7aa434f0a24b81c0d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34559fccddefe554753cc81052e3286215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22781b29e124ba2bf2a316f348f17dc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baca36b51826c5d750293f5b87c95c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f1d93b9c32c6fe2de796de6d6824218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecaed41dd2564d8f60127854924288219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8773de7ed22f2bf1724adf821e38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c43e9d1dc94700a152fc28ebc2c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340713f78cbc9c02af018131d5fda7c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffd06e1058b92f67d6033b59aa4666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb829c98a729a66cf085eaa3342d1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed95d38b75c1cb85d35bef9288684225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc09e1f98e6ef8443e83d361d2451b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f59c1d4ff7fbaf9beb18e68b21780227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617fe4f922b2f4bc215872e870aa62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c785bb93f9e012173dbf5042f62b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb4e9de2ccc43bb7f7e2be0d8cc311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2eeeda03d5609528a7dd0a6cea40e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812730301ee52ad2c8f9a22e60beead232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374add9f99eb8064064c0a8eae0b1eec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd4b0698d6367c5d9661a4d6549317234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9064f82caeea583f90dbad7b3af5a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17406c7dd05a7a70c070f02068760345236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619c3ffa30e72be51037c7d35a36e86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e079e7c0e846d2cb9a9c3f3bdb470238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2c949afdd837c3523c419b6f9a6cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bf4135688830beeb2a0bfbec349ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6256b9b3189661b67204701240e87b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c099a121d754117354968f108dfb9bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4e6f528e74e08194aab5f947a0513243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2018fe684ca7a6014bc0bdc8826ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787de708aa017d8cdf0493b66eeff617245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab900b1ed26d0b3da4cf4570a2016ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4caf4067b68765b1b5ef2b78b79ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05858a1088aff7b4df1944ff61bc0294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b444901fb031f823ecd6d8b12e91b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6069f9c7add1fcb2e549b435ac256250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c060fef605b42d80f7a83d1ac32df5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7874539a17486ffb885fe50b6166e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fbeb7b739326a519bae51fa941e0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f32642bc058a35ecaf2c6a07749d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006088f6939069d7071b9d15f8a258ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd958f149ec5c33d3da327fc1789cf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995bc1e11ebaf32b719c3b89fe17d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbacf56ecd8dc68cb020329b0132f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb1bc9e65870cd74b57c641fef010259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516d019ef4aab2cdf54031610a26f11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ecefce62ccfabba5ae97fc5dcb32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640b600931c27ed9e3ac6fb40ccc7b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12740c3e76951e3be18ead649e3ce2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fcb03e1746d812e3f228cf9f0d2f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7787f62b4d4c79ddb515c2ba2cc1641265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc18fb72a52e5e856cc871c192af0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49be9ff9eccf4f6b12cb8228b289882267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3e45c83b34169f3938185c565eb2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405533988d9b5a6e6e084f98e100a58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c325dfbbb80c573c5edeb464267ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2eb15c55e29e1f940735425cc5b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82abb2c769be82d064c77343a837bc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a01860456d0ab666e00cd0f3e053273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e9a72bf7c84b9be538683e425bbf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc768b1f9b7aabf92f88503d56e4dc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07643475e00c40c33ce863ce7676961276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9463d91db5b3623f98e198e6f1be47e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc3258b4878b79cc6f4a5b2397263b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f472e1391f4da5372d1f9005eac5869279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6638062982f8029bfb0d7cb449fd241280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f049d1939755b4ab775743e15b5125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f98979f187e6ac240315c22f09f51d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35a15105283644477e6b1a9a755cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d509e194080e73638f57d3ac5f0c55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9248908d39dee19b29365ba0b84b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df96d791e6b0c55cce22fbf1150ec9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b3d7dc9183b037ab01bdb779ef5ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794654a4d04d281168f95c6088876940288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadff693633a41d689e7146e4414d06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a38db803140234dd4a082fd0f612c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb2ad02187ffa9ae0ffc1643071e22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a3f06f000eb9aa067b478f596718292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649a27f80ad4c11db60849b86a36f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b184b248a7ff3805eb9f77fe963f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e823270c2ea21a92c36041753ce92e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d38a2cb32a6f8c881dd174c097c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a23b2893a4c9880de602c295f044297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc44cab8c0f922c90282466a72d2436298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d7d17bcace881d0a01ed3c483cc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9a4433c3a822b436c74866248a3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abe122ab54f35d35184a9194fa3f78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72849f69a3a6e8dfdc1ee687fda3d0c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180827d94bd64812708e4784223677cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b65134832a0b89a66d8eab7dd476d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fb357308fc62e60fcd48d5fe57c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804988a41fa1dae33971fb3e5c01abb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb33e24732e0cd0a25876491f2d3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c21726d52a7e592e59994a0493b18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d768bae60594e9cccb129d4830da5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7df5af86f40e14460b21c3f342d82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa5831a5148240b20fcde1ced758f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdc728372ba12a941a8b24b5d87165312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c42b20d6035fe5ac7feb9a0d9d45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256049027593695ecd6a3cde5593510314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037ac108671daf7411f06eb46b7c4ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405055b47ddda69f2b0a65dfc94ca8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba1b974760833dbfe3c466a14de1c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e282fc9a770387de789212483a0b2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c8709242103379876f68e7fb1abf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0fc2ed2d65a07377dee6d443b6cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a795ed5acde2c7ba90b0c30eac7663321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9af2a9823fd619c069b8824674bc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93466783376cfcf5ebf0dc92b41bc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ef6d68c3051e7ecaf16d49a1389bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da8e5e33c698abefd59ec92806fb68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6142e235e844aa5d9226f6ea4ff7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d2d7d7597b08b7b31089139f74ecb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a487b5abea38239dcb2541073f1587328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b3f41f280dfdffa6147c46d83717c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078997dc951b06518881f404e60decf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb99b13f87e78435886db68964c6d8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28815a7765ff2d742ba5a8a7eac7756332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91bc6e3e9718c7b486d2ca75ff8ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de421961e335485c9fcb43b67e6ae734334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319284d389c1aa3e788e0eb7316a9b5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705bd8bed75cd3ec2f36578d56558d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0c4fd998f1174f10a16ebfae61d63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8d79e0dba8a337864a7b0c0c04878338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb1fcaca67d081d48dda5fc1665a46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a58043e4fe2dc3df193f763d7d1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8338e3defddc662b50e02d01840ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610add09aebe22a73cf60daacc98d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fbc97e7f25458e3a83d458acf9a2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5439bfd6b4597a5e8a46b1c21fc56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469008573f9c15b9336c47f5ce2063e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082d8e5d438dd0fe9e66bc0c7825c6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038769c83f20e3c5231bcc6344a06f0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbfee3abc183b4aaa3ff0aca4c9718348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bbdf851237e7ab980d98d6a3a1ec4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07103b80f02cf030fe6f13fda5277350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5cbc527c43d597451f183fbc732f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d56d78ccbfad501d41ffe063869f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2ecc0e558986467cef875c75614b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583da3e52b6e204304283983ff6f1d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6333e36ca42db8348c33afe7ae071355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d7da36091d6adc8c7087d6b3656d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aebc50976ba3b25d8acfc48e67a54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77529272a2cc615b3158098961466afb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0907346db7549b633a010302de91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490f2051d5caeeef7c2e87302396c98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49c318a3ba3b1afd52960bcb06273c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255cbe98f63690596c99f1bef1315b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd1fe4279a245e8cff05c2aeee6db6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e95993d33740726326cba7af7480c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c1fdd5c637649aec0cf63f78a0750365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e8506402c9f95e4fdcb4253d74e1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f9aab281b227afbd68d89286f0ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408c307c0532f25ba4f0b1ccad76891368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08fcd3a1a5293a02e3c794d9353f29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4946034160a8b115abf0a05739010370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4ac379e550c3d619cf1ae9875abd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1e6007cddd58c3378269ffc9997e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22eb2dbb3ab14964831dbc4b89afb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded58693f845588d2d32c922a5b61d5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072dede06ae400a6f667a6867f3d176375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb585bb211e6bbd46c2e197f78fec3c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801e6154306ff14ec0ba9a399c0ea2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07407d87dff1b162d1e3cd1cd918e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adf6a3c0c0490ac54b1c18293dfcc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478554fb041318db3c3dda16abe5a77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb6b94d3546d9ac8178975c87997df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baeb10cfc1df17aba8f0c583fc82e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc252ffab70254ee2661cfc194e06c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e126f2f5e97058425f5eefc03d1eba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3ca32b252688ef460304f70889892385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e8f0865f4ab6a4b880a1b52a9a182386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d58d298d3ef86977db2d35e0432e9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322f3ad2da7c69b7b4e9d0aa662aff6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1774d4eee69764b1681cfbc03ce6c9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b5967e7a2399bf7d5b873f4e8755c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf25b7bcde5be64019f54e111d3a11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e010e02f67d0c0adce9ed45140990b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c5aa5c9aee698d16539265b285fd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365fd2fd3844c12b72cd3ade78a9cce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda094a44b97eabb27a7c2b8c26178f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef095db0b330904fc08158cc3b1760396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9fba87b4a4abd009a80f46678801397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b37028d99aa7f08cc6705f2319e55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7b0cf31374c6a8db4ced87a5a7f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc8a89554e55d931c9320c059b4d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754604a5b48e86a21807fdd6d88aad12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86dca3b0fdd6d5a81e08485d37ab63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1215d8622287a1123f4ae0fb5c0bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67220693961d248f95760d9003555404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d69655da32d24b593131b54e5463405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ca07a50bddccdb36a0ac16a0e617406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d877fdb70858d6d110833d5326ebade407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3c3f36bdc332d54c3776b0d713765408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd02f4b2d5d1db6e8d61196b6cef06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b9cab766424134b73ec4c4eb1f0a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd08f9f51f84abdd426bb27408ef9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26dc5f648c9df6092eac93ad9c7c9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c12fca50fcc36737ceb4f4c94784f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac72e9331f42d9aa25559659ed5675414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6185cb86caef5b2f8dfd10654af690415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f9476288521e573482d132cf93b03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cadf0afea883c5d51c07076da1108417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cb6a9bf1fcc42aba0cd29a8bdf002418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa384b20bb4360f271ed05f8473cca0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecaa3a36ea195723661f602304a68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647068241b4cd803618d3d35b8f351421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f9bfaa2588e94816f28ee9315b3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b239d6fb2b7b9c3688ce0daffea51b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b2d94b6300c8f9d5627994a0f326424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ebf5fbfc40fa4c5a762922021a39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d697608997871e30fa27968e4e88c56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d93bfc476cb9f23c8f2a1fbbc8dd58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9a5d456656a80efcd6ac5c431b349428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b6587d23baddf0f3599290b54f092429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f1efe4417b76d19551da45c1659e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ade716809f040025a3a09b6df24da4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603cef9a11cd77902a77cee1f84c1fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab7eab680f1943fdb2e8f0c4295f42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f5475bb965edef56a4777a614325e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647130a44625a4dcd7893207d5aabf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7faa3329f3d5621544f4f77723f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52742c5f9535b875a96e2039a60e5d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2991af125f8d30b536df15ca77bf0f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b055543d5d9fe4fd8e6f82b902103b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae4db4651bbcedcd9a3ad5ba067f0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855aa624254b20a82d031399d06875f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5654b41c87d5ebeceb5360e6d645cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7597b8892d390704064fd6f0cd15dcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0c7163889b6935b4d1f8c114af007444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbcbc830e86719ecae0d69a9a9e11f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c977b98a5243af9a6bb1ec71a642a1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb4bc43180176f18ad4c00065d736b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acdb8d85008ef3d00295e95ea312c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f60e5190bbe2e8f681fcd144de86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c613f07422aacf034bdc68c5a6e23b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012015859bd4f2bda7092f059e9e77f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211cdb4d24174374adc06a9181fd7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73933b4038b1de5ac1a4b400b694bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2109afc9f31239bf842c13e48d0d556454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ac1aa6931b3e69e3c3672a032af25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06cfb1513a6cd13deb9f05b946a5a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39969c0ec6f0d0467dafb1e8cf2781ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e6069bcf7d45e614a32c19121fa8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e912fe254598f47c3711c5180247b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d94b6fb73bacaf535d9eecccfd5a2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f4c5bfe9c8ec1c85506e1777cb41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b493c9a85916f3f1795c0bb70ed37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa17f8e68a0c0f58d2cde8c6ce0a3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a299462f94e4e783c76ae56d66d1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1da1141e10637cdd70d8141b5f95d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb78f0d8347ad72b78846ea67c272c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc71235c587481d17c2948de02c48f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc402acac66b35bd62fd9aea652c6731468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b69d687d0d4182d08ce970e3de7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b030bbb1aaf489dc3d06e2384d0642470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a05d944b62481eb710976b79d1a36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c95bc436629c8b4fbfe42462cc9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a222e5541ad25beb49bf93300215aeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca1e87d3386d683cba27b24de1f13c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854e39dcca37936fb5ee54ba85ee225475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25846835d82bccb98816c70db0afc670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ba1812ce252ee0a1d33a1d79cb428477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8fa8449d19952f6c4974ded9bb5d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632a9cb96d5db20239e93ce2633f6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd75777cc5a0ee737c6f84234221aae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924fb9c19850789fc49ac0b9249b99a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd597ab13a857bd18c7463d3704d1ddd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f983788a7558c125727b829a088f9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8f16ef2b3ae0cd95159f63bf7eff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14bb35c7119b74bbd8d13ec7af930a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c51defc9eaff260055e0f41392c401486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fa22785ef8575f831d85befbb5c52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc956bdb7a3964bfd134b327b7ae319488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009c344ef7df1c6f1a7af502db225f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fb60a2fd474ca56480e52519fc69f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d4a964d2b2594030746f9504cc60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f899e5659a5f098cb2a81cd094f3ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcf184a0ec14e88c5a69f4fae9a69b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84ebdd7814ef6074bbe41c8a5c44c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0121af3069085f6c65bde93f7390b0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58032d9f08d4793026db9488db2a6ab7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d4c85d714387ae67a8df039efcd4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e979688ab12de5be100d71ea88b2c29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d589c2c254d5c2d6447fbc8d883070499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac187019de6a3585f9d5b8056e51c31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900479a61921a0baea0829a13b78d84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe41caf825caeede83ca88c6d534d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664651a28962e5f3e877eaf450f2c48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6405a0455b19f302091bf4f50c8a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8f17fc0899ae2157c637e3432887f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dfb9618cf9510663740393ca7269f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705bc65ad44bfe8a1537e11f643001507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd512ae92d09818247e70a1d5987e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ec77969c79166253f97559d2c0c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a4bf9a0152878b91a530945188b9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd7571e70cb921e11c0e81962981c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505d7812cf41d9636e5e62d83a90994512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e2493d9d3f032e1ee52e8a456f29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164a00b2550939ce4fecbe578bee720514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba97ffa43993fb946661b51c1ce576c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb61463577f29ad404e76b82154faf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d195cffa98b076e2a979943df6cd870517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad6141562348bd837ae379055d55de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ed9c60878e1a0b73f7f89387b448519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c97dc0e494c7e7c896ee43078cb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c66c1ebe47f98d3d5d34ae42d2ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0fb34a545d63af992615b8c3411ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ed7ee2fd4acb110a9d995fa90fc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc054e63079d9913f28ff9e2b8dce24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55eac3292dfe95ae56c381090b41f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515a405c3fb7e36484c5fd85492dfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cdd1c33d3e6f4e2208257d4b69f79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bd0392243a44c43ae535faf2d634c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b690f6e6acef7cd04cb5a8fcf97b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b601c38805e70bea5ba4a293bcf2a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a21ac065717a252e68ee1df1a674531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4d233f5a2ec7511f0d9b8d758ad1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938bd39c10ce9579a9395478e3f3e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9966f08673ab3aa87927f23159231534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574204adb7806bd91693121a042c5b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236969bb19d20ad2b55154efd4a799ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a89b9bd348afda3b596b0b6414265537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df326ff2fc447bc398c22b897a5b38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cdcaba5f6d424eab73d3942e6d8d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b656736f796b41fb3df9a688af9603f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a32db6abfe445274f3eabe4faa65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3674911aa0195d5dfc0bb61ff6f71e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39822d5d4d21a7277846087a38280e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f5ba6961b9b8f841398878567b2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5ac1aac3f3ac270de31e4444a2ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933992166ab82ec591d7ae6662f8fc8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e566f3c3d9ae7f18eb59c0829eb6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e445f73ea5e6504639ec20f2b70ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c194c09cd86043bb8a0ba3192dddab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ba6e46c1052597a4d9cc77db74c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b90f2f2a6eb093721b79a02452fce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc435098808054f2f23cb900f599b12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c89411d98e14c8d5d5480a5b5d392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1825d118bc283fdb2d3415af48eca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a64dc221c2739fdad5e0529d3d56d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae41f6df54135e5e22f76336c1973a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6161c2e39ee9073feb3f45a46675028557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24755dc7116bd8219a88a09a56e2bad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2c7b62570b69c8ac9c8eea274a65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f880464e9f8535f6e71a852cbe0234560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b9b06be1cdbb0d5ccc0542612c02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f951a74ff36f8b3ce3f6654532fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42a12fe84dcf0fba2f7622f9626181563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02325635c2718534c42f69b786ac2c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d57afe3c91c551c25c5624d7e3bf67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe62c46ddd1780ed7a2b76997efa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c0d447461d00557c51a18f63b2475567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99d4a6211583f11b9a052577bc9e6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351728b4a37bb8230085e6ccc8b947f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696f330b0d348bf7af4ea308b03825a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aa772d9ef170402d34264a141cf05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8cb938132278912e2f8d8dfa5716572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e99a1074c15ae6822c0f39fc9a99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c159a4e26d19dff43c050d96711bf90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aec083dd3b23980ce4d6554487b4ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969491f4607d6a61ee201ad8e14a80c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e296ead476f578d2ab1ff0cf7a263577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6a32395b2cd642739c113196cd7cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f108d115f5a4a1eecad3f085881d17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c40a1fd4342a41b6ebb3058a828bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d17589dabf28f41b984b909a601aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855daf17486902e52b07f2908b1592b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aeb9c5cc31dad80515951f089b907583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c744157c447161571f20ac558935584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209685f2e01befe656d4caf8ca5a67e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6c8f654eebbc783fc7b28c3e254a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51fd6ea139548b5271a6afb89e26d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4ec8a113dbedf094cb523c23d8470588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d235d6e17d3af50d604a94243b855e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c293b1e5f38099b592da2ecd5d15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36f8515b02ad142739e3b39cb10a32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd21bbfab26a0821ba42dc95d427cdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93d53887964c163241f0db41834b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5825bf9b4edd04ec4d3270e6d5f43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba10ba77f9ed8aec04ac6cb1c8ca0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff472f501dc8688cd5e25cd2b66b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a4412e2c4b45b72cc35b79bc2a19a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c1ab7f14203f41dbc1eace99d235d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a84ed045ccea0c0e793886be4ba9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cce00501b2a4afffc6a253d9398c42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b36c56335bff011707e55b44defb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959126154697ac59d1520612c18653a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97413b01b6ded08aca8d26a852375451603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f769a950d0ab378afdedb74d8dc25f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711804638e953d3c06e26d7138277f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a997a58bddf0c58ba795940e6b4c48e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694d3c048e7e220629fbcfe392fe282607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a549d3c2bb1e8caf6cd835f18e520e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca613bfc7c1d9427aaa38fda1c57fe8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf459db48b40f749c88529379528a32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a2574b0c9f0651a6cb95c50e6454e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873684f432a4d6ee52d22e4e74063149612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e87d27bc19b421141ff50ef08c8fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4128ca3d53d4379dc0bc353880e870614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f8b5e54eff28474c10132d02b735615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c11bf38800c2bc4ca8c9a6b2f7391616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc94449e7a90a4a109675ed9af808d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b960119c4143b9f158116c18138f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce53417f9efb74e1d46dc23f7bb5f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baeabdac5cc024c66f6648c990c80d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3142866f7f6995668893ac30b9648621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e153a0e93c60c879d1aefbc00e007e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c602c09ff4c29c5461e85fa380a115623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc1ed5320e5def82a686d67c10e1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f1e380508710c679b1edb1f4b019a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906cf4e547c293d2f9c0847a4bef8bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4d7dd96b0328ed9d241de4ce924c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2d3f3383152a7f6fe70eb8c0077d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805aa388fafd51659e27fb31cdb9a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0860837327689385aae1900b6d4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a73642633660bbd96971033da59c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b01251a53b2846fa44b11d3c7cf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9145399f417f1a34d3ec62c6883a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94f675493f55ce2b7a912fb74858a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353511ac6864005bb1705419ec2eef69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f4496788c123cd63e17e3882e1cc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df493c65a8609dced4ca0c2082e8aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a67da3b486dfa248c10a7e03767c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f1de746110a34a49449063b4be37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ddec202a3276a9688a24ac405124640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb80cec1749f1cd38b38776dd6354641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae681591809af0f617958ba9092b689642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa88814f7999c7d699c9022fe358b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb6a0663b57d03cc46c0ddef911f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340f9a5c7e09ae2be827d54ed38066645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f7ea951315a9016eeb9903fd66444646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad85e6f42346924a1ac6b0608086a0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48314e6b299787cf343495002567ec2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603acb75e0609afa43c9224a22e7290649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85827183e8913b949cd8a104b3f3eb8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5242fcf1741f19f9172b3a7998d66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be651ca9ff8366ee4617fba9389df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd71b7506d5fd4cb16065c4c8e24e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda89258f5fc7a9e203dbff4307f3dda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d74ab28b39b052fd7ee4299875c10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e744ff473e58c69ca2facc1317c3bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebff992887c20561e7cb0c342aed04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a8131877c823f1d84c38246198f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be21bb101d11b0bc92905f71f1f784659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03bb8b8933fb16404b3987e5480a08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715eee5699bda27f402b4bec9af27b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56afe741b3ff60b9ba3b561e2ef61f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313066d404b4e3feeae603ba446904663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403f14cc1eba16928ea650ef2e8d5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc5cdcc3c43b975a0d3f7ae0a3bec0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0911d9dd1bbceef3327733ab8ca5240666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378a64028375f891a31639ada21254667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388865fc95784faaf30eec2d502b70e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70463f5bafb340d79d8efd46fb337c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4ffe311e17254844e31063ff59fd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840765d42dc8b90cac983da8c3043f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f2afd44a97e249984e0074356c7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a620227c4c6ef939f0296ae08c820ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd3d216cd16f52b2fcfc6edb65114674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f9e100bb34b180b12e56d340b054675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87c15a2a78c918df7c5c68e0c76776676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d11b560bf87962b522d187b863c19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4768eda941c385cc4bf55f94164b71f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332efd8aa38a25896e8ea91ca92f0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34f51c74fc97ede23a0657b5b669e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21efe3bf893fff9adfe3062686acb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2cff96116b2c391028bbf8fcd5df8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc35cf9a0552ea5258a74f8429d459683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dfa3ad70e00a6d1349b5e72504b17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896c85e18d7a330f65f2f3b0f1ce970685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f8219874ebd4aea44ffa6fe56f5be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ad3a81f9af71a0ab2132b31d2bafd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783542d38cbf5b0b97f2c05444c1d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ddb5d23500a0410c41b6b5e0a39f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34590c39bf5b7aac19995d07e937ac10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0794555b16a7ae02e1d801b0b0b4f1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c5d551d8ee4b6be77dc9165a0f901692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c7ed7bd9078657754707265bdd80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b7ef9c9f7235fede718b7c0e55173694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1124565156fe83cac68d3590cc3b73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a518e5d29c5f8de4cad741280ff257696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565613b69a647537213d0bdd6e3aabf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe5809756e70bd13eba49cbe5ba385698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd0808fa05d8c5a40084ec9dc5b5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef488dded1a97ab6ce6611664cb397cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf2bf6a8ff3e08e90d9469e450310701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d89413aff91eb76df53cc5f1f61b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de3333261218a50fccc8d0f60d1c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb72b3e94044e9cb0ae48007f49944704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35681ae2e8082cea504185a9e4ea521f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b403dc3af15ed439754871efc101706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb048da7d8de14020cb4fd0feda8586707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b117bec5b557f20e22ff1061d9dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244f19cd80fced9b791d34ebeb3877709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25af9fc10222b3a512aed4583a597cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987606d24e169330eb7516d566150319711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1975ab89d8315316995a44e9590d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a39ca0200e4f5dd8a956a1c58897713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c4eb8db97b55eaf714702b9321d0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc6d600a0dde5028446bf6ee9e8bf2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc5301719482de51f600eaeb436ef2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f32a991f78f0dbc1bfa5c7f183cf21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf16a3f704fbfa638639c9a7bf22e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5875da14a0838fd1176eb110cd9ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa907a4d11addb2dbacfb6e2412dcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a325f57a2e0c678cc55ad263968d42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d05bc8fc919419465fc15c3cd37e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa0f754c89517da02915340055b8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0da605445da1141bf3bb397965da59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d3173242255390e393040bf28fd32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca24de9b44b9f3fb3e2d63d09ac10ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3947c589cab32806d097ea81775881727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94754f729f40b4f078cb22846d4b44e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44cd17986397fee5d93c4e7644b0bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29658dfd3b17f72c05f3a4163ab81a0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3570c488f25451a0e4276d557b0d71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1266b6b29e3e77977126c7f0c5fdc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da27347bded58d73c2d0c90d8c09f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a2a60099951c33509a193a4563461734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391b4da69cd66cdc268dee5da7cded735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb873aaf257230615afdfe1862a14e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cdaba630df42bbe452f1f391f994737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5f1156fac9339a29901678e55e204738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246d0ea361966dd96ff1203d9c2863739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fc697f842fe86b31f054d62729098740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423844c0a3aed371d2d9e2d1471f262741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e950f532a1cb2ab3398c5d2c556959742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ddc837925badddaf8d5649b5cd33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917579089ccc6cc291f03f98269f8c0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541eae1fc6789fe4b13495049ec2d01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51509151f2f3458faf72c7c8facfbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3960face62ab3f19abc8bff1953139747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d5a0e9b4895a4d25007bd87341df8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c1d1aaa49c17edc87de92f14f914f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626f3d109dc05da86e3f34af5d4e1a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ac56d5618bd5875d9bd86bdc793d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4707a81fbf7c14c5145883e8b488b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15bc4eabbcfd7eaa6d6812e8e027c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>