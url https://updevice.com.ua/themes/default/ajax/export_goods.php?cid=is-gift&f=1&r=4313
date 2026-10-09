--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc9a0def539aeec56a07efc37854091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c65e8c64f8b0b5764087b18b9527e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba208cdeb83e36c51e146491364662023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a75937424dda4a378fca996f0c3254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffab73c609991bdb81b9b38421781d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475f9b606b7ce9b91aa5e2528f3bcbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152226990ada4a4dcdddc82daaf49d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d64d9b63c5e27ab3bd04494bbf8af68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e017ea80b3c47eea9cd51e97a4a62e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ebbf08870bdc2b644836fab7d998110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d474f98d93155a092f40fe3981a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65522c6c51b11e234c825ae66359f9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a47f0c9797c03caba6204cc7a6e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41a8bed1c62c46a564797e605137b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba883547bbcb6650c8024e33f9eca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec42f247ec6c700264c8f4503cc9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db17e1d8612e2272504f99bb192fa6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb431308f2189271b9a5f9d30ec9f4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b62fff8348240fc35caf6cefc72d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac4b3d7e93bb44a2ab9fbfdf7841e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252299340fc732082048cb60106b435321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd501bdb825586206f372f69e746dad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666339fabb6fb4cd34899cf7c72ca1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5837059667eb7663cf8d1a52fb1275024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53f98a49d8424b7af4d17c78e6e6ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e642eed1556bcd7d4765f1e6cfe62a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05926b256d35fd2ccf0871f01d3062b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb447b7f08ac06f8f61fbe6f0647bed828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3369c93202b07cef91d8a55f458ed129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8064d07e2a26d1ebaa9e2e50b590730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3499c52aff20087f721a48183879d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11914cf4803f4418e7d61326ecc9cc3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a036720d0b4699b346c8c67b132d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6098b6e707c093db83128981501d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043c7d8fa16a43a820d5da8219a43d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31531d010162b3e6b0eec13924c46736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5086482dede4335062fee845a4f2a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3677ea9c91e9aa6743990da97e3f1ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7d3c8088ae61966bd1ae10d845ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b09b5f65ec68c4b41ae040e444d69240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeda8d801a4ede307e7296283a2875541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ff3beeb798a44e6b350914ca9d9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846138d8d1dca1ff27404f8f35fd258443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e9bba1902bd6c655562a9e14b8e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee29e01b29ace2dc7c85133c258c6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b71ea5df808087c7a364fc47c196046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082507d8b78528b8961e941c044ed547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c749fab6d33ce6b523c92367ecd1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8042f644bac80959d59de83261fa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec4cdc5319421335a52c49789af91850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ec4cf985a0d96d809adb77b11e1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4d6369352289d025960c3f6bcdf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27543bc8cfb9da4144ad9a3c45c9bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b23d664a91b2d1a87cf40715ff5e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25133e954847512037bcec40d6badc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb934fcbd3134ff3ea3745299f08a85456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6eed147f000adf553810f4217ebf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584d913d969776401964c59c98392cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a6ec7df480038a382a4fdaa5ae5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a139feecf267f51e62ddb256025160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad756377f9ba26ec9908c58af2c7fa3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c28e89b17fa5236131e76bb5c134862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b9c3d0ee423f2deac9b5ac957646263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f330f91b48ee3a2fa678efdeb90dd8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7c3d6ff6b7aea0ae227e305c61fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d994707038883b17aede7ba5fbe54c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f5f74dec3049fc0e42b55e37e5cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eba20f3692fefe8d54e7fbacb1dc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781bf69bfd0c575b07951007a30517869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ed86ad7451cf5d128898054169ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4d491107fb829c2f22930b34974a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a197ce339b3b5aeb53988f4a6a22772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d46be13bf1bee784a896e6e372d8ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac792eb16e21f43149aa0d130cd026ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20369cc961245c5ef43074134a396e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f06f497ff9e30cc360bdd36c24990076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d1f9dcd56d6ada94638a1d190e51a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78b1318e813f65988072ce64d1f08578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de54fd2575c31ab8b618f611e49eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360d104b82c6c5826dd3c9017dbffb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b5cbac33357ca43fd430996a373dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c599f33841accfade4bb17ed98003282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b266a33f4b015f4982e0da6145bc4b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4950358e796f8195c07bb01ee457984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e495b5f7556cf6dd93bf4c919c1efc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77dab375c6e0b698bf0d131f6e2ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0089ead97cc069715158183c21e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613654c918aacd40978d92e1d07fe788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea8cbeeb9421694c2c2bb6bee660089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70320f3ce939644f42fd7e182e8d38990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea1598088a7acd9a0d50bcd18b3a5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5304e723eb8083f94de31520ae53b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a2ca734855f533c4557e8ac06f3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afb5b28c042518d0177caaf94ce0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e45a6a962a713de176fc0066b7373f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4dfcffeb2a84765ab12b493413e3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326ace3a8629138af5d4e2208aaf32f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd337cbb73b6443afbeab76f875a009598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f7a9fb172707b2ede9b7754ef4cd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5139000d691620d9c5b96ef125b8eb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa549ec234d3a3cbc25a989d47925101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3a6262434f6e0e0f3d6e16fca086102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37391a6b6ebeefb797b3126fefa853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba17fee15233c220e60b8b4d9a7d30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6537843b4e39532f84a6b29c88fc1c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36497f9dccbcc43f83c42a18f22f8e4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414efbfad6192eaffd6118275c502573107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d14ddcedab5915e98db0850655f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb40bd8ae252e3bb7382999b7da5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b5bd18932e938e91bffea484fe78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb840bcc78c3309564131c7bf9ef8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf500d345ba49e6bc210289c85c61e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf5ca52af4d7b63e19c173da6f93c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3588f4ab92619e98a583d2c2771db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9cb4b9bf585b2fe2e58c18afad0cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b73edc138e1fc4996bb3de78964628116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3bc00d9ed596baf3f630529ea7e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e5493808e0093f76a5865860b0cda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefb5cdd14fcbc729c3802e123ad88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28856cdb2629af9d940922159f9b160c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab1389b3f41e5bbb65783df448041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44babc265cc9071a652c0714c622566122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952bdbfd2485486e1a6c32b40666432123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e68720d145d5f70783dc3acdf9835124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814d2fa838c733f101f4262729f4ca5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450a32b68f39a12a61d996ab5dc19e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e3613cf6929a117ee6bf8f968f5a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d158d5ad1a178d75a4b19af692ec7df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f03edd7c6f9719f53dc8cb984d76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf7359b662fb2ee74825a7400f2f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ee719f69dcf67fccadce10cac1851131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45057cf94fe202d35ba907a1e5c49c65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8a5675447d0d059fd6c8e2b4d555c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc14555e803e616eb090ac71f5361c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ae982b28283b625f74f4f1b91d54a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66385415c054c23cbc567ccc20cd5bb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe34d38ae92c74aece112aa3a65e06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df66c66826c8e70ffe4bd358464af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a81499afdb79129eccaccdd81a79d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55e6f434bd0142a7b05cc443ed1151140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ff86f7ead74fc668d4f5cd94a076a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948757e1f10bc10db062ac2cdcb1a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5612e87f07b89bfd57bf00cf0903ace143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ab7f606e7042c3425c0a862a31cc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6242e471a39b3926dfa118e65754b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f35d8e91825a3c2fea471c6fde33a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf7f1da4bb4ac45a2950f1eb7d38b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34161f06223907c82e6346d5dc79753c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00678271fe0830c5727a97a17e22aa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35df35d28785748ebdeb85090af30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc97040032c822372ecba9fb7e4843151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df7241d02a32b792b8faa3d9c3730152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705bc6ee0aee04aa71fdaf3b1c33910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551c3b623fbf6c5fa87404639ec153b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147241c8a0d4da20a3a4063e0fce003f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a683d7704ae9d50e607bd139fba28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998ecb4e3fc97bbfd9aac7dfcc43b2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f1d2fcd32a937a30de1d236a92d26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06862fcb8deea87e7d74b651af7fb239159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6774505d5cf355df62d717644fb52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731806c52f3186f513b3f4acbe953082161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1562c827ba41e296e97606a9a92f95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9605d5e8f05be8889cd71520a8389f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac617be42bbfa59c33db3ea2b8d161164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46a8ab7da47eae4665f9d5c15ffb8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935cea48092f0bdf84083ce50b675ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffee9f236fc3a97c83a7a99c6eb295167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5db5c67d646bb1ecd88647e02e71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd08ffb7b1a31ebece1a5aa5f2a547169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e95fb2001c90ae6e34b8382a96b35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf73caba58baa4206c1f838b242d3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aa350f34aafa2ab7d288204c9e66a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49047905eec87d8c57e2ecbc177bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e086222f802f1b3b55b62bf77b3c8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980707cfad6b3c1de1de184f2d3066b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef2ea0db833b715418720af6db8a2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63826d2c2af87cd9b73d2cee58db4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ba63d6a43245923573bbb38f4626178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38305301fdca8adc40028d426c72da5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7616e3dbfaf5c68605625ecc19af0b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0700cb9226e5081d1a4a5031bb3083181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa3e4e0753ca0036afb5bb2aa07c37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c076664a598847275a168415a09e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee554daccb1571e76e311430c84ca3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0869ef6f79d4237dc00a8567d903185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7a5e856b388b958f8156d6380bb42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2221bcd7bf017dcd127deed1680bbe8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd086cfe5067ace0b0ac035bcd188188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fcab5401a0eec1b02db92633ad066189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd48aaf5a78f393672f85e9b643136190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbac5a4ee9f65232887e206f6fdc87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7cbee64d6f3abd582d38d891d246192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6c7bd4cda9255783f2f88332d83d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf65f43066d7d3e384f598bb904cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc3a4e4dea2b7c1a42e563a544871195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d2f2ef5846e391d81651006b5314b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eb13de4a7481e0acc76bc5d01b5bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ef0648464a33ed4e046e9f0070387198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5654138f18ff389ed1ab07cf55ae972199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1659c11c5fbeeb249894891a337f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa725fba1aac19097148a192336b202b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b630c3aa88ec93948475c96b646d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79933f3848f38ebbcc11e67b532f2588203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2434e8b51d20029914babbfa93579ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc140f5138a132a3551606528b68624f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f824c45f5080eec37af2f5fe3ddb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88963ee62c4e76fef53471d1ffc79290207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff09b70e2bf9b464e28869c2898f201208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1e2d8476723285498acedc65755c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650d96c73192568027c6dfe98d0c0b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab936e7240d5135a950f9fab1d4ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c88a0d6e0aea3cbd27d9e9c05cac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118eecee6fafbb00f37a5da376547a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e21fdfb393486b83490bd4171d82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef026a003d545c320b4864f33e33e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d59de2b03a74a035eb803f1797fa56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb84fdc9ad1b066975abcbf89b337f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a336a4cf4c1c89449eb186ea743e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636c48d0dfd4486f76759682bb4de8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62649059d101e7e3f534c0c28174361220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f8ba0d6d55b9cba6b2fa4689e115221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e58399fcf91ae6259a2e5598e1a644222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9b7b1df28e3b83e3c00fad0171d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfa238f0388e091b9de0a7a8827324224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403721a0f753c21b4c5a7ea5c0fde39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430827d149a3f564625ffd563075d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d053aff0407a4d85a28ec0280b3aa2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03563d5951ccc9264d6e9ba01af3b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552007886a8a762292801a985b92168e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca543897350154c84a69f35b5597245230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4cf2e745b7382edb201530c62e50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7500684260d3f43095ffd99f675da38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3bfb9e862a705087465276e046d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c16de80ffa91a4775cb04e7883707234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038373699c51ba7495f4a6b78c653f4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb07ddbd2e3ccf13f5bd9e33bb7ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdd82bce9d1aa8fe4954b270784e1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4307509428d58328df9f8e9f14025a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b2d7806ab1c89c66f2ec72389181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877d20cf31e1128a7e22010fc604b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046f8638aa8e5c8e3af1b3c53482de7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50354fdedb0a217204d5a13283e110242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd1d00f037c51106e8bba4d861e05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5c7193ee888472c4b237ff2d091da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f173b39f708343cae1bdb440fe72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7104b671734fcf7920364d118ad34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2836415cbc963ecd68524ab6e363247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8318f4215414024fea1b3848b5cef0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13e8fa296672b4344df9a2f3ea171249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee3389d0cb60e9bb6be0a4ee9fb7b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de2bc88e2b4b3ef073cb867342f6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146382be4e29cf580dd667733b4d4de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94af0ec44e1efee8b7750a2590fbb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0af4297f3deccf4b64a2e2fcababd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe9e1ae7abcf19da4fb434d458630255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c188f2284c22927a8a8791249ff0d4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419042ffb762f4367196b3a0971227e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf59f56bf4292a2421b8746d5433c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1026c13f0e68446f9c1f241894d2209259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0e1b51605666499bc329967ba1570260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b354c3c6f20dd555303956e57aef1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39c83ef9192ec3844f0b8abfa87fb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fece6f34e0543f653fe6e6ff72ad8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa91cd290176b102ccc2eb26b3657264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486469efd1b6352b518e4949c40ed9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8dfd919f457f5bf770a316eb635d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc9f4d1c298e13197fbc180b6232b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc817a6ef23f1d00891477b7217b9ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05937c1b619009c43f1a51fca87d665a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404e7e5a0cfe6cb62b87b6664ba9b59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc0ff1ddfa42215cd4e5e4006e5ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0732270e2019a3a7e0ef389fb61159272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d195b13f2d167d57c453a4ad3346f06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667c71e49ff7b571791efd3e0a32c56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485232cab3cc29a72caaa5a2b1570c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e242ffc375d0fa134f761fcfac9b5d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6331ade9729b7c54be1ffd76d8bc44c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dfa36e858130f36507032330f2dff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316c85bd22414938ae2679675cf98e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2eff2e8ec9f8e4a896c4a121f53f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d822ff2a87769bf03c459fc73a6b25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0471b429ff33b10ca5a1a5403f035d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4419236f6441dc2e6cd6943c809f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2a7aa341070f91a7aeaf85070a3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d75c06e79e591ce94df53396d7752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81816f24107fd8567f571f7eae97cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b207b83b19ebdd3d2691406a8c33b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1354ba628a4daa8e97a148950f0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917b28a857b1857d738387980823d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dff2496134b35dec7fd9336ab0bda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4a55ebbb5c01d3eff63a1c6b1b6dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049f584272563bbacc77c6d5c6d8d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f282f1fdf08e9931593594e1677540293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4285fda993e4a9af2ed46cb1add41d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b485bf138a77539b4f2898f22692d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6330239d9f56e54758c502406f390296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6266cd9c5c8561ccbacc9f64aed2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d6c7645d3032ba3e920eddc8090a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e9215e36aa1b242a33f4b6f0b2e5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6bd73174f741e420e835cdfdbb733300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1161de7e062b6e12e25f582ab07f1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6774fbf01847687cc1178f21b3244302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c3497bdeab98c420cd459d173c598303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf8beffd9ec27bb86c04b827767a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e886a3cf34cdf40d2dd589b9412932a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fb24220ec57cb63d9e9c2f0616b17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b7395fbf83e5f18c405a23de82c72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604fccdf7b86a2c8652734142d48545308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db4746e0dad2c83c3bf6fc37cab500309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4cb4daf7c04bf5b29e7b1a2c066c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eba9e54fe0f798a336cb36cb745f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95860febba7d2b5d149666f7968d0c49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f702f1002831ef03199e39f64725fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355a3c961d087cb42add7e4482f39b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9300950e9b86086eb644b109bd62d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed63e1eee935f82074693c482a10d4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a6e46377e79bb196f13fba1319f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41601dbaf1f0a1bb9d513f7070e58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb1db45595ec797026ed8f17689b8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323cbfb365a5f1f6d9e8ecb7d3a9acb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb92c2c318017b627a06696dffc93b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f88822c2bbd7e98ab38ebf26e249e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14257ec474f6370d6f1264759f681019323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d78441aae9118744ed3c22ffa6f9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab04ec3dbd459bcc0651937619f02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aea28f7cfbf3576c0ae14e90df89be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63fa7c22d6019f33a002a16b871102327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc49c05461358fe73115c710d3292328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275d30f143c77629a57b392900b6ebe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6369d4857ee4b4b5499c5b7bc0f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f8fc4d01b705995d1d482fa33684d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e171e3e6212937eb0a7812f786b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb6490b1046fe49471b7beaed58a40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82fac536ecd56a23be1cecf8c4ce8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9813acfd8442221166441d4bb0c76f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e08e100095afc38cc9284fa841bb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad00fbe023273e36d45655a4e4170337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a692bb254f2b9691a497a7651cf6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41cd47e4b5674784fe8c4c4542c170339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5551516f6136ab65cf3341e207c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e884a5128193c17ac36f16fe1b8dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737cedbb7037bcfbc267456acc6fcc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36664cfd4d76e51e0cb8fe18497ee2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4215354eb2ba1b1607b725c66b911344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5661dc7d6d0d210de0633d38ea58c82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c3301ff9e71027406439e2e93bad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea7ef812c2137a3792546cf66f7efd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d44ad34a4415923bfb0a966069e14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53990ef841645b53e2a995a1dab35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936d3c749d6e60ef04de57523b61ea9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efb17873d6601b04d70af6b1b0a4df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52707e0813cab972c6eb7d01aa7a3c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c817b08a6336df401ea29b07a246d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26515cfcf0b773014214f5e8488ea65a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce9bb81e30fb329e65f53497bdf25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc7f8c7c3e7ddd18cce0dd8d81510e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13811e030589044858d85a814ffc4369357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd7d62ea8c3a80afb5ad36ac537c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072feaa082ecb3f76088f40629734956359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791551afdb19c8cbb4fbff4073d385a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e637761cd1c2ea03f3b8753e19392361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88cd45b1991e782bac91482a40d8ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f368b2f9e3213a18ea5c6fe32518d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574459da1ce9fd470969a2d6248f881364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b5c4863ae68186a17dd379683ddb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbf0893b1b910d3d7d3d87b16b1973366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a5aa6a9d568d7a49b86acf566333367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe78e125f2633b800321bbd40f553bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba6482739d7868398165bb37dfbdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b09c055dac3008c6b62268cc33db7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9ce0683100b50d68f8a0248fdef3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa73efaf938ec77a2607b5926a5ef41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a74ca011b7756dfc7d444c7e0a4d2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f15d825eafa140538a7f33d7461af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab618af3698bc4120b4d927e0997e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665de14069f38c6dae5b2d23f1ec691376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975f3d9d466751e1a590b25472c441377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad950b5adf8de70655abffcf826375e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366582209a337bcd0295f95ebb0f8f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327d54073875e942f9ed43755fdf1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fb76249f5be272d28d3991bd1f82f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d60408ddf4c348af14bd121c92c67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd0b412a41075cec8501a4b702e783383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2cacb11ec3d982f04665e80005429384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26a797a8688b39e1c4788b1a60752a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052f0a9b647803850a99da0ab7f2a34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c9339fdeec4fde5a3f14fd124067387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc638a2c7172e4fddeb1721f5fb678d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ce748a25e2ee8f072d9ebc293e1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03496a5891f665217242bbcf1294a5be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32913e2e811e35f5e4d46c876d17bb34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601083955cfb7047afa56c7be2e8e7fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1580161380f2fa65339708876504393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00b3ca81be5719acd14a088c601ffa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fab1fdfc368c37ee1f40c41614047395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171935463f9973dfc24e96d7849550b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afd7384fa22bde0a01544d26aafa24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef364a1a843cb7b487a4a7d6f6224ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee31c9f119818fc4eae2e1bc864677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c6a7b066b1c0d79c1d9e41959f41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e69a587afa2098abff0e41c1193420401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613c8ec388ddcc33dedcf7d1309dff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ecfcad8a269133d39f7c182eb1619403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7179af461bd858cc12931448ef1a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8aecd06454e0b4d45ff593fa60dfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246918305571cfedeba8e245dfcf15e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af616ed667ee1e741502a0c6adbeda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6186b80aa842ce92415fcff45d0b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ceeaa0b407fe1081eb7b0082b8156409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94126dd701f14dd4e010cd137ea65ddc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae8e48e196998d0edf88393ce4dcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0cf2ee7546df72130f3a2a564f3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088317ebd20610b4bc2cf48abe06f9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724ee6637cc8c5519c5d7a38cf8741414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc0e59663c450de933f83859569bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdb04143e212903d510e698b6127fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32e9113ac850c28453510a933fd83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118868358210046368b5a408e9a9e490418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15836309eeff89923915aff8d95cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd22622443d45ad48aa918d3864f007420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab76a8629af3f34f013030e00dffc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ca75cf154d45b3abaabfd615acf41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd3c50a0149460409c3a9f2c38dc02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949476ee8fe2f6458d50777ef7eddff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93617917d4b09e84b0448755bde65f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eb831a6183cb4af6a4bbd4e564e3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c378635316a1ec3d66dd07ff86a026427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b72368bd6ee19375d4e5863f7cd181428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601c72c840d68e1a21ad81602d4af2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420178b5fbbc40f2d32474be6952a62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a57af280096667c3bb877b5985424f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31766395a3c33d02d6f063840b5aa3c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e8f48ebbb900c15a57116bc0b48a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492325ae49a548aa9653b4b45a34c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96f148afb0ffda100a972dc8c8b198435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e593ed69e4d4b9b70c0e0be62f1aa1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52656fd40f0c94fd229ce3fa0198981437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeaa30edd195fdee3508d07e0c3572438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dee898fc235a647e6276cb4201032439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac11337298ed9573b4946ee50e599440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e246da719b2b85765c6b3c8520760f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158bb2f91bb18bd9fd6b019e4ace0ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3284e721ffd03429cdd1aaed7fe1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1376a130320f866821a3d690e4717c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97035854eaf015433fc6803769ecbc8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b4d7e18c2c5b037e3ef7dc75d413446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1bc44370722dd80f34d34638f0d00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018b2d04aaa151628eb4264f799dd84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48ed1237d9e7c29073d11ca34b7dc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df84dba68128cc25837a58507b71d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfebade80b5b7b574a59097fcd40c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf82133546845a3a8258000aced5e85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fdb0e48373f47f70ec17256c7b8b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2782a198f004be7943d39bfaf14c9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82628c7e28bcb30fdbd86cb9288aec7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d22a5f8c641bc5f594e19f2c0f81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60142b55caaa02f8a8a146ad06b9cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e470bf58fe3c12faace096d991363458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26119054d270fec19f7b958432e632c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e638af3fcaf010a8faf9f5a7cd5134460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbaaf1a0d33925c9f90a987e4e6325461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d3c17bf95ad0d6d4627cab681bc1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fee5feab32e51023135ada865c76e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e7eb751524767c6c7f880518ce0a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8e264c1ce7324b0599f9697997f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0da84ebc61e3ca8bb514418da95a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecd23164fea9fb329673f1e3536215467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf4a15477de41e47c00e6bda758d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a1a8d3f2d22cfd4f5b07e572fa19a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ff02aaf05d93a2ef9529fbec8135470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63931fa2c4229e5b28629d9313f0ee2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f2f238d2c2bf584f77cc11161862b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba60390ad96096d0fa27853f108829473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0913248049ce9bd9fe503f23facc628474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0b389ca6330315e10c86ade7a250475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af961fa53c44dd5d53ace53868bc5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d927cc28b183209d641c6edb95e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91f39c8d01284612bf6dcb517249b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec732922ca4540003fd4797ed099cd1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58f1fbd1c84860e0577cb9d59ddbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf53456bea8820c1da8b216228c3ead481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c732d6e2b8abbccd0d84450066680482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b348c04159e601c7ea92f23cdc2ed2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089abed2e5e6f360fae0955232a249c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8921181285f2b1a7c65dec5fb4eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254c9c6572abc8e69f0e4ca959d701486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade0b258b9a2338d11920132e3132fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a59bca8c369905b2dcf153dba7b31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ff6de91fa459448da7deb80518db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecae57cc046bce0014e0f766e630db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f969c840cc26295694ed5be35e6535491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a827cb09506a0b2210d269578942492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea806e95cc89c6632773f463a091082493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b3899d9cdc67a3da1f369e315308b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f704101db922135598b90b68d544d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028e082188b590c9d39450b4cea8c46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1248a103e4ae107ce6ff2a2e462140497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b99a8225beb1314de99fb86b2358f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf52f031db64d9879c9d32d474afa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e1287366937f830128fbe817dc6c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886bc712f50897ee4f32068ad0db14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6752b9e2c970af9f2c7fbb7e5afb92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521fa9492f65e3509ac371afe8a670503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b259b8aeb7fd0b193fbe87b01a0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2fb389bae5fc9c8c374ee0c1a36df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2147e4e2d1fb1d70bd35a9e4446b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28072139982014c75b34cbd407e70b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ebcf7c7d24788a1e04f9c26f7d12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c59874d4d20fc613e24c49fcaca9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3d6fbc99789aa53e30a1afc6a77b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc0e58574e888417e6d8d17bb7fa7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce826c2d2bdf35f725fb52b4093b0d12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfa8d66a99ae4cd4e16e017a8f899a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c017c6db641d4d370133afee15010e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c329a2e97bce9eb1e26ecc784459b57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f01f659d344ef547d9c16f18cbf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ccb970ad13941d49c265efea8c6f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09944b36ea4583b46382842e1da4bed9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f477fe7ec7a4384863a0b6047e54a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0792d2ef7b7d52f314c0ee84d59f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed516b5e4bfc913d5a1f879bed15d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eff2bd413ded26b46fd5576d42b937522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb4cc7bbd671ab60ae6cf65ae284b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71426ca25202a71f7d942322942bfc48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0ab66505e8db988a19c5f949373c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed30514f982524812691ac21cdfafa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4b20610c9461df713e8ed2bdebb43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba400a414a6df54140dde2e69d68db2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f36255e3937daac38613a61bfc595529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cba7b15ccd9e989c91c7084466dcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0fdd441f0aa5948083fec332ae027531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b58ea6c665f3411d8e166295269e89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846de85a9077c01facb596aa4127db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21058e81d22aaead6b92953ecf8939534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e1bd1d1064876d5710a64d9ae975535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e61eef9544e795caa8d4fedf8d3e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c873a40dc0dc9c37090077ebdbccd91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a27cbf3c488190af73f2b94c3ee09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba720bb682a655b62658e37cbadea1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed3da173cf0f75b1fe814b8912b4ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfe59c9d008493ff4dd832751d3b7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329a1d92c4e89255fa5e68066c78e52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d6acd750caf940f0c5c1587d632e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b4f511699481b4edad553d35997b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77755d871b3955ed7c6dda86f4d2d431545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496817fb3763759383476449d248aa96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0555349e68df49a7205421d13cca310547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f6cfd44d6b4665b53ee95ada2870548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25203138cbdb7e8ed397cfb8c6bb4b68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f059289ecc79b281cf9cab2c7fc9fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ba4dfed7a063b51600eb3b8b1acd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707987c31770598d9a3683ef11babf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c24b722d404211cb3b16c5285cba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ebd1a31f5de1f0e6b24cb18ef445554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94382ebca6a71ac36281ac86299f166555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9eed299ce713fb5f4c125625ba6f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896cb013da9e700cd38569b041056bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1e2e8c3ccc130d8ff2c56acf65377558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd94eaac76b6604422e26ac0adffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de3c22cb959bc946c88d7b7f5ee23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6043b056c3ffb1e6457262d723535561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad237b7323b71859e515498f17ae3058562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c5671d5ad450f7a676f1c8508ea2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c118af83adf4d09e0b2bc316a5560564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e392ff2328a67506b239ffaae83cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7088461d2f3f9d5688744c225e607e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb55171998bc80c9ef445ef2d4466ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c15fc679ca2410e82e08573282a00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c5aed5d166cafb30606dfa7f2403569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52cf23b3a97bf1bdc283f75dee19fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d882314c62e7c57414174657f830571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b35675a9d02ac1ddd02b69d1078c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc78e4bd167b1ddac3342fd50aced4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcede3a8ac6c0bb47cb939c4df1058c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b28410c35514720d531f6dfca0fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a94a8c0a206cc8082a8a61811e360d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a1f77f72b148115bfa97e3cfff7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc017fff1e36464068ec89930eaaa7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7c90a644e845135442d5f2f6add48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd749d0df74347b927aae3dbd04db3f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f80011be407ba93149b8654b0506581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817775fcd2d0f422b38f44d5120dd31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5811ef242cc0fff3b966ea2c0b5e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ae51d16dc68e0907b52f52bcdcb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7241cea05093eaa55887535c1fa61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696a6cd969b00fd7a67054c33c8d64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306006cb564e405cc0bf4cb25a6beaf8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fac82c1d3bc0e72636e0ca0dff1f75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ed2728e0033b08f1bf089496f3ffc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0b896e059d7204cc83feab71e24b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2351869e2b59b985479d255bc390c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ebcd5846581e6eb8bce7f70f1efd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54322b85b2b56a52e5c01c64efd3d98c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9d052a47d9f02ea009bd49c508f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf060d6eda659b044b745f37a5fc3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5394eaa7881e74901dab01aaa97301596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bf758622d1d50a0179d93c546b620597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8644bc32a8b0755eec2241ae4e087598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291fcf8648951cf6889e7615e664bd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80765d0cfb0f46da9f66822d2dff60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888444b1b2dbaddf781ada0635a38d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80e45c2fa5da15184ad797c13f65d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd3534043058d6aca34351839d88e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31429ad56aba7c58d8b86136cf74daed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b0849f22cd9b357e49da6fae65d88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13215f99c55c1b5febf8fbaf8f7fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b625ab5254f21bf8c881ab81730563607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e8c7fe493e28034c13813d644ebb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef1ad225abfcc4fe1ba3e667770270609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6afe933713004edd60349497410c27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f010520807eb65ccb1dd35d8797ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644308e176ca7ae0a546f251dd80b7b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6d8ce61cdfab679c7d025cdc03d3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c00583e9edd9fed126d17dafcf9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c653f9f270855253da5414f0ee0de9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225179686aefe7f42395fe2fb5e36bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2ab43f23be8e2234557f9dff81574617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964dbc3e5b48cdfc027144380c4cd70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83464d11ef04a25c952d52a5e4c4fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232df8d6a9ceecd2069140790241ab0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ed0d499fdfbd608be5de222f498d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bae7e16ccbc3ea7914e6dee8d1b9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c90201b84bda7809b9b7c5a724eb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bbbea5dc40ac9e7058f679ffccd4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b14a4234c074ede0d301920ab78f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bff67e3da01fed66cc5c2d6ab4d6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75282544bf526812a59dc8ed2605faca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3450dc07e9bd751e6dcbf3d42a84a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b9f3fdaf06856ea5bb6afb279926629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431c8314f4d1156bd8e46c84490e214630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53989d25e5208317add2cf150f25fd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d33046ba8dfe2d56d517f3708e80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8605648c500595df925b2b7bfe6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c54dd55b52503e0e01dcacd41ed7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383e3c124911aa5c0ee1c604cc700a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7fbe10f8dc34fd59af679327c347636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f623ed31a80476f3b465616f41e0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6995640ceb977a4ea4509e033551c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9a6586754b876a538211e675318a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280a231865fc0644458b63c96a7781640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8fe1d9eddd70e89171e3de439f39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528de352295b66d94739dfa6fd9057c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd9c240f9d97095f23af33ba88763643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb345fee93687ad4354e82fd5bf4bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83757978c94de7828bc1fa21f4c318a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c04d24f71e2d0e8cef717ba94709f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3864fa10620e72678d927ecbb96ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd0baf43f0836d3e17d7f818537a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44327f3794bff9b190cd1df0260c0e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d341a59f6b0ef26ddd8f08be7465d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa4d67f588a6e72d3e7a66c24e30d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89851922ebb80158bb69e75759eec0c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c9420d54861921e4b5fc2e61efc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac109aea31c33615a4a70bf4c3f17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999da9c1911e9cdab1976bc86356821655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e35d0359f1a97c041a8a7d01ee38a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b94ed338753d44a48cdc73a9ffe39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49123f613da15829e9db090e475900658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be6a232ff9ebb09c7bd13e60706d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4038edd3ad6dc20ab2a5df62fda4097660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888593dfcaeedaa9d3c9a447492a08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3670c8cdd7eb938773f7429407af3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90885f259dbd9fbfcb703ab514248e2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1441f9d18b9880dcf06f7b203ec5319664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb92b0562bf6d582a2e7a2d53762d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6803192f0ab5ef7a64e73cf1ab3ec4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda76a5df6fed992ae7e1f7918c6c5ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f18a227e0bd592de4475ad76ba55ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa6fb1cf546744579ca069c07c640a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b1a9ce27be5181311511c6a35602670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a43386c1df1c26b0bce983a0d1317671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e385b67532123f5c326f1839f5453672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72156abaea02bd58ec0682dde8089730673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3fbb1637d9cd2bda716fcf3f4489674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6fc6a88fbc8366f96523e925d405d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c73fec5830ce76167668b734c20e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b2a9d97a4bc199d36584b6242bc5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a40e673ac9447685e2ee4ab4a7d45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb97b4817028192ec80f4dba01032e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f2c32493b54de0e63298ac923cb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3952f50a72546d23abfdb364158241681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7b0ce53351664aafcc8ae8863a690682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401a3c9f8d91d3c44c903f5fc0b5c4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c01ca1627d5abfa7bb42eed4c6c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c619df59e2f8cac0a81dc5abcd51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b95dd9c8aeaa3279b6253d9e65d9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa740bf70781ad90e2ed37f3b24f7a53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d71b67e8eff61bb2f4bab8200a0a81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c00ea11c5e5b8e95459722a4bf9752689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab5983841379d7dc5d0e4691bf8f8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710154f77001b9f5e40cdc9475f368b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63861ecd0e69541df00c4dee69afe9df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb569d6d64eb86331c7a199cb1e00a93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7583398c25686ad6edc8129fd3a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86789a8dfae2200ce8b283f5cda718d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f25fa3faefb53f961e63910f92e3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d00d30767cf506e82f5793fe34a30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb973da1f313bf5c2ea5219d9d3150698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87153c1e5e3158f1c109ead3f700435699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17972fc05850536cb0bf146e72673f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931e913e074b922c596bd18948dc49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e08d5c77f9e5e242977125b9ea80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7023f609050a81b66e552a085c0af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555cc1838fa71f77c7c537669e75aab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f5bb4328f4025327a0b293c574cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533cf55f409f9c23a60858627da1206706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e168926dd339cc6f750fe75117c9638707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df05b2932f3e56c0ea08f6001c7f69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b684b67ca3eb67ba202346afd7134709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e96b40ea86cc1c3b316205e3674b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3daa5986cc8ee4c34cae751104be4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eaaa3987d96860a0f55df6ca8c538712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b304079ae5560de7229899bdd72e3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a155e46b108e72b4e2987d87c7d5cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db0842af1462d98e5359640c0b79e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb0621e3d8c5568c7fe789eb209b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847c4ec3b1ce63b28161bcd7929781717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c4356cc6e31567897dfdab2ecfc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0dd8bb8fa4b0ba2a4770013506fa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402531a69e384854d7ad43ade59ae56b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3dccf9cefce96d9e79396d1f25167721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2cd50aeb00dfc66d5cc5ca8ebc650722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64911be50a6e5f98450a70e1d7e944d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcdeb9d71db8c33dd7dfe64161f66b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ded1f0bcd13b28cb959d30e3cac4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e670fc5609bae4528dee92fe5dd9fe8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f42b092fe559043162773d86f7c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57fb6c3c170f7fe65d8f59ac55c5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8b1a517f2ea95f95cf63861cb34c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323231a3959f03bb3738c3c561c184730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59813cdd31938d7f8f79ff7cb83ed64c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5103bcc43638c5ee1febc9572a191de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c67fc854b4c6fba6bf4ac80b68596733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1012a71a072e4c1a80e3d04ee46f3ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feddd5f0a5e5f2e983a807eb90d136735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa76be1ac18c45aac9195d4fcc958e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda23379df7faf9d75d73089e4f774b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2fd81f10522d361fb1a6c71e309cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a021c4b1b75c1d412ebca7100176ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697688201b8092a67ed38d45eb6a2fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb403d5448b4b39a87ced366219a5270741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8403a1eb74a9d58f86f7eb91bff6ce3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b63bb818b449e79d68446f94c2d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d244fddda4a961467b0a510edb8883744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4157d1bb73b19c26e55558e2724a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d606637d623a6fc292d8ff86d786b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4d752606b52bfeec3cb9e5515643747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aa0c92d04a61c836d86cd4ee89029748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee733abea3bfa8b00fd6f514d510d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15b5be6ae426b8bd2ef4d40ff70784750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257363882f687fdd3ada9ec7379db772751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce671d34d62d4baa1522dafeb0b79d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774eabc5d2f78f0b632ea81397c3a80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb4c730832f640d045f61957dd69da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42def99798291a8d994f20c9613f7fb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83617ed5ab1d6f427396eebde0660040756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442464eda6ae278fb137553555d94c49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78051d87e005468e7484f1202e1d0c3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df5e442e61a43c2f49468119e00d1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9469f2eba3c522342c481c0ecf1d6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a63244131bbf34b3888bdd6bf58632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c162355f7cf937cfd581bc6ad88e593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a603f99ade42b86188344f4cb0f108b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ad3da0c190469998c2117183ab245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06569ec317aa1468b5e076c42f4436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304955f492fa8b4a7b82d402c8ef7d9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb195cb2afa2722df017158064fb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd982ddaae6c3a8a509b1eabcfd171939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a792247b35140d7cc189af183be8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa1054b7201de883aae0b2432ecb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac133169890851fc10d4bc1b8499bc9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba285b00560a7ca3053bbf23db91713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c28100bbc5b481b16068995403076814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da42119938bbe53930da3bb2de3aeb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b970a9dc51f89e6878c1c09eb76ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c634df5f71cf09bb3bd6d24be19917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ea28586262020467b6822283d21618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b8dd5278a071fc1d489ad66efe05019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a3fa5fbea138521c51d79484478d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ebe62a45643c3f0f36b9f37814ac421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada711f4ef5e2cc3d8a11a4bba54f2cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7cb0e96dbc22124a36516fc1ad9e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794774c8f6d6ae0d6ceefc7f2d509a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380beec76216337cc72b8e7bce095e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f98cdfb22ef0433a68d160401cc5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22522bbd9eaafb20e32ed609e5f4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bff1be81fcffbcb58b6b2ef79789928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab312813d6663abb4aefd5569eb7ef429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ce66657347987b65491e41188d7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef21fcdcfafc9e13599f284f8381ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530a4a8a135061afc8035e8665e8d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd851163d6710ca5c6d993741917fd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a03cbe9f8a496acd17cbce61ca489e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d346e5018ac9d0099ec78b01b36f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711adf11276f0ff097a87c4741ed857636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa02a628750bdfadacd548ea7f0e4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be22a7cbabd76a16662ef09a6a6ea638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9895b77b88670e1398fb39810743f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f972640c2e3cf00214dbef3df2286a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee947498e87f5b825897e942a17441841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18fbbac0794414e445b0da46d7635442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a73e53f2c9d64f4585c68fa15eef9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b7f24819b6394cafd94108e63277444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e078975d12bc0f2030094042ef159b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fb8b1e67a8ecf0ce2ef4f2d97cf7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0f7c665b8ed6c465db9c0b381ef247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae22917b6524a8e20b2a3a83c257748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f765f7f726f74db1a0d6950f28f6f9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526d02a7299a59badaa07214273f5be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf8bf1bef79e9c723444b7ff073bb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e954f3bbbb78ab8334a5f0422d2074f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061813a5030e6700be9ab4c5a6624353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e9ef3ff29b8901a56f3bc16e15d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1cd5681e7b259626064286ad9847f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263045fb5f0a304ff302084549838c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d9d42776679f3aac6323b442ab9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8fdb6e1478e528d3823047046cc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb40fea6c866d091ac4cebf95d2e8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e33fd8a3f7aa57aeae6d636a0e23b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cbbfbd48f52e5766ada51c806d6c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb065206ee4f6ec7fd9242cb1840f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5fd939ce60b7872404fcc6fbba8d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc69ed3acfa1208291ac15e47d03764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd606407e3cee95d431c9e368231233365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4513a063e3c43baf0608bec7bdea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c7418ade3c33c014cc265ca75369367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e33f1eba81b9babeb11136929881d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb16ef9e40ec9da6ec413de3ce884269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2d860b40f89612b87bfaac8d305d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52094b05ca3fc38443ae4e1aa612559071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974fd7644409f65f84c189db340983672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d272809021924ba767c1840c0d0eb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afcec98e46db89ad72f0a3cade3af474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80a139535859f806a209d371c9a52275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e59e59a26dda0360c89e201fff6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07c04c7184e0911f28c5a3f1abeaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ade13ca6862e2130e64303f4625d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c74a64e293311a755065fdcd5c6d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360b52ee3ce4a9e13676326a2b9c10d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb005c98023342bd334c1dc5d0fd20681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1692dfd589e7eeb44785d96ee33c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731575efc86fa7a992937146a03c66b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f80488ee18508ee302d31a14db68784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae29243d95823a07ea7228201fd7a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85768b8847494aabee1b11b89da89e1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cccbde67536d3aa50a11fc6934fec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f24dcf5103dca62bd1d773d7590a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab53f0540b72687e22fd1fbc3d938f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d34211b8b6a582b9ce45db6f2875c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3a02b95a01c1144e4a150ee80f3b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbad29e294af9741f1d9a93a7c4e1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06e8268f1c73565c8a49730ea63cc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f64b3d73be2a8e158aeaf612d6c25f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f6c2bfaaa99b46a6c92ec9c62e83b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7f81a9ca45fa9367cf7c1c2eca31996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30687438f8af62f18dbdda65d2ec924097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54418ec213da4192ef35119a788a250f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857acc77c44d98d605c0d9bfe91554199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678199fc4ac0321c5ce6432f62cd123100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf957b67a76666d67e9f58a20245f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eacac7f90ecaa64850c8a7089f83b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b72f1bcd64d042ad723ddc36e0a32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d1a41fcec1726529563895e2a1e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f973c8243bd71b9c0ccd4e4df1ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f48329a1b915288b834f0c4649ccf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961cab392c31cc5526a94d2c2ea191107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ae95e80ab3eb5701dd96947096e61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b32d6c84879b75f726444e1aa338dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174567375db546968e3cb4164b758f7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce9aa94d731522b1cf452aace0a84a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06dede4b57314546de265d7ed20f40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a95e61e6e011109533221fed7bf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a924a14fc8d34b807731caaea1a75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684ff84048f10bff837e0de2b8d526115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feaa35d4d80513171aa24e72f7b7cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad8ee7da4b01d254fc59e86421ef2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cf3cd345792bfc64660f1f30f8735118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a061d110609b00da414775609d30dd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0c82fba65c9331ee6f827c24ff6a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50887bf76da803915cba68f6c2f89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e7f39283386d5ee870cfa3ce7168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac57d7b1de1be0acfbc01647248f88e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a8980c297be44adce89fad77cb57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01421b4a3d1fd712998aa264c78c60ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee864c6f0e2f3f62eae455eec019593e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9f9f6eb9c52a691048ec65604bd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129df94893ec02d9199049050f0282e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9c82028afc3650ae6cfdcc09a4d4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d4928ad90c87f0ec83ff144042f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa1939120aa113dcba127559f1aa3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6c81fa3d6a00a5f7f82b35dbbfc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75786c9cff4a338e37f7ace05d4f68a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ebdaf4696e6881c95e9199e3487d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a84a9974f58d520948fc1c93bb6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168246a2c8d6c52504c61f348d16ccf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111134f7da2534876ddb61c004a3e41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0a16ffe0b4cafc424e591029aadf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7067d4c0f830e6142f04671d9a410a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80345dc599257110bf2b488ca32a4e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291677461f130a970c50724eb85359c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7034fe0259ce1ae7d04e4d51d3334142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeafc6e0042029018729d4ea070243143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70b8fddebd10418c53205ae48954c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d65ee5c4d8431d4536759c382cc229145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233da49480dadc271cdfa1c05a1ce3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dca12a25ceab175833ba9a3206a39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec747aed5453adc2a8b5b5715e9fbb1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951669de935782ce243ce6e050a4ed1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9ddf02fa394516082a44544b97e86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b216ffd9b502cb4576a334402b0dabf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b1bdef7fe63156f130f848614ccd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd00e8aa81f0ba8d9aeeffe30b2761b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d824c722b5efa268ee3bda903261f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a4b47bb0dbd5e8d48b321568216e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146839ce29f0d1aed940076597ae4ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927368b42be1d52b9fc103d7c55b318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7ab8ec4edea30ca82083351722c6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68a0867daaa74ffc92b43f5bebbc46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ac78c52588a5642878ad664199b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c502b3bd3c2a7af227fbfda25cec384161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0906089f6e3625071f994e22c6695162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b704a4ef2e088387c7007f08afaca5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18626d1b4f7753fceefe53a5247c7010164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faffd29cd9db25883f29596b14e97c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77cd4b5e5c5a5a5f8bf8cac866ad91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485cc79e7f3345caf45448598b622a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ce0c4b7b0fefd423fea052e87fda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef759561a083b16acc154f922cc050169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd617cfafbc2779cdc58afbd7e6ee3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a255959c07ac434289dc33a7da9ed0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d6a0df3b811923c564b3f6338d1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c56680b0ab76e57cf76e4c0d00cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff719e917f514101a919ff8c46552a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0bf2864c5739ec4bd95ee9487b88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2acff3668d447e5dcfef99aafbc986176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9698579a3dd94ee0517a47b21644d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63161755c196a8b414db6208fd9d26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1330ccf624441fa7b18ce22e6f3c8b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aaefdbd62cee6de02c27ad2999021180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768924ef3af5f48dad4a1d56d3fac3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc4602c3c066d140812969bd1f8b6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d89d2082edef89d3427d877e3152d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716a0ba45fa9cde3778e50531222878184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb298209e38861dab16eca1cd491edf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b312e67dab658aaac44a85c381c69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113709b117c2c7083dc957b29712dab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db245a128af734889d9fd1a0c60f9c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a894d331097f93059adbc2492b735e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c2c67efdb9a641c4ff15b26ff2ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8d8a3dae7529bd9a54e7b57f40308191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416571b0337f999a4dce0f4e045c1e3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61b2b688bdd0bef6f019f69e055f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa9a733aa0bb55fbcfa192d950589194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52fa8a2150c1529215bea8543108c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c25535ad65f6131f49822a14e3b5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac0e03b735342ab0e7876e5b27571c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4431ea90b59dd51d1beca5f2a104b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4925a5ba676722d70e3d723738224cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaba0f0a888e45104bad15130eb529200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af0f5404d5fb7b61b531b7613d58a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64092872245e022dfea0e5760d66caaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf40c37f28abe7f70768d810c68e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26f9d6316a2da657da3ce29b3fe29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aef0ddb89b9b287c9a2aa6302e70d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36714ba944794aaa988f8fd3b5441a13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8ae67dd9d08e7101aabe442c576e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f03d24c4f06108db48b2e840d9991208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e191e6735d98a97343291342e0d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83a04b8c2410a655708671dccc2a2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ac5e50fe24e91119049ad13c1474a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acea47f529583ccba6f7395b20f6ff6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07e1de3c0bd237958f1a22e0f7f1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e61c71523ae9236efa5f4130ab734214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990ecbeee8cea76a638c7d42aa0a9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e7dd3a9f83a0fa965dec9645c8426216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ad5100d7345721eb2eb2a4e0aea4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c377cbd34c94f87678addafb5ca3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74aec9d9b8cd0de94cf99930094b0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7173ef5fdb390fc3cba59cd9d3fda5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee526a93851e54f6f5965a1cba4fb65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34d2cb450ac650808cecaa4d9aaa82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1dc312069161755980d4f550d4fa2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877c1ff6e6ab147796eaae98fac825224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9bff6ea368b3ba98a9c26421950b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a105feda41617eb9c32ad152f6b4a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5244715d0d23ebae299d6c5ce8e33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30f41462de06e60a7a98dd2c1d9cc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d587f01247080bdc134c896443a39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304bb63cd5499abd4a6a47416d7d083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3978b9d552d2ccb6dee524a9c568231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb31e489e55dbc5172eb9053e6a40c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc3dc0636e774f2c97986b15b76f99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8a72213e7e4d80f30cb8770761ca7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a8e702ea80ce0aebceff044e310d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42b058198340ced2f33d507d426d05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7821fb3c82d077e54991d59433eb7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee57e56b47fee33efab4b76e84c3cb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6d30f48366847800f94852eac4abc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20288075e0810a11006e8626fa569d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8123356317de8b1652397443761322241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9d91883f8c57fd5cd43c6e709890242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f056fec9c0e87bc7d77b1d86be423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3774c88f15326c560f406185891d76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a7df424a184c16b0c4f1e43927ef2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb549bf668e5f7c48b2b8874865cc193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5fdd3eafcb527518d0925baae6feb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225236173c4be1318bcbd3297d28bcbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a477d586d34f458d1a5420fe0f05c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab15a35d0b6444ae7cb563efb311013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa032e664d6707ab3d5ba787c046bfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d6f01772d109ae598c4e0167f6e9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24578cdde7530792531cc10152cfa59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ebe01f05e931644b760c9a9d70378254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02aa4a2f80127e6d51bf1f419b44a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07428206545c84c727fe811cc8dfcf6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be45a8538cd970cb4f28a9a4511b84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fceed9c63f41b1f6dfb1bbf40e590258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31f90d0c09cf169352c1a00ff8edec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ec5c18aaaf747e684e335c1d48361260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1edb5fa670fb7f7b9a061b5077c5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace57fd7ed8a9959412c903d5b5a31d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3f0122e1341e67eaaf27453575628263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db676807f585fc5b168486949539607264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916818ef9c282dce5a9a2e7c7ea835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82ed43066f973116cd32e4c160f61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b0ab01a6267db64cfdaed89ada89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12c0dfea1757ac740017824c017088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3043f43e3b9508a0d6df45a71108d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6065d6b95586d185367d10a77331b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d2d895074c271cb11b750f3d0d01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131067b44bf1e30e917509c734a369f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10ca19cf69979a6125bb5e12296d0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05a79fe48456175110d04f86625b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd3dc11db7d8d2c311d69ee2d7c28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca2b0ade89bc442211ac53bd1319e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac3ff5501b9a85a2bd69f0ac05520277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122fe7b29aa8538d5ed706b57acb945278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03712ccab5ce5801f8da99a9db116a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b28801b9b069d65c80cb415c32ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390940e57b20049491ab197e2928337281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a6d55d4aab94060aa0d167c91d81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e666be55339710de1496e6f0a797823283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5159fb3e317de5c497b515389025c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3bd33ca116e2b104a17d7e6c7852d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789a11ec21636ea5b90cd287f66f11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7349b79a59d8d0d771f5c603881ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf39811ffab35f159402652851cf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6621a9d42f156230fc9b34842bc78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766ff51092194176211cd226cfb5e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156eb3f7a21394db515b92eb2a8f500291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00ab16f97d751a34c1dfc89695ce4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fdc16b56601957c4b5e1abe68d916293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a35d9a4755d59069d525e837913e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe052af7605976b4fd003e8f2111e1b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490c2003054a116f534bf601c09a326296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e59c46a7f71832fedb04f11ec5be5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f95d50a50728ffbad200d9358d079b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d954cba2fc54e5d58f136e15a080299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb8923c20ccc05afbec219d1e96d10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc19348f42fe0571ed537726293c07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72bfa005580c2b88f2bcb8e0e757eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520811d65df0e35c4b423eb64980a375303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7394c41984df1d6e366d78d68e4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025faa8f270da94a603720693c6c25bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9da7a7788ef7ddf6d38f00a68d07b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021769275550dd0ebfd89d9a63881d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce60f895d6369ba2bd2dc660471e95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c369a0905dec79d3637a10133351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f2c27b502180c0fdebfed4585c76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0465480d29134c10fe278be7d9429311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691374231b03f44b522fdbd3ff5b8ba9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12189ec925a0fd7201185d013b3a042313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ac5c433e3c400b7aa3a04680b5f42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210533d91caef8ce3115d95dfc7337315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a772fe65b49ca7234f302331cbdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1e7509094ca0611c50159a5936627317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94e59de0cb8db81484ebf0d6372e7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147bd9597282af78d3aa38e6a46940d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc96666222ebc73c3732414601e7fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c1cd05fdfb15d45a9880338147a87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2426a0579c007e18c5d0ad002aa5bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8ada4759834c2435946a4f9ce1a1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b267d1e4671bb41cd4779e030069324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052f282a9c40412c9f07d1e1926b419325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e077042d625dbcfbe86dc826e1769b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad49fbaee1b37d7fcdbf61edf0aa53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f945b0445574a0c2c6daa23790bd872328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3feaaecb8cc6a12fa157047981cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cc616e61702121e361e6c85068f20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83cfae8fbe5f2492e193b63999765b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd0bc3e1b0668ebdef3ac917be455332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c2e63d3bdc37680d565d8bf4afa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9922fdb9bde5384cddb395a0fd58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8cfa5841715cd1fcf9b2d079a0caa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f243f9359fa94d2b2ae0212a2367336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c483592eac485ac0769d10de4740337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6b5c563cad4cf3edbc6bb8f90cbbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8f1a31fc46eacbd6006815c5a8096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2ebe6b3468fe07a32a50882924b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65682f2066c340fb1a6d2ee6da8ecf80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010807ef047105ec14d5b2c5bbedb8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad2408dd41b1609e1dcce8562d54d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381f36a4d7453de39eb31778c2e8d40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a65e6323c0d0a63911da04bf83f2bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaca66638ab94dd0cc2e9fc4cbf227346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bd0baaf36a290d054502bb6791587347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d6b64f52db4a7f5b30b71a37483e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd3b44dd5bd2c3b1d7dc1014e29563349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ead195fdb82cb9c08089a2080b0aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3a839c04e7909b4eac7fd40451e98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1230ed6b857c9bfbbd19d501915c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e4d5a57004c109048f076e8c5b9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28180c54a63700f9e564d1d8caa20c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9e0826790b7cdbbcdbab4c7d420e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8faed851b4dc2c152c9b807033abe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05266711728259124307fc0659078b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fad9ebbb37d61297af646858b0a99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c041995dbce50e1fcd816244f55f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc33b4a83fb11ff1d0942218f8dd49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753643f74d47cd9a58ae34d99ce22ca7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe9aaae071d9f2773028ff700235b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a577012badd9adc3ebc577ee2b95c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f99a4c0fafad1cdce609037c4005364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a527f94ae260b21d58d30ac098f16d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda2361b1cf8ec9a5aeb7b02c10667366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aedc0cc4c6624c53d30a5c42448ca1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159498c04ed302c124c1fb405943c4aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd7c13cecbb2e2b365fa40e2887c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec6380fc4426507bf53d406c850f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a791278d91ae1f464830939abac41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924a55516358426f4e810d2bc5343dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be0b77589e56f0224b67d4ef23a5ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1a7dcfc558f9be55b899bbda91980374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b48d428570841a20ad86756034cac3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254613fc3eda09fd72d70a9afa7b911376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c5d17bb7be697463a9456a80d4c92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c25074561691250d0d3387ce6ac00e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76357dfd57fd1075df15d54b804d79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c10ef7cfb862cc44345df1dbb583b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486780d17366f30593577b11e4c259e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cbcc949f6c79acf62674404d39e10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84e9cfab9aa68c82ae3b5d6bb9c49c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6dcb40c2883c420da76acec974de8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18047e4bc94fbb2819108f098f8aebf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0a438dfbd64a94cd63368442da34d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd9be6278772c8fdb14c7b5fe5b876387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf8cb1174aa4f14d08d77aa27a19e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf75f86f791c9bb01b683e0cd1c52d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f5bca75da293ec60feefe0398015390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86b0b70c5154479f813d27859fc672391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de2c32c3477c837b420079b7aad0a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024fc7e179836cdf84255c77c1691e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5b8998877416e4c5a26e6c4ff9bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7214d9c55e146611113baedf4b0cbc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460979c839d5d931861ceec84fe8c11a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba49832c7567300af123035369a75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8abffa3aa2270c2abedc3a50d2222398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f656ea8ea4b5ef704577296db7d093399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e46d2c5fade3e50a48f0b4ababd90c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7c337565a37b26cae8bcc9088cfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0cc938d224607fc0b99f26a9ec1f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22679247afffb191a83ee163bed2483d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccadc7771134f0a2048a7d06616d86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2fd5339be64c7a91752d7d701e3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851274b46cba340977836e8438d5fa7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697fbb313c360b43060a9b7fd4a93a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b8620eff4b567888cf0691c864d5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b9b840c25ec32f7fd1703c2980226409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26f31c3fba7a0cb874a04c48a0815b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556cd6c7081ae3cf1a08866c6a72ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d324dd78a89bcb93de4f0421d7b18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a7f3324226b3e95fb2a4bc3400168413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ee69000008d2c4aca1b07ccdf53da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c8fedd2b4a4246c4f9c5b5cd27a3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7091bda8debbff359e19d5056ec0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe93596ee7e0cd3bb98cae1f63ae846417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8c4ca1555014e9aab2f12c0a92dfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f07efbd1b3d2d63f3bf4cae9c9f37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e549ca065b0f440b84ae5eebbc9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f820ddabe87e6f91b2d46c03251e4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3cd184d4d1237f4b78a1f1ca43e8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d13dd8cbfdd8dbeea8942279b6a472423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c321dc0a5d5738ffe46d2912ad80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1198f466e5ada5073dd9dbe7f96e546425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cadae1dc294ab3d7a3cbb885f9c69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6b20c8c7c810939c021fb12c2c7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20071058260db72d27b1d30edb4f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f26430ab7aee6c2647fc848b96783c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50d59de9f30732b6169dc8451d717430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ef4906a2ed088567f8582b715ccf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929505809c1418922d845a7514a2d47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091780fa8262f9aa8511d1fe9a6694b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946377732655c06b9da9431f67344af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3584f955a617849432315ee817bebf3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c73d4db325511802a1ada96aaaddd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c651043949cc171f0c6ebdd4510f1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce343819a0c1fe536fd7c8ce896fc0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753de3555c92011833e48fcc6f044491439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e922ecaf72b25708a199ed7bdb065d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c21370808efab350fe50940595fca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064652d3516d713de98d1667cb586896442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef75ff7232f4d48f68391e845583a75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c76cabb6175b42cccb47bfc0bc065444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be201d1e4bdcc245f389499cd0e14642445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a30bf017b95107543b42f60763a79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de26b8141247639e6409dde8237898447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7041c1cc58932cdf26e8e44c7a8b02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00f07d0be1918bdfec0337e09cdf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccdc9d469933c1cd64910cc01bcad3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fb90d5d83e64531c95d36246fd66b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04744f50fdb4da7f4a6555d0894282452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516127debc98d448cf084a37e1b91f21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5011b7ecf4f959fa0586316e022cc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12f7441f457cdc8a304a21251b8595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb58f516f5f75d399d66c6bfc2ec13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583731ce98a8c90482334477570fb9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a9be28d25e3ac88df30813921a27f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65ef9c09ede2875e8660d36d5951fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900df711a961fa419bff24cfc636b10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6058a8eaee69be72ddb12555b661a7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb53dae7c3320bcb20c4b111b288c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268c20275b8ddaaa8f6f604429ca3f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fe5859de730afba7b3325d20def7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91373ca9f97dd0ac953b2ec344eca95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855660bda0b36e9916f054d62521efaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7c748523a484541dc7a3e570f98bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1efc01e991ef75e42487195c7203f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddbba2ddaa66b2adc5a14a8755bcc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebfe40be06800e0ac19658f28288eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7704136b7eaf231ea59ff448336264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15646fd342563527a9c5f3a17348a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e2314cac531ee7aa35554aff6d3b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52082e2b829a03ee5cca85558cf79b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1349d08470036a8c1c44b37a82feb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f616b7125d65b45888756b613b8f89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f37194752a970eab2813ce62fe023477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c016fc15cdc10b9641476c6200f492b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f53bd71fc622daae03051bbca9968479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f5c6d4c3af996c6c0e4a651cf3521480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daab9866a62720e8463d04c2c20f32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ba0b52d65eeaca3657c61b674ba3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525ad5b2960cd6d9e8e755f69b6678483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b06325398b5966d224c402c363417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca5d89dab8ea79e131dac8d234a23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061f28fb91ffb47f97bdd3969446571486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c758bf9b6abd79914882ef2fbeffcff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd463549793eca22a4db43b3eb0d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d785f24090e9cbc8d4a0a75374891aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d813fe629ef3dbe171e0c01ed0c312490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed4a6f6adce33e5205ed22e1255d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f2633424714d00062029cc9a7cc41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9125fc65524593ff0c707260756e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c104cc3a3836a36a4e14318812f5c2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42938923daba3dca217ed0fd8d05157495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3b628089b2ab37ac6bffa201e5b3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e5839284441fce5ec121c22b9593d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc471865c920c57accb0db34f1e2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbedae7ccf15ff397e5d7355b0f2d78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fce031d39eecbd1587d4deaf70bc40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b2d92518c2f8cb3819cd45b667f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feee98195c5597ae45659ca9e19dc58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a15801b8bc1fc531df9d4feb30e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301dee790285dd1d4d52ed17b143342504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b3088c28b90fcb968e5fef0373f30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4050864f6bbad22b1b081b76afec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58246babb67128bf20f97cbcc3d9929507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f882042dc40b8a64dea2d4a3ff671508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1dc4277b3a6843c7d2468cef76db3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dab248703e9f9e8b59e7268222a359510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb0ec3dc0fd628a21518a19dee233d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47948335d0b994fda5926736688ad3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efec3a3df6ef1ceb3efe6945387409e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f5a41062c6b91b66f4cf2a58b6dde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b8e172bae64965e89db7893f1c78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3730ae1c1145480062689b0e964db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b826d3810051eaa464afe39e1f32057517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5cd1f1c31ad4909ac2ae9dabfcb36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4acac1ea109413675ab73b3b12f5ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268fa30f7fd21748d582262d3927be8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad977a3daaf75e17e90379d29d119b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1311e920005e58006254a781760e35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5dba91ab58d98cfd8a53e761464d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bae366656a7b0e4f96b06e7537eee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e3355bf2f89f1a0a150ceaa73588525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46def96620a01b7f1c6f813ec218a2e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9052eb6320cd1da5dca87680c34f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19437f134ad203bf67f62a8386b07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add816d01b38ef88e6e5736d8a427939529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f92c065856d072f0549a2335e0948530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a68c768afb4be14f24ce90703845531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d89cea7b81df534f261b110f63dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f8dbeb460ee00eff96e3e9a7fa4be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c1031f98b0357fbcd485c2e3ba7e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac39bc2bd05f430478416600908a8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57408b034eb3f91def6d1b3653f70b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192afc26ffe1d703a63eea3defd28c0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77495d0c54a39e8b1972294ca402a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd99f076d9c52672680f2987b3ddb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b5858bd7f6b9141a1690756c76ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d596a416c9147da70ef78d870700541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a19d431c864e9cce5abf5353bca9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447dba1a98b4900250205e28ce82853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f013e02d7f08c22a0e8a149d1eaa54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7719a301027c763d3116af6fc2d89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a117ea550ca0282c19b3e792b48b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f7a79ea454f951b5a08d3fb2e7bdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d6640bd2ba7f4b2446c2b7032520b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2385cdd6345fefc180a35f7bd4a88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f3fcb84b152c67fa0a3cacf2b8140550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9323a55709147e1ecddfcde53a191551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5a8fee1a288d93edfeef4028b7e8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a4f4212042ed65a7f1ebb9caa4d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014262a67947626e0cec56fab733e58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953460741c377b7cd8324398c7d0a4e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819f5d54705b20fb5000de95ec5eb15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd71f94a0d941301a310e8a86609a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c172d639896b62b2dc63cc127b15a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c35918ff9a96915c739b9d1bee23c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01718534cdc1ab622a08f606319248560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8168abbae874fafedbab917cb6d4714561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c88a6a8ec2640c3193256c230748e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b56260cf61681ead8241c2c3762c51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f02bc2f0d282d1c75718e00b91596b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522c5c651010f08c8332044b24fbe2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453eb18417d936a5a618123bc68a0e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604d1d6b94e745f1cb06fa50a0dc59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35c5d2bb44af619c999f764f0a147f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173994fa38458e06f210774943eac9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342429d8a52f7e4c069aecf519e7155570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaffb27b6ef7af8d4b78a80f02a53e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa365880870d4fac66b4312a87285572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e072c9548d91d332951c06631b143e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a115eb863a69f09b3d3d8e3cef0f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f5066cc4c3aaf7dc3954decc09970575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e6420deee3f58050e99fc18bc056e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaafcb0575a483ac8f68dd66d4e5af7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0962bbf4b70bbeaa3de41c6aed8a6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299837ab66bf79926c3b9c6cf1c3bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec3da5522eecbeca4fef1621fa9aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36df5046e2bd03347f25cada91017b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5a58b3bd41f3a64a23f83bb094688582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf08d3ebd327bca4388227944804d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44521abac65926c9b27fb9429aeb1051584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea784d68ce9d4515a4b3a92d3be62ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19c3f6abfe7a7a8773302996f57f97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd3932bac1dac5ddf8c37a9af58b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59771ee9002c30d64ad3f2ebf9f0490f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868f347d2225f1c471bb1d367c5d813589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f81928693b7d0b760e112cf530381590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25becde89b0ed2b0e42cda6aa7b04f1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372b408bc5db95dc7233618ee76a4d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd052e9826d5093b8094753acb1593593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626efde33d547ca0829deec566762da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff89aa7c3a741a77f89d4d4a4248077595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f571f650df88fff9996eaf6a72884b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab3aa6cf94912d91fe58618be6683597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825769d2d68b9d36586d6e6155c75557598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08591e1c30d5fca15082372957f195c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b496ccd31b477c6fcdcf16f6e072d2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083ccb38905bed201f8b6fc9179437601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f30062def8e81dd17ee6f7202dec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d68f8caa63e93811af29cd5057f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7464e14dda2b51f18580b34552378604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3b263e01a0c0450c720625cee558e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b1ce1ab8914cda2a4ae7067eb44e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab461ebf29d99047d0dab2c95c0f484e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517bd83c29f8fd400ee20ca2f5f38b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d6bfa00ead2428b2b1c2a43a4da09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936d3aab40e870352763e55dc36c178610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77194d0b92a0bc01360eba0bbd5825611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d55f24149855e1b4f5b150d41eec9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc29755b92f99fb3eea294a0aef9c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6cea76b38d31a50a7729a3ed19bd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851032d3c0ad19114f92e7a0188f1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41becca944081f27410bd60942a8c547616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c11faefef043fe565f2b2364ad01c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9625b1c1477f7091c09be6356f58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7697b5fae4929efacf6269113bcb6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc8dc4fc6b1830e77d9be63457033620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509572604d3de24fde11b9a23fec14c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ef5f424c1a06e28d2d28e32b51d8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7fd5db471e85714d6e3ef50a8e104623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d38a393d08e40f81becd8f700fb2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8876038afdec1baca20035df50392625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1659cb50a56094796831b252615737626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38633b0d6f8d5fd9b0ee783b3c974627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b795168bfb698defc65add1d51b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd86fc9e746c6e84cb41f405c28983629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0f9f05c09bc545a6372fe3082f269630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3ef14f90674ebd837a5ca95734f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49b32bb0c6f54951f7f6c07e6749ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0affe02a428624daa7d64de0f211633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8b3525d57f6ae511fb11f83a2d2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a358ede6cc78b444832556d7de910635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61057d2f311142e6225c133254712e37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27fdce2ef2e0220810ab3a10a2422e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0865127d2a760997f99bfabc1384af8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f0d9107fba5a65dc9f35984f36b9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3260a194f76a8931a513cc672e76e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08179d6f82a0bd1fc8c6a055e9dcb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8c8aab781c4b04414d6b9c1686be3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b10fe126b7f278982602a4152cac4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e22a0c4bd7fb43accebf91737a51f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec7711d7982076fcea05e6d722ff4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc42c0c843126d8c7997e76b6ee80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68076c695a03b5ef9196fd6f9edd0c65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3391aad38fd0433b37ca742741975f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92635268a3768621bff86f67670092649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f490a74fe8d9bdfeab880645cd1f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783962177525d32ba13585282ab4e1f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d26e775c775a0c14fc64dcf1f1da3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bba0ac6fbfbe2cafa86fdd4a95e43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6364bcbeba7efd738abea7bd41ddb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fac0c8cf803713eab96989615ccde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d858849aa1e34fe9ce40cd6efaf82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5af345010329b80c267b98028db8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c6b9bb6cc1fa6e16d7a2818ccfb99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68de3a0a9432fcdd6e411678d20f76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113556869491a2c2745e6c3d0b89f88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130688e4a437e615a565f65032f8b2e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dad1a1c7943044e6997c420d29bdb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16306f037df2a2dc91c115ff66329fec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9294b74dff92997d0ccbd431def2a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6383aee20493f4fef49528011d6f1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a9f18e6cc582071c886a2373e2fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbd336ca5eebbf6bad858d5735a61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58406400b71c5d90e8f71185b1049d92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40cf0e77287ff65217310d1b90cae6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07902db7c98f867a83ecad52899bee7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b2540f228ea1de3a1b95b6737534671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4ae672a4c96b3016908c59599f19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad1241e0b669019ed606f0e7ce35c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481431a7cf6168079b4f018e33efd96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f53234103f506399e0c31b2a2e8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e008b71ef6ae8b5508e40e222b270d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35e1b661399ab95555a0a3e01ec15f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6ad992ec1aa199d799c3bbe012153678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2510e5d050743c4595eb86cfddb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d01001a762676f240da4cdfd4785c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa67f9e24a6ec8c08093f0f04b39f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad3fde653c819776c3aa216a561a54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f86f9017bc5ca3b49f6a8b22753d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1bc4b1b798a51a9a5d9d7fafe6637684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a6228290ecb39dbf64de77f692517685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0b736731c56de234dc0b1e223cd6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b94b714f5fd1d782ffa460055d1e29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b2de0d0a68ac0063b32a08d6e4f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50953da1b6c07f21c68ca772b0a40813689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee7cdc3ffc832f64770061ec33fc80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a185b527b2918a91f8183b9b49c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e377f9da52a3f5c349c1ce7257822692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3bbf34c3d1e3cde07bf62d450851693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30b249c31136c806cfc915c64a65b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d550f897637ff04ecda7326a212e76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32df9f824c0089c06f181491836401a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd339bed0cdc3ddb7823a53c51b9d91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e26ff204e62ba06a3909b9dade2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea2b2fddac8384a8611a1755e30b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd7a24d1ce9e82255ca4c8a36a2ab3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f138e9ad84b24febcb2f456a3f9137701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1db81eca31024e3d318da32ede239702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a829a3e4721836beeab89668bbca99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015407182226cdb650cd1ec571ab3cbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6e2bd522a6f55c527a4a460d8826e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6613fd6a12d25e4f086e1f8f0fc5000706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481b9122e466b2cd848ac78e5fc2a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bbfb308617e0a405af60316779cdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6c0c75b905ec243ef99460138b14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc3512fd434b08b27d51772d80d89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a965e9af24bab0e49325eafb2fe54e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3c13dbdb6c739a26c13b8c1575f96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7c4ff7954045d32a35cfee294327a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1694cd52a62415c78db2cef46fb3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72542014c1bbb6c1826ddf3ca1b2d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab735ab84c4e4ed3f2084069333a026716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd558d374db73698b4dce1b8a03b5aff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc2190dc2c8a93560fe8e914caf0ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018ab1b1dc8a54ebc701bed54829d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc742f1f2806157732dad5f7eb319720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ed7b23772802a68be34b6dbc1e64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcb167c2041e3361e1b9c2a195244f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772f1c520efb07312e309f5e15d4e5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f39b565d0048f0d9fdda2a3f529bf1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1301d967a3d789d056dc9c819c31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a500e4257df02510b2fdfc109c6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f9915f4cfd795e3ea683e49754c99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5574c16c8dd16a256de2bc8f9b11d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf952ea1105c726803e7ec2735eee8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b86d823f4e01315c701ed35fa3aa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95055adaa4936fcfc5a77ea61dbe9764731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14a3cac4df7cdd078a45c740f388b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f0eaa753abf5e700ae4447f4352be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad376d2d7a7ee8c24d79d87ddb1490734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6dac47c2d1818806b9f00314c3a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83c951c175b9fb558c0922dfb8eb13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a3b8d34a0264410c2a9a7ee5ff73a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c7d3edea94ea6d79e9090d1983d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa61691d8b57d5cc0083d17155ec2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219daa919a8174d9afdd5df4a5d6621740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65b2cf608c3b7b94194a3b666282a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae5d2e656f8b9809431e4ed1c09126742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d6b0a4cf0232e2000cf994dd9ef09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddc644eb61ee82a22661952435afd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7a66d07b124b026eeb59d88870e0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d7cf69744d06440c93d752ceef926746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc2a4a62b878f0e83db877df74cb27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca886c15f45d9fc47cbb1eb7f1d16d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa4ed4a96dfeedbc0df209793efef0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019de4ce98a0ecabd2ebead53aa6a33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc21e4c41c6bc03d78e35357d486b5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cfeb89e0a070c29a5426e463b2450752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb58e5e87797f3ec72062fb4f61e64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8252ed16529e6b426b9752fcfba05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8239e63ce322b18216deceeb26070755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f5cd43c82f700fcecf1acc6ea582a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bcac385786984522335e2295e8940757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab8ad0b7f78269ffe9812d4213e65e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115486933e87e6a12e43d346c65bb57f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>