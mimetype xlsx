--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2271b2a7dcf9ea7f710ccddbe209081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee3f2c8a355e1ba197dbdd2900da1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2bea43b100ac63d0b994f25afb5523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711056a26eba27784fdd50937f73b234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bfa49cf6961567137efb2025dcf675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67a275fa41b5ebe9134dabb8f6a9196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17835540555180d006522fc240d7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882fe08807bf05404a4f11276fd71da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083f5246eb093cfc332a32505a87a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21490175486a3e6b2a0594e3f7affc5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c7c1ca321b6fe067355dd53a431fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26fbdf90b0c9541ae87d73aaa9760012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4afec2450429c1aa0a25b4b6636e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd2aa8cad9297c954692ee5906ea314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d253a91def3a60f102445aecda89dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2e4acc1fa2776fa78f21443894a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce92469cdc0a2c9b0743bced90fa0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d4fc37cb1bbecf4e2d8124ee2f6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ec10522f48dc3d0b426041fdd11019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f78925150965e57bb7d66e26568ad320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04b8433659ec008fd1fc35cac0d25621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40368ab738f622a8173f16b276e9d6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f63e01a3e04cd0c3c6d3432d8d1b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac12b5b450952bf3b3cb475a0e00be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e11143416a93b3e83d17a8e2e5c2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fbeb8edb21f98bfd8c848a62026c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b010dc26e310bdd236a919a8397ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abb427687cddeb50f430526c9bc97c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5f38fed1a1c86fc288c942a5bb1d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc21252a5d8742b5fd57ced6d79be5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634a9cf9453c7740b4ab781867fa8ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b8df21321709e0ff4d8168f319dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e1c14bdef01e86215408f4c67f1b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104066bd19da9affc6d464a6f9877b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b26e7ad79712a6dace428c0a5b66c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2faa2e44f297bbe370cb310485446d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9254c220d9a84bf060ddc189deae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e159161fc81af283f71fec2ff8f0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6170b1e1879afba94dba3e4032a9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3224355cdce845e9a6cea2c23c9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e291e700ac7c59d6e8e23c97a8204141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3d35d0185635a54727d1f98dbaa4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f40a5305ea08dbac05a3592742f4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a097286339e07c35d64b0dac27fd97f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244581eba9e4d7fac31b229f154a1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8432f9ab947d38ac5239edf9e9f60946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569ef409d6556a49968d75a81fbde0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd375196af238389f38646c6a2d6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9755118906b0dacdc850a4b7f18fee449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb33938e326dfb9a755bfc50a3aea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec27955abc8fd3d01942568e6319f6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a910f7123799e7baafe7e3305688e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff226ecbbbb494303bc431a5a0fc2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215808159ec3e85687bb9e0f0a9d242e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a571bebfc60596351bafed7108af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19032d4988dcbc5bff9609963a0dcb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930011b06cb8b196ac55b47806bbe59857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee568441b8834acc5c92801ae7da5b3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce946f77412d118c3f82b1ce054de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a943f686aa66033593e262fea60c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019cd9512340023185be285b381075f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c7c923bfb19776d25039d98d6fd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d655ff1ba07fc1dbbc1f304570c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68012ef69f56572d843360b188fd6c8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec150635d85a2671a26b9eb8128bbb8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c0aea217f5596f3a87cd705f3f12a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06f45c2894cf3aa1bc0caf6bf2e6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495514df923c30f18cd14aafea664768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb83f8fea9fc9cc89e8d11b84df402369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106fae02bd7d09e4df5619129a1d6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad210b44a26ccf0408f57c862bf495ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433dd3a864b148c251417e4c42bab1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47f57c91264c0f8f2af4dbe1b428c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b41ed69f8803aae642f79dfa1c54374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993ac1c1c2e1a05d4df9ec8b4ee047f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5795cb90f6d331d3ae6f55baf3fa1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868096f744c2b1aaeadcffbaed21ce777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d578e0b9153299226af70a3d4080778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdccb93947b2c592f74a958e3ae49179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615399fe1dfc2241a81cc0c0ca8b9f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e331f899c4840760efa3605f2d695981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ddec86243e299416605c3d26704e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1002c7bef2f0308ff317b57a5f539c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2adfe808f5ee0555c7ec29412f60b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab6adca0d06211f3f1eda98d484ea585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e05615ec54ffbe12d7e7ba45f1a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a25c4491ef3d8307e11354a797d2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935df63dbf1a45dbf246efe0d26a932288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb26aced0364fcd0e3f891ea967ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea03104503b073c29cde5b491d7a99790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da486157408ab15377a585bbd49bd2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9eecfdcd6d8ecd082fa48be9bdb1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62141c167b9ba51822501c5925a5188593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc5ea97b19cfe63414d6c30d52d48d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e740e6b2b066d864f6fd031760c70a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82481a87a4e16930781fe5dce252e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73071ea5628ade00ffc2f3b8673fe3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec0706e62e4de1965116684664fd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89c77358c8b497c696934cf4f5bad699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8779e759fb5f579969046ba438c73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3d9c9bff81d3368b4c24210fc7677101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c46ceceae4831063465e8aba7a88a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed41de9c9f068f5e349c219eb898ecf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f289d92d5108cc7f84e6cb64d335b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b69bbf43752c553d483892633a0b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb737535f789b10e1b2501f38bb5cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4a85278cd39c224491b38f5bc6848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b501a88959a2f4ef695169bd31a5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02099816290250eacd2095f5c9ff6d42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db881bfddbfc94e74b76ec9c984697f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde986b1a688da91470e24f5d987f0e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04e10c9f0abaff67271c1fa9c94a36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f796d247e7d99b5eeaa81458e2d6b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4ac1b885bfa7eb58c987d6658fbf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f864103c5f3fda741933c6402faf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6248cc375cecf8bf703d3d27f24a4e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3bd441189e175f09bf50195adfd13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9d93f7f101b8028adb0134158349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb4eac4db77ad6480714c3520e5e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634fc53f73674f1d999efdb56663d89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff6baa0eee3a6f18c6b384af440d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62d8c527918973a283d9638d2d9180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf691b7e570f4b96042a8d6473e042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e9a98c0b7cf91092cff529312f8fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1766ca21e826e6a94b95261cb9ba2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f170fa5db5b7b32dc0519c5873b608126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5099b87a7f9f26308b328742a5c351127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5e0e00f2b637549064906657c2a80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907d5ceb529abda8ec40804242ee34a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff791ffff018b03ab2dea5320baaf6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd12741080f667b6c6c80711737ed7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014175f6408515bb81066edd4fdfc62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787604af613f4a145187142f0e29072133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873557770c9ae454991bedc338df87f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5121a1f2f896fc3de11afc979678d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19658f82f6d3bbc2f0c54f32d739e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a8718741dadd7aebfd3740a01dd64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7ed95379e8792a2b3316011c7af4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5c9e95433bb44cb221901a4939473139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a7d7b4bb431a9e118d96c29ef903140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323ea436a1d8c2e9c65936a541470f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89238a6103a1de26df67ade57061ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe2013fc25ee87deae3ec376ccbc7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b802870640ff4720b8589e9926c331144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461696473a1f4d8338063bdf4070571c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cfbe5a3302e00a412b603ce2e5cdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadcce39ff40b2dfdb783af0fbc1705147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2337839cc8a3093943ab8338159a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18a3fabb8a55125ee4358e8bc7fe06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54105e416bff24feb9de0f7d38909355150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68446db701628010746c8f876bd3edb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb498e709a6cb13c2b184cf65e3035152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfa3e1643a939901c0e3a68c82fc39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b06d4c2eaabfde82f48649f1587e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbdabd4602c6ad01c88bcf51feced7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72b697f706a066556a7e550a1be374156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0c59bde7e2b01f8fea9513a450a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42717f5bb4ceb176191711be61b243b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808908e78302dee965429c8cac9283159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987259c29768ad334f13e030a52ea897160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880d71cadbc70a277d4e1d9c122003161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001631485940c20e419c06c641bcb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85785c6c6f0341147948879e63cb0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb30e32563154ce812e19ed612da51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e7691b6b7a454f3a0edd527aaab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2122bb33ca0e8ac674f3007ad196295166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5031e7aacee2cb60d67029d6babc05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aba5b6242df384ee0958ec4f148d77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9b82b056239a0bc41fbe80cb43945169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89432ffdfefe830f64cdeb526cc2eb6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83ff196bf4c07ef1ebc7782f66a8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286e9a480edd321dd67a07ea4d58cb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf52dfc1a1b5842576edded8bf86e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8e6dc39de1aeafab0a99499d3d14d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f398de5810dfb9c08a23dce60b5ba1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845cf9dcac37a0b7d2d7372097c83ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753478ffbe295d69aaf77519f0a7a655177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffd54fd03bd961a281272b1845f71f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591bfb5b859eeffbea9557996fd4247179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02119dfb4c9477d3d32ec485042eb6df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb04ad5c3c331170fbf9e8640faf5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d193b67fc536da9216a01614787699182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e678175b6cfe5e748665005edf496183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16227bec88f4360c3e59866af9e5907184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a27593c5b73d306d5c71e1c369cc15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8673eb118d52d3c97b65811ba53516186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec732af2b9933c2e3c46adf15198f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670258a2d4b85616324458c2ce5003f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927eb7ff4b9db2d99ed8bea2eba92e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9671601a4086b5661ec44d168d186190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c8a43dff222805a0ab88f86cc16f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1c6bacadba6a0da81417afa1265a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e333a8c7d8c467989629cab15a29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f5c17992cbe13c6cc05e94c75d234194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71efdb57d8d227d9673789c1c1586195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04059002ae829096cf26bea961a26e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0d1cc99abb2097c64ac36d8fa013197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43215506128dcf5dfd65c9fb56a6d7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba500338caafb47d64064919400c0889199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc483373323c8612c1ea4012d6aa83c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76421c651e23a1cdafa9026b6dbb8329201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac07e4f552c70e523100821cc0a766a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172681d82860f7e6b13a98ddea54c17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f49963014c5d6cf22b0b37c9c18c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa2bb7a764694eacb2b8950d5256dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c526c53d7ef770f262eec613729a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52442a1d9b6a2dd3aaf5e381c7995871207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c550340be68eee86394e74460c1431208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b954b79df39991a8ec679248c5c458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158640ffaa983c6d6c4c84fa8f0a550f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe2708aa487108e68c5f215511e2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9e8c66cdf6186e34219bab3148896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554facfff2124589373500222795cc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b6d5e76aa25d3447d97efab20bb05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fa103d924602819abf90156424516215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff2d9584defdfea798829c3802607216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09c03b446f9ef937e2996d9debd0c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df43a3fc9f18739314a1c16c86e17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c7374644d895c4a009867115312c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2114be17c1fab4201f8e084105d38d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5de65ddbd590c015bd8a04c19e14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b55fd0e1326179286f15b0173ebb70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a96b7f78ddf3c73aa8017929cb1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea506cbec0294c70a1dea380649dc494224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f197d62686c1435a4f6746321d4168225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd365c4b0273a3a9a45a37b15a9677226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247004b674ed5da85c9e9658b49f619227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f640789a4beed75afa6ecfebf79315228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326491310b265c0f11e133501a27fa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598032595e76bc92b26bd9a0f0f8e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb757945eafaa990f8a46464cae7725e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7096d6aa2c6a08dbc6cf88edcd62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ec479939adfe2156b85b375f50991233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64ca24b2ecf94d43b649e2c9b9d983234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181a84cd3bfe18e6b112ffc56e0624235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c789a115ef9efb6cac97700c26a889236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65b5665c06d2e4d3a6b3566b24a789237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1ebc99b15d7c73f26b23b7fc1ecc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743e330cd54e09c281ad78a2c34950239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958effe8be00117f26cbe912a953dea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ed5491b31c2003bb35ebc58463537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781371ff44356910eaa7709370c87888242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06fed96631b8933e6faa71ffbeb652243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53809bc7e5113042e20c115cf271b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8703bc038e8f2d32bf646199a48f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf35fb27e8ae76f225e6ad0477412d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b54296c83a51ef277bec90da9148247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360638d18162e8077591f147b2af3588248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a89c5fb59f387c2beadad698632a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028404d3bcf78c1f0cd50d527f222b81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530ccad8deebe5ec732f0c07333f87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb268f39909174802da838da3d587252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e8a6b33d44b48b08e9f1e6feb83c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab08a84c56b26796e6abc27493063254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e24086332f1697096116af6c1a5bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b93f81b922c9094c26c5ddd3627dba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5d5bc925c0dcf2264a9dcd4904516257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211001a56f71a6fb60f1522ec24e0eab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a878320ab126deaf32c6011d4ff5cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3a8fdbb1534ebeaa71bfdb3855727260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b35befdabbcd7adf145ca5694457261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d288e4037572ed74192aa01ca017262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8428067d79a6fb822ab7c28c43f3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59409946442ff5a20d5edf320305ce86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef50de662f66cab8f9e8abdec638fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ee4404ecc7b4d5485ee8a2a33f604266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d1dadc2ff28864090bebc14adc9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52ba6507b321bab080c2e6841cda4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f4091abff7cdcd9fdfc50696ab1cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8b26557f35c4ec5db8bf253261a85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd8a55c53c935227262eb8e6b5379271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674711cafd817e2ee43a3cef2a2dca6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f8f9f97094c52958df20652ae8194273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2427a5fb92594ada61ea4daff802d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26620b59afbf96155621e48a616f11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e8c01f30cc6a8223ae5e675373588276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799543cf8b6a4ee5fd5abbe3d2a28c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed0df528cc7a2bf29c85a61eb626c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1d6635026a099643d3574a946eed2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e07b7d4312ac939f5592f0ce29572b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8a2820df4e460ef4c00bd820f5b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf033426486fc90b068fd529ef266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49198f167ed47c82a19eb7727d4af5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbcf02aca7a4e7b9988346fd01213f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c90c3df6c65308448bed792f3e4bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea0be66ed2bd1abfb245117e0c10e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc1036ee5a620845f490b902e06a4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941d257323da982d785e7f07b0b2da8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2ea255711d9f575555ae2b44d13bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e681905f32c66ab17c3e2d9233793af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586376a2795888d3e3ce19234f3daff0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda255d561cf7d95c39aee593aa3329f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a891b147ae6974014d3d70dd6f19a89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79e0816631a33192776e1687298c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74067615bbd614d10b75f2cd4b18176295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96109fe9d8b88acaba9315cad646fc9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef628fdd0d6829ccc79c38828e35d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e4c09a84efb8f6c287bdb143655d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a4da99c307cf9c6741271319a3b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc60361fd87bf0114e6b8ada70e0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e823ee9f6d9e8f26d97d1f7b4ff391301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875a2591d403b749856219bd9c6010302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee867a038b6305076d88b8032ad155303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94159335461126af150e520c0401c96e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b2967d71c226c6e40a6f2c100fc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c895ca9cc06d88bd884bb1028bcd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82617f9f6a7a770e63fbcae7d47943307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ad6dbe4cf66f3538862b56cb354d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc7579a7046fe3ec3c50eb8df206e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25793407d285891157a68ea70d04a05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ca9b529d13a7c1ded329423d8f3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b5374191d558ade2786f76abddc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56730b362b8776ec658d14a5a123b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164b18134a8ee32fa4a3d72783b3d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c631403f5097e662875adc12090ccc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92fb1b8760cd2ecd48915c168212ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf22098050a53821aa24f154b3d5d57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d41faff4934411c54dba3e63f7fb9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecaf566b6a0b75f94eb0ef414c7d19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658bc259af8d460bdb191752484f00b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a164ae80af483cdbf7c393a7828e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fd47da1f5d15a57b3ef5f6d634b3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef06e40d443635c4b57f6c4fba094a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af81ebc86ccfffb3eaa6cd11acfbfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df792107b407c19f6f6b134498fe3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9d606e8632e6f4484c69774bc4c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f48ecc242532754ed6b2294a6fc7ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531d01d1872aecc8f38692071418d8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c27125cb9d56dfc7eef6080d0dd59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac64a81d665ba4bcf0f718a9029f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca5dac4ca4cc80caec36c9cbbe63d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d01ca81c5b03963d29a455849bb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32830e21cf6f5fe73dab77a93a205333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6e7cbbf876bd7a2ff74b9beed0943334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a377dc370a87555815f0cf76a2331b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c860c27f149b5c9b768cf2b21cbf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ae413a282eb8e323cb10b4bce3d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855437b0b1a04566e5881badcae50ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92577950525de4725befcda3633d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63a34e553df63920ecbc872fcbe00e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9538f198bfbdcf2c73da5bd0868ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e63c0c0bbd264b75945562d6dd0f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b57199688b733f85c61668ac67be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8bf9fcf5bdf7139e5a8129c74706344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e9efb547ed8f06a9abecb983340a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b526ce359300e57c1949d7fc9084346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97ea21a3e07d74a6be648003192110347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930a57735aed35bcace55cfac0b5b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38366941cb7d5b9e84ad750d14c7a5f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9bf7087a3dbb2a72557e9eab5579a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd03f61db18d4deda037ca08bda28d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87aa2ca496c2f513e738e34e8e9c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda96af2acd963444a94304c3f5f778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484602758134c481ec2b7d41fe788de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba370a9ff6f215cd92dd3a6f393ff05a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83891f60c20aa44c36f0f431eafaf5d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757cc5473ea6287d1a918ebe12168c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc21c006965da79ef0a1becea9048358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542a3d8095c5fcbe20c64db89c9af76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48308f0bb23df93a978c61be8cf899e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201eff9dda72c464597ebb06f417a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d7371f85ee8e5b48d4f8660bc4b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8daca3fa3b2bfad62a4e3aa6620d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91993b3b2620b2681a4deadf1885cd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7f36d59efc9065fcaf966e1cd449365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8854829cdaae956dd4f4d6e4ba49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed28752bdf425ae116555f66dd51e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6ed88c007053b531a94c6d844095c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2c3797d5e08f1614745afa916d28a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5489cb22b5b6b3c2f42949575b6ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51940527fb3270c3eb7739b21e0ffa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090383f872efe792de28a0cf304f822372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3878977243e9025fc7ae643e6f72694373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77451ec20bfb51bba37b6057e672b95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e7a6a0fdd49d497ac0a4653aaba93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9fdc116334c072d5b54efe5b3fb59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657becd195887c1a3cf5cb4ba01cfb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a41fbc4e57d6ccef8767032b2ab64f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3b37ff7ca1041f3f250640ed7940379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4efaa0f09e370a1c9d2d514adfc75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b8d4917c5e5d51e9812e8afa89fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997bb5d80a22df222ca0ca029a3bf79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a198208089dfab55a875b484875ce8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78123a6651d25de3262c25acc79eab61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c63b6c53ffb037bbd5ba6f4ea95fc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff3ea4295db5400b43d752e82ac6fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c415704517d21eeae61a2c083972dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d0ec18d1217a85e8d6250d8dcd33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266c3620559dbfaf1bfbad5d331580389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d8d7e501a79b7db6bebeea59e998390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad97d7955e6a41ff8b21e2bbae1f71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf927cadaccd47a8e70d08f0c101b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dbf98e5b70dbbe7a5cc6a4d1ac5bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d8816ab02c34a0a6f1292f4f3b7c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf842fda9dbf25d3c8db90bd25633b94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4f1ace834294e199d7d91b736c608396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d89c87b6f3e7da66162a3a3263027f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cbd2ef10a6b4fe5ab3e38feccfbe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a1c8249c2615232dd29b75161c282399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b2468db3415629bdc8878627e95a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b390b8c190bd175f725370a8a64f9fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73b473d6f29b84219b9e3124dbb6ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce621ab9027ea0af963d7f7110efb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e7c71535de443a01594b93acbbc4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e34460655fb33eb2eceeee0e252c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550173a1ce57ba24275bd8a38d5b4a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353831a0fe524f10b06019e18da5256407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182a2024c6fb9fd76d8dd2d7d5a2c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d9ab9ad517abf52a573b424b8ba4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40541e2024748982d1ee8da25de356c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf7f1de6013f97d9c0721a3969a9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0dd7346ca41e9093972f1bff5c1a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52499102fd551e058e5fdd896960a1da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722f4f1a35f0da6f8655604aa017d1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04666355540f8b56e8d1c8969ee1d8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b2c32a879b57dbd7aaa9e860350f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195671ed0b45d4224da57269e11ca73b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a8cdd7085bd82c8a74c4fb4be17f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570482e527706be0b9e3121b57cdc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4163678b988f7db5e8e9bbc628818420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dba204e3eceb4b79dd965b4d0be371421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea656f54881c0f93b553835f5835e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b2c79e2c02c14d7b36888b9d48ffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa793349a6bc979692c0de24cdd209424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7281efb8186a889b3eb8bdb04ce9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e675f2c18d9a22ad3b23650ba209c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13e8982435e7258a965b928b24745427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a313ebf0f1edac6002a676dd5025b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c5e3c2ed26b7ccac2bdf51aa0d2b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef96c309153418eb96a8477c3297ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21432331c37f21531018c5a4fec9bbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f02d67f2d90defdecf592df1482a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44447c9bfd12a012e68f6170989f054d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0e7c492c627f356c3f3cc8548a72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc5c14197325747f43b381af721ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244baec9f87e6bc35d0cc56b0ae5df2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c44314590a5f59c5c807e94ffc18d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15635a49e6850aa09d0760e31ef941e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac8aca4060cf9b7573446e03d7a2e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ee91728c9057b1211ffce2700b442440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd380ff8195c3efe69188fe41055adc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff248dd24057aa07c258649c3e79ec51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81352a66a11104fe6644e4dcb0f5810b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bb9de7c682b8d7df4a671583fa8e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb69778d1cf340ef10a16a767da61a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a90894b51edc15bd847847ed7a4c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c898170da6316a759e7b56dbe55bba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8c7a24eba32c2370b5deb75678183448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba5f5760b22c62132a8c8f50aeb02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e703c55ad7086ace3031d56f1e10c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fa377fefcba3f3fe54f5596392838451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16ca63346b5d4e831b8ecdaa46f6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961e8798dff1b3d3645b53c199e72e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e15d95c0055f29c6a77e191c3f319454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890bc7145a237ce304a948a03e87775455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84f5fc4cdfea21b5f36e476bebeef5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd06ddd3f3cd3351b66d21f08d0ba7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927733d78a1050f8284cb7be334a0ed1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18232ef675a8b1ded61225600f0a104459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85874df474e660bea98dd43a5669213460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594083d72c25967369954f325a9c752c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2443e9b4b9076db25203fbd5e5062462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e76308f2c8500091c7dcf6c34e317463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631cc699e459720d925048d5ac84f23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90beec7fa579fcf32b8e12ca6b6067465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ce20e6098e99d98f7a680609aed5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1814978051c6986cb724cd7d8fdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac562f3c1b6edff2e1661b24fb80f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71fcd2f4f85ed0bee8f1f81c851946469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03341578a8f0dafd6e52ef3f25472f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e5b2eccf0fa2d56c5cdcf869bac78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737cc3c4e64872a3efc09aa93340069472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43121ce0c1072f43b6b2a736f3120d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf6853d83f6e8e46ef30cac881f8c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd640c83447ae40f60338a3aa892f670475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7934f1ff3bd115bbb4373f539d325d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8cd1f6d2eb812cfb3185b0d20c216477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d986000eaa64b8bef546cc2193197478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc91cf709e263bbea8b2f02b53d3c19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff7c91fd87641cf6067c018b7706e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0465b18b7416037c5a08b8ff3725481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e0c8bd3d0cb9df41d3471b71fde3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0aa405ca73e47fb5daeaee6431c4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd7e0b0051bb171725f2502d602637484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f97c93bb40d6372c1e3a60a6c2d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e27aa1447b020643c88a920ff08f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b3c77c0918f61f3af53612e32f35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdad305b5b1cc19cc3bd4b60527a156488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441e41f5f563f5c727652e56c64b07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cf33c883b725985eded868f6aec5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda423abf61a6425e9eb5e7a98060be3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3d80031624543e333427a1ee41c24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f8546927311c303de7edf91756cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df58b889af061534f2a2d874cc2407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f455086d3d5c64cc51c678751909667495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e3cb0bcabbaac0ee232e5da235ae9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21c5f60eb3a8f2d9741518d3966745497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d49d970ddcb13424b3ed1db3b1d81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f9ab1a12893fffc54a542d1179c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a895bd9f91a7f97d01238cc53450d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c169844dfe5d935f7f74ff8f382e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c75759289858a97b0d943a1cbb627502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1a950774f54a326e1dcba5d975489503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b3c738ea165b327ea7a1e0c876c10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b075898fe70664d292fca43c5d480505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a1e48913342b0fc96c2d9a285f92b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f31481a960a6a5409f6afe02437eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a2e794da9cfb87b53f6bed49f0cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491d89e79a1c1e046540178748097e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c27180f19055778845c81488a8d24a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f52bb2b2ea8c817f9d9c34c07ff324511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4746675d3e2491faa30f27362e2df1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b18c986c47b1d0fb64b92fdfcd709513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74546e5602198c893277b4deaeceef0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3cdc19335aabcf777a69c23b03b5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc652705b6434e71fea77abb9d6d0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9550b5757fd1f83e24638bfc2248517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e39e1465c8dbb11235e52acec56322518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc67809d085ee60fc6dc140861709519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98599c6fa0b7ec2e2aec1236ccafb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13766e4b423075f4404b636cceca7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bff36d930b31df1b64fc87a4d58b86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d507e81119014bb2e993a0071dc2179523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9add7df89f33b2531bd8cff55328737524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f6f7f99f42f1fffef670580830b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e6985beed91deb9d9725d7e0e20cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593bd01c6ff9b790351f5efa36f7311527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a564b0b461d81d7e935ca17a432250d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73462f2e45344d91bd3983dd7d92d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0360baeb793fa0d4bfc8b7907f1ade530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961231135667f5a7bda1419a341dddee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240d915dbf7236fcfe93a7709ae4db3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c803fc3578d979520e26f7cba8837533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039199309f1e46ef4b339b61de077d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2601bcb6b9cc9cb2464e97cba35f6b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159ff52d6ec5a9ae9cfe22185a2ad3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff76b0f5577516b551ec54ed008b9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b9ac5d3dff2d15a6fdae5744d054538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313214035e3a16489930477bca560897539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e97c477d8a7162fcc9ee452f32c95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886ba17f7cd4212a4e3421ef538844541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef40ead6b58ce0447e343ee010c8a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbc502ed00b78aa284d41621f69859543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea9d3c4867dbd0ffc3c034f4627e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb19da8b56b7adb69ce08e364d2968545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c12052b65fc0e8a5e9c65795dd4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bbedbed9fdcc9a5e6425cb486d1b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c70b108a6dfd83270293c4f93bf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151756e42843efcb94906f5e9aa3abe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a8406d30911764e9fc1d82eef73f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad57a9b7253235c4adf7c21ae35334e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1578ce6ece8313db7cfdce1781f59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd270517e72710b6b7390029d51b4db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3c70421d87531d60e1e950daa7ded554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0f057a668df29bf8a7c140fbeb6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066894d25353a4c653071b1f0dda7e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913b06af89e0921de0403972922f77c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dc23e2b30c72fdb44226a1aa1b18d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a61f4cfa63a117ed9b1849d5a8ce8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29dcdd17573ee58b20dde7217ae00c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8791e0cc0ba4ee91e5673fff0160e43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be62b59d1ffd634c9f16187e539f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eb019dd14d772df3533358b2edd8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff2bca57f92e84f8748721551c535564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45f0a73a24b8f520ddcfbc82091be7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e343b23104b9e0d77cb433030c243566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9646a71b11604221e01a15bbed476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb3863c85afe51343d1f89dd1ad45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74286b3d4416475a0a39eba9b400dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782a14bcd6d2a48bf200a8f8615d40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53409410e36860f89dca5f5746c57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e99915de0e4d1c7deb586402f23bb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa441205947fd74ea911c12b217103a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab30b7c3c44373d3f24be081da69da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327a03a5d4dcf85b3f7dd009b9e738a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66785940b1f20a2d55953e5a47cbbd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a564f8f14ce3551f1f05390d01581577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382344021675b370e650e74b75b184578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c198a3b36d0688bd9df5697872f3b1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af5d4e59fd1834daa4e9eda5a7e4b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d6af997a1c5ba726b0301f80a525581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328b0fd7b508b4783117f2d2483ca4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fcf77128283f638182bc3d6997257583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b3001076a021846e851188abd134584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123cf4fab27cdc3fcebeebff66f7a16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad6e5faddad32eeee5ce32642254cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f924d3117927bb4bfad0aa9b6ce2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1807c0dc488f9b92905b016358cf03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f8bee9e874fd5c01ddae526198d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3bb1dbcf43c563c6cbe1ce8093d2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c518d72693fa749611f25150c51d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ca4f94288f5ac61c01408726a457592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6d43b532ef71b5f70bcd924bd5b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3492279d717f9eff2fba98588e47455594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ca2baad6d92a3f9d8a6f735ae2e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb640e0f52e1e16d1b823de19f685ae8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6845f792b3310df3130a56185fb8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ec0b01b5a0835e1f7e759773454a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a7b8e2b318c4b29b5e0d898c9b79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b7a4f1e11c7ccc8e43b472bfa28e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8625c6c69858eee10c51b4fac122a55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6e59eec4ea13b5368f2850f621372602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bbf4e10fa381efbbfb868d0b92588603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968825f70310d22ee0235e779b77c4d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246d95753adbf32f745b07fe3c055c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a20bf405adda42ff4c3167612aea3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679d1ab882106a67bd15f7113b8495607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672620a636d0363b18f1124fa94c2a1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a021faf86177a4e433ede7b7a1ca264609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4237fc69081bd3dea6632efc317758610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ba10e4859caa89a5741122a6ce5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d7756c1279764de1da75eb6cdd32a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99dc84883668db7a3fca492123aa38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c17f37393595a8e16932e202d33eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e518c1aebd59997ebd975af4b7c29f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e9e0ba92c98fdf79e9fbf7853e91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266807fccfb310b8f86b70ae0e3a95e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdeba1df9f3f6511f8053af8b478fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94356d6a08d321175cee9ba8e7adb45e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802caa777186bbcf2e4a00dfc693f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0033d7e0f60deb365ddfff6878c8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0ebba403f9db1433f9d502646338622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5ebdb4844ecb85c435f122af4f969623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e398542d4155d530663ce75f205b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee6d4bfc01fbd5e96d5d26ceb4dca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737e2e557b8cd54fb1c6f3e7b2d6ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593be3d32f0dceb213433e2dba9136d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf9102763f49a187dac0cee3e2e231628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee7f8e9997ae1ad01ea2231a35de07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f666b42690b37dcad33cf1e79f07e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f64a902102ca984f57e82015bccd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcff894d0fb6afc8ed29ba56f37ead7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4f99c92c060250c64c9cc3e52dbba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87033f397146ce3303e45e1c1b7649a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51de27f7057f65726fa3dfe4716a8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d617978564b6615aae821cf9d45ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb34467ad35068a43e3a5e135baf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464281a42401aab2cdd93b3602ce196638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88b52227a3edbb4c6f4f03d4771c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de27eaceb4a4517d0689872e68c47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd55e9f0b59f68cc2d463cf7b0d3b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3e8ca044c68db6656e5a4e40ecc1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f5a3b2c2176104984320cb57b742643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54bb31471a9377b7b4f17834ec8913644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab42d54cb55aaf12b2303171b18cb6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13363f638c8620b3a54862b3a9ac5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51108f9d5702466be1c75be9942167ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007ea1cf7f4b8e4053b548abc0b5765648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03683ad4d6e895a6e57f451ad805f34a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0904be60c580edd002089eaee51a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffd9c20ce1d6c75922db4f0928823651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc33ee8c7c7c8a8afed1983dfd72af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e954f0a0f12cf499ade94e0dfc280653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a691ce3cbcd81834bb6cde4457c09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee904f11941d97bea08e60162105bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b83c22a2a83b0c8723abeeaed657e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d156a3fcbae104ade36eda511c8aec4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd0ddfd206b06538a127b709c6808658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce5148b3d20f9770fbe6a050590ba4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b9905ea303bc5ecf53cdaca29a9e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd1bf4aedc4a552f962f1afe170f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f52e14ffaf117666c70bef6fa2e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc850627b067b59528f9d6beab8cc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e3546d76dd2a6b6bc52e16b11cb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f535f9a5c39f24d72c90e109293e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c75bc9fd7a37b5519d1e1402577146666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442682f201ba2db90de1bd54bb1e335a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920fe5e6b21c019610c8b738f47ff3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df443004d1caad58cf2326725573ce60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bdf64d9ffba430086c83b1be54043670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad27f63b74d6777b3ad755417ccd89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86edc8f3b504cfa4eb7cc8b763f8d94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c52e80324bebfb721ce768e3da3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801be7253bf348aa0b9c07316ffab5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5148c450c072592965312b9cbd794675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ff26289795639523a3491d529912676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b20ddf2d366b248de1ddd8af8f7dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713dd7306ab77c8cbd1e98f9d72d0e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed92e3fc3e67eb17973efc00aa568b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac2905106f04764c027997c04a320680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db55a374153a218aef3b3eb0778878681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ca460f15ab6cdd7c86bd696ed1e40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b217cbe7736cb645a6477f8cb998683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cb063eb45b05bf59dc7c47bd8f5d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ce21ba97be79e037b88fe1525403685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61646fa86ef5ccdaca3e5e80b59989fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c323c6b085ef527d43fa46b464fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c22d334a82fb8b0ab1d1afbd7932688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92afda7e0146b763725167c6c2651db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27febeadf7f574db53049248b3907fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b875ca5ff8a39353053b64579637f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab7a46ae79d293631d6592628210a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56895a453bba36ecfb0ade19dfb183ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad529b89c02194c6ce378e0ff03a80f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ced28db3d309a6ca5fe67ad4ae03de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce04cdaba8a615fd7aa08c6c3349bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599a87183bb4540cc93f17e2faf65c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ba61a80433e31dded6c1a23b992b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b37338db030ce580311db185e95b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a1805c3aad3cc09f6dda2fa05325700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1518c8b41404bfd1e5640f5a77640701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0576e122cd5eebe57f5044c43966150702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941312e133f9bf41d9bbef25cf6fe76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb68730fbee8a0a2046b906c86332704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d77eeb14ffcb411c48c7f443809b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84267d80d1a65647d575199fd565f4c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a59f103fb5f438b956e3b62f078df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b4903777478e821c4d9d66de8a77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ed1c9be1ddcdb1ce7086f53bfe1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e995da53c1189c4943c37a5572eb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c870dbe11e560d8acd32175cb65f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795871bada05338f24c685174d4ad2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7790b09bad1e5578ef88c650e9e077713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a639b419714fd0a0580dd40d960642b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4975754b8232d86b5de5974de607715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b3cd814124fba1fec43dc2d74f34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ea16bf0f870c1d729b2b4e529f9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11477e7dbf919d7244c38afe61c488dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c51f2ff5a952d4b7284393e6a5f4b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f77d8a15fc2f7b2dc48cff001e800e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc2f01d9192ed3477065fa086995d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe028678cca2324bcca64810a6c1f50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86da3b1c39ba5463344829f46f4e753723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b677e013aed1e1c5d07d8892b9920724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2106b04d4961807faf2dafa3ffd1b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7fede978b1d25ad32137792cc5497726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1b2b50d1af89c5f5e64f81f0176bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc7fd97dc103c0f1c5811866d7a57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0da970327253e616817a48b695bf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c1f688e8ead7ee2abd33cbf579eec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a924e9bf7e961cfa30ea5daaf152731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caeb0517ab2a6f7f5383db8b7aede5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34bf894114e21e5b211e88452fd876733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a274f926379e18ead8fde463469688734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ffdfecdefeeb136328376f792c317735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b97a42d492289fca5fb4799ce065736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530f61305d35459f519c37ad234354737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da59c2c680024eb041042bf3166582738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719747130c237cfed38eb21b8714cf1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2cb6c6d18a19dcb7f25b75d1355f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085780283b0872c12196243aacb0c2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c22f112a6a1f19f3227815a3bc9a75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255570a99029e39d08a15e2cf6caec0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd31bfde1389797fddd6b8b2a315d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f107c1d52090e9755f51d14a7f8fac8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3c474daf39202a211b7a3b5a1b2f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d0d8c6d221bd9f70c6efd0e44cce2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addddc3967d1a5a4fb85b890c5e828b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7fb71bda4d653983d36c2a8fefbf9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fe52817b10992a39856243c734fd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a0987609d02cce41a6b218b08f83c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77249251e10a740cc503887d7cc110752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065327a9f14a9bbb51c8adc3a2d1683b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f732bcaafdcdf70375f4bc61956d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da19aab5d59b1c7f3abe5cda24ecb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680138acd2fe87afd9885f29cdbfb36c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fb9980e59b73eff65ba07bda43cc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb148cc3b41bed46a4f67b7845def68f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04bf79dd0c67602bd0ddfa75404cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4cb32e6b6870326903d41cf5d9bcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaf3376b9d11db5bdad58f0d13d5272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a603c3f4f3fec2c15ce65110d605e7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3529ea220447cfe335befa1f18281e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8112cfb100e29f2ce71a5f6518e39655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec41a92781d478e4e6fe66a7e77666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af147a97784663f930a66a179a565747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e49b9da6d81f5fc65f55a536369378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357870bed29337bd5601f43d25b4fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f708de49643d68c8a39d16d8665f0b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979725b0d4e6d456a59d3829a00ab91a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3739378f73dfe754226be89608a2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc8ddf04ed4d02a8fe2ccb254a01613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f757f9e7e4797130944b062941086e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c60edc8c7546e801cd47b9af4816e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf232613bb96b18389eed79c6811b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc225d9dfe80c4ae530c98603e240d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00934086b3342f04bd36df76a3233fd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dce222884c6fa4994a79dffda481f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550beec6ed068c07ed67a0c9f446cbed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1bad231272e1a7ae7695df218c54521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d6af5a8b048c7d30f2af8797079c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10957aff525dec34d89fb8915da3a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314cec454a2a56e7de30c001d9a12ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a436ac70283c01197a77e716944f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110d62157773f5a7a1bfc4cba89b83f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5cc4f467d0dd13f0950b6c170cb9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2062e8f505d1076940c0a97dfa711428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b288202e8bf312f06de68a8f29bb6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31befe37c66ccdc859fcb1ce832341830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c677d7f2228d4b492c6736d6eb6d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3576f14c71b6239611add77cb7d3c6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c916c6ccf9cecd1e7de9264e639b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019195d1db7135a1cd314e2be6dd5f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e177c25c59d77bbc39130b06986baa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c97ec619ced218c0210745a6ccdc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4210afccbd4aefae90bee717bea5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038f65fe118f980193c7b897f4ab59638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa31050f435c7b11240e8dd2320b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6912ba5bf3e2142acf7a1f142bc28b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e97ff36f6c64b2e5c14160d6e12241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1d35642f68db9c5a938f50f7edfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b0d1793b742a4242bea77ef05e6ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0336d1c32a63019498b7c16debcf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e1a3d8e6e34c55169dac3a46441b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe062ec2d13066c1a4429d96578ff1ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab44ae34b9fd19e3b9caea0f14ba747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f2e24ca985340970363be40d71bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684787828b0de2f9f70cd1ebf85a5b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2e91173beba2a063d6ea245326a5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad31d9c1ff259ef667a7fad9bf42fef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13311813483e24953d79c9ea392251a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5947aaf79969f3b98d94916f155653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673489536c81a274445db5d3bb5d1dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a457c398552a6dbace04466543b64ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882cffb17a75e5a0ac94dc8ae2e272256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c50645f276bb08d192e3ed442a765d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e857a896ce45cf06a2f7b4f0dce240358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc49cb3542db55bb8186ee9edcec7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1780adedcb37242c488269ba345560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dee19ed8c64fb2fabe2267df699b9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dce6bce5fbfdbe53db7751f2a32ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7726a655cd667bb4c42ea3e33860f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7ed3840ccbdee2d07d0dc0a7b9ae964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1182bfe85ad6963887abd249b4e1c4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6821b72bc1204c02dd5b7583bd444666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f26567675402217147f559f271c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33918d1bb9bb4ddf48366120e9d59d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee800c6d71c602cec6b012f9d5eb508769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993335a1ba325eb2fb4d760d22d462870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866351dca3e19b344bd28f061272a86471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b581f6df5c06dd33733970ca7f79f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe062f0e6ba26bca31c81f2a70b897ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c5db3246ddd592ba4e90979a220e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a970495a00a01df54a581c5721b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169af296c9979261eb562adec11b9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269ec5caf2b33a37a15d0977508f04b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9c216b7c68e6a1fd859c827fee6a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507200e260d501b30ae0958c3b185fb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3591452944fe7b2aa54043c12a60880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d83975fcbd65153ea25b1466eed681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22addfcdb8071ecac69fb257867deb8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c81f01efcaafb95850d32f0addd8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87889f5c7f6f0a3338dc051e08ced284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72710ef757bccdeab56dcb78d4b9a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744239862b6b56667f79aacaed9fc7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8859a0735c806aba1a82035fff54e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1336dfd9ac1eb5c8ae1806f275fc78e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc1e9dfe1b27925b9cf9f977acfa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3315ec4d429818b48c3d8a4e9bf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485be3a7ec6a669216bc00ea77e8c9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab65851a81f00f9dab9c2b5762892892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd0879209398c03cdff5acce380f0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025623d2dec6b472dbc5830a76f99d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841ff2c467447df3934c13bc89c26df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6d6096100b193f25e497ce7c85b8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe74bfff3894f453ea784ac7ee9566f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3188cb3b0d33a22398dd1592148498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8124ef4f821cab055787f1a7ce05d5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a5133b0a37fa46f0d5484651b0ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5510168ebd8ae3e5dc036a95a7b60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5767f615bc0fe67e98373440e20c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8e2e1987a9e5cd4da69d8dbc3a9b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f883c4daca12fa130e54f305c04921104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8e8ab4ff2675c8087ad31d15a78df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed035f70e8eb87d072202707fc750df0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f880005766a29495f47651d50a3c676107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5d4d69f7ace1d747ceb67111b49e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f354b740daba15f752e39db8d789a34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec7414191d552a24ae61bba8d0a0b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd9ea74172caac9a09a67fa229724111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0de774a30a023103f4b84d82db3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fc4c89e2bcbae2b091dfd8836d91a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cca16cc6ec5eb81ed09bb30358408114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dece1785ff8b784526d3b95a272ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfbf324a349d1541d339ee08305499116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca593c9b96d14730d35b5abe0231a8d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31395f2d222bd8fcf23723f662dcc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24cdaf87f616c4b644002d5fa9067119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690033190cb3982595bbf2bf0683311120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f450825e156d582a38bfbc40699e27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4a28f10b63bd8fa08818c49717f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bfb89d61a013521089b32f7e2763a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99af024633c17bc48265d3ff9c8152124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4fd69f016063d19c89487d9ed327c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76239406dce77f8e199a58ad6c1b52a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bd4b30d5d405c01e47d85ae1648e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d206cd196e02945eb9f98898bba1e1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a4ed9e11b1fc6ccf9686055b4888129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10d523c996ddef6b9d0824134d5012130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef4666f8f0ad6553a102d74be38ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b02440e4659de4db8379d69835a32f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbd932bdffc863b8f127f8a9bdb23a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fad7858b5cefa0a7c05a4921b8af8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125afe13c09d3b52fc5aba5283a66b2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be68de3a09cd6ab462fe8c4ea34749136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30892d83211fa78201714204f227b82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde211e4b346741aa8ecfeb4734468138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec53d6f5e24d2bc8dc593b737740372139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383cacf5e95d5cb33dbb4e8c475e9f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd70709435f73bbd241f4a48ae2a154141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090198252d3bfc7610da1e011b2ac83c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385967b620545523eada0abc1c51ba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade485a123e79e625e2fb4743132e30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f87a95ab754d6e02572d0f346c6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cca5572ae9de06c7112dbe630d1d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda7b731da669d5d99e964ba72356b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d2904d37c09964329903f19769fc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb34eabbc652736f33bc50be047a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18d0619493c956053a26c5864bf63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f5f7f323a2e236c2242f54d4a7eed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20ceeadd3b1aaccf3fe27c60e89c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5434ea2e624e28fa3c82902ce2838153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632f3a98d4f65a82becc30b4de62bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a402f7fd18de1e15f7a5f492996b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293fc64d89bdbb283add435c4daeb36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255f7ce14b474e33abc3f6b857b9c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635809d7ed385b766c6f4090c8d2085158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfcd6fafc3dbec57c642f25ee95aed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073afef38d71328e781ce8001c352592160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e2e4032f216f21e9e1f90ee88c77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987219668bb166a98ed7106523e685162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff4cc972cdb584153cbd990c3cc84f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4147670e0f426eb413d94a46b4ad6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c229b966e8d9cdd1c4c8e3e959622c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3993be2ffbf7700e759c33aa76b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019876d4a0555401123430cf72c4b526167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2437ac25cb54925cdc7090eb9b0d501168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8c9f908dbe893dd49dc8c9f703929169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b3c957bf7b7733437cb015db71bd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0d5f17de6dbb6a59793502978383a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54f7c863ca39ecef1834b3e7b364f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac09f2fdfbfe1347cf70677151118a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a273029d8b4ef2236fa8b0bf037fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6d0f614b7298b5e42c32255b57aab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed44b26194f1fa7825a61b209f68f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961282834a583da9c3d2610532beae7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac2a2d7646b63b97847113b2e1297a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab72afddb857a303d3966fb9b8fc6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c6e20af59eb4e3257e1c742e56617180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c99ac1b9436a5b87c863869f4c0bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a704fa7ef9d70d1b535b4d81b5f431182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f73981b444234597f2aeb46a8db9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319792f089117e82cf170d95c2b01f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24a987fe11970a5d6d5822fe53de7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c90529a4756028555981a4c250483186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705619b20edebe5db87e96c13a0498187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b411da834d20d4318de43fec59caa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753aac2a8490d894caa76dd182c49e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce561d822c4fa3cae463ec88e4aa9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d8992fac417b78ff18d29cbb8bc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e5778114e9172375903c2429c1bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ab1bf90a88c29228da167b4935ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2b5638b7ade77da29459650b98bef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f1ee768bc668f267579c754adef8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dde621596b4894a3f3e396119ca7c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e0e691188214c502c0d9bf678d550197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b4654d0bca8ddc2f870917cdef39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8fe6c509782c3036e0578fdb6173c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ae85d6b227f97ca253f4ef96c426200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90264577a08181db76c4c1e3fa56b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6732640a823fe7cb2150007f2974f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f4e9c826123e423342b1ff3082e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb006beec8a069eff71919222fc3877204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e9585d2b064e7745f3debf3333899205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc26684a978d873f81d6a9770e0ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c29b7662cb81c24506a2fc21fc2c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da55980f5e2f599084c16f36a268e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee17da8209c0890166f6ef82ce115f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755517ded34bb196b6915b94f0b9b379210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10df4df6aa4f73d23b0d52e9a5419c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776230ed924eee81f384e5463368bab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad09fff3b8714d057893e471af1c30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5f58fecd2c9933c451e1cc904665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f43961f288174f02c342958704979215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63161e7d591d8bf84570b61085a716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcb0d2ce270d0d99d4499d4013c3a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b719147d28a4e216324ecc7964c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc496816638fee414fbb04d2cdfbbff1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa139237c0ceafe9f455bf8ed8444220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3a0f5024bce7e8cd78f3230bc8a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330883d38a96c52075d23ed9aebdd5cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea9619673ce58a7564d365d5b6c60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430156e7bdc706abedc3bb8cc357dcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75436450504c3f418133f1010bae183a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e22f85cbbda41ecbf102d5bc96437226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44dba745438b7add70da7f4948e654227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22310424396e869be34633ec6bfb83d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e4ff02f536773d0c540c09ae1901f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98899ec1a1e4d105e7068c26b544471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb58a98b63b64536aa321245b321d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02882ba6f3a47e888a31bd38b302f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658c8319a2b32043d88abff74a4c98c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd159f2d916efd5be969f0a8b7a0a03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1437c1a7c666d5d94ebf342d8f0105235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a085ba7a36c97ee4e40a028a65623e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe489f27d352216f7c55ff3f41673237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38a42b9ac63796386a024a847598f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39494e0fa7ad33ddda5b39b35d831a32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfe71db1551a61ffcd1ada7b3bf864240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a58baa8d6c26862cb3566009da3af1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc378c54127e71ff289cf61bfe310e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8976007dbf2a724b1e24109829d92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af105e5b6cbf20dbd6226d1776897a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4debaa7c4b8e6ea702c819b5c91cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f3c6b7d8c3423bae852a07700054b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a95cf37a1f97c8f540172c9bdfcdde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160d4f6d01869a3cde8679aeb3d922c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fd082ee298f4445a33f56ff22dbe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977570bcc22b18922ca36b0d575fc98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f68c31687d09d97ee9ad8569ab0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd9c74a8d53aee4d2947b5cc0f5208252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc765fff3bd7ea10085ac33109b57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f374bedc20cc829f7b015cbb417c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801aab3c2e6ba05b98678d3324948de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de8b475a097098e25f3f85cd90354256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b79d2556ef3b139d34784a6cb3985257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419049357bcb5e22ed62f771aa063ca8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d8e54c1c888a81e87642770a626cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df820b3af3ce6e32cfab80852511457260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a5a03acea2b26f36d9e6f945c705a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5121c79758117aa50a7b813b6e12bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67cbad78cc5a3e42a0ce67aae7bbfa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9dc210cf82198410e8ecd2e253201264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefeb7b437b2f3dfb15b576a202fd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bc64af2d7946e0b339541f143eb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320819523dd88e36b237a01694efae04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afae2592b32c09634d4960fe81b385e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df4a9e4ff2d06b9594cd0880720d95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f29a64688a047c8d61a41a56cfbb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26755b9665bb6205f342be65b598f7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5557349111717ec7aef409de69f031272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77b0ee1050189105f7e70fe69b166273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa359982e09e12371e21f8f5c48025a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5cb8ecf1752e89a84e044cb8b037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a807600b37e349e8044c17f9918a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ca8fdcfd6df875fca78b0eb6f29d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a808cd30d37dd95a899dfe011b7883e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39219cfb563236aa6452348a9516fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6cd8483930f687054631be7390337280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d09c175d79d99dbf82c4f8bf46fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56542def1ea8c1d4908e50e475ec58ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cd30393d06dd90d21e465e1409bd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c84dd201c7e7ba93c84a73efd18e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3048a826de1b33856b8fdeb100d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670415e825e8a12efe457791501bda9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f696eabe82aa42e2bb2039b43b910287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c0b4e52d52cc7dc201a4f7c041729288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23358eb7d6be86f152110a85dff73c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e69f9705ef51f0cd612886048fb4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffdfd575f473a88d56505afe360918291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920b398ed3106484d184b6628f0cb26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66a34e65aba11499bf4865d878053293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40eb4f69e2677716db022709003c8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b1e8b392863d1b77a231b134bd2b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b8beb863ab855de97c3f955ac4cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb30414b49426b0e7a4a5e056d9e698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a386e8a261745c8e8b98b041ba186b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1435951371fa8d55a8a2ac93b788bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581976530e48d313eaa085f8e6f5c46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612407e2ab34120540e2a9f09258b879301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a8d8a719c752e7152b89b52e616cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030359900ae6b66eb86e0f3dc21c0db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7695828c01f4bffa3a5118c0b3a7e16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df082a14c79d0a422e2703ba7f384149305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e1fda0c1dde99b4f75eab47239c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42407a42d459398699cd9966c8b6b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f985255d3a2ef5af2514de155d0cad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c17cd52976e69f39a6b704657e930309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a1829ab744cd677e98c590b2a60a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708777723ddd0a4f2b635a0cf8ddbf1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74234dc2e56c825fafe5d05cdefdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba33da73411161e7a70ba63ab971c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987841521d627fced85df88619a7240314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb6e94ddc69329c82dd60905dd2585315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737fc4c5b7e8b675cd80e025c86e748316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a7006f5a7fe6113ab12179244dff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415cffa32e43ef180b22606cd28c8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7f854f223b2c2fc9e49ec67be2c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ea3f509b54e6586b5209263ebda0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b53b35cb02f6abba68e2b0b340e0f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1ecb1ef5be285655b78cd317c0eaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438077cb69119c8a936b964c93ebc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff897acdc20548db7678c37314f24e1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a0db0ea9339a656aee1e54e30aa60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6a1a11fc79292d0c9c2739e40d482326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab181bfa17b9660e004ff61a27cd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598330c708b40a65cfd538d243851fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf609e08f3316953c1852f9eb56b8cba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e4ec39e74210c0231780b975e2b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64af819aaee32eab05c5ef6ed4d9bb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17278c521086217d5967be4fa73ee7be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af77a553716cf4a738b80d17e8c8062333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231f9278a36fd1cb75111f7104c2fd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da05e305a6c4b29d7b7afdacd1b03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb52198ef39e0111037bdd8b5970c3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220dbd56ee9f4daac79311df9e8986d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2148c25bf4300d0b9dea7a46522e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade8c799a2ae3eacfce0a69a728b7b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d4128be27cdf92a160a8627edefb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837937c8cadbd466df8e3979dec9be16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6656819033308afe4645c20021e4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e63a773c506d8e168461d33b7fc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f14522ff8811b7f9a7a70a6fc1243344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41b899c017ef3ad76dd32c4b1ac237345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc683cfeef51b455f6c836ae581ef7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8fee5bd12feee5e6e2c53d0469d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa88b6f73ef64ba44312c773238d52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bc557eb0862328792b33201150f2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827456f3df30edfdc2b27a17bb2f4c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55114d3705dd60598d8f38b66263dd49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737741093bb6f45b3b115957dd83134d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c10a9bdd1a4bc5a6f978203f426e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeab05cc2d92d77e36d489c6957d6a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb0df260427e2c365f18219b3e1b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c1315d6286b2b517741d7e9054e2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071db7a676398623c1f8f927b8de06d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2aecb27cd2f00d3f566f12071377b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452ee0abd17d3370e5799d910b242ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35489666379855360f1130ab3565860360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bda2d16dcee1399997d2716af2b53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea60aa621d44c4a70f964553b93c86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc520c172c06c1027b60143c72efc28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857e4a29ad29fc4d6f2032887ac42c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ccfe91e12a1f0b98f371a10661d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372687dc9fe8507f0be912e6ba81ca2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc5ea437e43d4659393bf06a815cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52d2f64bc59f5721fa8a5fcb6e2558368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaaaf71b479169561158480ace235d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a972687214460925f03e0ac7e14d57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9016b0b007d430930b60c7cc7e0409371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c70f557d24ffaa1b11180c19d5a2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23903adad721fe42830143b5741f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae1c10514f019f5212c3cbb15f3fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace718d8f7590c0a1c56bfe60f203414375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ca62c2ae60772a986221e7c92be7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b3dd6054a59a96afee8e951ed1e65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1537249718674d1ab1fb9ba15559a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8503e66ca85dea23c7aa65c7b6ada8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e78a2cf3a29dacfc02508c270b5de3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f3074c370e28ab1c04e1e0bf1c6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82827428627afabd1341191e25de1526382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db45d89709478e7bcf13eceddfdfd2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c5632f1f55cb23c3efea9ef7b440384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122690cddda7883201dc928cae8d2e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ed720198e32e5eee41298d6b81d8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b1bf4a1760f2113d27dd8e5d04f15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a814730db045ac32b36a8eaf4653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335181d8b3f336278b05747eccceae3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab24061f972a248f557c5c6f35418390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582050ae3728928e741fbad9aa9ec178391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b094ab62cc779993690fef61342d356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3fa083ada38a9fd443a26d6df558d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37e08d51a9d679e366737c1f5414a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd12cef44c45874bdc9a4203fb80546395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59a2c64f1f2381d0ad80aa71fb15e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400c18a8bbcf219f4d240b63a65d40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ad71339ae6171db366206f1652413398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c87cea25f6e8e70f4c8474353b1a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001690e1a7b67ac4708f3083b59cb46d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91945731b7b5578292493a3252bbb91f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ddec3922014254ceaaf4fff2ea9d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fec20f869ece0c6c587f1e8f3bd54b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaff9ebad0713f1fc0ff7a22e8a2b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febca55e918e9aa60ede0dd3c8cb9a15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ed7da28300853e7ef6343dc3f296406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ed05f13147477ae4a7af3ea891fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b15d63d859807c5037ac632413d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26235f6116026537a764e5532185a989409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979762f2358778c2a4be24d0e66f605c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9418dc384f409b6765aa075493a85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5f5075e48967e985352abdcffee49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7c0c659449aa2545a5e0ae02fd99e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cbb99b7ffb48dbd9a5958521988a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283baff24d10bc7d80aa01927147b57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d982de3d7ec753e6490714b440f5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6be59a87b92223b499d0769321c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0824ac358f98c8163c0a65560a661418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2c73f1317a4a8e26dfc804dcaea4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341cde49e0e63e3838660b34ab1aa42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d03ba30bba2bb9f52434f98930de7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9682feaa076a38be831216afea689422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120be774fed39ab0fd2f0a274d95d70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177bac38711f6e35cbdc8b59660cf4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da86aa9b7db864a2f9df2c6c972c5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd03394199072c2c102e8bc95d9a7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3b6dd26012308a511555d79377cba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c83f4b34ccb09e6e43f529291fd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a595486be34cfaed0e802bff8c411429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d2e5d9b0bd82a6f46512976adcdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70129fcc490e5d23e116263a57e53c2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51acfbbc79e0ce36e419a794db66d8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d580427b7dcdd7e71671683187ac5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c419db99498a1d2a1c3722d4eff6c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251af8e564001994c56de1e8e48a8468435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34b621e12f16c9fc030b83766bc8bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5a14c8a2c174c63bc1f6aefa1d96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b6e110bee4f9a66cb0a9c2e7fe80d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babbf706eea46936e1d5e493767ca0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ab0f694bb5202e8f875b312e36fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc860173374bad7f0641920e436684441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fec666d30570bcd7c4405968accc1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348cb1e24f0a2b54e66f575d54e68e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f76c3ab6f066bc03b7986f234716444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1826701badf81300ee9e602e61ab4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4d4b6edbf147e5151ca349f30d129446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e36e5d1f2215c2088a4635063909c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b048a941ec3937e162ac3bc2cb80b54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dabdbec56b5414ab6a53aba30427b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce8fac35288633c100d8ef8bdcf51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914b1923b45c094f816d8da4917ea4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc9e09fb9f9c704082fc8d312f8ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11d30f922f3722abd282773d1f3b34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca89aa6e16e3347dbc5639c9b64471454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20e831fa8864deec7640360367f421455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcac209b4e6a4126997c8b83d76c1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82991cffcb8eebaa986282a296297b89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75292c102ddf5d80d2c43af3a10fe31e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9b22420d084e3694965ba63dda44d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed257ec56fc1173784db891ba34c78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5051c32acd2f0a220f3660d1f6d1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627dbd826ed51d6435bdcb4ffd3c82a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926ffc094f9ab5314df16f5048ecb35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e35df9b24be1f99c064ea4d87483464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b627ece52df017bceeb390825f85833465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e4cd2f37aa9eca03b3a23fd5a1dcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73af8744187dc71c83403646090301467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322272237131c6ba95aa499c1b1ef3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8fef788e8d31430888d7fd0b5dacd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c3bbd987f2d884f32c164408ab7c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efd6750e1617e2a80e99662777ac86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b21889b100cd94e6b2cfe3daaca4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d65057c97dcb28495a894f61e88e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741018a782f16e4e99149415121c038d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ec61f18531530ed396e5a2033573b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7d9b3cd1e207b051f8bf36af370a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740240cee222f0d5cb8742ffa3fca29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ed96dbc0b0fc3f5289f9cc5ca91d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a34fc285f6ca56bcdf03f017932c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac19405c2893aca0c72ab2b1c2af6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbff12e7f708424abcbb43164949d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f6c895ba107321f541e1f10ed9f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525862a5ab30388e60ceb94df6660af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e300924b5c6d3dfb5c1e1c5e7f03d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14c024ae6b1c91d2361174dd2d58f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ac3f2b27a85e698b54acee594abb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3aeaee3e802a8c00bcf5e00b060b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab6f3527d54ed9d8adab2a91b6fa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c9f10f50e7abb7e7252c5f1cd4c8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f4c79c188516ec15b8320eef007e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0732aefc1b7e55017e42767035a60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b42bef1b89c6c67b3e793ac3b2ae5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dcac473f7ae423eb5a98eb8bff77a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388a01c0976a6b4b9b870d7783dc30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a30ac2e030d45da10b24b936e6db7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba839edb4e9a3f2b887e7a266257f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b18b99540b1d534b57a20eb9c04a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6db0e0cfb7d82f1e717f7ad3ee726498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f1ca258c0a8332324b333ab67e379499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8a651d1a7df70dc7426312997070500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7465f55a9c674783737d35e4878ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d45f905ce44ba016091281517997df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea52ccb02f684a1cab5a3690551286503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028360d1c83db835b421328ea79e4329504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88f3742bb7482448bb26e1d2190b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405dcbe8b5bfd4fd4fe22446ddc2fe0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7aa7e59f634801ca17b36d7571c02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc49e035631f2aede4ba561b65eb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba6124d7db8d0783cba8322b04955b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf56e65849ab44382e406a59d06b7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228160645210b042e1ca209e068c509d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa60c340b598811fc19fea4be619d3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2502016dbd72267772bcf26d5861513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742ecc5625c0caf74240cc7c4221d2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e0b09b9f8dc40b636c707bcd822d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495a839f25879b707c5e7485bda0e0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad918b8b99c8e39f6759d431510a5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29370afcaecaa9b586ca772666b64f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c96315bd3dd8a145482f5eb2c8b84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dca99bc0cd0b093f5ef056c472ffc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e5278f32a1dee7a9386a2a354a89a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9f41e519bb970c578c0177f2404a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22784ab090cad768583e5ac463568f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d410c2ebfcc1b2fe3d9fce0abde2d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b44bdb6efed412e59e51a6acfea8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e56a26f5bed965625503504d53c99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d796d43e936862e5a216568b7e70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44996d9c95a4071795871fcc2dc18497528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920183960d2e7e60eecaaf7b49351083529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b3225bb3b22d40ba8295fce942d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757893ca2b5e138b953a04f6c568101531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0c6614bc10c4192afb7aeef4d3194532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c70e7361d8013f4190c25fc62e5414533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f865e843e3d8854cee4a51e8d12aac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2bb46e03b90dba0ea2bdece4bd17b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a0827fa18e8c64915e78662b01e28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f822212e04e7e757b37ba4c2f9e428f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a212d3c1ea973f246a56b6eafd30a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdcbfa3127779eb3bf900c50f68466539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228dcc6db2e5f998637758b65a50968540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616bf5c5e281453bff0480bd6c2c71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6ea24ae9249d3d47f28281d0a9ec5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28e7ca6ec11aaf38d4ba36412d1e3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492488be8ce11a5cb655b05a687d35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9fd70142d0766ca14f7bb22912b38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac45fd8faf71c8043665afab1a9b87e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a53c9fe96ec5dfe6afdf1b31af60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c2dec0dc8c944af21755cbed6787548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0440696b583ba649c63339a774714f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40215716e5483902651884cbc6dc971d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102da9fe72f2d455a7d9abf8a6addd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee5e18c324c21ce6b9c442da5c6409552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f7cbd2fc79fc75b553076e10deb39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9de7a6afdf662bc64699821d1a26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b4bfc8e0f3dfca334222009f50ed1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c74ca1144cc19a9b90f61c660b09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935a1dc994d164ed02b781478293bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ddb7614cb1a779aae3b6a1185abaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323806bc00e9ad494d461c624b825c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d561f4002143e4a8d86c8f504c9219560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a5025028f2df4c04df704f55fb69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40588d427ebde2b38342af78f1d47d76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d6841fa3b78ecdedd5d30cadf0cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4ca2d101e3e13898d0572f58c76a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260dc7231e5e32e5c9a5a6dd5c0031565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64069608fb562ea733b38580f58096f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba171b0c7245ff684189c03d4f946e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd485df9c74b37b06251c0308eb386b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2677afb1aaa11d98ada28fe8407075569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b02a2a4689b1edb9df712f76783700570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9bac601d2878b31767f8e496f0c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a2158e817313b50dc0478e47c95d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265219de41c832d34b1a9ffc777e1035573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69394923bd21929eb4fb3f076e3f038574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ebc74b7ad484b68621534ae45d7cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed808facd7226133802fbe38f3e0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc96481ffb1f2f436e9eb1cdbd07f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fbfa03f6a3c634c71452727a12a32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f1703110e2c1d93052d3e71809470579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269aa7de1b9e7113ad3a46a435d3e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061a962fefec85beb3621f4c091a37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6cb6c99f1d24c0b8dd17e6e51d766582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee46ce9de20c6fea0b13e7cace143583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752e3ae45f31da3434c3925f9280154584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69764c4f76e788a0235ef5add0628bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a740c1457ab8a701b0eadbb8de7f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb24790c8c803baf0bd9ba3d2c7635f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531e09838bf3b6ca322c3f3f847a42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b7248ba981733a6430e5f097dabb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302a44e8b5985ca4b4e1fd114b2aad1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722ed924c4338c491ef1d509120927591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c6dc47658efda8d63bf6aaf9a3e85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3b51f950b9ca81ad287c7b4681a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eade20c37f453a265611888b70a6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987fd19218d126235c2e89d9a7e39f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824fff56a2ba56f935dff6e415cd333596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793342957aaa717d2676f87a88a1f941597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ccc4345b142098bdc2260b0f667e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2282a799c61b3e012e2cd3bfa7a2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924d550859e6eeb50fc028bac1c424600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825b0b208af22363e956b4e09528ae6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4d91a539ee2e526a858470ea2a53a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8e70472889cb9eeff8fc9df1e4951603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9b5039609854b6fb785db1b8dc6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9735eed5934879f39a14cb6fc2cb07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9475fd3f257cca502321df6c62f81ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54087ae635d272e7a5783e4bb61ce33c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6252a677d0cfb28453b925e6b317780608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e60d5abb5c3734accbb8423003a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a2bcefc588c2ed991a308759b8318610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05172d1eb3ef0581fb52fbf08fa2dcc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020a742f6adc46c2dd20ae159dda6e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0101fa8182ca93c031bc6dd45d423613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef6bc03ece9e8f9b915797f7feb947614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ea779711040ed95efdce4bd8ff2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2bc7ada15ceb7e719cccf1522d715616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff071a64d8355b3295d0d9481ab400617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf23e7663682c697babc546a1405a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa888ef07198f746846cc4a8fb74f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae9f7c86b4158d450de9a0672106b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fa01a57ecbc39f45a3563d3726fd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f226967eac9a2d97af949fecf3340622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc52a87d57e2966d67a9b3aae3124623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacbe1f3e9756a9df96d12733416b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f70c32ec4f741310aeac5a4d3ffc4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ae1a290e3e55f75cdcd12a6707a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214fdf4ccf04130945b4771583c6723627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d572c59e69a826c85a76fcebd11d246628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed88cad130378e11273516ba4bc5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98e287e9cc256a48f6b450837d9abc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10290b4d91d54f539254039e234f3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae380346e86c1c0746d2198b1cf99c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd818727bde8c4bb342602d9bafbc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca63aeb2d5cb30bd45772a66fae26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40bc36a85d06685a6d6c6e5c827ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3fd3278a90b15b1d31f64577a9f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d5867b2b6c6e7590d65a6b5acc92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1fbe1e2d6d4c73ecc9edd946ad4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43556f8aa072ac93d3873a3269c5d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed358db5151589d170f707d5ec6f8f4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44d2d2c70721f72cb1f0a7fe6bc889641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad441d32e547755cabf4b0e0be8e7f2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bda28fe7d9187e5cfb7400c7828363643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd68bf7d5408d455964691931ea9e78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50220f780e8f5e87cbfcc7076ccb341645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71361c85d729b3aae8f1b89ad643e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5feddc482d3ec9eb502e007e64ce08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a3f2a8ec4d8561fa193d0f2154ec6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc01ab50cfbf16cfa562addfa04021649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d67a1b37802229158f125e3307fb1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96819952295a26afc50f8ff80c3dc3d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee9dab79b6497bad621201edfd8a75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb4076363705b01f10a94ccc9b5c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64c211ab0c4ed695a49b067d8fbc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061fc6b4ccd6f32fdd5e629d4363fe1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac1d74d2833674991b6b412fc274f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113c4fbd4cadc29bee938359dc5202657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087fd5f8178aa96ab527ee01f8f9c39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c14adceb2368831b22145e2d08a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa303ee2d2982edd41bc44fb66e6b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b653685c6e1e722c6c2341344366f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d27f4d1829450948de747880e604662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac4ce0c57b632759720c302d1989a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c424174472a9abbeee81b86272861f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd81449ccc937ca79217f01141d93e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374955a7cbb4eae75b6e8ccabb398a09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1037c4f8288626e1e96c0f6502f9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a8d21b64b2a0241ac7faaf5181e24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133f385d5fd6eee91282294aa121f06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe48f61ca0405fd2dd1079340c5f163670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2e86642c22e453e0e4dbae21459c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800652c7f90aa8bdf40a8c48a5eab1d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff81d210797c83548726c0360d75769673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541303e10aacd32494c6636b0e20e92f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37a8da2d2ca2837c4edf7238560518675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411a68f959cea76132ae71d1a118590676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d44565af932ddc2924e34c95779e9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e4d36a26f059db8e4f5452080cd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9919171cb9dc9ad09da500fbf4ce563679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf998f36966398079a9153a5498c2ad1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632163d1759d3e27742c2af65a9f8d03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e370b9292b6326996bd7ec643eea9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a88f273fa5fd26580ba22a84342a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8fac0863f5d7e49f28b1c4317e681684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142584c88c8e8a2cb5d923eba5153ae2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4647aefbf5e12923d0d2a995acf6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d53c7d6c129d973ac36f6bbaeab5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3e4c209c738a1efedc821fd400eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6697feccbe7c970dce2128b302f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e8ac39e858901f2829be1cfe9703690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933ecaabb5b7cf6d8dfae973bef880d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1095c6f57c3c56491c047c533d1b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d80c39a4a4d358fa7027cb5997ac9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2357df17dcda5ef4b025298fc0a89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f769010f1b77db87779307df96ee6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f3f9f80d3ca48230add3a25ce2ff5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a617ceaaf9aa6c76f415de8fbe07357697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc781c4b1c841c978633add58ccedf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76d8950a4b00763d297df750eab805699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22c7e5f495f49848185e05504595d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654a4792de9a5c05fa83684484eb17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58669a873226ae68ef070318551b1eb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c66827d9ffafca6e3c16fdcea08e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa05985c8fee009ebe8fdfc1bf9de3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4d7a6c786d99ff342020cdeb2bf13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe9b7d28b1db8bd4209b3eb124cb1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed314f1836c8d25315618589c81cc531707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce799afbd7902ac538605e6826722708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471a92415bd4c34029965940ab1906709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e278d88fc4d6ab0ded40a084f5d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b20551f2352ab1a7272e54f060ece0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547115a3a732225e23592e2e207e44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf67da8225783c0661ef336bf5419c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436dfdc36b11cd2c9eee499c704abcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e08a53278e1c8a595599d1cbc9d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4db768c2e51121423db7e94d7cfe1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe2b2eb545adc50bd29f029d458c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba617181374a07f11d2af73267cdd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce77b74ce96b1b33d48318f7084c95c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b7358012b7ddae4dfaa2d72b5d69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf1a16e68bff4730df6a319956b95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e263e9358261d446ed2a0b4e91dd5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61d21725a36093aca2743f70d5aea3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b2ffc26086709f906fdbf908adfb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cf9098c5c3648bfe4705bb2dd60c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50740fcecd0d216f6cdc30cb5127a54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f9850c34d9afb1151d044f4a0e8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701cdd39580d77fb02932cac9787a90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f340ada783f543cf85305ff123f597729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c325cb00baf56e93ce97c869bb47e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26b622ccc696b0247d39cc7d3d86bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294958d38b518ac272d6ea52da60da6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb0414cd6c846219befa9b62d0b5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942911fe40623868c6b56dfdae51e6f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049eccf406865bb1914528d5f9b355735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdafe340dfeb840a8e1d26993c734e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3008c90634922d341d2f8613a7b3ee3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4c2ee5c7b3cf299c07a1b696cbaff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763067631ee5d9b8ebc035ec82170aea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec85ed837a5390363aa6c8ecc5308740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9e4d2e0aa104d475f38e2f9e837e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0a3158695099ca087e801d6f4cb0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e70ac37879bf868529de6e7d3a740743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32ced1ec590b8b9a2585b5cecceee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ca4c528d0b80cb43ef80627524e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93711965429a64f055fd34db8e6868746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ece501ef4e94883d08628f0f245c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a6c0cccf210f8667f0ad2e0350966748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c10a27b84f91b60d600a4aba47835749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d452b39fde7b3681a3e04ea2f2bb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6870c075245ac5b8a38dbb64e11e030751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f92eda41e246fb60d7d64fa1127d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f85b242dec99fa9e0a4b13a05610e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a230aa132a49fe31cc003972263dcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d314baa4b36ae8f16a44f376667418755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c634d628b7eed2311d23f671a6c5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695286e1d8b2aa83682b9831bfed9958757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36327c24c06acf92a6064a8201bd0452758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef039ec8be9f35acb387f46b61c4b73759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>