--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f195376b7f37cb987057a6f5ff021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc4e550b4f8c27856fe26967951ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354268e0bf842bdb3329c2a1b3df59d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dffc269e065980f27718d48a8bd40c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf20bf0e7c8c7f80f03d87ff8f40fb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a9c3ae78a161ffb4cc721d89d47096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827644da5c1470ae5cdffd27dc915e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd49c4c46aafe64363498f8ba22707d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd10975d8bf6621a30424d9f02310d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba57c02117ed8d77bf34c5dbef6fd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ab2afbeb36527911be175638cc4df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c713757bc852ec6959dfd1901fd5f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ddc7fe57ce28fb8ed63c16ce8311813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b35a3d92fea3945f299dd3dc1f98e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e517f163cec0b92d4f35aa2e477fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090528f9a7542dc31f619c4485a795d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd2e66b2028a431f4c5febddc933c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4ffcbded9875b8c2355f9b1ee47518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f349ed86b04cec21009e00b85e5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969f1bb21bab6b8891e8f65ba4e205620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fe6dc27d6f80f410a345730d6c4a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a403b9cec153a75f879a7c45765eede22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022d0fb9b29c08f60786328632f7dda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eab52fc307c19ed02e97b9cc4748fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37247ea267a4d4e360dccfa9b0ab0fc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8979bffa51c36a19d752f7e4ed2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cf87b3592ca6fbeb55f46d6a2c27327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc026cdd0c56bc58b73d70b30c680e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963a8c4a0f21597a2140c87b90075c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6affb06aeff43f376e8801225b04830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f336d3c5a54d423f1cb2bea9719b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd8ff275c66e2e9b762af2cb7fa4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2878a45b027c1a7fc262d0c44c4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3498bbf8a2051a340632432c4a842c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9f4d498a3be825339c3f8bd15a25935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5800b90b606d21906cb59f9c522e1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5550a9ed7390aae8e1ddc2afaf52237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f6eaeb873b5dcbe9f4572f39338038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729cb37a7059261d6c5e9511e0c58d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dcb54a5d7673da8f86d4a6a1178fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891863e1a0b6c2bc0ed82d35b26862d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461268e07a7b782bf5df498cc59d5f7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba3365b8f4961c454b3a1fa548063643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b82c1d60f22b3aa295f197be9451344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c895e59a8f1591088eaef422822b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3ce238da24519aa31090ec41dc34b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b422223b01723d26640ce424ea9afe747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d7b6253e506a776ff023ae8e17df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf5e90309984a4e26799d514bc55149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15fd10cf54bd7a07cab9d55daeb4a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c178825e74c00ae51191f0d3fa95151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0be2d9058591a2a8dad60ea10039252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ededba995a20a929c18b8305c2547b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790491025b1b46473e3981fe869354ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f2d4be39aed720819dfe947d5d38455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c24cba4e6563df567f84c84fccfd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4b09ca7fc1a50a4e4461f8ae7147957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f4afd7604d4ecd29aaac0588b0f8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd0024a960b140c1d543e562054db759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c112e0ec4ec1f0a9ae40977f95ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972051a5c2e81af3e97266b1261e607661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c68354a4272ec570a67dca75d03d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10707ac6521152b84192f924f873e93363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88bfdeb6fe3c00c7eeb54da5882b4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a143d37fc4d10393e635cf147f30b9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ceb3f1bff0c2be10aeec39faf2a3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c699467f37a654cb575c093f22cbb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26340003dfb04bfa91a0894ffbd85a1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efc4d063de66f9d897590bc986efba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd4c3f7b20e3bc79623a500fd137c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf2e712e2d2adff288a3d1c9497ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe293db20d5a445ebee4dcd27cbc75f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e270357e727dc6585e62338515ce0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd08de8135273affe0b76768c0fbd4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c8b1770bd8b2e20bf163c35fe1daf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088516a794ee4476864937ffa0ad07b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490e7f7c51a41e85d0b234fe0c3e87d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3265fe3ae23c1d1a7483d60dd13c7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07c553f2b3202272b53ae0a34153379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358a359fe7e2669fec90b79dc3d598c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2fa9d14ae4610818b5b4f7f1dce8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ae66e0a7f3d1060c97856f7e0252382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989c43c4ebc0760adffc5a0f8da47083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d053396f551b0baa0ec25746de8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c3986d1b7a3f896db85d6aea6841885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a3a87ecbd8fa067518ea789ab86db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab74b72c101aaec3d9ee3067e076587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569c5111650cb6f1e5c2796e3587eb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38268e7751ae6a955fba6e7827d24ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4180dd0b30ccfaa3884ad4dee11edaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b842c3e005d4bec746749e897cc17e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e908155cf8023e029f8a8829ad3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15fee9d2331b93e3bef7e03e8d163e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a6f2249d2438e90c097e15cdd664f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c85e53f88eb2200f5eae21661244c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d21806b333d89bdae35bc55bb6b57196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50cb7a49def93ff7c4d35d0e37c3d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc475e4017e53b6335e1ea8dd4ef1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bc2eb1b9c95afd66e5d6d983d6db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe002d59aaba28ae3f17094cb33aec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d68b5787ad6779b636165ceb7d651101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c8e492e06c1a8933f9abe995409a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e8300e4f148cfbb95ce578891ed9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b671865215f9e071fa6123e509ede95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42282aaea6db658473b46e1189def9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ede7ca27fa812eb00945f52305747106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d36b352f03b1546350f4f32c1f6f47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d976045898b7c566bc33506ce6867108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a939f886afa2ce1c68ac8103083c59a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45453566f187bdb798a11d580ac5073110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836115a37f67985a9bed75e06d1d96ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f2f63f02ec81f1af0bd0a8af42ffb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e84a779f61928783a418fc8373cde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb142080cd0bfff6c387a6e23460e6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89e200635914fdd594b3e00bb3c412115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d65ba090e03625be3c4c53380ac149116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d829c1032a32500f3899e994f02545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ce5ae91ea588c321af6fbc43a16ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0b97c7b61bb1ce2a3a393cdfc0503119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78add3f584e9cb280aa1a780773b3f2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c32621624a7b9eedc8403d361a1096121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a3076f44794031df5861c3cddb48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827e279eec968fab42eb0b45e048f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14df921a33e5a6f0e0d13a49bb02ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b599ccadc2af48d726412c67458560125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81310931f1ee0672cff87d2e50d6bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87c96c49897f5e8d37f6dd510b743127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b371bcb08e0988766733b64289632128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a21482e8577eb967ab9630fee3f2c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89833de87319017734d719c6b0b5e563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30e9ccb55bf2705b242d03d5bafba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cdc848cc81d99210fef876d8220df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba75d3b0785309c025e8fcd085a3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ae9e69bc94314ef9f85afbe6b310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5fa7da66f6f4c08e97bf8ba71538135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51266d68382ff742388170df511f0f76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e28a389c0285cb90d5281016187523137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b84a1465a4f4228a833f894fa54760138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553efc443cc5e6226c61ed1dd64c0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1a76d9ba5eb29f0fb1d5131893570140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfe6696841a2aeee5df52e050ef8a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b2136effda775f3d10ac4d9e092e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503410d844c56680638082459ba8e2f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa8f61779aa5e54c54b8de5007a22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ec065eb3935dd867a37208a9da7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aec03bbbe5c5117812f52763f5834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b301f7e1ed1e46eff15442db41aa0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed60081c391302c420647f1d386e0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e98dcc6fa91b915a3a01e2e23093df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0175bc7ba38f25e9d1da419cfaee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd1b533cf9a52ef4fa799eff9f1440151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131e39c0395fcc6816f88f5509e958152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260eff39a16dfa3015a2f1a0d55f75a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915129d5bf6b4e9ce98b2518a4f718154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc82e1320c20c38c2b7db18873bc06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42649e884fe06fedcfe4fcf3b3961d7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774480f81c3277767bf8a4a068337d32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c40e3775d4f43104a3a523ed3d4d4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c1940e1f39068306d3c37b61ba370159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d3255ad21a1c4e1e3ca8ab46baa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9f69aa375d8e8f2ef659504c65804161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508d344d09c802728d143af795d93ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd027889d2928a7fd1123f0a2d564163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c50db5db4a14f1c1677f7c7cae69d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d7320411ca6b94c296ad75ab4a10b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae9840ac83ebd4c7f69c2b2162bce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21fe998de5a98c451f0c03f61f38db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a712483c444d933f16d6c455adfa67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447036de509807654d44032dc3b4903169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845799a4197a6293ffb0c0b334a98b54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adebddd68455bd5b8d8618988132722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5da91ef04c4b2a1391cdd296321f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175a4b0d0e8f85e7016aec3db2dbf33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde8c16ccb7abc4a22029615e8cbc3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee698dfad5c8edf3c60cc67390474a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9086c8b408429eebc60de298219c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e19c132390509751518fc1fa98f687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812706530b85e557d2a46b31f25e6d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17583dbf6e208de794c0096bcb3ffe4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb74c87aaf65011ded5b32e523b339a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba182b5efd1593de9ea03efe393c8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630702d19288e4f53fd8acae1f52cc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecdbdf3b63e7dcd111176e500bd388183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779029a730214d181d32a2999a9be8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b5a21a0f612ff6a3cf867c923c74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d89dfe3d1a1d969a36260af13ec8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5904eb0118944217142bfd3fbef8af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98a820cce43438612efe3ab9105801188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5c176729515b0b3f54d5912be14a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0403d9cb063392f7d2545fb26a046c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df55f956d7f7737296ca7275252267f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e90413a0bd6f2753abb6561481a486192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d3351cc1344cb9663f1920265391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5148177eeeb996351a24d23d2fa21bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba86fb818f09821cd6186b74a9082d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64abc32442ec040f80ea5709c867a99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add370c55b1ae89d7caa9b006fc5bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503fad92477932b79feca894914858a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be28a2b8108b1b69086e46b71b8b353199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35af3df0f4b5d0cc7a5b819378fa33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d972b8b89a27dfa9eb8196b0a768e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df37adba6230378d1df1fab006f2183202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a94af6a828fd84c65116ab1b5d15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14c66ecd643d5c8961c11fe66b9954204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0837e30b2142fc3a174f5ca207d82a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830a53c06983e79a39b48b7d19a1eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b770d77fd04879c9ca5ce5dd3f675207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e094935979547634ebde8e52253fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa893f99411d03add016a183e1bc88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67686a43284b86de18f1e01a869338210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b04f53da17220be1d1113f17e4d1c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6684021ea806dedd1bb8f238a2d01b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea41e448b8314715684d565a7365220213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cbbf4c90179afec7c863c24846538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954044fa8c9ce8fe28a9cd901606f03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a8589d0ff9837540237e54695d99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38ceaef132e53be477143db7e5121217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e5da703cb22372b4a92cddb4c100218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e100059bd856298b958c3da02bfb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb98ade7fd9eadc94e0f27913a3742220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e38b30106136fac91d42cec80083fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592267b6bf4a83a2b44895234fe6dc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71630e3aeee149379a51dd49f4b57dda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abfcb76cadca778e88456bd8f64224224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f91d4eb1cf0b3989d57d2a0c6422d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab83b80bc8fe51de2c0d0f7a4bc94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66873ed722ca167bd4d9a9fae76a78e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c390362143953ada40a84038533a80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc128e2eef43dd8ffb9202fd7efcd2de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54444fa06efeeb810dfca56d61154f94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ab240a5c77271709374e9691060c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681c7964c32cc5c2a7c58b41da7f6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a044a2eccf2bf65095e1d5e28510d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c17f212ab5329eca1576620f3d3eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a015829bd9c8f4dd9c90efae31e88c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e05701ff23a0fd39aba4acc767ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b818233e4c8ac2afdc69d0bf45047237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90d4c5a7f00c402fbf68af4ba2ba6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f42d49c22822c5169426bcc27e18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbb8245a9b4d62de3de0a1379dc157240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa253800d62449ae608d20ce96a207f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f7f83821423ca085efbd6b9b6a16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2edb743838200beb96a16fe3aadeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a71f4899001578d42462ec599c5cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbe41d6364bdc94e43cc8a7b509c88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420c269c14f84dcd2677e9f9f95430a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ae4322686f497766daae0cd907911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a42a37b2c580f9a312d2983c652a28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6773a2cac66ea4c766727b1c93caf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007996ae0aed6e6ef507402f392a59e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f389ed7d131c6748be36717c07e4ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085527962a0e7735f508ebe02a44719f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478dc9df4228fe4da9bcc5a078aba9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1622bc8531ebc4256fed3563afaf9dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7f90ef8a4f5b8babc495d484e454a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bade54354a08d8977fc6fa984374f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109577c3289a9bdbc7f5b351b059668257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a231094fb46257346ee97e7c97340258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51918a339f6f7d3f72338bea78256999259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1bbc6cfc61fd11a695fadb2c84af8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f3fd90462d68257a5e5f5e32ba32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637284029a6f12b468d1b33a40644a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc056009e45d9c9026a5ec2ddfe6dcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d3289fc97607f53b4d341e949beb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14c52752757e8cd1c09ee3f866038b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff96bd1dc14a78a7b10ea7d291ad1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4898a9b29af68516a3d0006a7cdea94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a4d4df321373795059c6918a13c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955546f4db75006e4bd4dfcc97288669269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4085f5dba740360a14003cdb9a650e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2862ad553ddb0ed0071796ac2409271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72590fd08493e6de3a20d02555d2c5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afdb8dffb5dee187e2735e2df78ed0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6361e79a344f541562ba92128f2c44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35aa7e807ac5c7d8f12f3d2721783275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d468852a7f051b53fad0bb0ad9d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f5f10f2d153d34f0316a40d7b823277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb5a48b12c592a6cc6fff93b7ad595278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf87b932c7c964e233e54bbb69dcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1cc9af59411e201c4fcbb05f43c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74861e60be2a62f1ad15676304c4483a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4e7f29bd68b1f2c3c1c49e1a506f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13d253d8b78a1037fe2131d97682e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dcbd6eb1e0f566eecbe88caafc551284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85e1bbdde55c7a3253f27f68e06d31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630c1f7586809cb1d632a711a82d6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edb5dd62b8eb5d475507c43b9e2c32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803faba7c641cfc957a018b0e3c20f77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8ee8061b39a562163558834de1bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2211c496ad5329977ef393f431932b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bac9a9c628918c72440837fb262fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f60975efb0955e123ca2ca974b7c34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6d1df87408c60234c8646635dc718293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a823ed5a43f28e262f7016b000a929294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce855b2f29edada37f83428231215295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3246062a9b3fb16ec71180890c89fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a56911d5b2a4f0d00f5e9b7289293297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d3baf542bd6f68b9c402d97ec99c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bfc83adc575ad03849b3bc152a430299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafeb430000edc51d35ac04612c0b0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e03617b4b4ea42adda9126e1fcc0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864cde688d5dbd8e81d9064edd0b183302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8a5e2bea0ddd24934fef02c3f2348303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e20dc8af294d469652e964818dd5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62672659c074ce247cef98c6749a26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f281959d8f2dd5bcc10d1de8785d37f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b778bc77a104b94f396c9090ef376a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f47d1cabb8092e71813863855c615308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008962f8f09fe2269a28e4f0e3cdce9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea792d852a6a0c7b542c08f086eb92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f4e15346770f0910ab6a00e86e641311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b84b5c2fbaed09c45732ead3aab34d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35088a30b03e3f4fbe6f617546d12943313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3dacfc928f20b96fc554d4f0e515c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c916e97a07cccb997e3b9e42856a90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2616fec96273d3db860837d4dddbf94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b126de21981884d3733ed5d5222a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da8c78bce86b460ce9ae3774d9a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a47b94409df90e900ebfaa3ab61d98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bc3c7a0b1b1d05f87631ba0b162d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778907f3cbf329181a568fa052b37937321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df97e74631784e1972114e75b0ae870322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a89d56daa5ec6f2856c2df9e7188bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e96fcd9e0360664d322f159059f44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0432340c1e166dbb4ac0745ac4a0d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1febc60e4409409837e751f5dff6ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026f74256cf8c6317dc92f64ac3a7f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16245b4494b1493d9063c73171f6dab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713f562cb45b24b232bca5275429ef6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c566d201028f288e9b2f8a271e2f40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267eec7b9dfd0028e78f78487282c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e41f4507f22ad65ac15f98a6f22c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558632c4b2e36b926544d062d63d127333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1cb617db4d504bca7c42d554da083334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1998ec37e6a179cacbb990431e3581d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adbd41e6271da5f14416163b60250f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855a5790303d17765291a97169d504337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110979439bc414f47d43a7d2a18bf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beb669abb67afcc207c3e9c828b83b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17146c4cf67181d99951c8520b9fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2c41fae2d7a00abcd44f9f802d07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ab284bd449e4520918d22d1e4758342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fea3a362bd50a95566373afccad06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec52877403b6a4ea9b7af25e462627344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d546342ece6d5f054302ddcf3ab8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e494f89a3001dfe4ad70f5bde647346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ec95f67ba3715efadda20be04f1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd62718bc4437a7b3e5e9c9a903de4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a341d500000d5a96867d9c342890d6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613c9b32cef971fa18866c8c17e8fb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc1154701aae3bfbfb08a0a2e79f21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c0b7e833a6c94e20fe9c2aee1937352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cf7164bff42f90801f332c89ab627353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65878a0133079e9a1c7af8e6cddb59e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a1519cb8295f11e80253fc5aea5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a0b46b2bb92e35ffbc17e97408f2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8139f709f80e75b79bcd87535c8bfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca231f207f85cef646216450f487b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec7bc7cdb8eba13d45b66543e6613d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d4926581b80cbc774f319059a47b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b20c49a44c7c4be02b344851d867b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95bcc260fd26ea6178c4ff90ae0c7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31a14881816611e338cd40aa4b899e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621682d8b0994342ed11662d70413f01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9a95044b093e9203986f6efe700e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aba0bf0491ab1b9453e323565072f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a6f4d586dfdeafb5f83f0b49d604367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9fbbb2015a4631d4ecb4950896798368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7d091ed0d4d3f3b634df2d12dad1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0b7ae2e88582a4cd1af3518b6d999370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498c118d99fce0fa8f37e326ba7be4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6656d183f81edb7b5de25db1f40650372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aff5a72342305d26ada45a143cd19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80234f0e695edcad4f76bbdc89cabaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f844755b048aa18bf3c1036427400375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ca86f0d7b02049b2b1f35a983731376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac22f6bd334cbd7d65e4c949fea4088377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dae5f709ae6a29a674bd67a9677e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180911a17cb3f3f2b3e63ab5cd5e7112379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af8fbe2d782608e1ba314750047d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30db708c5f90c93485b24c0d89ccd2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8d7e2f94ae9d5c93998920e41080a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446887071d53878cb7a7fa297662e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4872f9f380455190ef5c363a961d91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d7cff757eb0d64f153590ee443cef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d048c81ecbca16b683baf8a94dcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebe9b3af2ebb50ad3cf70fa070677c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e9ae568aeeebd56a92150f771182388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4bac62c49c84bdcff78e21b333bdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e886e93b77ad617cc15af688d55cbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab9f08673b6b8a63b011979f39a500391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5ce3702985597221b892f9c38747392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413698ad198a4563ea137eb07eaf45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98157d3e92373af18c6cabc8564ede1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20aa78d7bc282dca9f85d8d8a4989395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf52468ad11397c54160aab236826e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149fbf94e8865e05ac2959421b1ac4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae9c259dbc8e589eb1daef6863964398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2e70223c34552195553db8d667cfb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f28f4e8ff8bdfc65060210058f0e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fef86456e012426a948600c80d7dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a1a8009d72d3ad818bb5c0b4092b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7270e27a92819aa99bbb510081d2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d18f50693fa57566fd4da3b57403404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49b9fa19418f1793de365fd115c13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006207252da9adf25373e51a5f967a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e56ae9c55bcae675aa480e4a4cdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dcdf959eabc20f1175ad319b7d2bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858693f227c65c0a425fc642518d25c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b83a7f4a7ece0c5950ba755509019410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54224d1508e063197d3b2a6ad3a6a32f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d29c8de83aada106c9894f73ea81e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d96fc68af5e41d6add90cbe51c588413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b292d4af40e4537438ce96150fff3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692635570064f19ad9bf46d01426bc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dd6c7484d77474109ade122db6737416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8951db562c5f9803ce78c19ed4bd377417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce169db0c69a7cdd94a05b32a2e17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99ccf95c80f3ff3ce6102e02300c15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d203f9d3830f2280db0a3ea82f4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fce7d947ff643e392f9d1d5fa55aa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946f85d93e015c7c2237f733d49d5cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cbd88ee27904b26e4be2688acbec8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685b82b30a6c2de69ee40719d2a707a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba24d2fa7eb443f145fcdde614a1b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cbf8b66a656f19631dffef1914c1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f837c601b40312516e5a943ab6b506427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657eb017d446454e267dd1794d6e743428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4ac5710d05cfb57f912b38ed1bdfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196db0a6e2d7701ae16a346211167d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db40c174da59a1b49f0f454bd86b68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f4b1cb8c59990f98c3cb71ce93c5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376973b2a8df94d96a670aadbab543b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc189839ed8e58ba62090da8c7d37a1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567ea9a44690602b58e9c1699abd298435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b42b7425ef99b8cd59e7e5fc5861e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd0db9785148f4f93c61deecc73078437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8078b35bdd69ec4fa77f846482c0f2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b0562919137b4f99383e4e63ee96f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360edeaa48ebea1e304905ba0f2af4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f9e28d76e69f30862b3d9313dd164441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dcce8d83dc6dc16e920fb2ac28773442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe7fd8c8e3b72f95458bb476fd573443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ed7da8e99fcf0b6fee6bfe9539ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c17bf7545ad4abb6a805e8aab97a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd6d224bdbc594262706ea0f166070446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020ff734775f5be8171362960235a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1393e9fe16ed9eb7dcf314b1978bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe5322d01835fa314f036c6e94009e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90a98c38b2ceca2a5f03affa87a36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca03626f3ff74cc483130e73508abf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc473ac89dc7e3f2b6ab2c6c09eb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38402062dd5001047eaa4fe786706453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc54755a3df5cfe29261d0dc54035f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c333940d9e9926540a267938195df83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678d7a34611787c91d1bdb012b9aa32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ef3c428d7c819e2541cbfdbd87f6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160194e8da8d5a64390748882f48ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e6e9a80a44d6ec9a782b01ae90fbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a3ad5f381f5d7692ed3a27237076460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077da217e168c25358548576a1c8064461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5544841626979063240e2a731c52103462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c08ea5d20354302d866bd557ca7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221b1f355120f074ccb9474ff7acf95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014899c39836b8dff2f9847a2fec7a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0074b1e7e3d84336b67fadbd41fb80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d4e45497ea54e6f450030d6ad548f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a47e3abd63fdeb1a8125d5a905a5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41132da7e9ffad6701ca92a6b283224a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a6e8990d2297b3327c9d89b09d414470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c359cc277e27f921009d88923eb9aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3553f2ec7f6b8254343c414f75b9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e814180445f34e95848ff39429a77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06732592bb8cba6d2c1d6f0e6b30fcbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b356812e288b795505e85a44959d15e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb4c5492a1d3ef3fd3a20aaf89220d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b107472623daffb1e50ddd600598e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2152d61a69111d901305872ce0b0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc8e2582f3b365bcbbff34dc6428f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c23d0f02f5f821361e91431b4a64b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aa2ce11327e1a105ab3148511cc1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e56a685f9c1ac6a3f2ed91e2fd06c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fa562c09bfc79c2d0665f83be1513483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dece342117809ab1f2fc8c45c6a83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b31021f5fc05ff18ee009699eeeba0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7098eae7fd6f008f5b9297c7a81987486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9203ff897dfc0a940d849c89f4fdf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2bdb73d155e86062c971f1e1e501d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0278f2370c1b0044ff0ea917f5ea693489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a469965e8755f564ec34a3e58fc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a1bef8fdfdb0627593e6b3cecbab5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362677fb9d82a8268932fb155b48b2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f6dc6199845f45b39b38f6cb8cff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b53a1f99f837efe5ba42ff634974f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c62f5dcd67b1291a4873820dac964495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51978f791429c6ab9d0557c446af18a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a162f7591440a30a7c6571fbbc8af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b5696e0df63d07ff5df6a296a549a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e38619b3e68cccb00f8c91ceeb74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77d813864b2b3cebb56ad24b683ff9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a01ef4199bbdfbb8222c9af2da91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f251bd7de848de3edb71b02166bf9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67717c1ad12cdd545cba56578e9b6814503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a578824702554eb26696356645a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c64578107e465d1c37d8899179fe5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df6170bf38b32754dd47455f052ff5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5520f6d601ec6b51d582f89d8531a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0a1779105a4fb1d86918f1c63462508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2496ad65dc0331b4f066ffb134da88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9219eb904a9f9af24335863eb161f61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6141bd132e70113f58203b6610de9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc11d3581f73d4e900b78100911abaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f18d8653af1680db0aa7299e15478513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6467612b9d2855e705da92be0e31a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea07e8d1177604065119ef5ee8a84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607100b80af791e81654a4084d433ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d79020958b4053bbfd5ecc087fb93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8ce3fa4acb814fb59abdc11d4bbf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b767f47fae95fd1f99a607cff3a91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468247aaecfdda3c91157528513e445520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc6006af3936117c82be143c11dd77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be44f8962ccec78fb71f386eca223fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4e53f73040a4db05b44d39f30208523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36cb794fb021401d39e0cca3152877524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48d5e8939ea8c2bf4a85781ed12e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397d4e60443161ae64dd093a6aa409f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb5bcb6eaa8ebd01dd4133fc8756d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e43d1535f1d89ba58ac057fb45e8bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef549cdc46d3a8e77c6aa1d7c2b6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cbabbcc11f80887d1442c3547c5ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2474f7df2de063b950ce7c8231a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcb65ff651fd548f342977827f132d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb5ee4ca1f029d1201f81d18d5384533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853117b4e09ed9d7a20b71ac17afaf19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eb51c70a208d511541e149af54866535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8a211a1a6457f4a496613bdc7288536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb391fa1d0fc2b021bde7ca2ca0bcee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581da9c2705e40a2f5175eb2aee6bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dadebbc65c8755ce8c83d06f79136539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2ba3be7800165887493508eae420b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ae68bd9f9ee848e3d81508496fe45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b37ef14eeeef82698a4c43be9da5f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14898a75a5d85e1d3a4c901b2eb6ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e685cfc52b4cf46522f96b4c833dfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970efc9b74d2c1e5727ef9607f70258545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd450537198d39d6cd4f2752755e30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fc9d6618cd8bdbe05457936f4148c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7349893469d60d8b8588e174b038f9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4b9ee80fdd5132b3c0eb4f09253b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128fa1501d20e91e51d3efc2773f62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeed219ae123496ae9d0aaab75dcb35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d92140a643040dc7a0768bf66324552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd407711fb373d1e4cd22062823f6616553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a96144eb737be203883189373727554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073238e5c20db7e30063558d984efcf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672504d440731d9080ab3dc44c3b04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b59e79d94a9c4b6664b3a409c2119557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a201ebabe87ae9117f36116363df27f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee38c990724cfe00307b908a1ba0065559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a6b1c65058c1134900fc4217b77e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a1e46aa737c842865186f17a3b37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f27bddfe37e5fd7df9af1ff564cf6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3513ad60dd3edcda3cca06b464242563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ba2411b0e12bc23dc7578820d555564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df37f69b544f9fd6de65f0b1869ac7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e65da9008e9c2896c6d25cad822ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582653bb8a80595aeb98c73649df62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c0aa0a1123d2cc924fe864b75d08a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99f18c4ad0c87ef4d1b5d3a5225c1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5807ac8fca15e95c2a6a14c83d4f0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b9ec3450b36d820b43d60e49b8494571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42afeabb30fe3905a7dcd0252b3e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b0372d0e4897ca13964ca4507e8cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204d0544c46dc6417d3c24ae54d117d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a1fbd4bed3fc93fac1d9c0179202575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6ae03b92d7a014e7320fa3ce9b42c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ea352a2d5f11c994dd82c36b12e4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6a794c65389bb1569f4598862bb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eff00d5fb1457851d43f7028209cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f89eff5168fd42c14ea987250baa41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0d4fc67d078f1fb36ef5fb861b5f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734179efee4b1c9c1026e78069992e47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12527c9f348609eb0a0e13f3df769ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142e151f0b641839e85d27c9304d0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0aaa030d251d5ed50f37aa9df121b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dcb16264104cee06c583c380caca7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38690ef4fcc57a699b2834e4ca14d59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168d89b9009981c63621231cf74158588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7221f480b4911e3608ed10615a55e83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b85d243698933841865a2793222b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d742d2db40d08bc6a5ee168d5d5c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c077519f005e95947970735e32d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b59e1ffd6624d3aa4778d76b6a6e6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d6a8c3a4719b0fcd15d9cd6d6333d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279c87d20ef3a18577666daf7090a69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3864c649b1f55e4bd50acb22a4e885596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8f297ffdd1ef69bf91594f42b5ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c595a3fffbe33edd87f79217fc67ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cb2b499bfef8f22d88bac6031e557599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1d52d8d13938f7f25de64664fa82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7febaba57c5d772a5a78167eab4c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dfe2c99a7210a604e3d748fdfdf38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fb800d3c59f7245cd20ea0b43a3ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fdf40282047c172564dd545cd699e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b28ad112151a51b2d119bfa33667fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d558681a92e49f3cd4c892c2716d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdbe60480fd050557cc28e82864f98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfb2c6881208ba79ecfa96c674c031608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ddd56f93a139ebbf4a85c0868abdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b95210dfb8f612e4a01def2daf0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3fa2966c98d88f2fd618fffbc36bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cb3295d1a903230b8b21f96ee5faf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e79a592275c4efb3795405cadf069613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd8eb3dd9c39c3b7bdad8f9c7508d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c305e7b27172652dc94f3b1f63b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50395c533ca030b397aaf001e299dfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e3f2091d23fbb19131e91a6ecb35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3b889160b67d3435593ade82f53dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc7d03d81efb44561d11063fe3bd25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cfc71cded341e1892d21deddfe172620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99f1f4bf45c54740fc1708e7ff2c43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e260f9510d4247e3779ab08a53eeb9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd261c4479c11cbd474611cec4fb38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e73993e7eaefaea2a32c84772b8730624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920444fac7173f78ad55584d7794b85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d0374ff2ce8d6e91034668c5f1836626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d785fcde8695a8a769339f8926953f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba69d6928f12f5f69b0fa90803011bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad7b49078aec63b72eacaf5828a5a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fa24f0d4868d049b7d843abd8b50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3942d7d53b64a40bdd5ac1b97af201f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbea728aa1290b6d8b1554cde77b93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28690882c39c1e248c4d2e7b7be63c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2703541c1978e383b448d7fef679c89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd71f41f3adf5620c12e6309cb92f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b43a0d7f870d2e93758b00d830b8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20065c3364473f593509cfc9ced406637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab90302a550670a4b2ab6e9bd57a5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04d56b797261923aef3c1412ce911639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a757f385bfb42d031d9ec2000c94216640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e457ed5b5e0941bfcd7268a5c01a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a782c814975d4cae6ed30b796eb45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91ac886534b39cceb3e52fbb8adc36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62571594434404bf3bb43c7d3c1a9511644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082707e9e7b78428a1dc56bb14d246645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ddcb4c51b73c53103a030ef4e282a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192ec10be03aec82636c02a57b92633647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a25276518f6b842f5513255c41620648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698afabb386fad78aa06d771626a72b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75942702ab551268837f3f83e73f248f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87002caf28686198dd1da28cc96fd3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41484061bdcba82cb96db619782487652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b8289e629c70a6e82497552cb4495653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc396758bdeda43db654abde3119b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c7b84df0ef7b38143616d6bac5aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baaac60460a33ee334ce6508d7fc05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec598140b1ad989968aa35afc2797c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83d97bcf333d68bacfdb39111257f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f7f53cce6def7186668a1ecb8ea1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3164f49a5be0bf719e59b5decf292660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb695e1f4cc7a3d78dafa8f94f0b00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbf180a9b9f395d6634bbac6ec1c47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacaf2134b182460a71c3b32906819f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c9b6ae99b8b521ccbbe7dfbc6448664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5b4a2bb98790d03d19a175bd2ccc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f142e0d711d425a56a3553bb6b8a47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4075ae1f627809b8c6b5a39a09c8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b4b92a20d5808018a7b3e51873695668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c37c7f58f38354263bd652cb38997669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2567c968b5d19a20838955555e4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632781973fed505c2691eb3ae28801ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a017117b67297f10778c3c6a28a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d299b5645f46e707d804ec2e27ab7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00c4e0af67fb7cb077e6867d9a72bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c285c0950c0060c10eb5039e6d7fd17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b532700966a58a02ca4928fb099ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0381e59433855b9b63ea5c7cbb562f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a5196f2713a96768831a4b000b9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d5431d7106faf772c315cc455066679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613107cc15a8a869cf3fb3a792e11803680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15b9c0ed64ade7b054c15de777928681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48452d494954304eedca50da4bf7dd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c202e6c51db30c855d558f22da24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74edc1c178f6a4889f84dab4e3a2ef2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d657925c8a506d39f54a49c9fd78ce6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e533891932156292de45ac5bfec1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a9737d1903dbc04a04130f695fef5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf19203eccb79aeb1c563f6e3de7e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31f2a0b7c7c6b67fc45351f1a2c85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3dc1af6bfd80209a7f89efecc9a79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf64ac34c737ca5b0bd067ca1a9d8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f24945d7d463cd8c02740d757fe24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03060a4cc56dbb2759b63699cf36c65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c73e861df6a700c0a61b9d52ac4b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fe22758ce043e4b790659bf4f1673695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94ad1dfc6e9c8b1617cd0a68371e58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84472e27e3d93417ca34daeca0711a14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addba9745fa481c1f96d4fee0a86c457698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac0d8bb897a2f212d7659cc032a18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4995e0ba2fb8c8e4406c375039ecd10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68193f6adfc7b85e972059cf9a4129d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa150b3b02bb6c5f323af32dd42c78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd31915a58b02b3dd16ec7f8d29c97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdedf721950ce1c2635515abed32a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e6fadf62236059e39418373269dd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed8129b08353ce63b7779e8b774bcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502263bb220eb47017ade9e227de7578707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096e88d5335bd63ae38884c6c0b57ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ddd675475d0b2ba44df9ca582c347709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e2011a983af1743441cfcaefc4f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4aea652d89f4c4c0881a7296c2663711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415af693590de77988857896382c6b32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987ccfebc46139f99301e2c8c6a60f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2e1e72148f73a5631472008c78f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f62b1dde7bb63bdb1e3e8f03deb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4da5587f69f338be5173f192c7b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d061ba32ea375c941701364b2177f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be4733f7f45361fba8cfce6c4ef0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd37df4f0a533a478c1f392bdc7855719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24109123fafe7069226bb4008de28f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4ed68a2acdeb651f3755c5d164a6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa725208917db66a3733e1df8c5ee0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42b477633684777d58f0af828f7a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245fdd2c1e18bf7b6afd051de801105724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96698d1d77e4cc0a7b81ea7838555f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402442fa92b087dddcb167f780460ac6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5484e1f91f115c25c5fec4d882895727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618bc3ca3461b367c16f2a0e86996c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25b13c5c2d9e36c4f05caee1fa1a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a36088759070ee4f2ecb808d7f6012730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5403a12ff61d7d12657bed6c1814d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b57dd151a5c806b65daec8eca019732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805eae8a3bfbe11adf42c4edc1b5508733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780038b0554f4a2a6cfa672a9e52cfa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf71eb4cee6d56479a949daa64c97e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a4d069c337e7d5aa88e16c7e0cc1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d206191b7e7c4fbf176cb108583f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2974e02454fa9bfdecdb3024036f7cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211df086e93f32fe2196b36502e3c27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f30a25c69d97a07357a059e663d7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a1d59537922d3ea768c39c080713741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a85714068f5b1a23665f134b27584742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599204ea83c46cccacbca9fa8f0022743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedaf3b3d62945ec55b9690dc21925c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a226887dac0b36c6fccfe9d5af68d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159d5522c266436530a0b73affbd8c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c345ade8d5cb2ea38971f79a99d0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185399443277c27047c455794a7a8811748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417df7cc8f19e2fc2c5693dd20a840749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c99af39a70550b9fdeb1c3430f0b23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d1a115d464d19459f58a1329917c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254048b59bcc03fbaa9dd881c7efae3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fcdc735ba706abe61ebf489434f38753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcac1849d967a5155f5db47609c201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1f37b596f8e089e6ec2c2808ea782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664de07903835ed7c09d2e74ed282923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc5648d0b280b82873e10653e41e084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76c803420104da303d01459182cda05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaa5cf117d5a039a0a4c35c81f70086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f122d2aa4c24e03fe2419cc3803937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d8c66cf60d321414d02f6425f4c878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd0bd568346af5b21c40807a961e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c39f0edb5798af72def80d3930fd5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e17f39d1108a216c69ebfcd645e0de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26073de6b6205e38f0a3ab59d66ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55fa47e3eba73afd3f269d5f00b72d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3254998721c25790d1c258764dbe4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5de2584220a1eacac1fe8a91b225615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47f48f7dd7e3d52a3169bf0e4c845316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6257dde4518e53642519b7e0fa032b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8afd50a367e3150e59184261a8fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52e37f6920d03e6bd5ee0ca4b2a8b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87acb0b9c6173e70243eed56aab2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e021402753b38bf13c34065bad60621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b4ba4730b1e364f72a1b72f9c2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4680b572e9ccfde5b13a36c50f1da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2b8f37c2b34a9e10e08d5450419624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684484262947116e65052aa2a637afa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92cea85c62f244b5e0ac1cb235505526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb00115b9f77c576aa44d01a206572d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e40576cfa6599bccad76ab2069b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410727e3ae3d67f06187d85fddcb7e2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075b70f9bdb6bf0d14bf1c8805bd92230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69696e5906cbf87791f02b7c7ff73b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9346aa8680b039a4adec4825b20c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891991676b07454b7e19e92b271ba3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8d865ece9ba8b53efa348cc85fcae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae8a27ebc8b5f46c2a57604f1df65c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8579efc8ecb39a6404a1422b73d3eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb7669ffa9562d9d494e480e649db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec3471093c70d74bd0cc34cd2e77838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5438cb231989dcaf416199354dad739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b31238f22732eab6e131cbc079413b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e3d5625ec840e1c02968beac898a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46032935f4fabe5e724c33722ea4a69642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa4d767362c8063a0716535159f21843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42b4a55a99c3952dc4cadec41fafd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd24e537d721c37efc1b800af1b50e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68aaef9ea5cdf983214cca6406f3d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819750e767762b9ca1a07fef0f8857f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5733f4f57e6540124d25d95e8127d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8236e94d49081044256fd5d2e9b5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ab0fb7b2d438948d78e9c1452fc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bd8fe5a035c73322e0a3f73452e6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6427aa72de93cb8f50ea744bd10d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe029f5b9427afb954c516c1f049ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822207b052eee22c6d2c06d0f83c1c4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c80305a1d431208accc5f64becbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b019eddded782dfbf84baf983b120a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553898c5a3771eec064bd562c795f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cb29ddb48a9cbb514b3e32b97622058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf0decef8bc76fcf4036777e7172359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee67f7c6efbffef9c780754aa0e0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b76b58f7fd607bf7485ddaa41994461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71a184b00d5918049687113d9bf51862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f8290f93771abb56d7fa0490a1d2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f9b2457efbadee179e58fad493e3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d8ddf0c6eff586a9a30e5df00dd5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9259b80859ad3ce174674f670f6b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad11667dcdd662b206ae95cb09ba0c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a78894419c2fd0653e38ae5f213968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f3837fab6e4b5f0f091663a84f41269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaf118bf5617be051ec801fb2333a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3e0a0e9879495609e097b9c957e1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f0f3b624177449c68d7fe7cacd1c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb0b7ca2e73f13decaa9417d97370373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9f4b1a897b3600279bc6f34aef2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d24964dfd5eea84f8f9368ecc91d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2816036a3297cf75e8a65469b1192f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f01e4a7e1a18e1c7d0c1f645a81de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6994b5dfc539f2fbb29207e0ff2c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06f11d44110ffae2671f52e2e7fbae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c27a6f28798319e7fc63914262e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4038a691662c814f753a10dfacb4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c50d239ec37f9cfe9f79dfab4e5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bdeb7a7f70eca313948d700057c9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cf8caeec9cd3a81c78e9314d6bd9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb945c06b9383c0cc9a32f3a90d5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e928f1a6ae65ecf884412260ac7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83dd9220aec469c395dd481f3fb1b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e0fb30679502dfcd02a083946333e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654387f47809f4b068e1dab089285e2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a789e805b3342f84dc94225459a1d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8aee2ecb6c0671e20b4ab6e43379191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97593471d6fd93856780f0a53e65a73892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d0b8f3779d0edfb414cadf14f800493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11369e577595175fd46c7f65d5d27b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa5ca96f8a5108aff1c51fcab3e7cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e1495f884816ec5f6fbb80ab1c9da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062749b63a0d0285e78b6b163b909cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264570ce55e5c8e48b75c66ea9c23b9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aff8703ded472e82995ee44f72180d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9f9110213e5564b60c855af9f61a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ecc5614ea1fb515d62cbab3e8a74a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a3b788920eb72c179e30a94cbeef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c030fae56ee82921f08ff01a8bf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ffbc5f565b0b01137ec4eb0f57ebe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c9e92e767db23681d3c38d5a72b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7824482282e4e55329a1528375927106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c18b222ce26b5d4fa448772be6acf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16050092f72d1429a9dc264f077b29b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a42ac2232a54c732226b9c91b0a87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67888373009a79baaf5353f03ab2b3d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac322346aa7abaad74951cf6293ffa0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66f25598d8baf2dc316df32d13f249112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c3fed594b30feb417af66a8fee7a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b141c1b48d7f5a4a3fc91f22e6bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b6e9498b623371d0ba2eff817f06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010308e9642b5ff533b83959a8ef5369116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157b02e2bc9478b24d8a214493d2589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7846a5675a3773430194a6e4854c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739e6f294f4d22577a76c0e8aee949119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159951ed40deb2e0b31046e559b4277120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f3dfa1f342a4789e7d01827c9920121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d68dbee9471caea55b0b6e8b46561122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480292990d08702fec33683f3e19a4e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af716de9d0f18f1d13812bc23ed452124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747697382bb27c543cb9ac63737f16e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab7697dcf50d88858a73ba55f8415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904dfb6678380a45e6192fa86538f93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569b990200dcf3b77d33eed78194b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f80f58aa0ffcc205fd5135e2b0c71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b42126d578c5d897cdc4be40b1fdd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de719695a6ba9209f080592d8c347131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5438cff9f376d00087c8378515de9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04244521ca6b098b720114dab9d503133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2882d74ccbfd900ecf99d62f2146b27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6507d87f56954f91be0413d62bb93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa53496e484b889a75b0273057b2024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52627effa990b560b3783b055ce659ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f954de7b6c1540dc37458abd26b3b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d6014dc5343751c882b3bb219955139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f234a182ad5c2b00570e61ddea13435140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419cf1e0b7aa4dcaa7f618cd8e6d29e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d6daa5e6de19c21f473cc116fa88f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70a9818f3b8723c830bdec33ea81a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb2a6d81147bdf2c3a6b7c71fb096a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31458677a0f25365265e0abf93839abc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47115d2c6c68e8bd5684f94a2f74953f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc377809e36b8386db96862a3b007de4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7f5acc9b2755fd3afb5e9a99750fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d2575cd13bbd11664a185016be702149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d92153bc7b4db4e8952248dd359ef5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f93f9626c6aaa440fbe03ccd7e21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ceacf13b8b302fd9f70e90900d244152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5db04ffd17f83f2ffdc4bc44a99a00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1dac53c4da8ac1a6f79bd5dfe1768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee9a1909fca162d2eac6fb795f6ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0617d897b80e220c9521a98555ea51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba05786aa510def9e4a0f6d3382f863157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be011ef4be41d0e61f4e1ec56c2ed45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82786c8d835da6b2131b559d96faf657159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d2eee33ce9f9fb851b4359c25055160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efdc4ea9350fffc3694e4995082df4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf34c6c1de218f39485f93faea03d20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c1cad54f3c6ae7a7c64c60fe5cc9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863ff3bd0fa0eb50b89bceec668c24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da130da3f4da2e8f9375e0ef820593165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a33bf3fc1d78adac5a3d39cbf2910166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1308c8a55ba4d23bb6e95b6a779ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f160aaf5ea2d5522781ec0e850391c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ef3aa32ab79226457d81292550bfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53bcb903505c8d3a6aecccba1aa51b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091459133ebfa1c9f067ae2dde4bd640171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd117e231123d1aa3690e9c28822e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b7e880bb55035613bd5248a946e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c24e7408337c76629ab7ae80c08e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781426ca9b3fc04b4bfafe5358ad7077175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e479649d83c5b405877c3f7ea245e7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a707f692e2078179d765fe312de4754177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac151608cecf5e533f31b3570aadf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721487f17053886a22353e8093b346f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111235dc6ed5e9b09d32445c05ee97aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e787e0abb6074f007ec7efee5fe0655181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd329d51b96e54750d9bfd09cbe02a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21116defd44c852ca253acee12ed57a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b969059a708a45f50d7adc12c02a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e47441be1fac19fa19ff3fbad0ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a452cb87bbc9f45e9fcc7deefca6a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6165494db0d6e1116e0819ddbb21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8de3bf51c44b4f8ddbec27620d413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4624998ccbbe677f7ee2187153278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351967776d2da89fc9341f67ddb4528190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b4f4458280f767b34b6dfa0160f10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee4561760ced3c62c143e640aeadc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651ab2009d4607d401a0c82eb9b6a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651165fcbda570697706b29c99aac019194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10634c996499236428f72e3e5a4d6d27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169150bbbf4e1bd6498515592332959c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6261564d0e5d20d07eb7b6b7e7027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac7746a5b705f0746a2593aef3df4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cca9f811d00fc6b8176388e3f5559199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dffdfd96d5007bb9f6340e370d44ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be142e4964f5634affe85fb4c8ee2464201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307196a2ac077cc97e0a23aebefb9bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f43320e95198bdded15821cecd02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24a60ed79e7a1c8e1735db0defc87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beb2898dc89d07dbb8fd2596b0959c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef61d7675b5a4235246454ca389d4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bd2d4df581ac78770ebb1d473a766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ad5a4ed747d3301db2462f6dc22a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73b99f4a3980e786f125f71cd7192209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b59c02718bbf0a76eca553b9a7062210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a4b5a3953949dd44381945f59fa8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054210e4534ba9728505567e00b16736212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d4e1e643381eda211f0d7b34a2e81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821a9222d74ffce053e2d5b919ab9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa826947cebff74e012458c263a1d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c0a90666785b2cc211ea3ed602e67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb534b8aba6b75251ac6c6f1daa47a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aa8d3499999a20cf858a10f476a8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed328adb36ec2da7c5994fee09168c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b625adf3ad973c87168239793b57ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981dc3fa1e2340ef534b8cba248709221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad03d00b5748e31bfcd5333744ae6db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258fd43f2bbd4797fdaef6c54adf5f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d8caf8fbf20d6b8a8f0af4129de96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0613d394690669f5e4dc10fee20b62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a924a96735bb0f7a92e6cf16631433226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c58722ef519556a7057364922b3cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469d24167fbf40156e431b653eb83b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001db80e5ee9a9e3d5bcdd0e481f91c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa321218ff91f663a4d1071c8385d004230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aeb3679880efecb9ace469a7f73a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f598292be99537dfde28f279bd71e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a2bf59113229810c8a2d2c7d3c658233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e66c8459c50b5b5f992c6732ec1ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db8852907fefb1d50ed0acf37e2eab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26768732887502cf93b1c1cde88016c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec337af105764cd769ef2be1a41cd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a803a19771dbb188deb60d647caf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303915f2bfd87395cafdef4488659f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac313af55d341891a757e761082549d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb13c6e1d7eb8a5153b7d5cb777a560241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740794b345d065bfcb7c8cbbf7eb9234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b735bb7307f79bff4b72d24651b03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfeb8e1cf44ea9ccbfb65885b9404d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b07ab6b27f5b5ea105bbe722089211245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d29b97c5816711bee64637d02e8a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240bd5497ec13d0f80dd3c4bd9ecae0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d76b53545fee0b57b9aa56ff2dafbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127cff14f696ffd1c226697ed95f0a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05fa97672a19b3df1f23ea5c3ba372250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc264247a329313480cc3dcc0b8ffc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50135ade7776e7c3d362dfd94ae4e494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81206976e92b735e901ac6a76c58e182253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd5fce849bb3ce1ee7499adad1f70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1e74e0cf5216f2abf57427ab1aef9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234ce6680ee82a9ce709bddf1161bbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f4cad3ca98edd1938bca409b1810a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538aa5171d38eeb537a85475641c5c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e516129d2bd85c39a22ced061124ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238bbb5219e5a2f31ac07e5ae8b6775260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0af9338023deb9dac8e805d4b97c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb609e01571c7f059c2be827341df3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5889c3f62d5f608b283e7e7cd79172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0499653fa8562655c6f371953680ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e849d5aa025adcd65f48248aa5f65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bfeceb9daf38b134858d55d1b8ec1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94541723a7239b7462ee76f4b4bfc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4919db9180a5bd314cb5c347bba91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9b1843375a55c18a6b02187ce2cca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26d2b9d52012e4e3d67da6c0b72460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363426ccc9f7d1265c4edbaa9b28eae1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a3c30328d08ad8d64b97b2ed0780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd18177614738868f490c299775275273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013521317e98278ae4d4bc9d757530cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86e78764e8c529f15adec5e4d1388275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f764fdb39112fab982701a3904a82ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05c5513ce0ccc46b7fad1c236744f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a011fd0bf1547d70dfb85d7a1eec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53defcb218001bf0e37b7ccef4ca00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36dc4addb09180f222270d91d0a808280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf761af1549f9fc2d52dadb2535cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefda0b5d29a759d3278b1d1489575f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266cc52da80f437951aef0b46556598283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46bc5a116d12f34b4fbe1a8c28352284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7c43d00eb3d3f4730e1e5f97807d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f8d42dd570b0170ddb65190a33c34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e1c44cdc08bff3d9b92dcff5aa13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660e488dbab56b7d3d0d5b7db874518288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d911cf7b809aa60a0f9ad20017a98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eca3b3948a46ce050260bc0a5ae23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af01e5d6c70d2f7f5f159ac86e8a5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a709326aedf84c24603897e594f1b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86612e45eba9bb89a153dba456eb62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfbf81099b6f426313fe480db9de0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a18772fab344f603883d0dcbb8ffd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e43c63c548a7a384a2349a79c9bb4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5d260eb3070f04136e99efd5dbb51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d134d5b6be67aa4ff1054356404d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e583f012509eb26fa2d1360f72d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02329a0610295ccf43ab4a2f3409d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234eb05e45dd8e8410e344ed62030ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3aad3ddc7a997309609dfd9015b58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22887cc6fcf3794d1b0db4ade08b8404303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc66f1966b43fae6ace41cec3c46f8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e2808be1755191293fc5cc1da2ee9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ee1a6f1741a0e63846a57ef985d92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f809216e1e6c159e46ca5b8bafdd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb29e4ac22b4b8ff19300ac5ce1626308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3878a1c57c553ff04b905e1f65ec53f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720431e14dee895720cab383c37d9b46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e614a95c8c419d20cc6df0f4aba72a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6751a834005495735f0f52ea067e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9480e76442655a4169199887cd78292313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d63939e09250db6c51654cd5b994314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d8393e0c0aa4f8f938633c37c0e40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a58ca85a3adb3709d329c13b966f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19246cadabdb2c722f2fe0fab4a87341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95533a23ab517b2fbaff343a6077d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a666f870b236f1aa33a22789ab494f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099130eef6bbd24f5086e0a75bb8245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7f5246669485d578443d7f5b983d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67717c16d585188f8d983533f2782e35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c477390703fb752f7f3b13061cce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8f8d50c941322102a26bcc31d7eb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74c2a0f90d26cbccb315792ea61852325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c96ec55b39329f5a74171a96a4a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a7a2908ccf40296010ab2892746ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59ef77cc0d4dafcc4bf11068422eac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229ede4f9d1797fd5c7b873102def04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206c633abff379be41de52186f8e8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca5fecd8356048590fe4f06bc71db8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e19ba6c4c14e5214004af1d3eef49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864800e75260d0bc3254e659d86908bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700964fc234eac68ba7246f310799ad5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1ea09a086e74648a4c1acf92274fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcd3da06f484f3da47396f66ebcde1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a597e121f7908005212b051334b7db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ac47325cbcfeff44724bcbc57e0ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64350d8d33ca40f3b3b705cf8c6de7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96968d8ca7800772fac0c29ca3439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3bff3903c8747dcd89db531189672341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9859892aa01a4c77a87ea24205b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a87d137e88e31a4face10e0091117343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a399722f77fefe89132af6b99d0ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f59e54ce7d7a86701d9770603ad624345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be142cdddd9c8d28017382cdf9d2c06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6ddf17298f27e5edf9ceb19095f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5c682942f6ac98c01230c4f3e755348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e57a1d7079ccc626dfa5db88668b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72475409215423c57d2ba664026c7a99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a95b88b28b88b702ffa2f4e864840351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aee845d92e583430c7c05d5a57c263352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cde41d997c4909770dc408647931f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbfa0469774a527b663404bc50261d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb899e2c7be4cdf96afe1d9c2f30c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b9f3960902b6e784e7972d5b920f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e157dcb961759d7032d68304eb2487357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ecdbfa03ca64a0827c813d5326c52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a202fea50367b08fd88e3cd2da6b39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58cc203e048041dbba8b0fab7515f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d70fc604964dabe9edd7554346984361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1275ed2ab3359f4ee7452c3b31ef7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf83de7b1d479badde1a3e3958193f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea18c3269efda2723b21ac012b7aa47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f21812ad84f477244d2b8b0d4eade3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b016262c6dc2d4bab298bce904d76f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a08d289ea8d28af5cff24b7d504f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeedc368be084ad496084f99c405562368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249d8ba0648076f2de174b3ffd874b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef6fb8d546174e34cd74c17f80103370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b64205efa6df5cac916b9bdb19481c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210f266ea264b301c27e85cf8c18db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62236e5f1a6e4127ac2c504e365d13bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558646db5dc8ae53c6904009236e25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df346548092542643efbeab8c48144db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d94702bf30da1b53cf20af11080dfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f96e88144ffbb1e3dcfc7689d0107377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31a91c6570fb3410d086e4ab6e89ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd65b693b8d8f8249d5917aecccfa42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef25aca412f401abaad13d7ba5bbee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b7df78ca9eded045265d602f1605381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bcbd9933b3ffa3381334b8d8e7f7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a718f59503f8d10f1d6aee33efab4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49372911b3a5f7047e6096eddb2c00cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f38a8215e774a5fd8d346fde9958385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2260c336196f801c34bd3f9f7fc36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e1e94fc0cbce5625871a6c880f5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7f0ea83222aa56f2110c759b825bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8eff668264e2fee1aa39fe924f78f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5864943555e5d926dd56111684a717390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e1c6c5caebc0d80e74c48cb20553c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e944f343747e6e7c72295a6aaf271392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c223c9ecd3c8841ecc158916e3f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486580cf3d497239971d91a523582c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542033c0829ce96ce1f4d4a6a37b6ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098c5a21249de815b5c3680b13d7df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60d6b74d28bee5aaf3b38c6ff1c0cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d981abc587c9cca9baec9583419a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e49833f94be6b3f0d9b7e9158233399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd066f6cc5529e88d4142e04f8b959d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a47cf22ea93cd4993c6308fddc52e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66e59aa20883b62526aa1767a6ba73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1217e1fada91294184b10424c414e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d250aa1ddbefa1ad85311013d39050404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686bf0edda66680765b172aa9cf5ab2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e1243465983135484e2cec34ef7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040253767ec4ccf5ac62bbb573da5a48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5a7c7aa66abdf4ab6d48f37a2d13b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59913f05c938454979312e223c0866f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a153b600d1ab3edcd4cdbacdc1545410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285e4bae4e673c462d627d37556eac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba4b3afc63f365ba7ca451d72003e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cd79705360626ed6bf9b2c0b0161e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3cafafe9274ffe325db957effeeae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a775a8247f5d929bf51ccdd66c14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9bc3600755abcaa44d9a6018d5dd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a43840c58c0b423f0c2a36465baa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33275fd0931e1f6b3cce361a6aac375a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825a520fd197729c8126a9eded62f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c184a38af4f0f78e43bacecae0668420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d56a480dedaafa89d0f880b13c1fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ed0ea816e1d493f07d170f0cb77d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768f80abda1a0bce6ef2b199f30633423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ce9394dd8e304b03449648bb298d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ff001c9e2c68d4c869350d32b89f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bceb6871c7d045351d7df9ceb0d01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453bc1218e782718d732146fa2ff4a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced706a71528fc24a5b111ebcaa960428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7383d6617d03ff847314bc2f434e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0926bcb37a9128f88e47f995f594cd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff064503fca96049b88d3f3d79c4ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa35598118f0ab796db3d78d06218c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f50f428d1f04c5d21fabc466c8178c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d220d4dddc99efc87db0f743285ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32247decc557bad9b15790afc7b0af3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e149a44a465eda252fe28d3eb9231a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81ffb108910b161942fe935ce326d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258261a7eabdc04021ecc78fc04ef237438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9963389315985abb1d431387e8ad4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9929613c8527dedc186ae5e8a8f310a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f1e347b20bad306cb5a865ff1d43c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f614524f556b583dfd8ccf7f36fc1f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed8e80f5b968c68823a71a070fe1c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6725f157f7330da383757b9e9f717444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b54005e5ad5057c60d3b154ffbfdbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8473708a07284bfb10cb14b5a0fcd22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea96fad33fa21a7e92190455e98fca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f746dec71f84f1191da2181ff8b5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466383983852c86719aa930a7f9b926c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af900b790ba00eb0d0960de17915e02a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad09a50561e02b4aafb4ebb1e1da746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c149d74087187591351af9f31e6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7fbdaa8b4996695070158b73f9bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fc6ef4952a6c094d2e75822f12cb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a3640aec05c4da2e60798f333ef3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eba35b2da1e2268b4e29c723d135d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484a76134f44d060e8a91e3ffd2a5f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9294ffef94d6fec48070c5258fc84c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4004e8393e9707702c4cf17d8d5e69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442afac39bf21f87097e27cbc63e0a50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931af64593c8925d14cb94c50c42ced461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e625281f023b6f8c8e08135593e3870462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad1ab0eb573dd94c47d88ff4c94e4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60984ae9f89b8a741f521c6f93cf951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816280d98a92f8cece982cac5a0d1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d96bc1b8975effe6e5443208046e90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3daba37cbc7757d2976c2754b5ee10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec849bb6b52d24a99c4a66846bc443468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b9492136961196bf945b334aea3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad518655ed9e79faac20f22bf616a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93bb31732a6385aafc3fb54282038471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da5ad6d3e694db6906713701f95b3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd85f90faa410f3b0f2d05fb462d43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069db7f2121e3c22d0932337addd3ea3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fbf38dda08821587fe09c94aa3f46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf87c1d05f8ddf49970eee4557c91c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa77e1e4cd7bab1aa89ce5306c615e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101414b563203e20f8636b3c770186a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1a5517f5355d0763d665e02769c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900c2c433bc3b92bc7ee0ba299453c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e04c0bc84e36469a7ac98c3369e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b62b236ede07f486c13283e260891482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738c1783282846398d539bee3b6dae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaba65f5d009e8d92c15fe04d67e47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96cbb578f0a1731259ed09366c03a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb81a3131b4a06574210ff00f6dda4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21cf1cec728ab5502c5f36ae333087487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb8c29d783bfab576848fe6ac74b61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d558d56bac7e94808d4475b0739901c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688136d89f2cfc7ca2770c4284bdd1d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074215ae95942956978f9b781974bc3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b41f8f1dc9eba0bf659d83db67eda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22656ccc3cc4a496e01bf80ee426fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab982097fbb3c02b32fe09fb192c168494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eb58870833db11fe496c4ea8ddde5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b09b64d9e19070a9e87c6bb5e4601496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbfb399071652c66f91ee38c0a442b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8fc4d4dceb9efc84df7311fdcef19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d21d5e1ef270cba5971739849f2b5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfb594d1152c9cb4e92dcb661a6389500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b835623e2c8a5ea8200a25f516474b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126267e75f3bf3adcb0c0249fb30eb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e145fb1440f2e694ce07fe000cc45f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99b3008ba2b51d73760cc920f0a003504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1145441ecef63de333ec50ffc4ef3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7692a329876c7578410169695643d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a669aeeaad1ddbdac689bc70376512507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051cee4a90fe65aa0fad424cfc6ed4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362130ecedd59b09f1f03172ca81da4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308301d5bb407e5f452cd981758dd018510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e926ebc54f4f0681e0817efb388bea4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a05a87695c5eadd8f227c0bff0c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fc1e0cf3f9e96a8559d59ada0dd6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8a9cfcc75e872b53283b13dbd8a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e267724f42504f35be1b49654a933b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e97cf01628eb7cd70da32b8e92656516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46071ab857f596ed44eb433d0fd01af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db570fb0546517754c5d40caa75f2bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a212498cc81b2b397061b7f85f727fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24638d01847731a5d894c8b38d866bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067045d914ebf9ca47bc3cb8cf07ca9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875663c9a96359eb1a74de62136b58c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb001a33648f26a006395f9c967426f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3be359b42e072d11963d5d962030b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae3ad624a24f56a9da653a567b2d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fb0d437524b629b8352d0a61f84c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea23ea0580dc16ce1559e6df6b67e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094739e1b63db2515dfc1c499df73f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d4fec3ff66a4030d9990e24fb159529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b91c0a1e10603e8c171cbfc2ad529530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41c6f34f81db3e080595e9a0c037a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7284717bf30de16e113a54240663532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62e121f21c062a69db9a252fc22b5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213150d27f3994d1538037556863ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c86c89d172bbf944b19bd34677e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db0bf96b8f8ec92e722c6d42a8099a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb10f959e9dab3c0fe6743267e49de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d7db399e4eae51396c35fa1ac791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d65032cc01486022d6a270913105539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9350eecd65a36999b8a1795c356b34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a2ce42e4518f7b0311070e91099f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92693aa7b155a05ec1f45e301fa2470542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb66e8cba2e979ce17e12c0c802af72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a244b50f2d19d73cf4d46d475192544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180c106c1c9a5493fe808d7ab65137c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd0fd303d9023f26550e3500e170a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5545f1ded415fa4eb80efdaace28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0822c774494e5fcf947a61c289e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed73e8160afca16d9492682fd970efa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530fc443b6f269a0dae9bce4e9fe986550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7cd9006e55621faa6953a7d03bf47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a8c78995069326442cde171cbb368552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799a478740dce6f3863b7bfbc46685553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4390f4b7ac2469864a2b5e52096e09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad597daf9072aa3e3b684406054b33bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99367deae31bcf52b55a100aa7b3de80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055563a23cdd68b82048943f70ad50a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd60de55c2f5cf706b19dddbd6ca98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2518f9c2ffa341f37f41ef63adc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a948754294ed77b9fe2c36dd2c606560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5442db6bfd9d10382644c23e0e8ddc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3df5c1f6f0634fb92eb97db3fe15b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f365162033a4960def066f6acdac64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcee05215863e2fed2ad86fb94e75e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32101bb002523b6b66db8d6565a8ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2a35fc56607b512346f7fda40f6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c9ef77b0d4fd1659e3fae173dab8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ed95f92366b4692cbfcff4d6363f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c8013c2b9e62dda60e3b374daad0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111d28b2c4715fbfd4b20c58889ce68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27e2f8dcaed19dfdaa7f364277a3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb5145b76abb94ec1ca50ccc3da196572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6e777da58ed27d855423075ea9fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4e67ced836b39515ac0e3b09e6b4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c20bb8a640937f560497f27704d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b35316a9f13ce46f3625f373de13f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e884c8d97ff8cce332db3cb12ad241577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3425226813f13f38ba9b109b466671d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2889d3d39b403f41611c6b922c20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45cf25847ad9102eabada7134800e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f4d2aaccbacce41948a0f5fb81b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896684554276e3812f5cde554084cff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a69dd742fb8d7c8ac1670e4765bea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985e1f8eb691f72fe02be0a65fef479584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8c4da435f860c78f7b5e6a95ab375585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc5217f1ebceef1f54af0e8ef0c94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac75b21c6a45b69a3a52e335e320d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f892a71a8f91c4d022dd26381dab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2360ed5a1afd2b84ffc7f1d7d8ef9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35320cb4e83414cddf72d406c1b8dff4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87133d013e9fde96cbec09a35114bc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50612752a0a20d0f59791c66136a6345592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da0f621ccffc02e04231f382bde0bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad67ea83541e9bf316cf403305ec57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81966b85150f22163f847d2a019fba54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33442c2a50a676724569a6fb4bc779596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac553be229b953be8af8392f78818c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3c5b13974ad4a9afb68a344e3bf19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70465a840a94d8ab7477e8ccad07a05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09043096354a9df02afa6f5213be282b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9f4e104e90460a394d257f94f0572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441edb05c55c1ce24706f9ae5d4916602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f103f43aa064c09dba7551bb9f5ec9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb057fa4476f34c211172852383ff9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87befe20fa11b9b46e783bcc4d1f3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d099b7550aa89873814f9265b930a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d0c9e155ce3dda255b71e532dc900607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ee5f2dbd949a1798f2f6913c5557608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62b0ce5fdfbecd331673e1594c059609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378bd41c260f6cf3df03acf79cf8972610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc78330fffaa26b5e40f810651d86a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb51e85ff98e42d081590a58fbe234612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e99c97bd2f4b1c1110d29694e94ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5633607497783d0ab672ae13560de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24abf36c69b35756fc0af80af9b935615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae009d06719fd2cc4e64fe57771f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf01d38d82185d167da9dbac3aa59b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc89ebf2b14a4e3c866479719152521618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc1dbb0ec6c75f7e957dfa67ca822e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e60e8f0d94480470dde65367883c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525a58d7b379d07cf5f934efa2a537621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7c84b962b6b96277208a645ae80fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd7a5e874862870fe0486962d64f7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af786175888219987ba72ffc762b5dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541b4c361a48f9dfb99a20fe0149f79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160dc10ccbc47e8a2d279579a13cc3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9394988ca9bd01a015d97e31fa65c82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce100948675cc7a347892e89a2a473628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ffac8737979e43311fd8760b5c546629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa60fce9d7d80c17af20e8645a6102630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc5c7881eb50b845f1c4d02b3e6e07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f134ebee7ee16490d5b8b6f3b43e55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0ded684c7e27dffa89307a4ab7f53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d89d4cd3586cd9039a93e85e497ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d5ca2d76b9b2cdcff544138b0010635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903a47b0771208314cdc8d32ee64278636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f07b61183e37459ef3bf17161e407637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72a9dd87e47a33aeb710356141f82e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711042732900c95ecc1ddfc2b1125821639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aed1546cd02dc243da6086067c7e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71cfc7a354093928d8bbe022ca8196641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af05ec778856acb8ca87a07402a21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf8d4543812f00db9485d6bd6e4e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd771060dcab5a486f4fecc328fb1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b695a3aed6c0f16538d2f12d54b5fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9c5e2d19727411ba0a0c1cb72b322646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac463228315c048985ae2e7fc1ee2606647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae1d3040d35feeaf0e452efe8f3d8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bf4352f871763790e9a631f8fc5b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6e490730148e0de0bec94a312bdc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a178127908cc16ec1bc4ac6b924e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582737387a864ad002974973d10601652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547a61135ce77290ff3e3cbcdc1af62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13dcc7f6f6269184bc5b17cf3cf65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfeb4eaa3567c99e8198b8cf3a7985655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a65ef22c9ecf4405c5e60a593e2790656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3ce7d44b12ff5395f8589b4dd2e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa4e37938a4abc6314923acbe6354c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a4c180aa3e07132508215af048a6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32fcc7ac44626ba069963d78a1e6bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652892457181f5d1459e9274a19a67c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee6f10288936bef6c595d607f6c762662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db78258bae5dde18517ebe6898321b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48888d9f4ad23e77cc11bb223a8a0bcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00123d2a846332ba00ff4eb6e517c8f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414386b3990cf830d49c6cf02a7d33c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2114399e89e2db84ec1293f94c6ae3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2d8adcb26a2373844c43f007f0dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a787c2b1439476ea7012f5da77a5ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f89c53eed3d7a29c95f94bcb4815cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58936083a70cc57a47ea18e5b89d1a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6925419ba640523b41db22619d5639672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e0abafd73eedfd0d03f5589c2ba7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a90c996df9dc0b7c3f78e92651dd14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bd8aa23e875ddd441f4b0b620f656675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07797c0c0ce8ee5144860a3b0e09cb59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673848823bc73a98b311bfbc85892e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea91439707e3a073375f4f9cb5a0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8cb4cee19ebb89caef77f97b46de9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab2dc3cca2a91f34c26965057c94ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eb7844827d5f13c3754795af0fb07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419020b4f6bbad2456bf6064ec814030682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846599c602ec7896803fccb13f16883683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc453fd705707cedc744f4268e219ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e4db6accdcd456fc2c149fea1e46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ada4ab5d794f508381773f0611e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ff001b7c2c04dbfdd38c90711b53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa23152eea31585d05d2df5f4dd596688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb401e56f701add47bd0a5b19ed1e6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e054556a207c32788b20a4cf30fcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca127eaec6c57db3391a9eceff9463691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad694faa89d063015ebe047a2e383b83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160064dcc320156c1c1cac879c6a8f26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edda323e5b74eaaf7700af39d5000d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d9bd52f1de91474c59d52fab6ca4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365cb1c1c0d5fee17d7d14e6a1199f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a59b9d25668226a187b929ec751ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a332db75fc539a33293389f6d87e7cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114cd0e0e09ba77eac9429f125de21e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5a4b09d8fdf002660205b01919570700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84948babc4638c7445be095ea04b83d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25976c762a8e5429489b76776b5beb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6046347c5a0c5af5968a199936c450b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af88b6e711040813ff958f20275327704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da289881e82b8d2393d769937fa2a74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4103a5d70e7962e37a715c4e6fe15b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e50ccf9da3a58b122f0583a0f6e15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cafefca5585bdfe1b04677bcd9d62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9665a96a9e95e809f44234542e404709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a615c3c92f816539b2346b8e988ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd40a7f7c77960a2051f473de5d9ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada231a388dbaba4174a14796006649712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149caf6d7a1c0558c8d82ad71bff3f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf6ddfb2d5798c8cbe552a1ea9269714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe730b54db69dfb13f912ceac04b06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f45a52b40a1ae7e64c19ca41209f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989eab1d8ec2fb3b447217e5d88302717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8703ee7937a61fc878f7bc3f82838718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d32b7a6be22156a7e53548fe9cc95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872980a73e046a9b59fd0dc408053e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd618b9c6e3e05574ecbe0a741e4f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b254f68a36c57c61c9af1168ebb3396722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113347c78403d9fcfda8437450815d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d82f024aa7b1132ed277936f49110724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d3a3f1bde3dd0dfccd82d82f71d39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8338a56ee629a994e56446136647e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6e106959699b61a9995dcb21b8e56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025e6ea3d22b63910efc2b63c941b36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9453a03d850baf908623a3dd281e15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b54b64fd1fd15283ffdc80f349cd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02322a5e8dc73cd53280db7987994d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229bc92115415b402bad5ac4e97d30f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62429c58c84e9fd33488aa100d6de4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b642b5e1890c05ddf41f6f8cf741ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db01b2819be57735d258ae78fa9d0f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119736932fefe945e0296c68adea4eb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fac00b1ec2e95143038fb3413b630737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28468e25db87aa408e49d2a70212c49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714149e35fff13ed1e213b79a487944d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b14ba71317ba0472ce2845cedd2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2740094585dbe99cb5d1494bbfd726741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900ef8f2d6c7bd381a6125b48dd661742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bfb471779d72c53bc189b07a71ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a990439142ad632bc9981fad31a47c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf9eaa7e696055511f2cb3258d090745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451c0289256fa94a78d96c525c9a063746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ef74c4b644688f06e135c8caeac4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db272dc62db71b6ba11560c5fc0eaf4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773e7bfa99c9ba05564a294ff85275749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaad659119f67d5607449abe99286f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061229f1dd43d90b507169cc5a862c27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d0e4d37cb2fd819dd07ea07d5c9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a9bee9d2736495158a734b730b7da753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>