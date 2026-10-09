--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed456763a0a8aa196e757eeb133eefe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609394dda30cbd867a2ed506057a082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94043f16c3b35bfba75ed5f595d96f8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590891bea9fd65fcb8dc3f6c1aeffd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db5736c249c73951c35154de78cd9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e541b832fd2e902d237f8941cbb7f006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e375aaf1d1f37842e6528e37440c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05a6705b0ffa9c43bacaf44daa1b9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e7f070a25ba132de1bba3494909d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d003eaacd51c166011e89fa1c903510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa59e6c343ed20f3e0430a884953b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ddc368aca7e8373e1a38704962a5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d821ce8bdcd8601952ef712b6f47c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0094879068ecc9463ab5e7c75c89aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2e6ffebecea1878dbdc77667d158415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f13acbf30a68ba28503741eff7dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde30f0870c10b84b1d7d8f93ace0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce815d5f5e87c6560880e438d4178018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583557b570c9aa90a4faf8d07b773af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4665b3ced6d1d240885b17302d56e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da331b13ad59dc70307022d745a18d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838063aa195a3fa022073730ee67731d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e442592957e4095082aeb2f29515c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc922c1a2ce9a483e037a110276be324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb6770f0fbb6e82c269b3967f144dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f87230c91c92f320c85f474faf0ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f4a80636e7670228013e0ebb2f0d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f9d43d052b23de922d83e443fe3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b624ae6673c5e8910c23f41824fca829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2871d7712786723998d6d7754fcc6f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afd16d69c2056f691620e2d5ec8d9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528849ae925ae8d5e644595f76e073532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e437a02d7431b4f00f83896b51cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7153721326d38d41c9a1ee92419b3ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc9d1d2ebc9599d3f738677af0354935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff150b96c7adf96a792b3b85702ff8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173d2e13e233028173aebaae1c303837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e048088ef84c215fecf0c0594e25738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caf0d4c52aca0ed752354013fda7b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a8bdd703a2647d5fc3093ce24e69d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81ad88b38a8a009476c21ca1a089a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f302aa7bbf86b01913f9c397eb238042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21dc8dd76048991bcdd03e914eaa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69813c796011e10d57e6682b57f1dd7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a590fed49d57a48db089b7c2d0b7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde3b0abf80763b6ba2f16e3a3548d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a7928a950853106fda89cc0aba5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d5c8eb34fbac346d938620de4f9f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c02b91b99202aad09be316bfad8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f41b86f2aa312ee3842dd14d77a1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a531f5ec5a23dc80223154eaa1085051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e001bfc2090ca3c187613dc27168352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb099143b435b765d0fbb7d98c83f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea424290a13384760440acf444181f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b04f6e565e8a7649e2a7b41e99fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bce6614c9edec2164baaf45de5a5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26999608e32086e8faed17fcf729253a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec3c73ae7d4de74d8212f0d1032a7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81777c68beae8e619a236a9535e70ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8078f532e180e4bb15ccd6ba0fc5bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f960cae48f7d86fe17468f4a522b6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30835a1a971383e3fddc2a799886e7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949715baf55c653412fc1f67ce4f04be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c865d5a6c4430aa337d691b265678b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3037658f27fbce57a5f9126d165ed5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29143bb1f7ffd8ec00c0c5e07dc8659566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c1992e68d08a77393c85c2e91680f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a80c391b89edbee15b257ffda33368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb452ff55ca43c0c6d46800f96822669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495abbb6495d5227e696039bfc4cd2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07dc5ccdfacd7f130ab63fe6e22cff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b466ed7686a27e50ff73a5b943eb7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34530e1e82459573066acaa3da6c8d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf54f13c7f0c6b4c2f16a4e78f3bf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccdfb98e7219f35d09eda836c1c1c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e645ba2d7155cad61b4c2af73a32fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c58ea6621e9c749dd6182ac8331c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7880e267e2fbeb71ccb21b519c1ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943955fc817605cef8be9bc84f5d3ba979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a01d1fdd9918e43784f0069775f3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5848832d579f1864661a2dcb14a32681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edf8fa61826c0cf7d06fdaa67b8ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6c9dd5247a46466a301bd888e2f5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e2ebd76e94ccbe0309ee94e3ba5aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5bc5b0ea29a62aec1e80461e2851185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dba97c70a1b13823a339114cf7fe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8eb4cbf100347512346f8677e603787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf6c0ace08fd7c0c01314a4fee9e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2e5ea5ee0a3e35306ff2ab77353e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c152bd6d8e5c1d50cca1bd8a129390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deb341fca8e0cd7506c345276be3f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c592f4109cff1d8fb18d3514f3c2a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae41b76be649827e40b93a808b1f0d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982e4179e87e493b4a67f76996acdfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5a245b66560c6141d4b7cdd3a62f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca3678d4cd29cccc026c45acb47e1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586759be60661914064cad6e35f460cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97af6f0c8413aa0b24538a39b6ae698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385fe760ab0ef21e81b21a0d8d32ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf22378aeb042f824f8f9ccce75a78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b187fc428c6f2554c58b5ae6896c98d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685d9f92094c9fd0ed93a4fb8d2f63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d5f2c464d0fee6f23dabe32571c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7888d436f742e95fe375257e55a554b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a9a3486010fbb13622797d28b54e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879022f9f5a4bff1d4be24adea212b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74453e02915126dae4a58713275fff08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7580165fe5ab953df0b6fee3084663108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a1f6afa2eddcb84bddb79cc82e39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd23348024387d0af474d0d7f3c1fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd90472ebd3e3888c8bdcf5dddb6426111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d97f9791fc3c8ca9f05a24a617b61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d1596e855857aecd82da5d038940113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0dae80e49e5e582a5b3d745004552114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089bd403c978ea4d0809b474547b608115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a7b540e80d29347845af56c0c979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f637768d404c417d079cc39c394d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302acb667e2e031c631556eef3446cd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8104fe1fc682891d561c4087fd5e8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450782fef401eb21f319335acce495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f719a1bd13a0f707f34a67a84c1bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf453341d9f618b7950ec8e97e932d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959f7ff8fb510dc71443bfb1bc8ffe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fa2741d2756bc2e53e8cf1cc47299124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a3434f976318b2c89efa95eb769bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b5d7bb5c22882f2b5f87a768c466126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effeed307c0c9ffd43fd768aa56045127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863472481c649c6ab1c42b04717f23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc134c8ba65cdf55799705ba5a76e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9466a5724fc4ed56490f6f3a9071436130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265210b69f911ab932ac200456524e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c1f396a5d0548e1570e0277461d66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985c26770e60eb17bdd226156eb6c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d17f2ba8eb005a46b5d6942d8d12f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4891646a1efd147b7a63875ea8ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b246092aff1ebcf33d390ced96eef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164820772c42abf1281b0724e317b707137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebab00e013568fe01028c7d898be1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ea54ee48c50d4b4d57a9331784d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ada0437fe8e27e27d572b763ee9367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2392d615b9346d56b8eeeb68704fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b728aa6765ec10d91dbcf2ad87323a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547bd56f426f3e349b8ef3ffb5b2980143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fec1e74887ee6dad409b453abecd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f2a62a72b810d38e854be8c99e34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c003684036252aa349775ce47c39751146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc597fb79c8fbb540e5bfab11501897147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5705579c018cf5a2557009c51ed65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e14ebea42fdf70aa666a60e5fdf8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a37f1d1483954759f01b5f282fb5e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035f60241cf7549e5e9f56408f4618151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed018e76c0d8b7df62db051dbb7b2b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf71fbce9ce0702c6d1a99bf9b690f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4344fb928d8556220ca7207726e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ced1171c42fe10b10e490310b4fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5093b90411ffc8201b5ea4544f9849156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e904d375ac9535de99e7f54382fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06011d526f01bdc96fed6e76430a4ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868720ce1b3df44cffdbdc8851ceb2f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13e7cbd7512ca32be3a80521f102ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e64f1a039683f298901118d11be3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05dc9f5b3b6b603c78d362ab599af7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf4ffa9cf80c37675b01ee3ca00315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194d640ed6a145ccc60696d22e6428c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aefed3fc540f92784dcd0d8aa899e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f0f8b19b7c61f1078d6ebe1a9d61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388da8e83e0f8cf580f6b173853ff83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b811b652c751094fbeabc839ada34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c462d27a592315a7dd1dad249c04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60410753c9ebba1dcd6ecff3a8ef8645170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a92e03dbd75db92d794085f048317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79edd0ed23ba1af0515349dd5d02ee5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee8e7546c3c00b1f3ffdc9016d8740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb034d1ed5d1051f0f8210339585f75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380055e0a9ee31bd2351f3d9fefb20f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f832a5a981ac6d271be565d44f8be3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7985751e109aa03b8226d98b4c3834177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24ef466ecd30b53d1f506af9642431178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea039afa3383aab0177368b089145179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f35c1de9084847093a9e39eaa13e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73d7e845c6a6445fb38125e9aad0ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ad66c26dc154a68added821b03239182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd684203e6b215851a9a182d89ab76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4e4e42e93f06515b1025d77b2b605184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d9d2cccd7977b342444c9fc41bd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6d6b2c07123c58b58346de1cb0548186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c955441c1b3f0618fed52a27d992e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7bb35e5d58b6ef2f4c1c5d2601757188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a23222442e64ce0ada4fbe12881d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e14564f722b138e3a3e5a651158d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175e7b1ca893e3f3a2eaf3fd70b9a87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0711e880fe0f4e0b62ebcb2c74069a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344096e0f98bd003ed48c224befdda1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6cb0f90805d8e7ebc2f730b9975d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea611add913f13dcbca24c6f952d0f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22911a929cdb81f44097f9a6a80bd785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afc303b3453a91a7e9d2e46db4bef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15fecae46fb54482481b45bf28c54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834c7754eca42007babecf722818a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a626efe999b2a06426538b4f09fb151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8529b009afe37f9825f21296dce4e8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2cb92cb1227e0569e08ed06922de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e6c15ce17e80a880299df1968af0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fc00cc0090a3044c53ba90bd2b992204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c5838964b606bd8c555aaae3ae1d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18596874df362e02c10fd7085663ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433cff31195c6ef78a86451590cb32e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4412709778b24f5298fd9b56aa3d29e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a57fb93becaf04c5e24d6fa4599c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b768f78b0dd7a8f896c807effde489210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4608b427d3991a226d060b7034a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b596e3a4b5896a15ee461cfeadd1db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc6654935c8ea0828426c0dc900cf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74918188c388a2b910f0d52418cea0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b0d03b1a007223b1253f68cf30fdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2186210a4eb3906b109dfe238f5b2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a5fdd4b9a297bcf44cb318ef1759217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf97e4f85c821cf6caa7495338042f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee355cb5c771187b2e1a931a5a44b560219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3cbe7d8a41045b2ffd757309a7c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e2657d52423a195e241081d115253221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa3b4697adc0094cbb6329d9a1497222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884c0e1e3a0c92ebe47cbd1d3b14f00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed825ba3c93a6f68f7c506f5916a1cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e21b7782538c50794b2f4f47650c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d42ec6f9a7e868d16ee2ac6f1f9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb55d4b8b20b383ef67a7489881019e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8533c8e9431f00a90bb1342b92606228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139594fd79ef39451bc7ce7f44a3f69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7029f1dd9b3af387de9fbd10d9c9f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b02bbcaa66bc6b908212818a85854231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b359c5b2414b23d6869250edf300149232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2175b48a9276bdf2fc8f289ed945233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f2e3aeb2e64187fd988b3aad738f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4692128a5e0cc50124f31a3b20fccce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de374575bd6a01055e78663b53a7a668236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f5268f9294238c5f0031bdb23fbc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a9c89b56e9a5a72b28af1354d84a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f1118c577987c88a8c02cdaf51c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e68699360b4ab50e58a19b54a356cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad98b8eb0ded5018bffe534216b74c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec263f3c40a78cc45c54e8cc5e1f767242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca9b046fcb580656025077c589b15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999dc4b34b0792e083382001e0fb79e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e91cf3c730be42c3a0be150b0c59b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e5b851873a286c3ec42cb0e23d5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e551261486088bd35011f25ac7bd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047afc4c5d82000a171355f0813aa8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cf655e5062d4fe459a160a7fc1598249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a1c71e5de196b120a928aa19490f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dddbaf198e2e73663b52ab72b82876251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709bdf97d0964e7e6e42cdd6af9ec7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddee3232712a460f7d1c0097bb7e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8ab10844dc4b2201a67079d461941254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2452a1ee3effe3bbe112af0b65eda5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ccceea2dc200c9f6e40f2982db3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d41a7c196127f392bf0e8517c6558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3820fa1a7534901ac47e81fc71e4e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d1241aad6ec2193ba5b229b13d935259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75a9e1bd84c63cb747e7018c3ca4cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb22c21e76f782d2db84e5a55002d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cee27d7eacca4187ec408558ca442a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f51125d8fc756c3182a5d20dc58d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d28f6e1ae05d9e037970dd83a931e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375382646223c2cb6ff9d3924e0fbff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73bdb1df5613a8d1103d63ab68bdfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ed2e37458b3739074e9fa9aff9993267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a67482de424ff060694aef0099a08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e24f05f99773b1235188ea8d8f48e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f8e8eddf0bb7563c9bfa26749165270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803e2a3ea423f8471fdbc32b3d96d50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746983972e84c13849e4b9a59733fd50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbca9fec76d1499342f3ffb0cd0280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ead99c74c4339cf49794294cc6c4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7f6bfd207b4a5f1dc4f4a86357bcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fdd32a289bd77b8a74a028d5f4f4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f5433dd7c99f48fffe421098754b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237d7b6f53ea90716b3c539f6fd51b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72a78f124ec2a476cab99645e733c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e464343d29f082db1c37ce01f7732b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae9e61dbbb20c65c8ca274760e709281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc96b0252daa9c3a21495e79996c18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a781244aaf672e9815bf8adc2caecb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228db4c8fb273f2a0ad29320a0eda49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131e6e10f425812e8a1ed3f1ed0113285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa6f8ad2fe05c9a8adee6fde72605e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289f06e9c59d88aced2386d05c04e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870ff89c34e5922aace041b20bced0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af9f0c56017cb57b11334f86f707d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a5651d88e40ca1e2bbe5cc0af2713290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e5b4852f3d338c13a22cbddc6eae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f01722dc41a51ef8bf3291d382511292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105a7c1a3faa87cd89c58205c32a7f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5bb3472006e4609521ddefa25ef4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95b8a9995b5dcfea48da70e5261a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f730ff5484ab74829b4cf426cfb5ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60d1a1bbe76ec2f757ec1a56f5db0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73321b383ff9d4695818fb194b52fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b0ecc5758c2ae6420390dad750a1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be253bdb1d6312f2fa3add1972077300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e767aac277ffed9124d0e4db884bbcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452b29c75a8b565acb265a6d17ea49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcc09af0fd6b34f77d4e3bd868bfc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aa1891da76bd6cdc3fa7416c2adda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b527ac2aac7b867d4bc037eb5563305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3bf15490bed00ab809102c9b78e72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71541b5f6c941d640d7b2c65ea53f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ed30d886d1a891d708ba1f7617fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf55a895609d188586a369f58bac6a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb83adc3c11905e343445a0a9bd52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e1bfc2762d6e4b4667f4b3db13df0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265fa3858a9979ff5bf72b54db2ecc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ca71fe545afa5b67be1e7f85c4f0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c673502391a16053fe349821290b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375527f5f795eb226d8f335bf933e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ff75a9159ad5b52de452ddd09b2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c2f4da5d194c3138882d22be6f1e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea3c5fdab3e13f2cf711929d7005d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2b7e2bbc4cb28453e142924f0c28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35822b99cc94b2a431b447093905d27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4720073d2762f9893147fc0e8cc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bf92b5904cc925963ade21f44bc68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bc10f2c4d0e2c7dfbaf64c62511fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c389be14cf152bf422d57f7d0f1a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6353112b30a73207912ba4d4721418325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6afba6f30f9871dddd57445e5e901326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094630df89153047eb5cff334333fb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a1ccd218188ed5dc0661591d83a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c7606b4c632c2aaaadd0cf2698fc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a425ac67abed8dbe52244b5bc9e6a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e619b49efad77f904d21669960e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05fd70424c1cb38f4665663a29795332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db18bdd5eaec58a71a987dff50a3597333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44898f1db05d3ab4eaf2ff62c9e197e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd5e58704763b36d0e68d079c54534335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658afc8fe51cc638ccd14e415ecb0f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3b2bd018e5ea68c9e5f6e91343d6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053e3c778ae6663a1fd97130c29b44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a61449086e80be9a49a1e8ce24e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f14d9e6e532443d9403ec13b2ec2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515fd2972ec6b6b5de73fcaff16b41f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc890b705a3d4f1e9d71d2741c34c56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab88e29f1c5ba0bf625affc6a40a8b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b0fea48c08e6d17d654ff2733a2f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d08a49bda1d551be3d0f2f8e52490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e2d07fe0339e4f5552d0db6eed957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105bcae228b99d91d21e5e19b5e4d32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75685c5563998f4e2e3abd85d23d10c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb69e14935fec135ac3a14e0acd5f07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b547cd10073d477a845ceaeecb57227350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99696137c8ca296a31b2409579d302ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654dfdba4767d4d622c1c51f4f2e301352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b014246a32050c7042c029351e5c7a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd41a971b142aa5782b78835f26c7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a04f475b1456792a17b5ced38aa6d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa62d000cd3cf9efde9fb0e5038ad33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b508e3f246873211b5f2c02c6824ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d686c0a798905c7a53ab337875b85d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582c7a1ae5a0ea5922dbbf2be6b09bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f751d579ff86d020d29917180a785c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd45ba324b65d4356c6a2c6ed1918361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acfa47b9b05a88d82020cb05083e0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd786f07a7a3c8974b080f6cf7c56c69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6ffbbec017cbc44a042b5ebfe770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71798f375f8a3c091249325463d175365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f188b41dbea1875bf41678c2c1c3f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d00bc7517e5b5ef0077c90647d08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5f2e90dfdcd2279233601215c0d98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431008492fb1b5e2cc9fcedea3198b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2cd416beafa88fd4e1152162c8fd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06aa448914312e103fd8df213e3af6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72ed977cb70a850a7390a3ec01bc7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e205e1b38ab0f8650f9353c844b68b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eca1670045746467da8e69f233821374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93df9580888812df42ff81dbee46be4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea06ad5e02b13a4f7f35619ba4079376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42ab96fab8cafdde538bdbcd72eff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d115b7bc56def4fbbddc67ac40786378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1683239f8029bb7800a4b05b45d541379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32aa00033b3c5caeadfc8437f9219380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601aa02ac05c7866b8c85fb710b6b30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925b571294f07c7e0e9b7a840cf483382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab7e8c517baaf9a88140509cf4e1bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde74c5dbfaf081a08a91ab993d576b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44efbcc86c7065e4deb562100e167c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2e106f7db12e71244f9ce1ae833ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d27267c7b4f200bef559ec39e44fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da1a85e81bd4ecb6d4661ad82bf8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248ddf5b1773314cb932de15caf443e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78736a0c49f66552597c29cf3ef784cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98f64c640ee57121b8c5434050b4d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca667eefad2bb7d5bcc135233f918a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a151152f19c6d2164c1a46f2e91e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a21e43df48a7596439ed9b9843c38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea53ecbdf194aa514e6a150d4d69b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83cb126c3540101421a5457aa1ab17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3c65430782277ccb043549d13f4c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190fadd6f26d5c5ef099af474f8ea4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81cb22fa93ef186b79ebad4f1b31d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca77687f92766fd01a9643d1e8f6d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e017cb4b70fa3cf7a02d22e91aa682401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e34680845bcb3a44d5efe56c20c1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b826cdbd3c7ca26f72d061a56fde5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3067f077315f7620d51b8e032fa306404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6418e838dec9620ec72582d759a63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a9d37e2f6ba818b454edba060fbae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe6bc551e67a53df7e3633966f403d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acca21ad6e785b33d4e5657a924b969408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ea29ae3c002916cc08d6a92194b3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dbf4f67003566faac71b1bd07d019410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be2c21e160fe3a2b31b4a44095a181411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f4fa99aa9443a9a83b2297da4848412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96030a43fc42538a92e28ae25291ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcdbba042e5e0a54b5e91499715d44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff2a42966bd11e8173c7e146098cf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ac33b93a6e0232957770ab15d9fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e388dfe00ffb069047ad35cdff9ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c6b46605ccdcb37ccdcd98e484f27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf259583b189a36f44286fac0498a04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42fc0e7b8fe91a49cbf86458d63f1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86ad1d80a9b3f4c74c25fff0995e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc50cc4784399ce4fe06925dc6714422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f00ca5c9b52c339a78ff8bc05ec4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c23e750322ef078cb6f73cf7ae748424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd65e0f2974e085f68060fd9f2adaa8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cb7fbf9dbba96e29e8e4ae63e038c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25505516d0bc5a465a1f0effb36a554b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3132f0129cd5c0f40613918a4fbb477428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0772623258daff9ebf0d2775436605429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42a96cee4878b0b8753e08cd78773a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250630a9ec03a0fe074cc1f28899476431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea206dba171d7d0edcb3ffb143d1b929432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e454ed6bc82eff00a9618fad59cf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34084b4191874394bdcb9929eb2755434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990aeabfddd5510badcef33813f6c1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dd9be8a469fd9c49bcfdb40318621436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f8152795ad51275913ab5a78b9f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d958c7c871d94d330cb831a2733b0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d08858882f2e6d43830637a0dd3d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc860334dec5bfa60d178f2e23aa6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6394c478aae610168b718469757c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b78eeaaaae6d23e60b0183edbb919442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b503283db61479bc07bbbd5eb5a375443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82361666916aa1058f3c38ea4ba1459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c7b943251cfec26d013733c3918a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908029297e8bbefe78acb9e553163f9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd55f32896f9ad3d41478c2a4b1c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2cb248553d0ad3b6f85bf5e5c8696448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c24bda6ef123c547abcd882962ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dcbc021c14e9076a411eb5c8f4af9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af47d4cbcae2a62ff281d72d7c61acd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28eaed4ceca969c3d2dfe2ef51bdda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d850793a7aa0db543335feed07bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40f4672fd582f907372dc42148611454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba0ae8f4bb9499aed8cad7edd1326a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb52532d0b8e17ddd4714cdd8c377bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d68a5d0024aa6b27a6c7a3fb5cdcf4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f123542cf2ebbf195e908c838aa2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3467d1c055d0c711a8322c3f9ee3bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b1c9fcdbb19b04d4274f65f05c0f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086efcd44f8e2e357fec1d7372cadd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35a66938ddaac14ac0cabf28ae527462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74460bccd06e1c4ab5af912791f217c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2ce0745f1c06691fbc0b08ff1a8dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe82d7bd7ade6002a186bff6480425465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0fed44e593e779035e8d0756aa364466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428ee09240e03d80cea2f0bd260cbf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6f382ad31b06dbbbe73ff338b917468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdce376c136adfeb97da9937090a216469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f38ec0abe5582455b7b5f8c36a996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5931e3a46021887066fd98c1be712a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077db78c0a4fef717ef4236f33e8375d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338005e0d3defe651fbc7eee710abd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf7d330f4e987386bd9d5750c024d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ee9bd7c3ca21babb4939d4ffc3df0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110ee2522bd6a098bb0580e3a91043476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af500e8334bba59e2aeab583de515c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d84cba108ad0fc361d6cd1f437f9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb2468d9bf8be4a0f5b6803626305479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae42505f7ca7b47a7f1066cc92ab9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0569e218949ffac64e69ec6dd1a167481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65498258945696717a348678727a65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a55ac43ca4a669b1280711013f7fae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77717debcb86f4e3327e22a02ebe186484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2009d9623f36a861351322307464485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f05f8202ebe75ed3925334873ebd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d73fa059ebf344e033ea1deb941cb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc567cca72c291436e9bb51810d9cbd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5560e56777588826b8c22053cfa00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b8b2066ada3c0cee8a1bcca6063aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dd1843f09b16e5bd4f39fdc9e4ed5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b57c960548425db894d254d06ee83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4317219006954a1973234335fd9acd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bcddf4a55eedae63a8a4769c8ab36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c54a50ff8dbf73fe0d0ea8bd2fdae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c118290c9479f8f6a801459cca1799496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81441daf6d643b8f1f96c89b438f9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6521e9302f81123fc0abcf900267498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc88202411de250c9535a4dbc02a05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc184493a93dc158ec4c2cd9f71193500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd4c39621e6260d42637fc4926335f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f33573621d6986c21785694f75d1ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f1925af368e69a99478c5311c9775503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb420d476e901d74801657b34f017b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e4d03bf20da5d0d3155330e9e3e6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b8a22b1b8421a1388df9f78da1a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08189a998bf766720764b44a7680475507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115734578581034f97bb602f4fc509a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da514f7384903b1943ebc86fd58bcd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52242483546842c8693fc4a73e5791d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eda9628799bc3f59fe51f80c640c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb5b301229e61b0504a172bedad55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34755c181096ed1d19ffbfbc39c75112513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbd53408870cbfd0eca8f8a0017c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649c2c3d9158a885187bd5ea4708a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ce5aa826e7a2f49e5b5f8515cd991516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb531569bd187ba58129bf06c43d0d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c2c3a8fa54ddad786af140bac3cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2a32769fb0b92383c188768629c6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fce8f710d4c0920f2de017775c1cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91dd7dd43aad41289f2cef823c6668521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bc037ec2bee2dcb93ee6bf94f42bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c4f5e40e7cb3af8add9c361e42c31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbafc166312254b9beef22425800893524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a75f670f5aada5c844468457183a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95881e2ad66ee6ea36ba9a6bfd6ea0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248704b781dae953f5312e9f608902527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8e3563d2640b7c154a8751c4a3fd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47188c721d36c012b0b043061768d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e617ea8b77cd0726418ecaf7388e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06a380ff35db6c560c881a62a351a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93153bd5a53ff194d7f4786acb55e0c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b3e1b723797e437c2a1c19b43bdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642bafb9d76a65932ec41197e984773534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82388c6276e699987f7bd18555f9a408535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79cc03df52437f49c0f09128da2740536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e45d0aea80606988fc6ba0f1d90dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2703ed71da0e26feea63f8af0e30a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ab0ea8615e4aab103a6b3c87718f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4558e21beb8663fbc33da55ee745d85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a3b9b4894131660132ba489b74fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd8e3e13176f2cd6bccc6d3289c291542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33197aad6747d76c5d0a8a6a2a4eda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6064b886aad32eb33739b737d059d9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c66a63062d1896126131b5e7361d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c6f4524104eb0214b092f91dc498546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9484db33ca11fbbe313eebdb79375547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02425d366ff7850ed461a91361695e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba179738bbf5c53d46c1e40a43cf5fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d43bebefc3a6960d3ef749ea87a8c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971ecd69098631f7f2ed80fcfa462bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a75c32088123db46a64cfaf69b3b3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ad135230a4e26c9be31b0e15ba11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992635784196f3b88bd9e541c0cc4cd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfe88b79cc6a3e89896987d546239d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c683bbc11af35bcf504a825453b7b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e2c82f2c3a26ff19f865d52a5f2fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e336e6d3b2a83bad2ec003a8565a9c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0106fae11c6393a999aaa3196d43c51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc049c7a02cfd1edaffc858fa9b5c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c39b94ce5d0135caa55838ea5a29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6408c1ad99aed59299d5998759474562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2972c77f388eeadc7ecfbbe92805fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45631daa1bbb2e9d344efa044d716c94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861881b47664146d08d9450573cb7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebf05c08811d9a24b52d16f749dca5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79443513ce050e86b90e7d066a05d297567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e651d257338c5631e7b9796cc4a8e91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98efea4fd1732f0cb8b1fbceab12f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97979d260e736ea9c4e6bd9f92fba41d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03872a1d5df25331b11f718361a7da75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d031a6e9d2d908bb4893698bc5ca77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bce6c1041fa269628ac042efcaeed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffb5668d07b2da12bc59fb92859ad3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbcc599b721afffc55f0349206594575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06192fa362960b8418a72ef539a86dfd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d797de591651d2f5e54295b2a98dce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441952ce0eeb27c633bf95d3a668eced578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a95383ea4d4b0cb61f8a76818fd662579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee52e734a2abe336de7f4fb6f76b9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a73b139a406e00e1169320f04fa6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792619ad944477cbfed20e149955f9d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941bad5ae1472e7590339391b5798b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9bb6504de9370e107a22b0ef4b27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28828f29f8b351425b0c402f8d23750c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a799852aa95b2ae10b62da1df62632586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d1916172f58eb18e9b5c95f9b30bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bdddf51a5652f3a06478208ca7a19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b167896c756b1ff3a241b311d2e3fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dee3347f08d09c2d2673eb33ca387590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dca50f161d2c040599b90bff6fdaeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e408f01492cad6081a329ac752da1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a5a11ed23e4cb93e88c81351339d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a836d709ca59b7e2df73f77132764fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef937a7f8cde875af45ff8cb0376fa1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b54aba81e425592e28bffbfd7947ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4891fe883b59d0238b0195e6604a781597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e778a147f6093a64eb6df0278de7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81451bfd5d40de08bff8b4347311ec80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3d2a530b2388b73f7e2dcc1364055600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d30de49811bfe28fb05ec1823c69d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f87f4ffc66c02eaf56e098fcd7f72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c41f24d88bc3333a450b1ba99bfc4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b6df34805f5a8a31d8b87ab7fe0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546059bf6ca948f88ed4f8c6aaef25b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569398dfbf134eff7ccf99488251abbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f329bc367774af0b862da85a3572c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2546790491ab3e4515c46e1eeba45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce52c06508a2d9313bc4cb5fa7eb88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd9befd0cc2f3ac73c3680c9afce9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca95f2a14062416271ff546df9f7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd87191b04038eed8edf364757d84d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7d242ba7c2874337bee8b86f3205f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945e2fab9597d7528fc357631ec2a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af829a95fdab982d3a67f8829e8dfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ff4ce2542d12591e162931774f7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee6854e44279bd0f413fdfb92489c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87710305b004db19959806a9e090b98f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1721c8b3545bb3aa8e59cb82e832e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28043a0a7acf1c1c6ba61e931bebb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda38211cb4ed9bf94ce001678c3e49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40e57013d1fa1fa4453510df7a0e68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290579e01e22ceb4f0990c0c37654ab4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd931e6b11d8ab292da74f31f33d92f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4248d479d6458b183b7f73ef5dfec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f3a4a349afcb634de9d5716524430626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee8fa3c8b1d832ad1f3f61960d0d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017ed2f288b7441d2f9f354fae835c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706edb23a81628e2822e4d42e7a933629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c937fad8cc78ba835092c1e880cf01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc333efdb26e8dab60338f4d66c4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcfa4bb7eab46231fe4072dfe4b669632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22939fa69b5bd978e8b102079cd3bb72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f7d0a725f04744bf26f5816e76eb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a929167cf2b968d6cd3f935e590cbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592485584211ef53c7e74af041fa52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542bdce24d4fb3997814f0b5970e188637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69191829e186d0e1716d32b304842638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695379b3935c16a4220ffce9df71625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9d0b4302263c52555d40f69c901d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523e50d256ba2fb9e5e253f3f359a3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3a6d9ac9fb5a6c82488a1452e900f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c885462fc1728ba8d8fc97c172dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9dbcb8790c31e4a50ff06cbd88e27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede97896cf35f14807396047ac35f17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf207a79121359b56a92f59c8fc3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c743cc1d641c1cca8da1af8066631d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7db1cae2fc848cc72d1b55b03decf1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03e976ca94daef081b870c91fe952649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e1cab8d57e4483f4e345ba750e558650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b65a2eba3e96e2aaf440b3fe36825651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab791dbafb007fe959fe409a8fc2c9d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41958854c3879a6b1aa962222d7bf9ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a0ab515542f4bb8c61dcb03bbd1ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5f1f1d97ad37f5c041959cff2d722655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185632a0987b4a02b0d9f68dd67733656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf21a6376441b1a3de58b7dd4bfe90f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d582fa96be6baab047f805fada6f3fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f142a39eabd28e1d850b3d3907fbd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e29be670775f0c5f14b0a61611d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116a3f22efbdb4ffec1b86f9268826b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d56f688d8374ce1f27ffcda37df2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84521759ae10136130050d8c0915340d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d578c36aa3fec0bc6bde99d2e630a66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb25be120565948c32aaef1cbfeca5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151b95d97a0f66dbbe307b980390fb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525ca7c1368960af0ac7868317bbf06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81a50a858dffcf45c858d9312fd59e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8456254308422005aa92ea6d11214f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18425194c8a78dc6f41c2fb09a997cf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde39c622f02f4a7db03df77acf707671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b45233cfd5ef95ac8a7db85a28e1dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c294aa26ee4b03f3e071164a225f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170748a58f7b97fd31ceece929beeae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c2680ea5d32a277a003827119a3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ec841fbb25f6273772bcbdb525d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83193ebc97b6312c725ac1207b3fac38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3a4e7b04725b5298d934d00c27a68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c40c1e715f5946736da27e7a10f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642602e33bb033fb4deedebd071eafc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e358c23ea780fa7f22da922c639eba2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb2447f6942e0f272166718e3b3f7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a284da8a06f911aa9a7dc2276df16c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510ff11703a0bf4f2e870a23fb98813684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba2ca917702af819ebc74389544238685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d1ab49b3796572f16786641e722c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25749fe1d7a2d5e8e3844d97669a01c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3734f3a0c8da41d09148bf8feea83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dbb7ff08da3042271cb4b30bd6dde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ca54a707a5490bee3cc163bdc0fec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daba5c2c9b05ce094030b5a1925f22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2a11d35f388299df3a845fb49b257692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77069d77beafd53653bcc4eca3c8aaeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a268cfd85f1a28cd85eacd6699377b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac305fe66c6c60a5a620a096c060d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645fd5bbed054f229fd433a5083b63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68546a89e1c297628a6df4b0d79b4c14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014166792cc58b38fae0748770ba9c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e187aa4320e6d3a8c050d624a65a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125f6958139795588306b9a6b77ffd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323740c2dec55a43675ec86903b1953701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6913f65a84ca3b98282089bc7268f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eed3b7aa9965e574393a7e78107cd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c2636638d3b435de49c9c8718021704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f2822a996464fb08e70b79d036070705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed146fb58ed8330a93e6721b042c5e9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d50d29d9e4af22a966f99d20c906707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421c48ab37f8b562c90edcfb4af906708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb2da5940aeea51b3a7658ac66363709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2af963e83f29bcee196a338e2614a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca88f95348887aeed15d31c7c7702f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e827777c067be7b2afa780bfe02d30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cb32a2aa5a50b66c4de5c8d694240713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8123bac6289b3c1bfbf64eec17654d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472df7847a77bb6d765ddda5507152f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e639e9b451902b9e9d6c74e5ae589b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a3d0002e59f4c9a5b4648ae40f58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c534c40bfb43919742b3b124e4bb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d75059408723bfd2b1357b547685f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f741fb032eb05f270139c4fe8fca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a1ab0b00b4275c0a6c7ce8cfab09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d0b9b5ac44d66de857e89e61db27d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51c028c72b99e475715554fc5bc7e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c85b7af41eaf0da8c2d7a915df57e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b48217c5e3fcd441f7856ab367ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4932f00711bcc6aee7c60420f522d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d248880834c3d9b609f9005aa9413727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f2b3fb68efb2a0bcfa7edef2a7dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06118b89ba3fb8af416cde5cf98dcfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b2daadf9b14fa74fefced5c481de9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09c07907001fe25081427f10d4fe7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cc226502f1a0f889aefbd4e917d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559268b34c29f1b139a469df3c11cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e67105a3393ca0c980b23c434a7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1ac1910b0aff2680df18e36a76909735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e96f64f88498e5eba6efef173e07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d907c0bd7e762680972ff2b14539737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf274941581f97e3aad7c633375d70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787692b5b0e00ebb7c568d8eeede230d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84cc35c2ebac7544f89f0a53a53f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd616f1c89cd353545b1b37fd63a376741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924a8deabc68e2c1c8452dad758326742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb3845b65385a1299d399ef1888fe4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550cc2f6aaa3e6541a49e4e7529665c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303170bdffb07ace4c89ab14804acc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c757446b82a32a559ba1a170c8bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64903126be07fca44bfd78249b21200747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47728c2c2a6b26359a9ebdaa7d860a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a230d1f9ee2934036c5eaa373884749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69fe0e61b0d1823005dff27362781750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dd1fa48d15d924e903fcb6c3642cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd778f2d7317f6408220fbabe64204752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97d75f62eff9d2afbb31d0b7acfe2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e921adefff9cdc7086700ca025cf011754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e526fc6eb32767c3ebffd729906e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625f5af985ea0d7b9f131d8917b61ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aaa776f0c386cada187dfaab1ae10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c1ca754577bf8e54ecfb1d4d5f176758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a8439fb6f423488cedea225a5840759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd307660eb55ccddfeb55659529991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fb8a7c7a0d866c8ffd505d0c83d882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cbda1291cf001efec6940dd4f31d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be09eb85b0351bf857f0c55ea6c63ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f964c6caaeba4e2c0a38927f6769b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc695ce4ffa7b7c16a59ce0d3df4ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ab9d3747b186f8af8a90c24786b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a517b128e56cf7dc648398817b28d808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cba56d7667debb9c26030c3b0530a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe72fd4e4ae6b3180c65b37c43d51410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b9cc11559fc7f6367351a194c3be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa63e7fc1103c992c740ad15c2308c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606e9f514cf6983a1f22b6c9496f15c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3941ce09c6158137da6d0f68e885114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdbfc1081e8fdfdef44e797592400515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c6b9118882cd70f75941299dd36f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7207b53a7a6c9218b6592612d03aad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35de188c5e8d9eee586314197e4bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b5a0667da0d79e9fdd094ef0d60619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5ae739ef5f8625b231158a79207620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416c1a619f136f1f06136eaa16537f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e82e80245ba4eb4e089cf3c12e6fb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9684a58c05a74404ceb8ac761b4e0de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723a07427b5242763d31dc1d8b3dd2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8645575c9d50eedd8d89179e99bee1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e81fbb9a1c187a7e065e70c100ebc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53d878c21f12ee691151f249e9061527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf144c0412a3ffa42283f99096973a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aa2f6e4d7009bfaf328d2272da0b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e803cd11ad2ed544b9b70ba45bec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d74fd0fae78eab1d22367de53f2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca69c69f1fd1a49c19f63d43a2ff7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71172db0dcfbbc44cc99d01648a743233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13371ec8e80c1caf14214cf498558f5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e1c516c0e75b9ae62241a1718fe8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771544c9bad47453e797c5d004ca24a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b182718551384188ae09adc7c3c9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7db5a2301da956af7ec63d537f19bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46d36ab5be6bf1fd81fff8d2546dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ce6d5500cd9bd848b459987d930f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597e4dff4a3288b40193d00cca95c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc8180577da45513e44984dc073f1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a9f73d1fb42c962104fe271d48db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87aac5f5c4245e1acaa4510ddcc4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95071f3131db7119a597b9304b81929d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b3401fb475ef4d3c3e21127e6459d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e1820dee37e954ca3e7af139033a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d6b96ed183bab84530d3d7d5d7f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471479872e03245c9d44c3b71e62447349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e4c78f1546c0554f1864c0c1f65750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333080c5ed8951fb3b33b2bf9e84844b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c06eb9f5c8c4a2f6259a4521c908452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8d84c8661efc480e570d8302545353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93cacd45bacd2bdabfed6a9c3f926454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4571f453fb364c1fde256589b5cd33f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00db5a1d7317f9a1370be11457b41c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fac25836e263723ddda6a38da15de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa3479d97b25f36cf43b8ffdccef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d85557a54b02e65039beba129c1e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4199d9148b168bd00e425c46fd20160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9135418abb3b50e2879927cb6b7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2c3d20fb8d5a6b78b72904524793262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b82a2c8d1c6ce5843264cf8d2b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4f7807e63cdf2e8cb6d110d4f10f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be29479671bca40b1649a65304d0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b8514f3bba6e3fdec9e09e08a860566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f2f77552d49f369c1a15c0c44f6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f910253810d64d9ecafd9584fdce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c838c1b8277ebb6051a1d21ebb9b0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e283a707d92a14274c2a95fd4fb6e6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31256c35bec4e2d39f8c53c4c5e4e09771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12f4bf999229c9d7c81b357d7157772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fabf75b1241b523ec1e41c76aec0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2167aa30bfe3d1dda4850c407dd979674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeff87a13d8f00291375cd71274b5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3faf5e52df5c988e5979eeee953a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab032fe3c4ca586a1b153c041ed9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c457d5c2245662617360be890d554178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71518c81da07089df9c5c47ae8b358b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3951cb4a46d08ab6d815cb505c58780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1d2d3ad56e77680961dd900dd5e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725bb0cf3663114aac26b6a2220d2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47807b8c562a0c3a7051886fd08f3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff3d68eece9cab226823db842245d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b565e92d7099599a61b5bf638088f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dc26b57b7c4bc4ca844a65fca853c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ef01cf459123de4ddd83d12ff293c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2e2140438b8cf5eb3e5713f699e8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcec288219d056a34d28851923582589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c634cb51e6f5b28749476fdbd26bf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f0b307f21319b496118b9fe5470891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15210013db74de5ee30573309453c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d76b2f349659b237593fe7690873093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41ef3b3335cbd6ad7669ce776816994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a0a58310cdd5d45e387901873e1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc9fc49bf358e97a462e65af7eae596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fbd56449dcb3eb5a5281e89ada98397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1680d81877ca1d2582713e81eb167298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e12b8ee38172e683d607ca977d74699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d38caef09a8b436c506903d77ea5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc8199b17e5a1c40a97299be25b53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2a28aa46ee75f209b8d72c239cffc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fde562664f448403e6577ff10232d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25fa0d49268244030c362d5e8515f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920676730314e60f870fa86f4aaaa1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a447814ae8af6b687233fe42914cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dcc115fe1e1bd3467cc88b0c80921107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35474faa6c4b605207790606ab791682108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a1dde1e94b8bc641d0e9eaf15de3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98261185e3bc9492de33d7b3beca02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ce96c3773cd5307f17010b8a2e9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b30991c945c01098cc1e3108acc5d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b2865472e24bf32df2a6fb670a858113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff5bf5e276ab645580104ccba1030d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58fa630e96a508cea79af0ffb0a0c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cbbec41a2054863c4460810a0cd36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78702d5b954b69770d2b342bcedc484117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c71b378ce8d4cdf88cae42b4f25f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e15b2bcce2a8b20a5ca73d37a945119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b951a5387dd836c013cf2abbe7e095120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f86843a0d5793cb244886d7ca21d09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c73dacaa2598f8e2077625c497f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5a31f5d43e4c38b7770b12578b931123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7674aef518a4c93896552c068fe0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b36c08afc632b163d563d057ac0215125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdf5943d03b97de838bf201d3e773f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95afda7993c7f19288a75e31b714aef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf71421cb5880732e9f3fdb8754318128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae53e9c0debf6c39b09cca1a05329129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf51bb9db5252678696bb828461af94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0a572d01dc2a6f40ed358f3512d07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e144ffb6a1cf324882be9ad517e66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0492bf74c76e96779e6982e2de5e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd95ceb8f3dca11622b2c1dd2d0574134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b716b71407b4ae1e631c061509f54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a6dac1983f00c1c482f25ee83c22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e196e3b088ca76937933644517767137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9463de8dd52ac35457fcab690ff38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a5d5b8e3ccd787a024972683b15d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358b00a88bdd126b9ea09d5d14e8587140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8cbe91e3bc107414e86348264593e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ebba88bc98a937d4891e23b6737c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6489409fcd3ec611cb6515c27928f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da667c8051f065adf20f758a766384144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73bc97d1c7a6ce5c8fd78391258511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d2ee9bf1a0d27f43299bf348c575146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1502b908df4e8897074de078538289147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a38a8dccbccae32a1266ea5f3f6e74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e277d77cc724ba6e5b9a5646f2c91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e24735e6576aa2dd8edebbcd59d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79afbaf9799cd63f7cc86eedf3ce68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ee3a650477c6a61b0184d93b6832152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60140623d166247060535d309d88c099153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1ff16091a4ac73bf893b235939cf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3668d930a58bd3704e6827bb542265155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2e3034c76f955dec7d953f97ad3c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17cf4b257a4f3a3b4e61470668f4d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936ec1ace173dbf24bee73d49b2331158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670280b262413f9aee83bd63e0c9c1a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5bf9343296111e871954295ff8841160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ab9ce89e3515fa92e307f7b6ea674161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4db2ff176d591696758d10bd4bbb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f91f34251187c7be3e23b5358f2aa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89760a312a5072c217bbfffec8753274164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dff2dc695520238370a71904d0dae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d0359ea5577f4b196e03dc6ad44e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdf7afd6e62ba39b5c790f53394101167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f942ac7850041dc9a3dc9688ba257168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3bc6f77a4437139f7295fcd107236169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f9df3830e2ae2459b481c7f8f8f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447350f83d166434fba7ab75c6b6834171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e6836d5adaecf95670085739e52b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c9b0740a96b00f86f1a4c83667235173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7870cc090717ae19d23b525975111cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d08cc72da3d673916b2030f6dc2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac54f870d8cbe2f24349862b8baa4e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0345b8af032de2cef674db8ff0e94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbc9aaa78b44e8392de5641658841178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6b44539cbe00e238a67599e85698179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ddc32f759e7cc1b12fe5210ce923180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779edde9ed14daba8ccf5a2515289b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2221a6889e62f0a2fcb7e956f9f951182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ebb56ab08e106297062f0770b5c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b050fcd8cc78bc822be571fe74df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe17824c93147f3d5f6ff86bb14469185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b48db8fbf120ddf377adc10c6504186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e674e625d8ce35090c9dd42c4518e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c551b2512f21230e9d6c0eb72695188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba502b7bed56bb46390bc8774ce4e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3d372dd2ce328d3701da27f048fe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484567f14027e56bae0755b4f92cbbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f119d9af7cf3c30ca2a1b6d0b69935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c36f002efe01abf6df4708df748ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8823bba88efeaf59d6bffd41573d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a52216fd17d4a8c954d57dfbd38632195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12f1d5408066390aa8ab5f2a55299196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9761003d9ed466a244b11da32e4ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0c0cc5294e43a212a6bdd7336ea8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f61e6d69b2256673644cc58e3a44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52481657409951d06cb17a2b0531cf1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce16cbf4cf448845cef32b9c577f608201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3078a2e7d35be4dfc469077070a195202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334985fc52baaff389c0a502c1c19e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cc95af65c0c0ee82ad2f67b7d6e9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731419ee1b5acc8c57fa602d47a5078a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2d3ad0495f465cc42ed12f3deb7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157b4f06e5551fb4c35ed3a2d073506207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb41c3bef91d913204661083fc3c2f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83bcd78c19906cbe9809d486fffc58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16639c0793594941eb1623def8ef4c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a5ff3c262e03a515f7442c2297f51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d748875193206b4ce7843eb0dd94a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa47ed832e38c13e4095ae4bb2ac65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350814f8657ebf540148c1c44835a1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5641e654260cf0ae7df394aa10a98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c402ee8e5e73321cf7cdf2a534b207216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e407680c92e2fe542abc64b0b3bd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e983340c5ac56ce7c4414a48498ed6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a43bbabd5d7b96a0cddf0f21d78ed4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b807b43ab4480284541d5e6a1fcdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab067863a5bb87637e9cbce70110851221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf97bbdafff769d062a46b72282e5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc821ac421d5db6006237878e7c237a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc6a9d122ba403f8dc836de139e2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c083254bef5a8ed6a6a124a02a8c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184e2fdea3fd84d568ae33e84f44cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ef6519e3f1187077daf4b39f5bc48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693dad94aee342f833c7cd60bce7408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52249356087ff28f20a313469d76c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948ae9338a09bd69d34a6170eb5ba6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf834cb9066471c17c1a7bfa6a69a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40820479738283085eb3e68cc5bf3be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d7e96e16f05ab51cf024dee66d70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eee888604bebd9e0b0db53cb6686c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05162f1f1abfb6a990205bfa4a3933d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33db53c2a71d5e7a4ba767cc463ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa03783a21c36e729ed346f39656ca2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d08a6f23ccd1540eca07fd17ccee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd853e059983a9768771972947e1a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc923080cd17730d99a0188112c1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c659ec67279ff57577036ab5eba1f89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a399c5bb38602ea0f2315853d08a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1ff47429a76d9affdd09b9eb27b8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87834684cb7e2082ceb30449279da8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03067ae949edc5b6669d9d65305fdfa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a3588ebe29d447d5251e25391c43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a703eeb2ef2bcd973bf2931e44d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413ee1c11ec609e6fc22714c3a6614d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360055c9ddea6099851c1402db568de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e42d285f2b35d8b747cf4c8614498250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488cf093adf2ab09aa7fadfe4a27a97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714ab32e5ecacae8a4ccfefd13cfc3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d9612a698fdada213ca65c2d0c76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd9b698b4956c466abb2d7dbc19ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24f13de4f2ea7c23f83f529c3635d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878850eebb5819dc985d814c79acc4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecd98d693a6e16fb786f0d3c393c6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17c86cda57767c249cfd4abf2581a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993e59b4275830e4cfa3c256968d2ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388603dbe8f15ca24068ca00f9ff785260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccf755c897c278c0051779c4f171be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e226b28be0ccf2db5e8de70af9e98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d30fea61348ad65fcc103fdc0cbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9133853107fc8a9386662331127478264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1d3ed4a08fa0260030f7f27572466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c50a47c986ba43a512a7e070b32d98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b2b807c3fdba14d2092c1a1b6c524267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253148ac8c7276cb699ba5e4584143268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d440d9e3f2976f78e1d1822683b3f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a6e788d27dfb6048c7983130740ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed1078dfdd8a041b60b78d79d38e9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9bc34d658c3935d217b57e28d5934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d0a217d2e986d8cb74f3191518da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdcb76364e418a10d9ecaf19923583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3b12ead95176c425b656becc2d35e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408e2ffb5e8a3b4c85da5c61e001a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832d008e04c9742a2bb12eec323b33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad38a2e2062b4dfaf064f15b63f030278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fe43aed58b7e47714fca9c21eef9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13d4a3df4fcf8015be7337fe67047280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e396d17b70af1041b8f08c11c8c66fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97065ced4fe9edaff6f3e1004188aac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227332e11cac60637166e09efb02a098283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cbe8f087e0783872dd95be6747d99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4548f8f3a96edbd59f70b45beaa662a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500bc377cf751116c7c3f2d48848509286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af19b1b9871dc5fed1e61953016e6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863c71195d56c294da32d45707b9298288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab78db88d685e521ac628a496eca6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8229db4fb53e2a454168584be5a622290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bc4399ebf0bbf2c3053fb68b9f24e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35d7074412662ada4d8518a4bf49ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc6aa5e9eec046cb097b8b8f888980293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396f3546a04343a44d67d693beb3ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc12623cf8ad65e6654472467c7316295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ae8b2bbf04cff0b800823e0e0c8f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bba63c67204fa4e03307839ea2a30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a425463c5e1b88aad138de12fdcef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aea2563c16edd2e2df1d938a57e05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49980dd97b2715e152e778434644d28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3b5f226bb608d975fa7c80d281ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239661a4ccfdc80438b545332f93ebe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6364ce6a8d5b007801876a8ae12b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0551d8d3773d9b8ba32bec8d2113304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ad8bd0900d102434bcc34f931e33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d6346af666e5115b226a8e5dbab82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a929a0c2a4cbb5d2d062b8b71b820307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a34c7f224cbf3d20c77b76856d573308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475124f99b36f901cb9d4d30a1c22f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd247ca6dae96078db022c11270f39c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93648173c428bb61a3d2db611cc980311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761e91a4e7a25c29e26318007201a2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe9dddfbfd11a86f096a02837c80f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb7ac749a6aaae2111b494eefc5527314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff34810050babf457bd15393f0dd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647af70e613d485ffbd8d319c5d278316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ba3e503672eb083fb55ba3fbd0e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97fe253877408e94d4bd87d59bc9fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c083353d78374276989c6c2f2eb436319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76bda6ccab47251ecab928d548d204320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e925b3e922e2e0b017b9416173725cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ce28400efed3d0c331871cc8e8116322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4798ef476b37c43e407f4051c588e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd58bacb8603fe9b58182edeb02c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacfe090c11e57ccd619d6571ce6381325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55f86bf7044e9b3223a853f0cfc37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7d4adada44caababe9d5e0fdcf49a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314369c7d27655606f6e0550d914e984328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7360e5efb9f10bb86bcf16d96df3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a71374cdc13d1b404915c0316480bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42cf082ce2df9f6be58bc637c6df80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ea7aaf44cfc50cf2f2120adcb7432332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f1ae06468f1dd4c7a10a3ebd87a71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f732d1ae3a56352220d22e93a9d88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1a494f01f1979f287e5c12c4089ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88667040d4d5070a42b50851ad7edd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ef961beba70381784eb02189ec358337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a90c8a2babec867fe8f9323c29a94d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675eb889d2c7d20f7ff6919422fb3e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae64d1e856cc39dec2ab993855e8bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff45e27ed4e0048dfe2f6ecc390f1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185cfc5bab972aed35362e61b79c216342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83f86810e5cfe091f78df61ab6a5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610311a7d889c2b9097aa24f979bb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895ccc53fbdfb3ef14b8f0e91fdd38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcb19c94660581050d2255761541d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59d9e2becfa374c9490a877411577347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa010d8f6cd23e1cdae9c48486aa2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2541bac7baa1debbb23a9ad12394349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e1921d770851ee500c1f5f050968a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2ebcc8c19ae812924ead468e17982351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d56593529f9f3a805d02a41a1e600352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48014509a14e948296b1bae97c021e0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a65acb872f882803edfc9af40e1bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164c485e8a9ee6d5bcc83fc8f960e96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e46a009a898a55bb9a95d71bf5a31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d8097be349a58f16fa3f00fb20ead357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d49e1dce1403cae69678d0f57d2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d856109e23bf507e442c763e3e45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22eaf5875c85a307fd05e7c4226d33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb85299b5e905a735aace506b652e1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ddc8b6734b34336f2ca38c747ad61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd80d06ed2435ce2366d94f1e328094363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe64c325c28e0763129644ef8ddd11e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b73e525064cb4a994e288b562211e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589aa8a48add81e907f32b7aee03e4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc065620eed4349ddfe9fb3c86b3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e52252a2183109b32488cf2a2f508368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74e43774916ca616b36193cb6004d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53c296c265cfe34e911a2261947a36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7110d63c744dc80b4586f0fba945b59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9d6b686724ac321940dbe9f26ddd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb9ae4d3c4639bdedc8df5f7cdd6c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dfde32ff6a6796f887468250a1b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea436c2bb3af55caf6f68870a5d0ba6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47b549bdda971632831094de60913d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59f3420e94ccb84b0e77a9f7e43cb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028409d4f2d41dcdc413bc6b9f6714b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5826d57ebdbf2a3507c4d466b43d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d0fc4d02dbde604de88df85e7e84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd689c143d7b12e621edaf0fcf0b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b20475a06ac44da9c621c7c166ebe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beaee86e9bdaa3635acdbfabcb0a69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe65c8b980a91a2e69f2cc4c748ec0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc8f8049b93df0edd1d5b5a2829b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89d36e2f96b2d7a21be4ef682ee5cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044d9af7acf5d7c47c23953932a911e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96d4f3f016dd927d436e1014dd5068388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9a5ac4d56ba7f8b0300e8ea5611fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e640bb3a0114125b6088d8330f39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1daeb5c299b19addaed3f9ea6978f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d92c51d862f6b6757f2cebf653bda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e6fed3955b789c74a6d9e3fb61ba3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0215cd89c56462c627ce14836bb2873394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d315c31705e7f9e4759b78e140fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189aec8f556310c222845dffe80344d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9ee92a475f388be619e6293405d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee1bfc1e9d64e16baf62fbe5cb3228398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b93e3bad47ba69fa6cadcad335b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b9a70c481ff9f0f35c0a82cc0537400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f67ef4c624361fd48f4180e8a2360401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6df05597176dce002349558119b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db9db73829bb3d46c374dba8aacf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd74b09093814ca87591fa4f4bd4262404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd7271b1ed26d729cb4b1b598b819a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640a180d8dbdda11ad118bc59268008406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa800ecb7a825c66a33f93e8c51af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577eb5cfad8a0db73349d6751764cb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e86df4b31b5a92e258d0fda0173e1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6dbd9f9c2a0c53df602e23380f563410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2c016567c7c32de7c531621b3e6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a32402bb23c326ca593f3a048c571b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d83c76e8ddf38b13380201cd585d10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c63ef4d2078106f8b92a9fb9838cb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc960b07ecc02f9bb2494ac2b4c1feac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f649c7893b052d8bcf571aad2430d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f42adfdd543152aa65c0025a3a1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e687bc2cfe0cb615c20b35dadee071418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f491e843c72f46e3aa529efa51498b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b51d60aff8c3fc6cb0578121178e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e399f9bbfeca34f782d0dbf37b56c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb0d31a45403a5333871c257f46e6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1fd60fc24ea1e7b4c86235624a6f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbde286553920f3a3e49f8bf8c246e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c5ab918dc4a56ad82c3b9e1683bc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a60902c1adff9bb96493042fd52f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf0d1df85f1b05a577e228a00a547427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827740b280b31970556a00530bed0a35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0710911db2c2cdc869bd23ee28dd161429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454652181b4bd9c6843e44316da36402430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021df500b5775bed1f1091bb99f35e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cb91236fdfa86709b5361eb718630432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2345dbccaab8d026d157e0c79783122433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bb9a9bcc91a17f614deccbd156f3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8141b37324e862162e1696c95031c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c94437d71262cbb15fed34125959436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6bd2acff123a6474c44286db6f5d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b802d7e89d07c7ef44caf0b965e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb03dcdc0690c10369aaea43af1c06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c6756768aaa97249259c0dbc6015440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b27f23edb808c9310d78ff3836112441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681be8014616ad3f3874eb56b63e897442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08414a199e89466ee26bb0882b32bd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2a40c3c4518d0186efc74e2660718444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafcb8e83d76f7ae1bdc26c758ad8f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19dab1dd55ece28395159b377119c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce5e135dbefdd386e1474229d170cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994dcb6d20b70208ff5edd867960dd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da9aad5c095c42d310f649bf89568449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0dc09b7cc4c81a5dc5e80af4fa06c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d559e60d5b28cd41f353b704443aa67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede75cfc2e3e47d750512009f62710452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926803424538e6e66f069d4c41e465453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16703cbcd77f544b19045d46684b24a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d25eb9d992fa8ee74863e9c18e63e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f3fb0caaada6ee3933e54db2f80f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967830aab4e97822712d7ad2a4ce25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1390476048576e7b45a02d18e0cd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6e44a7f503d9f96bb97d505f51abb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa65cb80a45c3ca09976b8e226342e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57267c515c8e52318d9f1309e89c42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a37f325f287a16f5cb85eea5d3419f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf5c9caf68337228576315806d72ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a94ad8e1dfcfdc58823969e1eb7f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d59d1e7cc31c2c9dcd8732c3d891b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e765dd97367e78aa44ca78aa97567dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73058505b5ffd043a33415f8b5e0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45efa217786c04075291d10ef73dc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86a4781de116b5de1ce32cbf605c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0faaee58e0a4a14c5a7b7c700a527470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93da37276ad7aed43ebfb6655ae4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4516f75e81ec39aad9fe297e0dcc3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0dcb50c7f5e8094e8666507ae8e90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d624758449704a00f3f7b1a1ee4d653474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8328f185d3e1bf268ca465f70af69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8c8c407d1f89980b9a4093b7d1fdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715b739825a1df57c3ac7918ae2b464477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda1b42cf32bb620297a366e2ed1484478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45665bb1ab5f02e33ea1d7d68fac6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713196b0553f94e45381a058b8f1b66f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95fb84c64092efdeab85d80c35c17a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5f722d26709395f91382f92988e1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a2a93b2061bfc4a517d53fc4942b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa76c9fd7eec676358cd9479bbb314a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be9f061af82d15fb72abb876659604485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b55124c844966cb42abc2b0764d09c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b935ddeb8890d7457c2e6975d94490c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1570e857843dbcd9819d532c549d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff5ab9bf946445480baf9b7d956dbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442b7d2de4445706075f6a119fff150490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082c76cc96eede46b4bd09bb0461e6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb406c82f827c68fa9f928e8bd69a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b8de6663bed8e908b9569bcc4945493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a47eeb1fd335556fa2c1abd42da4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1396818c964f054ac9fe68d75c7a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd457d47367246def86aebdc4604529496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80861b0b590e726878e3b04bd8191e46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b944d0a6abf01e236eaeebd23a0e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3e8a1e959a7cf7e370360d02f0739499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62678143189e62c5582e22c834eb86cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117c3d9d0b74d405b352f477dc7eb1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b131dd0f8eb269be413efec7807fa8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad808005f7bc22eecfdf35009ecf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3408a4e89a90505c69227b85b23446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15266a42aaba222faa650578d3f3a3f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc256b22f7ca392bf235e3f3887381506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2007e3341f562749f0054a63537a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681125aac276523e8e894766974de94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87471600ab9e0fc2219f8cef7537e549509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1042cdd4b174a92f8868b83e306dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfa7c2754c382d482b5e33da10209c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cab63d87f3488ffe48bc382bb20498512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e2469acade957ff2859813648419513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03a0625b32f7bf73a9c3477eadcf2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adef5472489e1e9c2aca4a9e8a691ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a8fe9ffae9d08c9c5e19ca59d417516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b70aec2829f015fe64a1b434675d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ac8a26a98d0ded0e5e2c0ded88ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd93cae27bcc873f1838d55d88aa05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13ded2f152f54f2bd7404c99d7f43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b14330eb532e4f7d258d61d8a534521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a932e009c4ebcc4bf9d0b7373057dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce6c4b5579b6516d5493b64fe80069523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebbefde16b6ddb9f973c0ff0826237524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89e08639ab275691ac9bcb9687898a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9571d6c8a39de38ddc71c7efe7401526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12388db835ee8238268525c05c401cc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca640d2728c0e07cb712123481b236c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299797de0d970e952d0f59023c85bbea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3bc32d6f927792fc8e0af3d21c694530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4f991c5bad7ec0a0eb6394c153dd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb7bfe6438590ad19074c54f3305a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41401ab6dc11ee142c9b3243f51b4348533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6c9d9f5b6effeb89afc39ce0fe68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee716d8adf6000aa64c5640c7252982535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e69495a7b4397f650d50c2810788fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d873df8e1ed6e3433de4d69ca18a0f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca5f33b52bdff7eb184d754d612ac7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b05b40a8614faae9464d51b70127f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d0aa5b1229edccfca8eb5f2df8af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b35ec4acf208397c344b50a8fa6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967507bb04066b1bfcc0ed42db383d01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c77145011def28224ffac3ed84ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4c5ceb96c20c988b9d22feaa0634544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b38d6a6747c6eadc12037b69d1d814545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc655b530f61f8d7969e5d300b0ebdfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b0bf7b5bc2d44d9c94b04900391b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3416bc515d9c6083887bfd3485014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334105e89b6ddd20f4c53ea787cc57b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3782fe76b06710dc3baebfe197973550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3fa0d2cd0a1de00635165a81675c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b973f276d6d348f281c177fedc9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e305f74f866733066ef28babcc4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f3c2bf91fc963e8c761aed77805e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e1963f0b6ddd795c8391ff5f2306555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5452fa0ff7a27ff04f5c08c1ae2ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bfe9de8f22f11f4980cf73234ab45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d2642a92f4945d2ac94fa0b872ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389885b3ba7cd17dcc39b0cd06f8b97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccad9c8169d59231f01881a762adc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0e71c079ba715a93cdb02839f526561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7eea1596827183cd0eca569f20e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6b85d3026db291eff81415aa80caf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a461b383c74c064828c89fe9698c0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cddea3d8d9e90765161871a4e25f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf0212f4c95e684fc4142d6785dbfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4179d5a0e3564076d4ee6296188ecd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b36a0756b9bf86e1065130a2ba8dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4e1972d9505bcc279142e04beb9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3cb22801fd90e39d2c8de46f4353c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fe53ddaa4d6897e79e2544c7aa196571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896aeba157e6676e75d72072d1ff6bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b53bb74949b1b67ab49eab51b2d080573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c38a75e8c5c6ac836a3d8faa83b4ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc351095ce7ad6a8fe1460a85052c800575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17580532357ad9021890e2adbdc5007b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea0fea92587e1cdc2de4550f97bb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb75952cc342a25631b5133447b3b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dffa2cbbc7e0f73babd434d83c206579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0f02e9b8ffdc7cdd36dd017bcb107580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3165b5072f378cd71f4a4e1f6ed19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4a40c26b29a327b704f71f35f836582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df67c5b4a88206194ae2349f8b93524583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591122233fa9d11e7fb7951c86b093584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f317b84b79f3139ca318e54599e81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a83ec6f64732bb08981f196b3dac34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472e3fc7ae8fdb1fdc9a27a42fa422587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f367d88866aeab1f8be0ec7024bc76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4ab6711815db2293e5fb69cb666b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89988d0d483b7b3d9e7ca3aad2add2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5ff74f861bf3b273c81107a92a2cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75f9d6f9a7e9b7ed1494bc184e2a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1c1f6f8a9aa1018a9ed21482504a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a4c7f210e282bb4efac79096ec06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2954460ab08c646b6269ff0eb07f3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5be34568245c21a41b3f98d492692596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b51d88a76202493b462782846b981e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08181ab899cd498f5426850e0a12d17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a5e72e52f83e802d8e9bacb146bd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59661bace2945ebfa32451928f8aa4f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02c41a6cb01adbeb292a7d0b8495c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea521de0fbcbdfd88ce7ce54d0b38fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9db32b230343a053ebff503ecd93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4cf6750d1ede445fb69b03839a59d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb05272245f0fac104cf64921b781605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aee6cd9f8db22f89b0c00ccf71555f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed4c15ed3afbacacb5ad4be4be5a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc87791a11f0aa2c585de796a848cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b8d76c27ee25efdfb84332eadb69f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5ee4768db4c123c9fc1e2b8853fb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b515e489ea29fb5d41e6d5117af029611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d48a3628f2cb2cd0c6eb654c56170612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f485124432e637b358d33bb9e86950613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82501d01c848112fa6516be1ee0fc47e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912256c8a62e8a5df631dbdb2bed4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9df2e4766bf90f87cd4777be432e54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94172bba49d52d560477f75c5ef705617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6da43c0c09539eec4f70dc1e776d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb05d3c67a21dbe8cb75fc0022be652619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c23f5642128f64979235c6e8309a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c0d596044ef235d01cb760cfc7df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e70bd693477f537ceef473fd326e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba645c8686edf378cf78e13bbd14ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b5b39c4ec7172a3c2f9dd64cfbf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487363cbffd980ae5e7e0941de2a41d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0618a3c21413595617657e5b55996a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0183cf238b3c31b228f4fabdff09f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df4a431130fd3b5111e75d6366d22d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37532bf53075d0edec9336661cb16439629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392cd41b155062cd606018cefe4f0de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343ce2cea422237f04548c3b8760c2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308fb8fc5976e85362a91ed95181de3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d11d65f6bbed63998fdf227716d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec46cdb91c8dbb33d51fd33ff5a43a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72fa74a11b1067774ef0f8b2c67453635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a168ac96a0c4ef196ae04fd4d18c68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec8429c4482a2319f6f2e8b61de8a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e187470b8eb444ec9f45052f651b38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448720845780692ad67195a8c8d6635639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34cfc3a0008ded8002745d95c05558640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2304501db7282d617a4eca4632d40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d00e1cf43db99663b7efbe7909e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a554412e1f01757298b83f0da6662f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511e5b7a3f88a19db282999eea206e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d6d9a74f926a71a143b6f4b0b19c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea6ad071eda78d9506b46c0697f99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d2ae8dfbb733e5701ccab47d33c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934202b6c956db9ab96adec7c03fa3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf2be722fdd9b5fe1b185279dc0d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef123b023df536378e03beeb824e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b6e14d8931dc945b5f58dc3a7eee4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5f6b732197c970dc7587932e792c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a2973cdedfae57144c708f5a9c35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10097a5e1520b118fd5e79a70f5138654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ff91cca921d8016e470fc9903f95c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac148aaa67be8398cc0bee20870e08f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d596f88e7f951dce1ea8e56792711d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c3fc2b86ea5bf8689671f29cc704f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd12fd1c7566090b6df27e6c29ec17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19e0a9d9c3999a9c744f511960447660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984635e45e600b54e302903eb80ac60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6e6e9a8a7062ca2faaace56555ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab065dce1f105c832cbc93ad1752a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc24dca1d14d8cf80fcf6c124521fbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066455aafa9a923b653920e1d095e1e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a68874b4b0957a19c019acf35816d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f8c25faad37fc1da3014b70b23d09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1057ec74dfce59373b2e1f08f6621668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428fb9dfa3ab7aa40728379d9420cea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29499bf22bb92fe6bc7e13a831afb9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2467446f82d87303b4df50773c35ae7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7939deb1c98bd10e2801bea3bd6d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dacc39bc08c8a5192590aa4e0add2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b5ef6bfa63f0e4330282c1da14dfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8147036e1164c980dc206536a4560675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495dcd3e1bfe3a583fb8ae9d18ac0ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47ba7b6b8dd09cbaa0e7dcaa154266677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc416691b119b6b4a680ddeb4158a406678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc1f9cd8952d621ad70011bd96e5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a504465bbdc78d8ad3fd9454cfc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d280a6bd143db545ae21959afc6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a718fdfec354c262ebf196bbf5166682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c20396c1dcd44e4b4a7c4d9568132683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4ac79ad5699d2157f67544cc44050684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b510bdc49573b0f4a1907972c9e5d71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773bb27a4cae492cccbc1c6b62d23a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3746a60e25bc4af8c7866f92b89056687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18b43ee0e70228c72027acdd4049c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4014b52cce059d9e7118c954f0eec73689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d907dbbcf8069e0f7c679ee20f94785690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74660032822e3a9e13e946603da934e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2ca7c28033e1aa4dc8660d705397692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f80d2f3d828964548686f9c349231693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1bb6c36b4c7ec1de932ea2fa8718f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da315ea11909e702cb373aafd88c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a456c9f3ff5adf9555a2fdcc70817a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348b97cabf388debdfde71a330b55ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48c1873031bd711d68bbd893fe2d61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c67084e57002c7a0e930e7e495db80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486074d9a746be4bfa69f23b97cf26de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26e6ef312449f86b304ed631db4835701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563fcbcb8784bf74aaa12ced780acf4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a301c24a476e5c5faa074dfb42937703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd92f16aa07b7f18b2db9c7f04db3f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9bb55db9b8011f2227f82ea2c8168705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba43c2baad84384c9da1a3fb15ac0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0328dc757969b5fa0916d40d6089f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03983f63a03ba15cc48f5bec40d312708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb8f8594662fae535bb5da7101b107709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58084dbaba13620d0a98235dd10a056710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de964cab45282ff939bc79fb78735a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95b46ba325207690c91d3034dbb50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86c96de2bda72e56f9f973a6868c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24219164a6496e2ecdf542d1a1efb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db112e0ef55057ba730432a7c401b93c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded67ff254b10f141eac0678e62f3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6d20f028745994e57f12bc767c390717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc3e4c670d0c8d75ef93dccdb7687718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87c964fd201dceaa334b1a63d2338e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d6d2b198b4fcdeb11adbf57f3d4e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc799f94059c8d6e3b6f0eb1dbb9db1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f917dc3274c9768fd069f1459aa3a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e394cfa5f7390c3526d052bc2d18dcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2505539e7d90859074178f62bfbd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420cbf776275f5096a37b7b8354ba7c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9825a67ab536cd2d894a3968e924b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977de0b61dac51e59b8eaf53ab9b9d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c92fdd973c51af3d3c4a311691be75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f4db7e2c09e8e51e36df8d996a88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2455e01d1db27e396b6c0802e1e9e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3006eda4f850556bf274b849a6cd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9148af08f137bc2419342a8de919c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63096bcea4d3e67dc807f28ebac7a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087996a82b7c7c7fe429f91eec46366734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573fc32b4188f1c5dd1009b98b99437735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f4af4af3c7470248b66dec620bcd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494448dd21e956205fddda2df614b4d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ed573a90c08046e8bd339aaff117738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ee74a3bfe43be5b4630d5ff6e9ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47112853b49c3e3a6101d549b07c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb363e7075d9512fd9cc0d7079be527741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43389b9a03612126c2a334033f128e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84189c4ce71753cf8a7ba468df446f15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce3af7abb04db6dc046f301642f50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120752425505641e8f592bc53b4a26c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4b34adab777af64383736f1c15242746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba9f50601300385c671d7f85dff421747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e81ad171b3f1b2a42a0bd8dc42de0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1751bb96327246dd64eedbdf26ed689749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54164932b8e85ed83dca30ee3c0ec2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348b93bf40a1bfa2393ab97e8a58331751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49abb1082708a6565eb76da9e6c19c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c98a5ecb1f2564d20877c5466e7d60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d23b1c1f0a57b24ca719ca7842f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f770755d40cdedbfa9006ae891de2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8725b1eef11f82c92729cb2f52b435756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8bd946bf10c28ed243924563b9e39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5837f18d32884d47d3e6ec6b4c9a6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a67c73570633ab9528960954f3f1e8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>