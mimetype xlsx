--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb9dcde8a72d2974efedc84138fd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06b730a2bdbf449be7b08fcb412b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9bc21c5e6b9a28c5b80bb66a60c2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af698b11e1d6a9b334d84d08550af19f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a8b81744a734d8add88504ad2d455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7c4d6eb9e3375d63ba09e391a78b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a9f79f125368b5df28e703720cf787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16844a0db80573392f49066dea37e3ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898dc06808825e7051f1e1d140e3db69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21013cfb97360ea4fc2f6b46e8143310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc314e21383942df1f81fb2d69c85d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06292c5b3959dc9d5637212fa4e227b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f225dccd55a6427f16c41e528e33b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab170fc8718ab801f6f234461d2809f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef148aeb61dea41613fbee4d0d8cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fb113d7094145ae4945bdd342856016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f543b277193ed70dac36293aac7d9a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205190efb72751ab3b08af46e05cb0f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f368866f347fddf4b4db82035b8d5b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1c9f6546d7176f3de88b140d4c1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cf0cdcdfbeb1531bc67bafd4a6fbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a163de02844ca7cac4c0dc991a76f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0dcacfe8c16d491afcc9d3d713e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5867dc0aa0cc5ea95b36c89e42edae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e3011ab1342856960f8a4b4e535225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeb3eb24bb1ade992be74c4352316826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33060df58341d18ceb110b54c32b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63f0a307c6ca3fb01f7a7eee353aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24a8abd376fd54ece0aa728fe6f21f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257b8664d6679db7fb164f7f1cb29f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedad8a1d3165dba7967acc1c8c1db931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3016a1eba809bb70203bd1930b8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ed46dc3e27c9154483a2edd638d5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6abf5abcd74ab0872a86bf21b12134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b19b878946f0e0ca1c158d51bcd1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110cadce68fc097d24d2759349c2d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35090565d652ab7874b25e7ae28c5c5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8fa8921e6a79f6ee3c78aaaebc82c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03d61febf9ebfa4ac6ff3e2c1fff2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b9fd64ae783ffbb7d1ddbf0920ac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc439bcb963c8a7d96cbf11d4ba7403941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d4b6878fec8dff07a20657192d8b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02579f33e1ac479cc255a6c8f2919b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64ed124549f987ea6bef795e0226244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad083e50c35483fc78d9ba027bbbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de82aef0bf142920dac88c58febdc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52567c15be41d6c2d5f40bdf7f2d2d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa0cdc35e271ee2123b1e388c8de648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca8525c38424e8db7dbdbddf92bb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f22c5b95ca8fad8b529e9a875c7a8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1ad3360c803f2d1043dec697954dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f66192b3e42f28ffaef61b02cac07552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bdbe0cf8e4f92b336afdf8dfe41d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f40a01029959a37978df2d735ad1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22791cabbe9cca69c01f706a3d0b74c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499638f864e096f38c517dd86949446756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889721a6c3f7dcd3fa0b50598b95617057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26071863508a5e675d464ccc0a92458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604af1d62039f137e99eaa18572f1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446b229179a766e68372d0e533f5c5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3be47835b03bc2e9e4b97476499f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada4da603d9ad4009a7eb28ed3d6a4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bbb9e8de21b72c4add01ce3892a2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7ee4d65bf555d52b5f89619dbaee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c3a2b242bf9868d808c51613add7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9265acdf6a3afad60c0718900ccc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6eadf547a25abc7e3ff45d89caeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9414bd601ee3bf825ed25bfaa9ec5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c85da664b56441671866b2531fbfb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ad854065715bc29992fb203389ae470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4a9667900b4f3c11fe1f3181500c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480abb96c3528421ec58a161b2bb39c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bb2793b1041e2fbf932916bb6e1cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0844e43179b86d2ed1a1282448f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d1949398e002539e3e68b41566e5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab88fd08b6d1326acfd4695687441fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976735a03d20545d4a6c9b1a4c41001677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8ad1e742a821bb20bc0eb1e32e93578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042276c79a26ceeb163a5a80deedf4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601299dff70ec9b11267fb4c2ffc33680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ff5571affba0b23efdb6935887f7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b8b23fede1e3e9a1a23cb66e50d7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10030dc7031e6aae08fd27cfa2737483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d05c2efe6e3afed996e982b20f8d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4aca582015c882b93ec9acb6cee5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0edce8e26656a9b34f97ac20b050986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b82988877d54c69ef092d58f9b8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a660e7a74cc9f8280e92e3b78201988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ca8f814950dc05bc62bc0d145e9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b967439b2fd0fa2741218c364501e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5524ea0a41ee6b5484294cfbdbb3d9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b848cea49732fe88dd1f3f7f6de2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6a4c3002580845d496a020fb7e9ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a80dc2b008b1e5f1398f8efe53f7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba01278cb794264f3396aff3446b9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f664c873b76c57acbf7b172b5b1e5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5879e28d54dd572cd29ee540879997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95170cbae559a78ce7c694a611f3cb2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e80f32a7804f3e4ff88155c354d1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b704699166c2a022d6de2f4ffe77f2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca811627fd6859c511f8453b25363f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7e261eea134f6d712aa63a11b17a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53144f1713a3488cad52ce7836f72456103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16960e29de36ebe2c6c14f3ffddb897104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992acc0660d5a143d7723f43302d08b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef63a74419a8ef867cc64923b8eb93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c558fdd791c3f9a79227a11fc3527107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e70b9b79c76e272f0f6167f209861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73fa9d1dd60c7e68f07e30e830ed94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f2d6adf6672787cc61a3993da3724110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bbcd3517c5686d6affc5f349ec862111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56881eac6f3138446ebfe668da9861a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e26ab82dfe03753638d08c129b651d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c4b85cffb358d0b18924dfc387289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9360c9b275a396389cd26fa01250288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c78d79072f35fd4fd3ec88e6eb1568116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afc0ba50487c67d4845c2240e69e5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d7c1f97f75fd6fe4d0436369e746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fbc58dbdcdec1c475ed005c971355119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4cfe4ea86d24b7bc5df5e88d8877120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9ba29819ed0c1634c96d0ba643c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9a2fadc9f11bbac98f405e4adfddf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c62b0ed9724ec9fe1af647dd794cb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea56f225299111f7f48001789a936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f174c4d61d85d776a2630634d0081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdbbe051464fac5814787489c7a936126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c8961b1d69acd739faeb82d190488127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d949cb8cc8e1b3fb959c2682711a5e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47255bff71f4006f379750f0f4e71085129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eddcbc143a018ea6957d36ad4af79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617a921352e796561a1ba2516d721ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ebefbaaa7c49dbeef6938110b31d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09eaac73ca51a789c6985ed3ad0f9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f909add1225798fa5cc287a5eec3f67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da653989f7eeeee5c86834b41555d9b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d41a35536da613ad0efe945ff2f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a4520dc51786163a0c07115199eb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f072a2a0f3813a5281e5cee0c2e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e189846251bcf31c5319609c85f8d4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b571349c82d5440cc7e1c31d148f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0408d057a23d5e652e011c75892a406141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caab1303464134d27dca722a08046a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db507f0f14292d10b5b446db2082b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3696490fa42619a4a5307cd519bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8966df4d06ea435ae5e42fefd80b56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f126d2d9e95fd1309686166db82df6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839e0f5941f7faf94dec72c2617cbc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a1116d0315b781fc7395b116b70ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d867fbbd111db1d689e43d2833c1a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a7189b56d03a1f210e022f69a5f67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4674467e9c55eec0ceb261e9d82799151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e3620f227fed27c51b7a3a228d76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44c5879f6978e939a58b2e44c11f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246e5632f5e196fb34d4ef6db74d69b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f989d197b0aa79d8ef74ef81c0b50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcbcb8136420160100915c9f2fd7fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeabd81d0327009132de94bc5ba181157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0569b620366bd89ea00c1371dc9a01e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54f4bc35648cfd1a3d35843fa56887159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb24e3ae01354a8c5e9c99c4b4a231160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c1cb314ffbb428d16c6331685466e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b18c0409179a815b7de6e2f63272bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d9086ba95a41de502d7a4c2fe37d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33860a5de35642145f1ac88eeafc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37831f22e1ddc5387a169de913b16e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee309ec3d9c86742bf5495f8fa503118166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc3de23d1038783094e06f4b2578a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dddb264622f0c9c4d59d6ddb6691f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d309d5ddc76e0340fff0527d19151169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04397cf1d8d3e9edca0359cf928e80c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e9cc7eeaa3d43756fc4e5a3f82eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553048e32cfa0b53eb29a0fbbaec0519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9ea841d0c6d6911282586b635ed4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bba8313765557c817fcd1ffe8cf56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f8d957744202c6a8480453f2f742175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b631b65dc87495537a19edb945110b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b93e1aa2349c839952af91317186177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be8e499114c3eb1d9647e62f1e832e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d96095beff249f1bad37af10f185179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43049a839daaef97efb04cb4d8ea5e8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6e1d402626abc8316b6903638c63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d0c4df137335acbc92300c9bcb2b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846df4050852525212e64684627f4f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1011fec27673271a2a658ae72bf22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ed4503d8e2016d8d87f44dd6c388185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005483d06703264d66f60061dcfafd10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670692c5a6c186830428b8900ca6ec4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255ab2dfd3a7eb47fa03b21574b06a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13446f9e7f926e1786c12b22f38b4bde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2101845e8de4d33dfc7e26c5f81588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b010bc4580b5077074050f64e663713191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0aa3f0ac826da193704d56a0ab1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f455595ccc0855c5c58486d4ebab8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f0a0ecd464c83db7f6b905a3e88dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f373a0fba70674905de4463cfdeb06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319627e49e4d9158cee87735d7fe221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b102379863102555746490681ab37a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845896ff10963f44f09373f2d4a0236198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5aedd44d74899e5572a86ad0700f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02477df4faae08112c8e6d49c0d7b70a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4c7a626be9a910c86a4f826fe329201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c7e410b4a495ca10d1ad885b1b736202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e185f91f5885c57ab5bb2f6bbfd18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12c3fda9bc145367d82b57dcbdd2af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66689e3a38095ed2689df456713f95d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95261e9ae72840c006259863a54349f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af10ab98a1b7e7743103ac33cff702b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced51ff75bcf5e51396b85f4a8db35c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275b5df1fff003dc93dc1d0601f5f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a198347fb6763390fd1fb6101ae4d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a4929d13fc0c3c8b09e5aada5e991211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f19ff9afdddc6f8f8a9188a40b60f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db7508c1928df2dd1bcc124e4811f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6290bebb925abeb98a7a54fa2a244214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dbd303ab3891e7e4d6f153e575671215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7aec49441a74a7fe1dffca7b8badb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9983c2d29eadbc1a8ad596f38b824217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c03210bd978071f1993fe8461dd0c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cc9f6b09ae539d8d96ecb4c0ecf6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0220c7e32fbac8629b8a7fe7b0b5d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f50d5b88e601355666514a1227d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9088d98620a19f8d0b1311b65fcc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b82c0622f90b9db27a0f0c6af7f6b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ba350a3f2d692ed219d35ebc47ba5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81015b3e35987def949358214d62aae2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552928aaf801d0199859cfc8ed2a094c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273af9c3f4d9daddf9737dcd9b1cbc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e8457fce7ec983e6322a52f67a232228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5466833722c61ca719a7dd4708851229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944f33fdee7f15e5278cfa31c0f822230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1144089a4ba32902d1944af9a7664c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12c720fbc9b6cbc29a72aa53d23e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b7c5b7099b5c5eabbe756f11ab65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7de69be4f8890e27e5886904010e8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c28b37d4c8e26e366f7ee24209397235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930204be481326f39b76282bcc4dd6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8008822b9738c6ddec978977fab5759237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884a9a257239e51febfb23fa2c2c65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd14ce9daca99cb9821bee3d1f42b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e0016a36b05b0219dca1f717bbef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be353926bf3e2019b5202d70c18a1b02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdbaf5ea36ed3448567bdba1a57972242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb43aaf7be55a2d0ac40870d9a0af6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724397b53147fb62e02d5c77de233748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23dbdc62f20e57f322451576b18a1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958dfdb3c5d86e6c29dc68a9ec66614246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df748b28d05214fb7fff9a481e377f67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136d37bb1209e6e47c81027cdf2294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd9b1e8bb191d065db79591371e677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea37835ca7fd62740b4f1e997754c27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7268d8b1b03a127b8d106e0bb7ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a82d08eaf25ccfcb86725f928d747252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d240563e14b9426f9dfdce3daa9a06c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a677027bda40702591b86521cbbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084a80b45abf84a068817b1c41bfb75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419316a5020afd44468b1bc10b5e4d5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2516e2649d5e0ad6e79d9722b8ebe33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca46f094d39b0fb729aca144fa8a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85765720c9de746a0dca6f2cb8de28a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddbdb0a112623ddafc2706b6da080b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a55f62b61137822b49a1b64da7dcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8835a283b913acbcb98757ed9cb3d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c07126af04b08f409ec08b44591925263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449364dd3e65a946b587e5186b36dd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13787463f6c568aa921610774789e8fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443650dfae48b336ea54caba5dd90a84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2b449313a370dbbf0695d0d5fe3c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f21da77ffbe124b12060e8363d380268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a2f5fa1924402590bf346ceae669f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8dbf9ca551741b150e78360b0f275270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773cdaf11124b772dadac7fcad3c4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19abe605e8e3802a73f5ff7bb4b4cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e39e2b2e4b21adf1945251148d6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7e3b86d736473e29a8343e2096ec5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104b73d9c9266d1151036d6640689ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dbaf5874151981844b00b11278433276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06698cb8f478a0c0af14993ac87450d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ece880b1dbfd03a7f24e8b9e1b63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf406ec141ad9007dc62e60a7157099279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59ff4aae916c6c86c51dca8cf645a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a888bf182b67d43cbd021e3c00c030281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd3fc8a084cdcd081facc4181c8c53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452cdd4fe360d68aca7107dd1ad5d63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb967dac38b868b7b7ad405bba75a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0b7bfd0b4a30e7182fabc96bd7023285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bc710bbd156ee0f96524117d73a0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98607b3f14de4b82a8beed30f4e9dc8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f774f81330db3b3771a0dfc3346b8e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64775cae3dfc0bff1a946c9c7ecaf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a320331d959a28a2da8a8798ca13ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f549140d95f02cfe4818f7347ec9b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce7718b36d023fd25c02d544a15ca3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc29c41f3b1d75341f830dd971c5040293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104f18fd819dbb543e2495265d33d63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799577710e0305468f6fa36bfa15c7f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289fff4164bd2d335a68b8fd3a2ed76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96335904f024b72a50fe64bf7b2e1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fdd5967c4c2380aae7cb57d3bcf20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8efe56d520af9ebcd3bed281f24efd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea291a8010ecfce61ac3a27b76b1149300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d08b9cbf7bfbdcf70684b278378ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c7b43573c53f3cbda9d312d206f1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf0ab714c6bb257c9cfcc89d9f2c8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636a592f47c3ec0b3061f113caf0ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4b9e42378cf3a198c29fc3d19d8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e97d75711efc7db9e0518ddf66a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a5eea912355ab446950f6eedce25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc47d20852b7ee2fec4cd9d8009aed9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee6bdecafee605c64f5d3bf8381ca8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3025273e474c419fc6a53269da0ffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba896c0ac7da213e9b3ac68dc739fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857c63ada4a434286cd56b1062a3c43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097ebd13b4717a191a702999922ed3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef583bce296f65cb86d9aa8f91d6ea9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13ddcafb80c6545a4884ab71f7f837315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480da07cc16715aa7a04bc80a9318b3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a58b4dc98ac959763fcd1ae1cee60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be089127668f4ff9d50e426073a19bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0a7d16738edab862b9b2b2c5900e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d856fa4a9df0b82b0aab619f1934edb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e844852eb69f372ddc4b1a9c95b30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bad090000d09173081ebb11851f55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082d937dae6f24de96f4540ae363cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2b5a78031e1c51fc3c904e449cacf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55f453368875695cc9883fd4d4d7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4be3625cf24385bb1e96f524e43f2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869d849cbc08482972087623e91c754327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb61b6a2929bff12b46e78913444aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b94a94445a65f03cb4462968e9962329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ddcdbee598c499e7659302288303e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52dc53faf557eb8620c6f3f1cfbbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88df62abcecb3f1854d4c17f44d473f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aa706a798effa31f0ad1cb120264d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae05cc4b26a567fa4092691219299d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd92a30df46a1eb16eaef1108512b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab6837b81381c44ce60ca9d14f7dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b3d44be195ddbf17980cf4df22b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab411e22f5623da780d202e2addea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25981527e12e9af0ff6cf53b5e5ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d68ea44a4fee9e8cbd665284bcd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951cb2d883e79689a6508225e540d32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b52c7489acc6fe27ba2e21ce2b1b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaa1a85cb5dff739d3c67b28685e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444b2c676db9e2ef605dc3029f52bd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a082e527be9d330e6ba76b2ff4a165345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f427fc60a830f8462ace14b2aa4f12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd98ec7244850dcc4cc5ae38d2683f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7ff957321867c386d1061b8315dc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5df6e7de2b803ec248b89a882c18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc425282d2b255c6d40f0e1264ed77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ef1ac0ff1cf36c318ffc3222fafc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab0f30a34aed32cc2f34a5d1fa1740352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354cb022b02ec5521038c669607c442353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ecb8dc20203e7924a978c965b80a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024c2eb1256dbb7d48d850278375ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc61baaec7b163388a52908d7fdb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180181813fe73a2141c71d60a08f5a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6181cd8dde2e90a193b93223c5c9c4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af24fe3b71feb82889c791902e23af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973367f2e1edfaf59c5e36b09954eae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059794f5c74c7c0f6e6b8b94c7229f5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a71f24ee4662315647dccbef34e29e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eb60aa2be625e8995b5a43d693862363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39a1f1c1c43bc77cdd01e66ae30d2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4796d7fd023b0bff4f52f59e1096b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4781d97245946843c28ad855dcff9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2e0d72d755a268fb731e510c1f7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3afd4af7dee985a2bc09490e7add3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc7042cd80dffc3d10d8ff28b0e95e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3c1b84f3abdd8f9e63506361c4bea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46a62c01d698a67228289dfac8c05b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defdb5e6e6f63ee34157c397b8be393372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc762e2f6c8c4db8aea9c513acdd479373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ddfd0c0ee0b8c2a019abe55fb3a22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932115ec17b13a0ab001c96adb8c7c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a62b918483d2c56e15d73a36959e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c40cf71249616c4fa00f772e2b3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285489690d624e28ce1480ef3d0acd46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa6264a1cf64f5694f8b8d14e5dcee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23379fa5bdd55f8a925442d2c60bafdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768a3137eb10ffb15b86ff34eefe01d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394204931bc7286e8aacf84211b70e16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372ecc7f68ec804b3e66f93ffe4b1e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a114ee5369b5671022ea12e98bc5df6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14407c60dd2c34ca4f2754c4021c0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642019ef2c38d36f03dbc34f3c3aa79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee573e9c12ebc041978a378c8478c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1119638489a8e9ff54e9d64706f500388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d7beeadd7f27a7558fd1a6d20202389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f099b28a04a1688cc9ffefb1b0b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fef76b20aee65c00a46dc5cc951b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f23066c1a522c953c0507122b3dc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23594683ce7198a73700d6728698efe7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a9dc9802fc38ba3f51458df475f17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad139bd7580828ce5781d430cc6c4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ed780442805262429a53c0da1695396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3255272c0536889900cd766eb0ed2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b948d5b39db6ccc5b70d1882656357398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490b28fa3bb7627c93a809a4661a12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd967cfc585806597a704901739c81c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29033502c7db427f98b037e8874483c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba96c41abd9287adf29031c44978581402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d14fa91f095d4c6c4322a9ae90e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da73090c79b14711f7b4e5449ad7209404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f36a7dbca42f8287a43a59ded3db9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1e2294b610da99236faab8d5ffa11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d17d9bd1331a50bb9440f9d618e41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acf7a6238f4b1b752bb1ca98e1eae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d357ec47f4304a783c27394e0884409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40196633d8c490a2d8451db56911f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88729f5796f0752b623acb856b86bcd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0115260e32f2a84313bb33af52506c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7cdfe8d2f80c24f7a407945ca4e34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44df3545aab86eb622a7c5bab1b9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d06d1204cf26a36705edecd716c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226dad1bb4a66de0ff337b20909855416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a384b034fe64dc30174703bc01ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc906957ae1634935fc0e10f82ea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d940cf16cba67b7fcbf0ff2caf332419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e4182ebb27c8dfa074b3f1e023fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a61a81a434c13299295cb401f4b98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1392af2cf86638b2d7e0b63b572c1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c18f7cb63228fdc610f350dd67396423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2613d3370221c9d127bc2c0b2baa37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8df9ec6b7d682f5d6e4324dbbc46b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0953f2d7a90c509ffa2d23449d7cd85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23080b7a6871d6e36806fff371cec1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677666b2204e98c0995d4f788328634428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9db17ff38ce275eb4f2840bb7bbf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b5c5183e2c82661c9fdd826a5ce5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04d03a17abd5a6ee454c11351493e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee2de6330fc75d891125bef68fa0dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e5f9ffa1ce9535c1286faa610baf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58f4af808e13395c6cf344e494156434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d359136beb1d8f65024dfb59d67ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963996a677b22d68d45458d3a93189cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f9c9c5373a19f7b2e90e444b9a136437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb590cc2c47974af02376705e5918a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbae3f82bdf23129559b9ae003295b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dbee3e41fef93768fe71761b32ba4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b381eb2246ed4a13741b5200dff638441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dc953c48852ce6307bfbee2a9d682442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717bc49ac4a1b873582694422d2e603443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff3149e9ca4b3fcd2ab83d12ca2bb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ef26bd80562c700aa7c06aa3fcf14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5e12473cc49faf8cf6aaa56148b0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11b268817be0fee5e9fe93195243d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2a78e4ed32828819aa98a049330a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa9543a4a1022a148b4afefde2880449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691e133e3a6af16bbfdfc663dfedf77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd685fd3e867342987f85279b5e8d29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae0ea56f98415f321b0e2a0dda531c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1180d816d40702e52562d26e187a66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f64dcfca8055b5f8ca76dcad71e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce186ceb1aca5425bb18c9440fd1a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7bf09ac54677c64c011ee399685e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a71837737c04b278c1085ae3280b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f4eede4cc82c7ffb1605c03f516d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b291a3fdecd543663662688d932f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e362168653ee2405ac74dea24ef2ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82dac43e4f4e973d722eb109553c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885fb41a2cce243716c863bd18ea2e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba8da130a22c99ad6f3909d45ef22f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7778768485ee757a6d87705b5a6d73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c1198bfafe6de68ce12715cc64fc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6203e91071850ea8439fc1bc89938f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6a15f2f9b8f9f9577ceaa4b0b5023467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3774923b4119022c36c995d8e3fb09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a449b61052e09382e5da62fb57ab1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817e130aecbf4fb6430d063b9a6ae1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7681b8a4615039f8aca746296a9fb5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353124f4c9b8e4b3076400908001d857472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ca3ec1cd998dceafefe81d5dd969473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a966674801c334d67043181767c4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee658e0d57e9cad1ffcc43d808c60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd408e0e6cf97e491f18bbabac51eed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337db2fcd41cf2ff1a190efcc8d4153477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc53324e85c8b5b601153055f1620478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dff7983e7f8c43c9a05c254a77993479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f64f075c8d32c2f9bcd3798dd5e400480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0e59843e1ef6f1a44cd3bd8762f27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e212cca1d61b07cd61e2efa12a5dfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a862bda77aa600f994256c8e393648483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e87a90774b4aaabc9aec75ad0ad25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d8c29373635a30d9c1f6ddf0ab67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaf0fdeeb2cb35af5f48e78d31ae8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360c6b75ac324451d240764d8406a12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d21e860b34bf4b2d51a105e0e3434488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f1ae52a87c37292ad25f70ea3b809489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a309e30c6ff3ebcda3af1e2689d76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a70c77feeb8cb59fb01067b5ef1cca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614fc196ed4b9c9d62ffdee3e44ad90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d0932c6db20832613fda1e6e7c8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a347a32e58e196f840135511542965494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f240e5cd63b4b7b31be62a329a1792495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b69060205b613d6e0fcc877344705496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea737d0d69f59145264f63f96cac0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74dd928d9371e7d756e89588e3644a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135578effd08955184b2f53b20e567f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632b90947c7b2e0982d51760d1d00e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69579448422d0fc68b9b984d3763afce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d097d1fe2f02346b6fce0692aade16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef719b786e095bf8488d8ded0c0d67f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f47a98b6751330dc561494127784504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da47a1532392737d8b3565242daadf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78e1a89f5b02b008fd4716c9902b73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ead60b2127269633acbd17f1faf2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4208d1aecece11c382b0900743a8b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efc3a6fb75e00cc3e6bdad33ed634509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3d6eee61da0c9a0c40a625f103881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90206913d264d65b6996be9359ddf59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce719bf91b952784d5572228c48a79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d79819f1b4a80b61869c0de5a57ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069557fe22ef9aff672d396ffa9b04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86874409dc3da31867821941c34043b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770359db2d96a2227829d2acc549c06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97cd0b85380c0578600fb119e64e6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664676ad72583b21905c615ec907fba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb460e6894cd0328edc2830f99dcd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e0af153bc254dbd9bcb6e61d504e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377e62403a7f49ae91c49e81295ef3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf047b01a25cbf5066102bd3a7f07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3e920c04081637bd45844f4b83cd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4436386d42a3ea016dbcdee4a3810524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e38d065736a8f56d8f457798a62e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c590eb3379b910c8621ec69aaa705526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a54565c96016aec79bf76ecde534527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485e521cd413a3b589dafcefdfb4d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d00d37e128e3150c8ace775e3c3e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6cddfbaae90d01c4bb1b64c83edd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d768d68eaaedfbfddb2bed16b84a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fef6348a6c13f4bef570548253ff4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e8e23784877452ea171ee76cd20a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d59668e498dab31d0450769e5ffe87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17eac793523ecbc9260ade556d59f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec580d3d62183e0be0aadcd483123536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d87702f5a3fe92b271cd45cc415f0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bb37deff21930a5e3b87d6c37d09d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd80e9bc808dcaf0c3ae48ae13403cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d02d5ceff60d2d30f8e2105ddb10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278a41c3b96726abd426b46f448fcb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f834a7584a47b671681accff8ae4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed4e2fb7fc9a7924f1c3bf190d8765543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00169ac753c531938437c16ff8d0af92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b648a994745546ae60b17826b5ce6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052304743d46cfa4d976e4372c40dce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23f138cc8e609495570de21a38481547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e099ff4a036d2c76db007295ee9eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570479ef4872a2a1b2a6531a4fdfd725549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474730851311e7b02706564302c4cfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccdae0a93bacc98346a71458ceb78a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8913420b5d9e009730303d4c1d8c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7186b51b96abe0dae2a7f95e1576f85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8aa28dc76e537b53a5403a14dce1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c3f3eaa88171de637870c278d0ad5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab80252053faf5b124e820bd655b78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f9feb397a349ed6fac5dc9053e48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc515cfd5240ec95a3c36596862668fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0e2685bb0e9256620cca21301c791559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ade1c29806b790b3f362cefe08f16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f2a5b913d89af1a41f01ef862575561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c46b8e2c6b038f1127711c80edad9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13818ef4a451d3885edae86cae56f6cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976e484027c1fcb964d6a9c250503f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5554d7b1ace65410d4c461ed16341565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e12bf9fa33c46be4be7bbab0dfff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3247075adf443929f77590da9c2519567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7bcd25ec94fe326b6564cb3e8b3f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382e81ba8b419a623ae14e2a875fb82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe57d4b5d07c8673edbcfbaa55660570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81065e77c056c58f39f2bab34f4bde4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0fa1ab7428c3cb6f11181ce5c2426572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e81bc20b5f708f5724f7e58ce2d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533aea3a1c5ebfad45d91790d2adf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311025c6d88021b00fb72f581af907d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feeb7ba4408badf7802c7d824d0b57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7874bef46c6374573f5df6e0cdcca8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d364af044713319f1bf308e0b1cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e482fdc53926ec8156b0feb8272d599579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba58ce0014d395bd4118ccb27b95e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d5f05179739fda40ab3757f92e30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbc6225a4b47e17777b9aa3254d823582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bacc979f330b54851ad6b6aa615146583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8190c5e2d72ffa630c08009c7f57082584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934e282e4124c647b4b4088d8c6526585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca8f29c312f64b9aa3d0419d69390586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d32364a64a9c4dcf5cb41def48f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc329af27bf975079fa8bd5d4f9760c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a645f39f7b18b701de770ea6cc3ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b93b44e033487c1bf0b81b336e777590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a0f4bc4c16986515fb5363fc4fc30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafed87c91363f5282e9a19166ec5bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c198273a4fc0532d7880acb12621c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355e2daff0f77f3361053ad011c64b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858e009d31329869deffdbe235f74d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3b8e501166c3fd737bbd222dc2e9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda037df5d386e9a2f1f6711e765a3d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e416d7eeab16a51768fda324526c56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03b0b6935e974448436fc3618a671a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c91ac57e46e1ff2e1422efd0c736e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078054f21123fc7b3188e5ad4a9ed5a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581b09c960c569c129a98a386c084c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd554c10de06c4a65e21436bc3dab8c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6f85f34e0a1a46870cfb748d8e640604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263ba01d5aa5e6d14e2c209a1c11ad2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e4e0e5dcb7508417e85ec9eec76a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e2059bad4ac5f9d4ba85849eeda48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7370c28b3251ccb393c3f80e29679608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd010c13859ad93f0bc7b59c738cda7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec720e02a31b915b47185469185fefc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a2c36fc7d45c70ad4df676e57d2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68ddde248f6c2765b8f5ea0fd8bfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b18bc118399105cf2be9044fa302f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4187ea76063826a39a13d79b9fba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45ce024181d9ae46eed0b9d623ec73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55793548e093e647a4e7399ed16ba4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e220c7e5c0a03ef3f1fac1512c9871e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d3790c785ed8bde79296ff4f4104618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c1cdcc8d4cb57f3f831b57cc18086619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a457d3e9cec59505944c0df78e844f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d6548c46006432b099eaf9b357846621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe04ff74a4583a21047000fa578d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a54cffd90945a0a21c2c6f9b7a0a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8921c188b06c69edd6bb7c2faa46b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db734d417fd6b55b3a0fd40e3e3aea53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8695486f22203cdd71648f1c2f912626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734fdbca2958088da8cfc1db865eba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f35a1c694edcde92da3b30697a69b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8140b9c7eaaef2ea63ebc969cb360f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cb10f1fb2d506f241b77b8ef58589630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab310c8c2c49c2993c18c0f95ccb760631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2206ddd328feee47c036c670027f5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71ce39bd48cdaebc99752d54330c59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa377aaeafacc7b2b9de84c0421295634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0d937474c63e3a4e7c3de022e2e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281efad80525d76c6a1e907eaa69b5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38481c7c0404ac1fdbce23ddb2b6f201637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3113b04be8bdf347abd3d2f6f7a2655638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812d98f132397c38efc568a4afec2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bca4b0f264e04a8bf086f820afba64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06efc9e73cee3fb4e0b00a79242871641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828ffa7dd72128ac4fa7f6b27fec8cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e825f99cac85bf06be3ed0f499915643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc8ab6de6760396fcceba62859950644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaddf1d8f8f187e67bcafe893c44d26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dcfddc783b12ad354027626399e31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7284ab1c24adaf883735905b5a3f81b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c4692de6a10c6bbd8c8690c22cc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469517a533d6ba660103ea565fda84f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11265b4ad1aa1a14694020106fce6d57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eb07c3d23203330e81700242f96f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7671f6b276748eb0339f126b8d11c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734da97ef12abbe6f7a33aa46e8fbfa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6326198e453f90ea309fc11341f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c67fb13372208ed676cb630bb7a9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a142406f3d74ded0abc2c19b991bbdf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27ca8ab43aca5a7b071c8393bce9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a53f48595953501e906d6c22272168658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471daf232356b53e8a19e4c09dfbe91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa29fd5e917938fd8d7a8b7efb302660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd829c3069283e821b3431e66a9c42d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b752392f2b6688e71d074e31d45b95f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e16bc2bf6734c1fcc044a2cddce268663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d83686314299419578d21f117da9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb26036e94fc9bcf4ce72fba2debbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990169dda2b3277b06da8cc28da5e541666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a8fff110be412b22252a977bdaf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c00979c934895931312aac737443d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9776e8918c1fa88e660e681dc8a2414669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28e5f00a3f08f470dc04f6c14eceed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58321a8b34cca3fe68279b22e122aa9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c60a45cddf0b3501c9ad79319a10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc08e6e7985b6eb4b12c26bbb5052673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140633caf009594ecae2a0ab0212d928674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf982369e25004e902c15a504bacf3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8844f4494acad2624ab9c015d00af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7939baa72c31e7dcdfbcd44536e7fcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2827f6822a2d28d6519a2c78e51680678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d380fd6bf62264c04df674f6e1e9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd8ebfb95e522bd679990321d3f2a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a29393c2d6892b6f97db85d08213e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b895d7aa0ede2253e395f511611a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e6fad8642fd75bc0173d0743f6e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c7e34fb476a2b278e3b1f7ffcdf2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0327cc1ef0d0171580fc849f81b0fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9754ffe091d6ff6c7ab15745358b79a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fe6f27cfb5dafa8c77854a66c2308687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f5d7b8368cf8203e2bf3107d0c2b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53042ebc3ec2d2b648e89e42e859807a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecc7e89fcc7a52355f0da8ef5efefb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018140341a0081802e8e4bcaf46b147691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db41b05bcc920c898fa69100eb7144692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b63805354f160f3e6ee2357e64233693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a01a304f9f8b6bfa3e8664b34287c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5880a94e484320c99d350c6a51b760695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f284dd4f5e96b6bae3934e199a0ed3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b4ea6815fedf169cba5b7000b2b27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b3380d0b0da889f7c6a22a54d28e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5eaa42fc56e1b35bba43c1bff512c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c8fe71a566fd2bd276b058d97a12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c74ef91154ae537316e9b316f5a827701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38321c012b4587c998fd4ea0598c4bb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec39d5d918b95fb5a8cffd55bc53c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec8a292e74636655a329173303c96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26813c2f7497ba39a37207041110df4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ae6fc183c4e5d3fdb3fc027c24c6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc58b8c8a7a64d94af7b2fb7a1f0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa4d57f7f777e5814325750ee41de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8667af61542b208cf8073243b2d8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8e705471dcbd02a81786598064a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca6bfc27e3352b094e86a9aa5ae43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b54a8e8e0845ffe8252a9298c4c30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e8d73130f9afa20a184b367a6633713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30216ca0cab095c642d011d16615c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b2fa490db8fa809fc1b34ee78549715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c39d766a523af6b011478acbbd042716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc6eab7937459f9990d2904a05188e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a247a571645a800732a773f59b8c832718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f7993bcfc4f4e62ca58ad409d648719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ae89819cb27856702c513c68a6ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8935968dbb2d89869528a717cc5f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107509b29a53f9aa9eb5c0c2c02c13d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec16e203ede624c0cb5b41a61ca5adb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433b33c7b6214d483749a08cba4b514724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a073811a49639f63a0c779b9dbe91d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075041b3ac351fc6b51bacc6bec9b42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae2e72a38fed4180341618d60769c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc08383b3918043b3acf03d682ba36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a029d90538103cb99444ff993c0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dece4c664a2c01cf9775f3e6666cda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22484de1be5a87bec536cb7006b5a4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947672c308887bbe9401f1ad157020732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e83b5ddacf3e318871c13abf718e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfcd459ed21b9bd23fa6947c2c847a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8712a8db1d48f8a0c10d2fad2fa3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51597d765c508b2cdd84c2304ffab80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ead7174292ad1a21b7f12da30a42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00595a9c6bddaecae8207e418ed874738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97383603558d2d20e9f1ba7a950059d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53930acce777c06e635710e2b282886a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85b33fd93448ffb3a158749563a01d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3ab89364532eea9e919a524b81a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd6467c68967a4f9916921c9b962b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34028cb8443bcced9dcaa20e396d81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7054701e33feb980044d48f0b82139d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c137434b7b8b06a83780a05ab60ce6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f432d53414c74316c4471c4a25272f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6a24bff3b18c120065366e779e2b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6511063834a16cde04eb173f33922749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc300305ee402cdcd2c08156608568750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ee5ec7e2aff715d5a08b4a14d436751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c29148518401b1aefec4bad43eba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d04484715f90d51cb320c1149dfbf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf52cfdc19a744ce19c4a01f21d8f91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63f2ed7c59d3fa96eca8ba40cbea16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88b6006d6fad63061b2cae41bf5f2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b98c298671d87140374b7d54d9dbfb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023fd75000e967f459501cdab8d35d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e96e8fa81fa414290188166e382708759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bb25f33cb3e5bd7735fc4414eccf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f703aa3073e12185cd05e36b8394f972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6d5dd655d60c045eb22d1d90ce2073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63828f11f7f94ae7090ece84b6bcf97b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce6b13ea2486174362eba264493be95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d2378ae9f36130570f70f1a1b0fdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281f44ccf2973737f1f4f3917d73ba77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82e340cb1d9daa5f66fb4e0babd0d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e7f523be67af78316c7ce0d9ae229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e62d6a873672bd0971162e3146df2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b43bb3a95e0255451d5696647e2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188634334b6e6812a2ba0a95620e394412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5489e1c21161192556c5b8c8e0000713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510183fb94368165772734a0472493f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b11508121e2cfd48c1341f4d3a73fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba3387f7f48eb0ec305137029736016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7f934c567f498316503fd6f3292fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ff39bfa53a638105eaa322534aa0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac857ef3b9bb4496a4ee6a4a98fb820a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095dbf2e41821ebaaeb003384f2988c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e8f711c2769a4e0f4ebf5895aca2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8ca6e375140c3d438ba838d2d7c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3bb94a75f8de5c74d411f4c8f0c4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1750f0e02b441787f4653b0727009a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e420be838461194a979da2cc5d7a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f31a997575aae76a44775fe96d06c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddee6ec49a29c84952bea79caccb7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076b7ba71879cd235a6a4eb85a1fa6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3ed79d881a199306107684caf06329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675346dbab60503a78910e919e275ce430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae71ce105cbf79cc48cd18d5b520ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3129240819f8a835d6b8d0c0c80dc4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beacf0c2f0411ec0646312c4455185133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f022316af188fd5631561a3a4dc0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7eac2444de2daebcb35339a0812bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca10e10c48e530db0a6cd6fa094ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31cf5212997ef1ed53422b30ae1f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c011ba29f8328c1eea8eb82457d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308d5b8debcfc1b395393930377a33b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb4964ea827fcc5a03babc0be649a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbf8677fe2ff280d475256bd9bbe0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b2df03a88db57067c257cebfd94d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff7d25ebf1db17fe357ebef1bd62a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1112c6d89474d22c23eecac691b3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c8498b3efc869fab17036596a906d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df72a31972648bec376156c70c00946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4401d99a7554fd33f606bc4359d0a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69a716b7d8d8b367d6d7199122f8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270794d7a39f9c9e655dcb577aba99d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e057934d31f1175b840dde3e0e04f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0e989fbc5a308e29884310a45a9d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87833d497f222b82e4e1093170e67a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7856551b9cbdbc16a4afe2b119e30a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be208faab50ddd0120009a5402cb46254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b04caa697aff2856453fa40aa1ca955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb93c86433c3e323d852be29ed439c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006d6e135190850edaff05e537de6ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d78063951ac3c1a37a8221a51655e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ab1a669b3b21725055476774c28259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec66bf3f3d2d8ba995dc2d1821019a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6c3f7eaf699684421a5b5f21ff08a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8ff1fb81440f5d79931d8e66aabd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb45ff866eff4dbb49186f6777b19ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d499d0d51f2b58b6888dacabd331e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d9154399f11043c9dd85a34d4de9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c6243f3fd395740aaf5c5c27632966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b5d0540addb781a4192d02d75cfc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d746538a930e7e3ea8edee038b8b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b724c27a43669f1267f458c60133cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3414440bef04e60cb01ba2a3ba1e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f33a73ab1915d8691f848f2736e6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f17c118294221ed7230671c0e6df872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08e51592e09fe5d06eb3ccd5ad7ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1ef43449598855e538f0fab352fcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767f130206a2db7fc987051a61f8ecb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4796366d6c3579577232b4dcc6baf7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6596e7674ff291c250a3ee53fa62bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1a361fa181295f9471a5f11457c1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd8339405f23f7cb380a0c7f9249279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1be3df92f5028347603907898156880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e4a3257d1ab125e49af93963b04fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6edb3eb332e6db4457cddc5aadea582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353fd2f42a1673e990132a962815fbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e421567618cd2bbe32f782806d3ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c624877cd6cb2531a457f89ee8db8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0428b7217e01fd18be365599d5e0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8b3f9f3abdaf8c1f1bc6c4d8904a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce8ed8d7ac29e71e86e25221a951988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4256990990552c3c66fc966e7c8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46754b5073513111d587194023aa3cdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a507ca643ce831b0db1c75aedfa0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54beb8eedfeeb4f12cdeaf537d4ee592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb55270f0427d83cdaff3c484a1a02293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558916884d298336405bf37078a738394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61f94233d3b41cbadf04d8965d09a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7b7042678b929cbc35d714e19f03a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba418393129f10b51cbd3d02a85f78197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b916afede33457b02df67ffc9be49b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f16fb7b387daea561bf91b75dbef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45eb19b406b263a5bdc58c433a7b25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775557c8820123aeffec164535b6bf5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a682b6b535d18cb6123f9a894d324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1762f1301c7248f1c8f4ab2e82bc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fad976bf0b2af9f9b2c7ce034b2632104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f58fe24d7ba0da3939eef1f7ae6b3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e520f6a2ae11161d7c514b49d90b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50f43073323393c2d298fda25f2b08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d408ff42d5d975640094e9f4529265108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec8b97632cd193ade27d3bf426380109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba9e030870aab890ea3d94cbd6c54c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ca49af726d359ec022716ef5a59b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9e16ac67b135f1b889dd9424a99a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ed9e0eab2af0a056b6de29fa09d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfed6fda6f2d7fbbce9893fb6888874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a636edc26894661089ad345700df4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ac942eef5a105a7b71b1b3e1b36af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e200b1e43297723bc5d835953e8252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d314a63e3284303909115db44bbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7be77a1aba0e930ec963e889265d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02cadf225bd79a5a48a228b864d5bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b1a6462213768924442f9dbe6ce0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74940c279a6f4cb5b6572587e493eed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d692e77831216e4592ae6c909f5e21e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4cebca3a36ed5a0807758579326c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3d44b732d9ca4c2a99f9d77d0e3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa154369374e88cf90b0669e2e73a98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f20c9ac4569d068192770bcd884a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89e5ee04eb1889d9f337b2a1ec73b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252430f4b0bccde1bfab71fc12bfa4e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aaca6b641e75483eb07fe596bd65a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f7969bac7518f5899e8b8887d9ddd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecedc9bd8290ecdc691b5bc35e318b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a474e44b8bb617cdec431908c9bedd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364697b6a4ff917b101163fca06cd4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a47cb61e67d8ba3610e04dadc5e87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6336a53595d1d085c5f93257f9a5a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2b5f2ba1d493479d8cc09c99e3f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38099f34593a4d132ac0103878d17cf0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e444bc3b8c55d6420682333917fb39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de86a9b9aab1fd1fb7ec5ab1a7f2f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d30094eb3fb63a53af1df6afd2325141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7f1f6e8253e816620ab75d9c7222142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe44f1f290cc70eda8fa6164751690143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8de8149e4cd073282c259b7eac388a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec801fdba1cda8b5b1707156ec3aa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151cd111dcdd94885afb5437053f33a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153ea066fa4577d9757c9093a8464ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe02307ba238e3fd3e0fb869dcc9900148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5eb6b24148d04a71a429fede39d0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46fcd4064272dd2eb1e39eac21ca70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4dc268b4ea3b4a9ab5b8c6192996d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09318e9f728096382e98c712f2828319152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9eaea4e661f7f0411bc7e593bf76e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a20e1636ea4fb047a5b24dba159cad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec3d3ca77ad04e80fb981003ca923155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ea9c3c6fb6278653b8da8c883e5d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c70a3ae3fb0e30ab227138c4e19b8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d61b7f36cc43d08c8dd3a786b6a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f965357f8b23e0aace7ac1773fbce12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e6696d9d5174b5f93939b447be1bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9657e859a30101f02b55957dda28070161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ae9fbb11979b30f8367a7cdf1650c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ec92d261b78ab6fc5763eb91e215f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a56f145ec2815879465a39ec575d45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2816a3e0ccd9067e9d5484ecdbf41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc0723f509a3e287bdaa468f70624e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cfe968e4352ed9bb556ad619691f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318c4ceca474cd6888191ef3971d4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54e56785268c6297366e73ed3d2c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113511fa708f4c62ea9553ea4de1c244170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16474e46c55582d652c8b35d7f099f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d37b5cbcf09e2722860fb577f8f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db267323ab295a4d5e7a499cdf7bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f54bc6d8a0bec426199f3e7ea080aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929d7383e4b081f47da4c979050ff3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4128c435ef32a0aa228560121869bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed85fd331e187a02439f23522ebb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1399c962ccf35d7b53af33c878b4040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1cb90f2f88c5929b6c6a7bf01396d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb87655420cb2a9d094b127505b5c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16f1c32048fe790c2db594f154dcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80078088e74fe6c3d678b4c9c9b1c7a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538fa0c8f508161507639d4ada120af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899ababde5dac6d84eb253350793b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904054536fb52b4018892b78b1d8d2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af4fb77cb9c5c14305dd573b617d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784322e4f725e1af99c30998e9476d10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab488027825d7fe93c9e8e8c098185ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e7fe3f4008f28eb7d4c1678915c61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e522a7a43e1ae34c9a5f3caa073cbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0315cd966971e88e6800fadb3f46a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b4958a1d17b8eafd07f2eee4fb966192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ec93b019e93c24bae42571c8d6e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b895563406d9c553513c590ca05d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0195fc662b8a3d32aabed6887d1352b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1533035c0d9be15eec9f30a1ac5034196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97ef3b7a8cde0a31a8736617fedae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783356268a50a748d83f31b028aab2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bdc7f36c29503dbfa265230420cc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c375b1b29c329207a3f77d37cfad85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd7762b0f18105da9bdc1fee6388fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14885f81d0a287104c17c515ba4d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e572162303c5f87d7c2acff0100718203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce694b81acff97e6a728d9b8fa4a22d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51100a76ac97f776700d5d2dc36747cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ae950851b53e69b575e4ea59f351a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92a5b8d8fc6e5ced5ae15f02983ac7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deaa9790d2fca190543d11a868c47e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e905db271f5d9cfef998c6be4a73bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1673eaae9ed84b270bf4dc1ebb56ce5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df195d4dcb9497ceba1d0b3c4ff08e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c032a3265aef59fc853575375f2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5426b0a4d6a0b61bd7abdbfff24e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df79250fba4714c11545230c92baab5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c1aa6005e6c6c7eff52f75cb610f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bae0b7e7c9a715ec67fd3c81686f02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54237ca7a90b247010eb2872df739253217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac3a36276c833fb2bc702c4da71ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70d7dbb5e2094eaa8a055b79ebdc2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f100fb1be9dcd6f98b619d6c46631cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65455fdc8f62d547854712ae48c3f26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c41e38080330e5715b7c0ba9467b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814626e5c1ec1c4cb5faa79ff311a02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ba3e3462e8c8ccb8131b6bc877368224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32208354c9d3f8eafe2fb6eb04b68b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797dac20d7d54475f8dc03790175ee7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2bcf2da0a4396351a0ca839673ace227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf97808bc170c7df0c1f4a9230ec4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb3bebce3854ef753df6efea9927d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d68e30f9af6f01eaf46e83df0c4b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bee5410e5c3658e5de751c14e5174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b3ba85450c54bda4e7e4f24f6a6bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17632a6d9cc4c1589f36ce000b179233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b398721e6a7f814108ecd0e924216b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888faf750b59133c05b553514f312f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba134a45c142597144300b214d3da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679d9663c8cec4f96bc7366131f0de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd503c17cd05d9dee399ea7a60c9e3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e4401b76d4085a99798dad528538e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7205cc4246b3caedc289caa57636f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66625ddc4491bfa431c7d66163db77c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c510fe00eb17981ae0faba333eca7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3474370df76c17cd54111810ad30964243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0b7144ba1a259040918c605adbe9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5bb830fd805cb1cc160367b85ce91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c1ee392c2971185c9ae8a30bd4bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f9cec5366574520b48ae61d58617247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7523a6ffcdf82c4575d63c06c7f71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b786f3a6a76265c8d90adb2796f4fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f8219c8a03c623c026d6f13c4464f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb75ba7ee5e27621b43c74f85ad23f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7996a3db6ae8779e2891d4df26f787252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f70b7f0a1289c914c6ce153a45bf0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e2a0dafb8be00a219147be2140bdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ef1811fbc8755ccdd69d908ce2c88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794724cb72dbfc4ddb83e7f0fca922c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32de59a373917d4b7dd236fdcefa761257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7934db7e3fd502db8baf0fd7af7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe72b93909a52c10a44237d2eb991a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a66ed6a6e45fdeec862ccf87b63a99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d9a1377abd53a942bf42089065d32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c185cada8b08553422a781f36ba80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af931c02dc978ea3ef35a9282cc2577263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c9325332a889016d0254687964fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e2786133da2a9f509199c4254365265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc819cf5c4fcd899b708087b8b100086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58080fcb2984c5b3feca8947f9d6723267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965496dd96d952165e4f10f40baf8ad6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a13e487f0fe9944fd420f8109b1c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b4a0e9f44d7ca4b1c59f4e38d849270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c527573433748959a6a97c896f02d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a29a8125e001f538796da7a40d3f18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe0db597b9a953386f553cbd6c7c80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e572fe73fa41f199eeb78fd714044d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b68b87f573f9f7f96e4c125fdf57f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea6b732550db8270f0a5c3cdf4493276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4816035cd13144e39e5dd8ffcb4c6e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126041afc4f5fac99c4aa8ffa058b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110414090d9b1baac10b9873ca8ef1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6a8d7395a976c84e9a6a4f67023a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892c60aaf5475507ef8733ee2974e36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f62999def309491c278e456e761e3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c139d6a12b5af3222f8f4e8f8120e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25a6c5d8e0cd335ffe8e53e450c2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af30ca942b677e54785c731aa787c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f74d635fc9c45ab502462078da81c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44192e56810f2d70f355de0f716d805287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536910061c062621b80a3d7cd00387b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c2273d4db47a77c675556864cbfeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ee25cfb52d005ce865ee5b8ef2a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87b7fdb81f038d9c9649efc311d07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6190868f52789181fa386e3088ea81d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41223565484cf62e6754aebb834623293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a26c120dd3bd321efb731a3297d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde26bc761555371ee8a3af3c5b9513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a43018c608ae33adda8b9a9b264f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00121448fd8d55eac323411cfe96552c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04074d3fc1503dc0b393ec45b40e53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b46bb5e49f9d349c7174d004a4b9a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a8bf689f82fd00fdd2095e6fcbc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b94a1a253ee752e83d43239365b98f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e953b06a6f99e3c1f64c2b357581302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6be6e47339175e87c490569e040cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c33abfb8f18e322d06a1d693eee7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86861c12d7dd1b606b6903a15b6e76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797db1b8410cae81c30feb467986d5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de37a442a72220c0029cb08cfd0a578307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7ea75093ead989f413c4ec22d894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368afa3e0cf65fa079bbea9cdce72d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079efe29ff223f51b71e47f5ea5c04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e2b9457190764aacc7a9a2466b9aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df717d0f1412571fadf95edc0d5ad0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f43c81e383d7beb79aec4787611c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba82a0af5f44af66aefa54f2db8922314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43314d0c96b7a46eb31b9d36e183f66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d97b2298d9785b005e3a6d83edb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0fed3893e036e39545adfbd962fcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b35507f61c9f6651a35e1c73d75010318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d85b7a36b10181673919cbe38d7d5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b0ea16fdd45bffcbc012e94f7b14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a34ecc500ef20272c824dc1583909f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68407462e37facb4e8c715e539885ba2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88928d12af258d9b77daaf8556e83e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c4db17a83539729006c0bc6870c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5f293406a11a122a5111d23f3afbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f79f91f1830bfbb84f7fb33085238326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1792a486b9c7aed91970dfdf0046b6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4fc1b3f41ffac9e397b6ec04c0fd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e6c1a698a02816e7a0170c753f3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d816271891aad8aeaaf5f30213bdce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcd9af0dc6a69e53d587884fd7e229331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b683a5f24cfc097d42729e51acb0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d979ca7948140c69d24311d9e36c40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a823a6221208b5e93a789e6613529334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1516fcdc90d2a32ef33a2c939125bdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ddbf7e1202193f22a7e6d057a32c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040371a71f5fad92eabdd58fcbc1032337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37bbef15febe8ded52f8146e0f177b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6718934342daa1ea1c1210c8c3a1688339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002bb12b4ec38e2d8adc4d013536147340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639a12ce51dda4289efe79162ae266341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeb72566cf5f4050d82268be6cd8b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3c8c4504c228a2946c3b1b9779f45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c61810621ff16ca0b015ab3ccad6b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a33aa6d68485db83eb056741335724345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c18c6d7155b5f7d4b287ccda0d8e8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912a87b9ae51a41fd477193ed7ed760347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a52cac4f8256eb7a6bc154077b815e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bdb560a1d0687a36d19884fafc5cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becec26181cee0a535f34bc84a6b6234350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92c0d66a640029bf0b5118143280cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f115ee31c55eccb9b40d5855f6785352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156260393892835fe15a4fbbcca9b8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cfcd4c5d9c49157fdecf4a11141a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a663b8b38fb209a13742d6abaadd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388df9351c25a94bfbcf6deac593a27a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dab2f24204ec150fdcc8aab95a41b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406997a05a9f7825f769b0a75b0c22cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d32f96d6b63d593ddf3914cc2509359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ce793b6fcbc62cff74022b91f689360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c5ba476a3379e1bca4c29f74e5550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067c77e18f97c0a8e00e2df948fc9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de2099cb3a6b2605944dc2ec4924b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d643f7a8fa54f3b64e86cc01a2dcec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda97777b9af15a48ce3dc154737bb09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc638f91c8d6ac10336233038814878366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44469693b92a24f7a8a76f2bc6ff38b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5c403aaba936577949748270d8bfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd83d1c3a7050569e0f6c6f8bdcf9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd4a57f3585b12fe50b850fcc349ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15d5b2971f6ec62b195a7fff12dff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003dcfe6d0006964d53c2b30558381372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0dbf7024b17ad5fb7be9326bd4ce2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055e147d7d718cf1cee2c9927367588374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db032550d272b958028c08986c06adc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeb53ca59f3d3e40413bc1720603f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c028c1807dd1dc9a7cc7f003944dbf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6580f7c11091aab34eaf6b2de6576378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c37268fdbd310e8ebc336196ff709379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499dec0c2bd85b65fdc17842cf2e415380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065fa9e05fc76f9511c42b11a585795381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd989771cd2dde97a60a6da86ab49d8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6ea46f81c1188aac6f32cb6408b21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c2fb959bb57fc1446c47e4570d639384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4cd1008dbc46d3a6e70abe0be4c9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ce01f9eaa30add2ff813144b7895386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fce7c1d1b42bfc75b95b0b40d6375387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aae9eceb3316e2bee37e14667fa3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc2ce347c96c6e0f48a5ae8bc2ef4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5753f1dbce5b58460df5ab40ecd1b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a1d8398e1f1a13eb395d9d8960c4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40178254b9889d92be44d16633cdc8fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba046b8e4693a359e76a648a07160393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956e73d6a87d25dac885c1413e94fac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875b5e218f126d973ccfdf7c01d7c33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80741a1fc9e876f91bd57821b051b1cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d2c2a9c4a4def76d389930a16f453397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7cccb80a54b905423d531b5c6dfb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1af36e0452755e2749e9ed6bd6ecc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e121baf329a6fa0be720d41e2ea249400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85422735bba669f6b1c0d7d87d2673df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8c92b2cfe48fcee793851db38fc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b253b2f2838f197f70f299c668f3807403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ebb2d6402f3dd2cf0e0138f10d06a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4f91553abd4e0ca7905bb65cdfea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95748d7a224cf2d3a0e51d00ce958627406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718dd802987785c564e0f390c7995a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bc296d334af6e89c6f5729e0d38a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba30a93286d3fddca412604b46cb9de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d004ea6d0e26921dc035735bbdf06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcc2d394617a86189c899ab43d1dc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50458c32f7e8653f2ee911bd3a18b84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7e1352bdddaed6027db2244cf84c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c81069dc811fc67487c536e483b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77f6c0de0a129c87515232c1b5a74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94be0fee93eb500b46f766a87ec679416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c150cb1d3f7dc08db9102f16a22c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ae0de8001bd3ed4df712065030aaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04054cae90143c49a40e6cbc6f41b63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7a38284f6ebd0fbcdeafb5fec0184420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d45bf9fea394f7bad4741f4fe809421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe18ccc7d107589ab74ea6e821f95a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb1a977aed691fd2ab20a25589602423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982daf6105e7a8d16be7b3c455b60f64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791d62821fe94374bd83f4c166288ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4dc1104c6474b802f0bf9945d1da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4d9bfc3cda4d3f4d439c2bff02ca7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37966739c799502944ffa8959555cf9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a47c9554849f830417d4bc3aaafa81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f13bd13e855ca9e61460b016a5f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af56c5e783fb1a2d09a901668942aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d22cbf402f63095c5a25dfec9a34a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab69b836acd98748b108596065aa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ca4a3664ae6c5cebcb4f36a0b0aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef590d9356f6b17df8bbc0507f5d8d05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f523a0dd8dab8a453c9a5721d805436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d439bcb30f435bb1beb9976f9522437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c317ec364f31e041652add655ddc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3089ac5d136ac2fcedaf60a7562a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb47c40e327929f77927b06075ebce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babfc8cdd79bc8d25f040b1f1ae271f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e604a0eb442b7d5716003b23c09e6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b832b0db92f6ce146bfbc48e649c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0358633a59a9c1c94267896583c7750444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3760d847c5bb888677b3aadecd41d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b48722d114cccd4df73ce212d5f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827fb7f477521615f39e433e4b054cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b52c5ba8c39199b6d6bb6dd20cd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc54bb81a69d2b4f6b8752931a49552449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f4cdc20ce4c52e10c8a137ed76f5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b72e2421467c2e949ff12dd4f7eab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ce411a2d560ac484fd31b1d171236452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4004187033843144f4ad797a996779453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2cb65586d1a3e766d316107713688454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3956852d2e9799c3dba5b8baa4f9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3353fcefbe1161a74c8d9b84d79162b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed2bea01b5677e2e3ed2bf29af9695457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996eb6806ffd8d6c2d9e943f2f3ac6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef12522b23aa3864762d26281cb5a08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a144004ae2650aa43093892a1126d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316802afe0fc49e0db3b680fd764834461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadc59eb5e054c40dd7313cd964f763462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68fb2147a924e0e163f8d8ff385271463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa8b01aa0c7b108f03594bf8afcb6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731bd22cfd90a51d9b4af06d0540f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c21e68bb4e0451534c7948b598a91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fac47d90a07ca72f36ae992b75fe2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af44d9ca91014c8075c0b54a74bf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d21acea8f3d1d68b81a6e5967016469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed809a9b839309ebc0c0a4f3927ecf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ee3c8d07dc3ee97e0274f1106427471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8044acfa0b0f64fecd41035b4ef132472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0163bc328275bbf0dd04afe56b0fb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d691210788d68b7a1b320954f1e83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242437b055742f87943e37495c2f1a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f25988ab6281f53bf13d0cd4a103b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f7257836e17eb81c18ded06cc9acc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a89128e3aa36a3a4b078cb9223092478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25efdf2ab29fd3475beea3e9a2e8b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18dbfd658510f58c7d862af92de76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c30a1c61300647386f844f0868543481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a73c421d18ac2bdc3916a5e2d58eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d1d2bbff445fa46ff0e48d8080025483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d6f7be547037c99f073aef5ddf0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6bca25819d957863655b600d7490a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723b02d2951312b8dde17c26476410d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f1d28a2865a36bef3b694ef7adc98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbadb5b848e6da111dc68ccef0b27a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c5bd7b7fc6cd14d7a8311997559b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a27da1484005df36a906893c9aee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020d07e107856c92f99458dd5a22b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743a22ab487889b9eeed83233ea21f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974714d8182164bc071451742cb6a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35eccaea985462bb48fe716c62e8db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61293419dabf367947cd26cfe16a4838495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e99761520e960d0831ccf4f73d9d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420819339c460b7e9e4a3faacb63f0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66541e9a90fb9c4f53bd95f99fb85b10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3574ecaf7ab7bfc98a61171e9cfc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2350359d3ae43b0eea849579ada6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829b9bdfa339fe262133b08e6174e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860a734290b27f6a6d5866d2832e449502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac25aeb7b8cb3cb5de99b0cdc0fc55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98f5ac7a6da23e3995eb51a03a96f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517fc8ccfc92a0c5610296ad548f4e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc73b5925ac37d7ebb1f44aea9958506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221e52e9d31968a89a3adaff7ae0bd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a92892259a709dece169bf87c0dd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0421f52c375c61fc7cf37ab9a9536d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecde0c6ae9c5767074981a46c3c136510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218afdb77dfa8bd7c42fbed84526f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83849b6eea476280e372d6eae60484512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ef25e411b7e2dab9e5b2e5c732fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361aa9d0f4679be885a3a84e7cf2e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692179f496262775d1bfe5b46c671c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eebf0d8f36b4ec150cb1e46f49976e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1557a314ec106c1f5c9a50c13452e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d801299de794ee782cab9d28dc100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94caa88684306a710b22c610fdb015519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4949d4d285c4ff2e711f38abf55b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b259a54a64227010e76f1ce7d403f1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3989762a379ba5a602443a8245378e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531be8ee14493a90d8618f6c9711291523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376d1684146ec90d348e2713c31efe6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7daa2fd1769b80b21ba5320b1cc988525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa970cee32ae5014092d7f76a700f98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2837b92837f8ad526e6afc7c5967d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44765c095ad169ea3bfd5e4de8950dba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fc4ef1151a09724fdcc3c150addde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3af0684d0a3b99535f6e3035768be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183da8ae4ff2eb0ed73c3d467e28ce41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2d083decae124a1fe565d843ba3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb98bcdcc658bb0945156c491bccf0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebff120babcd43a30a78019188b38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244717150fb93616a64ce25e71fd9182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a940d84f43627742d420315c798d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c59e89564e2ba6b71dceb310224c6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be292d4dfe0d197137d3278fd8919538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d67411524c37c068ca33e992b1f83c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b17390d38ef71b96ed25f397299f9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c7158eabfc22067f1aaba2511e0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f662b4c17abc1ef195255f9ec7121542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195dc0d416c78297c2756dc1f8827a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff575ffe48413bc7954e1afb45244a94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6fb10dc7a209e0c5d29390819c980545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed0638312ac880da92a2bbb85c84c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e40442080afaea75eb38de66bd18c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af08ff88b01e13544acef8c69acd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e31f624ee9af85f96442ea9f853f2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110504491dc4017bc1e32c36133c4f43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75047dfcd9fa67ee1ce680df8b8551551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcafde8c30e4e53d00e7eae3f51c25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4b260b23b48ba8d79944fbc8b6bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454e0257600a321d4b2a12dc46e8a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff79d98128d1893886d894fcd8310de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead504677f91f603ffff3748004d6560556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb628724cab3ca4ef700b36b22f274557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fafbafc55d6163f96bdd90e347558558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b2f1d012fb4f928170394b231f035559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6044ac8695a6afdef1a26a6278841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccacf299ceb9a47b072d1f70aecec06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9249e59e127884a09d9129f1177c5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d733a08b9880e89299d7d333818e56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b4a207c8c9f1a200c000dcd6ac27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec65a7c0e4c85f818edb2428a5f1b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f81597ed8b1a043ace27367e6ebf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be48713da26e01c0c0d2d8f423f66cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42731521b9da3fcd995e40be7b9c6957568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4ed47df1684d5c63e5ae4b1f227b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd51b23bf673ea059809ea434d3d2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab9afa6ef069b495cdb33aff59937571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d80ff3d58f5834eb99c507f6e92980572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db1ada96495cf099c66cbb5d549c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29c2e0456176e191580d8f6c8c430574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84ee82f6089be739df7d0818ff6160575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc378a3de3f1746e1a3512bd0f2e6d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af0db288bab1cbb8bf2f572acde756577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeab45cee42e783f04b07b2ed30f6fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0147a0d8f85ba817164e8e12d373aa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e17653900247eb8b87f18fd76d70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22ad11c4faf89eef0b586df0419b7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b07d9584d83fac930fc7344d602f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eab87a1202275bb85d82a2192d6a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725278b2225e1b00a07085dbd1edfd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a143aa345cf1d3d4ea262d42fc40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e581fe7185f109cac14b4490c5720f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760eabbb0779df0a51b7697e8348d6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665ff3dc38a7ed1b8d98e17c41a9f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e36ca30b3af3a26fe8664d11128595589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0e21adc4f5fb7b320d5c34b9b3874590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354d70db1475f18de04017b103c957591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49e4ac0dc441ba11d1d57c34004070592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90342ca0f1716bf2bc0f683c0644ab12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc69ee754e7978ab0d769bfdf9e1986594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f8449e183341536b1cf4cd5e78f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0ca6cb95108a3843579f50c595d5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c601904d2281d94ba745c8cfd6e55c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41baa07e0dfebe26f9072c4d0453f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d2c736828e4659463b4bfec3cca0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c8855cfb44de3b743619f39fa4794600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b530e436a2a136b3490452d0ca1b08b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912f4ae07eaf83eb9af2ea7a284358602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b47101299817c925e65dd078c8b25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f237bc17e4c76099f178eda4fa70e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ff67d213c65cb7f794657fe5a63d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69ac69f482f79fc0f65d1229ecf62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2b6d9153919f18516bf26319be24b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f8ed957099b3fbb89c3e16d1b3784608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2d095fb5275cbc8ca6a2086fb42c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbec54c7db4aa69cebb98201a8f5b10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f21ea733df6254a3f7665f31c189e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6535715af3d724b6e0744435a9fb9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db864d14242ac3c0b601c4a3ed60e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189a551fdab03bf5d3aac744a21349614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254f323745e111d667cac1b6cb6f147615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd009eb1711505e66bf9a7375a66b61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e844d240da5727d752b1f6ad263ebee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c153e9a79d3c2271dd5f4aa6edacd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842ee5cdf95fc02f8414ab09460bd79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b5bf138444654b6c4b942bfc8668b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65893ad4350bf7c803b0f93fbe1417621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aabf1fecfc80a5d274f991156d664622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d955764bd17ab7d7ecd7ab420b6396623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe24041b83b7e4267c23e85e426b1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dfa122a961d5a9c3d36c8207e9aca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea77211fe8cf8f190d18e5c514d1bb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cfc80de7994def2042dc08a91afca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b018a1a7902eff6519c73df6bad4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eeea0a6d726154b1a1cddaf6ce2e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13faa818de74cffb8c8a57766cbdfbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c373373a39fe3d1331033acb3304631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982177fee6bd6218ae5addb0175683e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4647cd60d08b8ba78ad4321676f90c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c208e7ccdb5b257c31f62b2e96350d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a953a655bede4b5063855a5a72f92c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3542cff808511d6aa57ab45225e2ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db52e1ac0fa72c57810ecbd0dade8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb8f0f403de773498d4b0874d74d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87120152454a56b994452b991b559762639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a40dbef689c4b6a69f380d515e832640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d97fa5e0d164d5c0e4a25d7465336641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edf72e897808b37f4b8d3e418330ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9a0538d0bc2f61c4d40c5d413959643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2348e179d63f7fe83f19a7974e9d9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad0f1bac57015d32b1ce2f6d4f9988645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c960c6705e5b5681e77cd78efee055646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753207ca5b8e43481587ec09ca6368c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a258e445c790da644f35206e2d0e3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56d9f375c930d32c7283ae5a731cf7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f6ef3f80c3f4bbfb8388bffcc51b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecab9874e7906a50ffe94091247e50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320083d89be8f548b9bd4277f7f57a7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21d385090763bb46caafb62221185653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4f827cdffe95188f5a1cf1620e656654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea49c195d455c294598786dd28e420655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152ebdca43dfd6ed21a6cf576cf94c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21bb45ab1ed888c5ac945a1e6d3117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767466c58e49c41b477df590f3d4298658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36100d96ccddcf105ff12fb6d20bfc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c86c3b4f27129524ba49a054d02d2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d539d2298583a73cb1ed292077cb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16876695e7e1df5c9df2eb4c0d91ce7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ae01fd30fc6cb003fb73fa48dea44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd836d40362414cefdaf1b89e9626a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2196b1ea4b034d2d2ad25e71a04a33c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f933190b6e87d257b263d2711151c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca94fc5c4e183d449719903169baea5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677931bc6304502cb7ac646fd6c792d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129eff4c9ad9185846d9e0594835815669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6c6e3c5e296e1765a86f3c70ad29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a897292c1932772d49aa7135a5630671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736106f0016d3f282954243932e25b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8747936ab755303ef5e15033cb44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854fa7f7c5be56814160171a8747fb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd223b9555eb357bf2b7dea11f91fcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f87fb6a7acb1d836fade577731414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1a6b7e385753c26018fa2cd48cc35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b1674b9add3a23d495f9b81be857678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47d5d488c02d941aede7e4b8ee69d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa3c24f089231e5cb144e3acc18f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421ea4c35e326ea23dc5b8d54b4684c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43ac9ff9be28eb6bf5d4a02aa4b981682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ab8e5846ecd24ab38ae6ee393b5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9fd19b54620bb427d8bed2cef91a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf793e6890c64e55c2d3ac7f99affcc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152e0b6bf19d11e82edc2d79472d6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240dffdbe42e8b1d21fe43b059bd155687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd081b3a65f0e2fcced3242bd08fac0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b653f72a6b81825f7dacfb139a0331689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08a1a3bbbfc3ead00bc0306abb3c23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659ea52e844fc22e76d30b59e8c056b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab9e81d82b35b179b09e7ef945443a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3ca744c62de8fba6640eb4441ae5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a827d53a801c00dc0fe2736504d4cf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c1337435279cf2d06dd2c0847ef4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe00da2ecdcfbedded60f5724f6d119696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9434f725bb2b55b080f6380e004a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e9b915c54e31531f1bee6da35775d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649921b41c285c3f33f7014ac0c5ae29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc9baf80e44b347a1a586159a1099700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d08ceae7063cc65fc7bfe0ca4fc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b98a47242e5cfa9b8bf671651a2757702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e668a3fa2749aeb2a049b485cadc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d5b773cbc0be2f951396b04ba665704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7b01378154dd5e0cd9833c7279bfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20036afd5ffc1c7ac3b6f4f6f70c93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b9b6c0ae6963bedb67060d3b9b13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9814243cfbb6176f2e2f2e59e91084708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdcde5e8e35ad2f9762d0d1c38ce37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4b53c1bf53eece2e254b1860a1cee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8421b6fd5b40dd98485c93202507f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17776063a1c5d412623c981f87e709f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a2479abb10b92ff9f4f2c92fa2548713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9a8793b55f5acc2d0f72d97362c18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dfb4bc9eba31377dfa07975031f99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9bd5c251757f2977adc5aec8f4d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7792adc7b80ed41f5b59d6434cc646717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda725567524fd3889564727596416d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8ead8af2fc6cd5ccb5a3392758205719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29029405a702492f1bf2c990f83340f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa86bb5e0eecbf79b0080b0f7e6a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e013f78e01e94b5e0a00c5ca67eb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab2b4f19a23c2c72d26acfed792f9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb18380f7da6a4619d87c8fbec7e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482cadfd6596797fa2f0cb5c4cd1ff4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d47306e24c07d59112bc5d3b7317726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6b66e03195edfc9378d70e931b480727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c57f3b883a59f5790d42d8eb72734728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010121ef5e4a6a78f3a2330cdce3438729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb495aad29459a3f43d556396fd030e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced3a699eaf6026f36ad627bc01e7dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae41035f500d0f3f7ee0aeffecbe946732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e9e9f3fd9f057a28a66d436f70762733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b954f5aef4dd9f2fb730cc03ecb78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4558ce85a1fc6dfbd9924a338b444735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22cd93a0760b16fe4ea71d4ec59708736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf35c2c6e6c94c10d0edd944ef403737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5567a1e1adcc74b5901236cb04e7ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1d2588d3651837c8b17d89248810a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a0c720bc4cb1d88e4b4327f84520740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a11ccb76b56c4c6d288adc72febaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea673ebd40129076371d56346a23c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e80af555b56b556926fb3266f22973743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105301c1208a7750311586b1a3c347f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5a0474d5fa8aa825bfbf74e9a5f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00be6b95a71657f02a8f812441f66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3a7cde3e5f446e280a6d3d60e96a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047116e971cdacc9a5981b2678f515748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f6e959e3963b0ca0ee1bde54dd75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce66b0467ee077df544667a265b651750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864864dc7da6909696039ac75e59f69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdd321e568b6f019a0d933b6f7690a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb40b38eae4f61bb119a432b5488d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7561c6563710a51145f31a8d145f748754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e3939f7170c75cfe050dfd1cf5094755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828432269a416d66b55a75136af9baa0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe1a1515b460e6c6d3dc41c32e576d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec147c2b433ea911cb252c653418e51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411233ac59d028c95c664637517b4e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>