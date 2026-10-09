--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aef6b8979217a7e2e787d9cb406a271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8ea6894e98bc8fc252a7c1391b072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637578882c63300f5d3d3843c15090003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56de92f2455dc60836d3e29f6ff8a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf20e830e209085af743964098d7e305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401095af98dd52245b1a9e7a5ac5766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae721fe6dff4ec3fb2b4a0ba6b12328d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8975896f0e89d4e1a5ea2e4d4a848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53cf14e9bc4313e10edf0c0cc44f5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d22dd6e2c9a2f8ea27aea3488254610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905034510f23a13151f41ac95e5816e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0df98f9e73443ef3fa35764b524ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9060fda594b13772517704f109d8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7b10964b69d11e1d6fb30b632f22214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eaac8fb626d26eb5489b221d0395d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5875491aaea9849e7917987e2eb0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5538ad7fea943803e114ab5f39f40117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf0846966065e5767d2bc67dae60718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffcc32eaa70dc1b37be1f79334f9a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f5bc3a4ee457a018a5e73d53c01b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7c923e350365a22b78145ed8372b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f73d89f573aff87c8171eda33b4fe822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e7244ea607af9f615bc4362f151123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef29763b37710d9f38ab13d60050ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d71e0ffad6a09c2009babc76c928e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b8c101b7b1a5c22ec715963c5389226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f61a5d288f447e1f94f7e70ef79f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e36e8e5ad6ba0c5f3b796267b35c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65128c5609c6920845f30c4810bfe1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd3216f158c194796df80837794c6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3428670f4b31eafcb904189b8e8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b8ced49b9bb4674b727d95b8d86a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c7b150a7312abab9078c768825f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f8c684750ac22898288b567640a0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f073bf3ff474ad409d4615b07d72ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c500b5a983432c3f6c6f23b0c3aa53436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e8cf6dbc36c8729bc27abcb8326e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3ffc7c63243f7fa280f3a5f74894738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb445b9e6879376e4807732fa37e7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a555e3f2baced83db14e6c11034840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e6a04bad8b55a3f38b8113aaf04b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eab569b5e9fda7b3f0ac25943ce6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473486810ad5ba5a05ddde5902fea78343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf86506b0e1d14c0ff3a54c24e52d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7473fac671f61baad5db01df03c1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c054531276c5b6f8709dbf6bed5d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377776c2656e399a561095bc18d2389247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99371a7ac304bb20fa77d26821691cd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2b57e9fe339fb483d3cb10da0da5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ea5b295b8da6e628a1339b31936650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba527d911eed01d7404ab51eac40151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62894986ccbcb3d50aac45f6d7a84252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d62acb4eb3cd1a98dc74ee450ccfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c48f92e76dce3728a388e8b61f6da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d41f4d36bce6a48637fcbbeac41fcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c577ff4f546d3eaa7bf39d06fc139d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91554381624ca8a40be1eccace22fab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcb56ad80d536ce1f156d4be49d8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be9c49f85e71c5a7d7c2164f91db459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e4999cb1d7b9a451fe454c279f32e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc732935835bfc5aa28e9ad249bb0bab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd60a72037e55153b0318784d557d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab6a925d2b58025e7c5a68dda8f7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c3085a3671e5a9894c472fa65c3b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3b9aadc23b630ed0bb61b25c386965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a9021cf0c12b5f52583fd4d51ae9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b8df046f69f83d70abd7933cfcf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134022137ceb9001a778ff0455dfedb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fbf4edf30376577a58cb4d8765cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c22914766010b5158e58799ebfa1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f93aeaf77fa1ab8fc1fbf554950a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c303a9368bef5dabb0a0f65e44411a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e101efa0056d6971e6a096bd5fc66073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf608bf9299e3ebf17e09799297ad73674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60432e1491a4c10916b5269c5ef68b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff45d1047038ec6781af33799242576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949dc40cfedffbdcafac7831686dda877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e05f40391130c46a2106fc195e87f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f22f5c23a9591b6ab0a312f70ff9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3268ce13ea657e0f3905f5bd18ab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e3784137a534ce2aced9ceb38037e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1b20edf32a1766c1a9387497bdb8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c24a094bf3d6303159ab2bb393d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c51118043a31317eab6dc7310e3df384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daae55a829983d6ebfb6ea275e111385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8deeb9fefa567fb9e1170a2173900886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb04d6ad5728315ccafb6c74aca5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfff851a67730ef202f4e84dd2e49a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c653918bb3d181a5ec47405980d5cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41fdc42edb4c5e278818990e15664e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111eb572964cc0f48379345220b704291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c70380c19c6d9e327a108188fd174392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccc03c4234275bb1efb3536175a52b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd65009cb3ea2294a97510bcab38af894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5bbe3e1735c5a28fb0a50b113f1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75fe54befef60db5117a87c354007596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32887414630eeb255c96ce4a36a0019997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd9cf8ebc8a888bf5b68f92b364cb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09b10e8e0d190af8200ba3c37a1cda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5032d297eecd9a0c83d80fac34aa75c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d894ad6ac87c435baa54a58b6c2692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a3e115ea007f0e57ba61a84c1fba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a5b69f85a863d925e3a02c320e7d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7de7db14d963da436c52d48e043e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369ab5cdad7bc2cf2ab0b4a31f7c05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af67a59847ac220750e6b33f4f8c3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c276f386a87ed384d404ec491ad73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816d6dc2bf7e62f475c7a2fa428d0d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4468d16e9c68dd04d04dfeac00b43b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b909657eb7a8e3123d4af394025dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ac617a676e585931a3829e7b86c7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccac806fbead7e9efbab8735d52ff4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf547b758ba49dc5db7a2ded4da945be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8249ac891270955afdf04499535384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6046d402b79a5ebe116af6a39c39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb8a181c09c56a741d396ce731c06e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f15bc1a764c9a63feadd923d86ce65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32497df0e4a2c3063d7ab47de3e78bfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c73614813ea3bbba560754f97f81b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abb852a3d82804f87f0469c652b6b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a7edee985465d876cbdb4d59ad52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ab86eee6645b2d002148a99271f8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98459e366c6137f8c4314a283f80c971123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f97fb55318d2be74de451ef0f3f0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa518107335cb1f056552bfec74cea14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c719ec8dc2e9e2269899f9f5bd01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df2f54e783bcf2ecddc9c01d93fc62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734f1cb380333bb8f1c42d6d5620ff7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930de0b2c32db5e4919338789427884129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36800de02389375a48d133b25e11b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd3453e2b3e9892f8a63eac1b5492131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53487ccd16a75a00e40fa5a9f1e858b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5d282f3416b7769b3890e604d230133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd5773cdbd1f6e464544df5e0d6ca8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5642558a200bc6f941cc7be9b920a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe15ac0549ab3010c73fd63a994e57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5332b99813f0fd746196119356f18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53af932d3e15c25d04cf02e4ad31d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94b1e1d1067ef3a43ac0dcaa782837139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0158a48f7a36112ea5d7c795cdb30b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb14704fe11d254fe2fd1e41a86ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f536d046f37c8ea5b1d904513973d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d3a9cdb4bff40c4530e983ac33ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcd3e4e5cf71d42af5d3ebb2af32e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491dfae22d7db16a90dd84f117fc03e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e7fd3ace5a2eff4ae139aac5e9369146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591528715881e1cf0a7e1cbd1493b9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c62131c11abfc348bac39d2a0441e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa64936b699ae5360648b3e0ae478c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b480e4518658d0afed49a710d92e2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dd2fcdcdca9e15b18ef21c42efb43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41239e9226683bbff0982601727c14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aedc120ff8ab01ae792a0ff700616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a312f4afca38928d4493548f305f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81a5cdf85cf55f43459ef97bb93773155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187b14819e26434c26f98f6e0e8e4e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9f059abf409c443a857194cb29cf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff313eedf677b1b5ccf645bef1e5b64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1589a97cdb10983b740670b9eca4dfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f6cfa75df7881587d6ec7010874d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b42a356c85bfa6d7a6211b58cf6d4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e96a7e5eba497806eb7aad2136aab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f04aa481a900d2930806901b78621b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9153a14263a73af63af495d376ccc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209d3c607fe2dca8ad960fcc4d72f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d122d03796f3958af8621f57ab94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659021d839a20ba0443bd64ed09788fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6c15a03030c1b24346df82a3a3e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d1bdc94e683678ac95ce58baeeed5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad962367f27b6fd88c6ba96dbaf98a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc1b43c23fd223ed6f1e8643da9db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a040e6882997df659ab4db1cae03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686825de3bdb3a020587bdebcb816a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1bd386562088f42899fac4988839174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a893a46e06c3963092368fae8ef80dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e165b5bf9c4d687e64698a0a02d952176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063195123f5215593de89c55a4e1ce23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5874119d8fca14e1c54ea3f1bdf8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e969ed473d93fdbd230e8b517f5a80a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ac467b8b129413b952192f321cf04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60998106b339d9e467ae5b3d2694d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798e2d1c8b7f5f39e58ead2a4f154e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae08f69ccb12a097f5874f3def86a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944836190619c1214d77114ffa9d5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb5785ddb6ec21c3b85e1f99a2501185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3212d451a0cda9ee21ca2b40894abcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f1371be515933a87896268ddc7e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c522d990ebb07ba022915cd3ea92e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af62175201bb8590c0e215141c8427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac8b1b55cf784e476b5a49c856de5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddfd2aedc6b5d5966893b233cae64c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113497ec43837d4b3aaae271b7e7513192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72ecb98ff5c46191f8d9de36547edf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed5750211d131e53862f466e5970fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdae640bafb9a190062e87ef839b5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148120001ccd29ba1b2f3c34cfba548196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b88a2938ee795c597c0b93235e92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df0f18be2e52902ee432f7313a8c57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08db573cd88939d7be96788aa786683199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754bf9c1b09a59d3a03cff694ba691200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fb0513fe05f5039b969ab438ea87a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682631e6c5aac393b701deeb54a50d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ef45dfc6ea768df68810a22c1f6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07637ffe40518beb9382b835599e016204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acae1440f52a4d3a236d64ef7f77eb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc35999a6d310caf7ae4b439c224aa8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63c1c358d3677f5649718dc8462c1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf83aaddf431aa46b068cde1675668208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c941a576499ad50665b532ad51c5091209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a992609872f41212ca0a68d216cdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da8f4e748086dd821e31b9608f7993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e99c78793667cba8102796f6dcfe99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cfe1a1f3fb3eb6e8969c2b26493b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375b099d76612e49f7662bc1055afca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbc4bdb1e856c1e7d3ff3b2893d3b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde46cc2a7199f7364328b59caab38e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b262b0ed9643d165bc2f7d29731c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed094258f58800942b64e60a4167b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af9316233297e757cdb57ea712ba67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20abf623da9ea1fe55e688d53b7914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6173f62f8694ab2a86d4a798bd39d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c432d72d7739c36d3a49d35649ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa047208feeb4bc5f7fd1e2fd734f9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27304b598f4c838794a465f386a70a95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a6e38be7663f71b089e70da3fbed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b156698644964562f83c2df3013c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f2a40294272b3a4016533d3c05536227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b89dd53b20d4533a7b79ed1786a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec65ffb735048f466642e48c8b1bfce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0098f1c738a1d52b2e9ff87651d798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e112694dc0617459b5baa2f479a2e66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89be3c2b0aacb8fdd400071630ddc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76fc4c499c1d343f60d9377ae8daa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e68121eea2e2a11f9d0604e8ac92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347aea74e4c52d5f3e12c95a230ffc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07fbf9cd56b684901f051cb066e42b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54b9e32da696c59f6674a047e31bab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d1e8d387bbe410119f4730e62d20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb88c5deb052c1ab63b778b8234756239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22901a210f7ec94851b4625cbcd927a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6decd630c9cc7bc89c35c20bd805a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9f0b2232533d624829c10f177f6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc0224a0283c47230b8de400bd452243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac1b01758cc8258dce65852a3f9e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341a6d8a48fc638e1398790552c630e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f4f242cdb0652398808eed7e9a8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73181a6027ff5c938988adc26c01ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21fe3f148b16567ed3583a76b963d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051a461ce77bdab72b790a5f606e658249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aca6b94514376dbc90186a35fe733250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49793feb686b770cd7634ab7dcf3d596251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4305236d7968062ff3d01760f1c09aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab004348f765934793109597136c979253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b35a816c0e819d5eb0add211c2c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4d8f293512ef253d4590b10cc3f38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327a11e273e2281b4b70aaac2126fc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee75b6c322d407b50514e02bd6981c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774c64c566b0a5587e6dfa028937f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d141eb00b3bd01bc7af949dbbc15f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c3c2e1b902ab2d440b6439a955d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1045b7d87d6359c63258132e150bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724066e27056f30abf750e7b13dc1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7d2ca3387cac31dd0156018e241a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a1ca8872e9a30dc5a5ab5018c8e86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ff2a37df78fa232d3672c8f0f69c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68009a75fc84e7f5391e6551e6f2440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76612286e0ebab7089d414335aa3ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf645e29e594e358470806e71697f59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4848d5ca82e33f29c52a03523063ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03541fa81671d7fd861f5ee2a119488f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbb610c330c6a19e7ee38cf4316141271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f050fb6f95c9d17a58c4a96fe73173272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a979ab32c3f2b6313236b1cce163d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0129f49dd59d3545bc55c22284266274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e3867fb98f79cdda5b704b25d365275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327374e948bc29a8a86c923ac0142ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1b762d602a1c5329de477cfddd24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4667431b079cd0459b51c87148b6a3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65faaca3d9d228cb2f2cb202c72446279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578132853a321fbb3efd89f158e572c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744600c7dee20d0b646d465323b5541c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3669c8fcdcd4f645c9e2bb553deb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4972d50fa26e9b51f26727986dc2a6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820801978764fc692bab2d37c790e8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b471843fb9298fd942b33caedeca5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98b1556fed54aeceb60a76effadad4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aec38a80cd9dc619ba1ae74066a10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57543cde4cbfd230312f710a566f6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f20aae7cec5170bbd8446c681f5ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e139454cc8f1cad41b26aca471735a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd83d947f1b7a874825a33b07ba01b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91111355e41422ede0859fd30ba0496c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fe5a2bf61edaf53f9386667007fd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee34dfffd3740e2a025039c882de5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71725f1f649d4625d074440737b64ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30722697f64a4951d8d3d344ab738296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa6747ec3a6a0276871c078c7dc786297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b46c2929106ba3319a2f819556f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2056251e81c357000f450f15c10d50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3beb7bc740b88022c6c063aca90ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97001ca37a73288e4f013e52faff4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649efb4970b7a4a908c543314ba0a5fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f73d812485f5a39cd8378edd9a05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c39885b6cce2c49c2ceb9d11a84520304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f189b9917d553e51c6bfb4e3c90c33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f78ceb427b8eda350e8e41f69bc643306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f70b16b91542dc0e11f3c9bdd8f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc656e1e7b7acaeb27db4f43f55cdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46a0e7f1cb39b464e6b0d1d2dc3c55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d36c2eb49dc4d51ca7a772a5c93134310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f612156e1dc0c0dd327a72168e24f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a67c3a1317c626fcff1d816a49e44d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd5ed7a67b84df199cb36fd374dab0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7f1aecec06d818f087a58877345d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106f32d8f7c07e37d165a0ef73a727315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec5cb4d717eaaa9d87936eb1037bf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8dfbf250dc0a5bd373dc57b154a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50909e6ed40ddf4e4d26f650cc6ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698050da2b0ec96a87a18612d2c3b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00c7b1710ff0d97a175a0e636fa1c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de78196ed61a2e92a9a5c9e605cda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01fed360863a465554550f4d40de06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18cc4ff165c1a1c9ab3e43d530560323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f14b22f1f6bc1c86ec13e825b87a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855840bdfcc4ae36a31ec38d7267efc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04833a5a62eb9e207a73dc7d72e9a04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dfb8117a9188e26cb1006c56092bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f53fa991c6a163a2335188bc28dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e23e8179ac84f60d3009a4f20150e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b14bdc6ae5b9f65bdfb195189400ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451325f3013748d325d886355f31fc38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d0e7f2a342215f9e1c7d6629b2c5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ccc433ba4809ef9885b023405c7ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715045e752b21d75ea5ed5929afda2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f211cbdd12c36da379b39794e8c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50978e6e1c045a5c6099c12abe78008336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb90a0a828624016ff4a978f94f6a29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d2e686c08fd214362839e81460f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da02b3add4f143cfbc41d98877995339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae802646a150f6f888ea3e85d0bc0ec6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a472acb2910a1a0cfc5865e3627c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9485f723fadf0186a34d8c95902e0df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136a47371cfaa8a5b5f84e95024e93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51a3a9218e1ce4cbe180b946e3a96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30015e48648cc14d86b7c74683c9f2f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7069d761940de835fda2ce36fafa070346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235a17f4e1e159f1a2a8a883de76b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d1c568eabcbab306f13aaf1e608e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a2dd65f2e2b0ee52e90b1378e94bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82fa5021815c56c386d738cec2aa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bd53dbb98188be136fb1f78c316e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93713111b8c32b3205dc08067d52ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43e286e22437816f2bb98a7470443353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24246ac2311f717db696bdffdc1f737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7613e617f295479dcec2fc2418abf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a446ef124c89c84cab64531931eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec1459a477873d90b82e4a8c124530357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf34ddde1b67aee760122dde49f39b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f637974e388323fec40b13fc153e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e87170575d46396b49c226c066f31b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b7dcd98371e9060ba8ecc27787c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77805413f31d387100299c336eba2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c92e08cb83db2dde13dc19e05fa2e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d735c494effc9a81bc66084ce572f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320251ed0936a5753fe2a75d67a0a06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033bde39f8065cd0358fc7c53888c6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c033fc2e3c5bc6be48710e9a6f3a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a3a873473d97efc148eee0ba643a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39e693b51f555f83970f0e1ed61f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800cd6747064529f75b0aef09512bf6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fbaa03b5f0d9f5620e90fb6f3e58a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e31d6510427ff3151857b53ea998372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37a6ec9de9c398a64123be157b9206373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603b7877743ed914f121a8f62633192374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdd2ecbb994c6b8a47c7e51ab02f2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5fb5634e22855abe1b734f7da790376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93fab600edc65391587a27d92f37e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5c558fadb8fcf3d75af4e0f7bb476378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cb645dd7abb3df6a510c47e79a530379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143125e7884adfcebd177e824553e134380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b31705708d30a2e80b2fb1ff945104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c62bd9e6490a67aeb4e8cc3dc4ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58f6b64404509b86cc83bfcf3e7b31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d265d762a41145d77768ee921378a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b617177c416b3af9000675dd69a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e0e81fb4510155b3f006547b21ea3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862b14561e1aa2140927c354f9c8a09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca5f5c472abbd28522e0279faaccea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf5649d0d4074ed3769e838024454e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac389060ad42d90e14c488662f8e2d83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e47b51fd48ae9d73c5372bcf7b55e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973826e6329c9e9040867d490f9cfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947837ff7eccfd2c75516fb83bc22e05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ed7b12e1c11dd9b887a30e3ca33a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecfb3c0588a3e3834362d9e007b2b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec22dc55cf94910e853abf5153f361396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571ae3599df370b8ffe6e0ea3ce1ee7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394612dd510a229e5992d56e02289c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab32069abd1d95251d2f1662d91206399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c6e0f29eec07afb6a26aa66a72bf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4e1c76c5ecfe27591167b1016a11b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269aca625f1552d1ed6fc0e2f6d19eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df119228de88c85c84132355ad7750f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceb3aee6782d86e6b9d3d8fc186480404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8086f2030876ddc5e2b57f884255405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e9ae89129bdfa2369ec980a3f3394406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd546d5b5267490a23d6cedf06c99a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608a6f048e8f4cd3bb15b5154f2b8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3cfda5f174a98181dd7de7ac9d58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ab71a454abacd903516ccdc5ad37c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da1fdd1b5f547a1046e1a61dae397a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9960279dde9a46d08183967d613712412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed4ffd1a2b840df0c40df93b8462f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bd51c2035d594b5aafbca169f0a0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf475fdb081fd79989a9c83d8b9f48d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e3ce3cee74cb54bf6f7dccfacff25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a77552901e94e2cfa7b342743007e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b4953f6b8cb9642769f5bad05085418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd18e9e94186e23d2a70565e0a4b60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646f0daba7c6442a46edc25ea72f0d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d5728f09335def003a9b1fe59f310421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789ccf9cac3b66b0de1be2de685caa2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a3b242ae2cedcfc229e0bab88d69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed2e242ca1c3348ab8e1b79b07558424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0915914c28f9fce54a2d1cdb892e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8512003b05d06a041f732cd0b32f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6a3dfe00e511978661dce437f569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f580fefbff39cdb45db2a16f16ee8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f53612751767ab7f668b59309de21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6572b9cb8a07b6fc05d80904c6fab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c7b2c364822f20a9c06e37bd3220f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86b589cbf394ddcbc79c9d1c73079432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c8381908974503cf080849e1cd64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b9eec160f686817dad2d6ee041fe8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a688958fbb173d18a75076fda55a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0f783dea6673256d0ec3de65f9c88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b119533adab4079b433e953adbf84e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee922fa7ef8f1ff71f53960ffa8f2de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a9e7d3d593769f853a06c15b617c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689074aa2e46de570fa8e5e948998e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc8e5c2cc61852769d266153277605441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb941bef459b3e4c398b37841045967442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db78780eaf8cedc72829620c8fe89f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e581170e560e767f3a87e1072c1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7cf9486ad6297f527d3308a534b91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc09ec04011358b08cf44951ab6e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527de3ebe4082fe41d2dab3ba8cd53b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5b34a5fef429db1032554ca49f181448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071674419231869af7f473dafc597210449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449db7e608c1d661f962ee2629f2d3d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9f55945ffca2eac1f8741e4e6785451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc196cb87226cb28c66a3d005e84b918452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470828e4bf8aff300f19789026601363453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23f34d54769ac4ea802058d06582f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c32bfe2bb703c738d6107a4b6f6e68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8604e6cadadaf9a5ca5895b7e2180c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0580d34061044acf7ca97f7810f24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d66dfef1f201c6d7331d5c21ba7a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df3761c15835c53a7eb3ab63b8fa4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cccd5be20405ca32e2fbe0953767a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef8d9b3d8c9da260fbc8684c6944d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bb1f1ff52d64ee10408b2b08734f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433887409e80723d260c8dfc77b2afa9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054447abf1aaec112e77eb0effc54734464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dd41169c90fa4e1ee530d867750a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767502d91c82e667e964bfe0e67927f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b334b88b29c8c60c27bcb78fc6bae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e88dd1cf1b36d5f074102a32c2441468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e718b70fee3004598f25fc4e85736469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1395aff850f7957abbd03014f69ab5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94bce7788ffa3d3f32ed78427e982471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1ab20b4f23fba9501abb995e72f24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51c9a00432f8ad97077fa85ce44ee7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38bd03fb23a0ecd5bcab39cbc5b0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec48fcf31b3030d93a4bbf937c6ffbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d79b31b1a35f9e64adfaf2ead89e99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce2b4d9ec470af236b8f644b22ef5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77654b2a45d1a701a4f647213cf6e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab83d05c7f8de2e15298500a405d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bae3cad9064bad8cd4d774945181c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effa6ad1aa392590dfe8fa95b0f1d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb87dd0553ba5c609616006c23e7ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82052494ca2050a9e3508f20dfa05a9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46de94f25ae0b10420adc8ce062cf72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0e887b996212fa07a082fa466d34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07601507bad0eb848bef4e2d9b3d8a81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f2ff6da2e9f5c115be0a1b9c0c98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb691e332ff549627b7c10b5deec56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f26d1890f8bcf0e9c643bc1a4b988489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6da8ccbc10c76cdf6b648862b81b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769cf08d037f9b66f8b3193f89fcca4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ba0b6c344ede384b669c71a60404492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29630e4431ef47a07a53ee05bee73f71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3af86ed05707c94555f984c4ca200494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cdb8d57dd5a4db1c292293a9e8a99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794b30acb39dec92e80585204cdd098496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb498faf1ef7d1639805d0db19482a39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b9ace313b58a47772c78129b99f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e68000161b646d0780a22980a06d6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5ba60eb164c32efc81d795ed2964d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3113e345c045579e5ef5465f6d4a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a74c015da9bff7cd97d37c9c7c19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451d961268cc84f8c166f97cbd74d61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f3545668e4950b3c7387e1c570cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306246f3d870ba1f97c014933d08ee5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3976a2a796a8a16dacadc1f2b5bfbd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc18716b4bf9d5302033f32466fa113507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3f0c417aee167d238ca27454ec601508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f930c9f5083c1a80c63c0462a736005509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0affbeb2845a4d9364ff939d1a436c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1a9947fa98ccb8529592d7722496511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c199424030e7e25f58a28bc63c026512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354a85707cbf444202a6e472091f1cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f859ed4abeffa0770c10857d33223514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99278cd29f07dc06c2b8627b5fda76c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bda8719d160c40a992a48de2b0013516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323926ba20d7c4aa96a0a6a21f58bd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ea7605b7ce1f120b122244162bd47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd2bdc20968598759fa6aa2f3ff5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f5397b1bddb82f394f257569b6042520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe532c034e71ed7319b81d250277dc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1670acdd11926e917909a04849cc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9c444440d5fb3279d46e1cffb8451523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cfab7974ab69f24c8be4b2ebaf83a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f6a55f1ea776a2ba329dffabfcf2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9163457412b92534b904d123ce4b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c655778226d92ca6f03d258f40144527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe68dc57d3682271a4f1ade5b36f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa019ad489e1e6b5ba025652d8e3fd75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb10308a9b4c3fdc571f7ea97388bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bbe0458fa015cc820d75be0acba59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be7f1f7848e3106d58bbc5bd4a87f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ed69336ef7088e6518bfbeb6352b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da26ebde927750ae3106723b95952d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2d015d59ef482c55805d9c4b7269535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f36a1df6b1c05b0fdb2dc26dcd59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22d4ef5c0a9df2993bdbfa8671906f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f43417730664b8df3a80a5c8618c47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6e1e03b6c831f6c3f6644d764a01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847e774c68afde0f34cc951e629d60f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5811c3cd4c45805b98315e1564956e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045774c0761c855c7aca56ecf9665fc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ba0eac4b9fe3125d26ef94c894f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed863ff482df3ef96fd87e92c88916544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045f9b9630e621c59ce8306fa93ffa1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323df5bbc744c39eb31a611df2d98b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d141ed8b4ca4d0fcac20179b04d29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231493753acf22a3d718e9c41665ff6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d4ba6a2d45d3739ab9d6ccb91202549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241bd29a02da71835fd0715b42e449550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e5e3645b3749e95dbda20f2292a55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622ef1568da2db615898b580196a6f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eecae7c16d1d1273948276514af3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1c5b2b5dfc69ad593ddc4dbbb10ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8028a6f23fae42bb909d3bd3b2cdea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f28f3477bc68b72943f126e58f90ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdbcefeeb9f8f7fd894cf5cf961ced557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234307bbedcd6a855b32eacf13f53e0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc885d113fe6bd46ab07d5cbf3e22ab8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ffc257d7e563ced4368cd9e464be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95c1789f651f70fe7af85d88a00cf5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7427dfe63496b9d50ecc3dde1e6fe2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507ea5a9fcb482423fe6dc9c5c0fe78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ecd6b4b3972c886364d165932f85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2bab0a706e74d33a9b3384540ae0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d1d99cc1e37908657678f83bd5717566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f1baadd67b213062dc531e930128c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51928d6d83d17f04397702b76953e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8493ae26489df4d0b83c6fe7345c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf6db63f509fbf2e4be884ba8c5bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872073b6d75f942da8386e6c6cff874571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2385ecaca136a628f4c5817ed7cee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4dc8c767e3caef1c2212df94773ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c06494523a222b836cd703a186467574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97017dcc8f8f12e5ab51fea1884aca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b50ca212aeafe5b0b042d14dac48a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cab43210e93b607c52b009bb7e07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409d963fdc3c265b524d1e98166f1d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f9aae150c9712c07fdedbd4449745579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff3a0b54f63375d1c0cb71b6c06a06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a24c3121a2b6856d55b737f2179107581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc99dfcb942cbf47e379dae8dd4ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b59bae6005af0f1fc3535096e85d19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defad2dd224e7520c08142a5d0785d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32a82c8f4ee0828da0c98e6b931a18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ad5979814d7ae483b5ae8e4156f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd55ec162efdfe2d21111d07ed0494587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0586af3fb56c5ba6fe0f5ceb0fd117588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aaea05a084345243b80f771b3fa8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd99675807b0e0c864b59feee2f1ddb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3811b042822ba9372751c0cacef937591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fc11e3790687994d8217379017da5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f605cc70b29c4f326abbeeb43e87ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff197db6266f1df312907cb2e017a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd64c740576640e1b6a4a8b843d3d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e779028a13a7146156430209d277ddb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08bd7b7441cffe589dbb20aec662c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2353bdd7f6a5c7cb6acaa3f775c1fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c10b728e5974c18563300beb5fdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae2b37d6fd2f82c6d6696bd27cadc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b14389e087f375dfe58ec70787fed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed93e591b2fcf8abd61d9b08b7936f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f1e9529688f989989b06393b119e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a2e5ba8c2aa66310d5dad8197509604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e59bdc3c339362995b57f15ece08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78917272dc7ff9ea43aeeab9d24fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0ab006fcd1dfec599558a5c36099d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fb3224f0f59b50d079863f29639c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f31dc298d5f60c3660d936fe80925609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd238c1be45cec841b3bffd58a27ead7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c21e00793948ca2bc5aae517593f0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036a175ddecc87d2338fabdaa3bd3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6693c0b88c2c60cf260667245b672613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1d3bbc89f6350c4e88b48719dd97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50b82f6deadcf888bd1e26bf927a47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b14e266bbd5439939b3e3dfda70081616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b2a9f6433644f905227d5dae2aad1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b43898580de0568d16ce4a293f2326618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407dd4680ad8ace4e3e9e040b73163619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae623c0e794e69d993837bd24000342b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5081197b691a441c06719c8d4d473a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663613a934dff7dd1d9e3c8f7c94d406622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539e81c4f8a9652796c070d0c8a9bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3055fa6c8f1e1c655f14260c8cfe5eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec26b5fcdd94bdc467e61792bfc52ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424e3656f632b75df207531ad65534d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e237824649e7230083e2ec8da5d36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b5c172d6a1f3d9506a1ffe50743a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5352d2fe3dac5d57e01b467df25232629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bec28b1243374c2a4861a05187f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc578d14a79ba0a74a93b6761488517631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610583d629003f4b93e9e012932771ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d88dd7b8e9eb4015608aceb0549f12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3644009777312341e525084df06c98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec3e62c01e9a6b5ad25a6c3a61f350635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925395f3b0ac41dd6ed3b90ebf17f42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc967138e4568f1bc220125e8e9b2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ab435f6ff976296463f5b0f744a24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7ae422ebc7c79961ffe35c441ccf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eaf7ed9fc0707e1dd13f04301a39b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef42cf7cb4a5a5be5db7ffa0d3031c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3761a7f660a0026c806d2bc8b9041642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e39d6dc956eab62a070b6763bcc513643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483074fdd392b5bae08a0e6bfd08b459644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc829e8a2bc0ea7554307fa3a3883645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ed6d57ae97fdb796b4fbf9d197e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413884d2c1117f816599db9b897cac52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9af546651eb06fddd88e51e18a05f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc700e716307b2d9a2608a0ffeb15a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc55a27d70529de3879fa61bcd6ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aa58459595981d8909bf7f71495a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f573a0b7cedf21f2773f692bcb4517652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e8bbd522b28c81297861d938360a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df5bd6e8d10adde1490100e0f5813654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5ed80c2c17ec225e2eced1ef649a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa53898a470d2eeb5f12be43038fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a462013a52f4d97e0192651eb7c67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d51657397e49ac7a5a69f6a93c64a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0582f31700298d9af611075bcf1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb77e579ef81630b93613e35a58a509660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60562df7034b6eca68daf3b9cbff94b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e93a64a3cc9b3b544866d536881b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e2e9ad00ea64c39960743ec2b631c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6028c5c19167a4e2c9800753b9c8a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cefc9f2cb4623d778364e4d3e0704c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c36cd773e7fe9a77e2a0ddcc8de510666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50df95a523570e3961798dadb0614d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d433b33592c03cf4c63e5d35984a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343acf1fa9770a0a8996c7922dd5c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9f4c833baaed831d30bf693b8da7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80756d325c684bd2097739cb7e73973c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4196c437d7c59f6d70953da0acd03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f44573da23bf278c36e2e299f48cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8a74513472ede41138b32b9b5f6b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a03ccf37b60496471ee72e875667675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64909d41f904952af97f861a107cb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c77857c77e9d474749b397513d942677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31783dda63839939254054657e6d2fda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae53f4d81dac4bb98aaa4d6fbb8fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373155df0b3c30a9bef37b24ec2ecc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc549bc3bddf0118e820f5b75c5b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68950710d7ad5b4136fdc1ec2be131c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988555ad0386f06c422e8714180fae7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f4d13d50a38dff8eceb42d06db1ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c451c473d2b60897bfcf94b477b1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593626598d59891db696af529c0997a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc04508bdf18aa01af5ab4fd0c780687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7394c47ea0efc6351d28e364469a8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99af95601691582c5429c926cc6755689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62ebcbba96a577851b6584d2f66101690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c995b0150273a9c1121639a2c3b301691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f447aec0e4f402efaddfe43ef7e56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a03703abd320d06bed9200ab05792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de1eb3ae1b6237a605682df8e07e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1530e6f3d0632b716c7d3ee30bc87b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f15aaf198a0054cd277faad22df4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a510647c89c438e54e15b1e4bcd80f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d166983c23f5c280ebd34682da256d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f758e535e0c042001a8347e213622b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48abc93d87e9fdf5dc116a8ffc3e7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1f78f07692c721bfd8e184c2b38a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27433d47e303677a9ab9fd484bc3c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bb922e0d5cacea6196d349c4f348e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d6061ddfa79334fad8fdf29d9b3f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485462eb1e4879ce4fc6cc4311f94a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad794516e93f6e1163830906414887706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20295e8265b1ed1edf90a6e9ffb4a26b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d928335532c2726fc89d612c4f07d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36cf378dd56d64c2ab8897b4fe60c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78962a1c2359078c53210c1f5a3b02c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1528fa096bccb34ab6bf20eb834e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50710eb6fb1163cade18c5b8ca2566a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883968c6b45106ae04f2f6b06e671bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7275c130a9d0ea868a2e41f59b9de3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90f47b4a34467335b568f4698ad221715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee9960fe0c6e4021369eb94e406880716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802437131e1fc0c839f2f1f2be75dbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f5d3e9304896fe0a064c179d095a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4592b83bbd7271e2e9e304a565d39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e65a703e3d947a64c4d3e9b1c45cdf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702b7a41c63fd7256643354d5430c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c8e98956463df13d5d862033ac6a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd21d085d822e194998a1defa4d99a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf9549573557fe26500de556fedf8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1283256b9b7e470a8407f867dead7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59547a82e126ff134a67611d58d3e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea5de3f53eeffadc0cec8799df165727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae5ef1a1ec70475f62b4862bd44d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b56a542977fdf5db9c947adb9a374729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0582229a9ec03c46f600b4da7d25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d18e83278a901b59bde9fbfe46935731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d992493459c5eedeb333ae78a16cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb359931d8d08c778d82f674b96dff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eddc334de0509fb80af30efb78861734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e9a5e3f87b0f7085b25575ee58bea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fa3bccf94e8adc30709e537791f07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8c0014edd11cead4c4d85ffb7f35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db9f020e15450bf7194d826dd8d1cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab7fa05afb3d51595427e8c8d4e7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af771356d56ca418a8c58b6b323fac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f2a15711ffc20169bde7f6a174c9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cb27ba1a9c6b8cbfdcb115cc9ff1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe70e0fd2835e118ee4d9374b664c91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b33ac4e7f186200952c68b48f63b54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6083c5938b6e890223a1d935651b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072915d597e5795dcee974a99126e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f2cd9a885cb588a9865d4e70b7d2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ab07def853460b22f9f12bc612d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03760ae81d0486f831f97fa49cbc6f5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e209a01febca401b1eb391e909c1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9656b4c933c92df0a0530f8cfa466751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10724dec82595896d8d2fe649e7a59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506893cd66635ec18903e6457e5a747753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b297650dc9996373d20f403f6220754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef42e979680399463f7c6204cf2760755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ba4857c9c83dc4f628125da9a2f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426954ed1ef7bb95a0e5621e889539c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379519d90c7e6a30131784695e68575758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c492104606c12983c48d1e6766d2a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f413a74f0463719ec182280dd2f88b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab6ed5a467b5f98369d32c2c5136362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b0312bb891219364ea13f6dfbcc233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7def7669892d16ed4c2a1f84991db9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b54dc88053a44c3125aa51e686365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f41be455016856e7cbdadaa7701196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296917316fa919864538a80b943a907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfcdb6c963627a2ac436779d64f9be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb7c98937e088808e9e4ea7fed4d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1b0be0c446309c078d54678c480e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cb25c45027901b5f56884dfe8269c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc7c206fd636dd55b2526be0be04b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6bd7ed315ae9b4525dd7c96bca04d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec2895165bd50f48ec60e76dca23a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a907a9a6fc7953b3ce28a3ef5599e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd3890f0a7735edb5069ba07aca56b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d414e928762faae134d70ca41ad9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d8a35b6d2c9cb70d235f9b548ae6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c66588b956d65bf87d688c808896a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333621c443a93ce86ad33df65e35711720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2650abf4eff0c4a87e8ed55996759f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0020cc699f1c7d490f9a4765bc789122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92028bf488d509b76a09e6484081914323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc44bb59111480f18757f0101d6111024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee2329bbd011a6073e3fa4ffaa65c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bed29d6eff559106bd25331d308aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fa87991a2f577277007fd4f8110c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effca94562c8685745f7b608b31add0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32292989589094dbabbf859a3530537229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1466c93171e43d961fdccab9ab0940530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6452cc11e1094cb918fe7081271fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4db6f74f8212822e2611eff14442932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf539d5a32a2af683b085c9526b9838a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933ff2ef1e5408e4a48c02642d28c8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e6771ea8fae7740d11a69dbe6fb6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e25fc98a9f2ab7730dc6ace4974b7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71dba0dda0536925bfbb8d649491db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f57ffd62e729adfe3c669e2a7f697838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0882e605dff99e82311808d164ba7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752020e3fd310e5fe1b462b815593fff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af28b801b58874871e7a0c9c76aa5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686ed94770ce5f55936657a0ccb2c3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c44145f47758403d6ca98ff34aa55843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100fe6f7aa41ec45b546b5cfe3cb6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c059e6e721adb5777c2b6f476e8845f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8be81ca5ace05d2de5e0fadab447546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc50f27feba0e73e438168249b82ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f592f3023bbc300ca03e4fc3193e6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2c31a5ce6176cba0ab7e913c5e0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e604616d112885c1c80c2e34795192750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be75971346685bb600c2e73d4feee7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423d4887dd3c44be6a4b96c21a4de7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ac9e8df4ed2fcf8807b4076029b1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb7235d3e0b366b9d3dc27faf420254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc5844188e9a03f39be485b5848e2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd16fb4a3a728284b146e5ae210d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e14fb338a66d7c648dd4ff3f778b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad14e3f51a41025d4f6ebceb6aa58558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cca198d254438d8acdcee77e96e0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813b7a8f8c13f3e8efd49a22e78e7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41e5f21aeaad23019fcdb9e4579a6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0042ed8ec0926383b07825f6d5cf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b1b8d5a524bbbf360330000a9a2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4bf42001edbec6fa772e0d247a6f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033c0a8cf944cf4d551133168cc35e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f83ae730c3ebba93d093660c2f83566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e997190721df446fc30132c1a8bf7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59486cdd1bc57351745490d4a51e4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c5aa7813546b493c1b87284aa7e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf579819bfec64ea5de7316c1ca7dc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c3c92e7e703424038f5b9e7d071871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b04b978ef4e61410e032c8c1eeccb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a45f1374ef0b1a1d8c490b21e234d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d1590648c0e3d10c7f8ec36fb5bd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa42ea942ef18b0c26b839ba54eb7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586976744c5b7bee8fb5a8f44a4c24476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46f0f10c54a0c34cc5ad733a2cf4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a97eca626dbc8f5da0e20ff730eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21848a0864cc636960b2d39c358f61f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0280f2c55746d8b7ae3c642b9b0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99e7236d5f28a5f64c0e7c4250a61581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc883842c95176d83016366c09f282c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a53569d52a1d8673711bc634efecd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337772f42fa2a78732abcba98e5fa7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a84183067b9533b766cd31c7ee990f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d3687e6b5bb89dc48260c371453dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a5cec2e80bfceb411a4a921c59a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463b9786a96669cd39e66c5a7ed2e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f852998ecb611fd3191118eae8fd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353db75c9702ea414b6193069cc6ae090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055090767899255e34a6a088620d9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b9a7b0f80c3c7d192e58c324fdb6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef121897f669c6eeebe7d84ccb14f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de81b99b88ca3351f3a1d94df7f7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c599db6af35a5d9ec28998d83fa35495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2aa46ac25b5f2472d1c5a3abce2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a81c1889c612c9d6de5b2925ddda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347541b2c11880934e8b42c897519d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c19fd190d41af42f08992c7a5825c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25671cef317e584674ad530347ffa6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3ac3e78caf011588d33944571f860101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20952dd7833528024b866156945d8583102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd2005d2deab21889189b4a294b948103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f3a50c4d4d9483bcf999dad4a0104104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864d4eceb56b6c97dfafc543761cd23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14e6a5eb7732821877b3566c9bfed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd011784d6e9bc38f559ac7a578345107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372280a1481420df2328e45338eb907c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e0fcfe5101ac1c40cf48553bc5539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d43dd1605cee13aef012bce8a2b044110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79f1f8f92d9d8fa9cd5986746e0747111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffe97dd3e4ce19a6e79c96670d49d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9580bc9a17124208e8cb4b790922e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348378cceffc14e79b6fbd50790a59c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca08e27e6f1ab9f1b6bd1c276893ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e340aa5d8f72ba324dbfcac5133899116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449873a4e7134d3e26c4b35002c1097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5b4d68877f8c38142b4016d7b65a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439436ddee2807e2ae2de00f9da0cf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed6aba7a3d02181a2c96c610513452120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9743f975e54b06d7675b251f741de4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcfa951584348dd2cab06bc89fd21a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce11e0a480ecfde753a7aeac5da294c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bbda825a74ca7fe8a04663530f951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57d5920dcca51c13a2b93497c32334125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afc80a62fe91e71eecf0c53a66721126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2a80d2618c708f9a36896efeaaf13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fdfdf50717854e55ceb624d0ebd9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a4ab1508aeb4de48406be92c45fa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f80282e66de66d510c706cc7ff1a7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5804cb846bd4305e0b735cd175774a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46868d05c02d931e70562f1ce6fc8c18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232bb2d358ad460b11df953f2fad7d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8841419f85f8a93db2fd914b8882884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c798cc8007ae893ee8e93cbce86a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12573c143c28d0557f3871454774cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd065d15e2aa187cfae86d5743a00e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a658ca58f11842454efbf5170f16e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f659f7a4e7c2abbb888b7822246ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd99ba3e14dd3a83ccf3f4dcd3060140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c62b4f4d988ed7d7ffdf56cbba9cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a8faf037a480cda30f3c5c63dc817142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa070cd3b9ae54bf53310d2d952402e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19f1ad1c5a11dfde7448e8d0110726144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9082cd7dd773db881731a1a0e00d0cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e268315a8103084689e960d34403208146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d1e8719384b7c90e6083f39499da9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c526406be8296f2663b25dbe848b2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f0aed6f30aae7ba9ba8e886e647f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e3784fa40e207a46ff14d807c890150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e4f3e1133400c552004b833f67b55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92d357eb2c826b8408bddbe6dc4d52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca261e28ac297896e9867a3b600e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b69cc3dfc0d12e7647191b3682538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c555df79abca8a1da173d34b3c62f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ac0230d1d7fc5f531bb25f8ab8224156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847883f9520d2abf7945c1cb2d399275157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ddb121bafb44301af8f6b8c5c298a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0210fb53bb47defed2b733400ce29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e10445a367f4944e6d0a6ca2d369e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73975a794c8aeea2dedab0a5ca97aab0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f15e19cfb39297319105e3eecc336e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0e315cabaa824d526fbe2c478d1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d945205715594170018f055ae9bbd5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f4a80a8afafa9e1131f8c2122931165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984319e80d379272a51582a210ac09e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa895d6340cf4d4092aa72b9794e6d03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a3313621c58fad9c483c4c2bcaa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd89bd672644d5f0fd9a3f784020f11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c25eca3c5003bba70860f93dd1163170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13535a1786aeaa7e9c8df8a570b3e46e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa67ad5df8243ee05d48c091e42a3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd79b514a8b373664ae020b62e380f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a3f03ee137713ace53a626da846e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7bc69ba455528142060139cacb3a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96e99693c4ea70908635e8427277ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741637ff5f003146179711f8e8b80c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86869c1aa8c59a9215179e96948e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0db32d084964adc63a7069cf834bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de12f768d889c666c52b40a5d572ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e4c6dd2e95a465314fe60b4a7a9c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da51a8aca4687bdccaa7030fa9ae8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec69cdc1ed220c64bc0a5291c674e57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b8aaa0235e35680e6eef32b1a828184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd901f522dda9b15fbc79fd20b8b335f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52c7b600d9f0bb5887fe193ee304ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f856ba0a3408d0dc9b272ac304d09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f2627773229399162e40e99a1661188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c18f48b1c3d35a171ad8b8d3012f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f32e8198aef289c214ee3a7b44a2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ed25c753ff9ede79af785bb9d1cb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a13280cff7efdb8b4f15e83bbea2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20c0e00edd761f1b3eb2bfe512b2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa915ca25ac1409c0a0c1a7eabbe3690194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a190c65234f7bfe52cb961961aa81cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf55a48a6fe04a7096cb6d21cdcf690196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a298bbe5e65e9a850d9577dd353d07d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410daed52774e5e90ce72a93ad5b154198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b2d9c29043469b48995776c31e65d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3065319c0e5909965500ae628548a9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd325fcfd29bdfb5ba6d85ab99e9623201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd558f5fd2a3844ce8012174c48e322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b4dee4c0fb76480e03ef746da6f33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93118d5135a6f8f54d3892d5d93d2c6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988a59b31260e1a1348a4a809b4a4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaa497171346fe31682fb057b5dcbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dfafe0745f3aba58158deff43464b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d14ce0d0d2c6645b50fd4668a94667208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215a457e5c82a5368a0a53660007e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665a236d725bbce4bde9f31c21a7e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993d33b8b97a61ba9f3721d6603a1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7216a09b3fa237b076cb11ac617a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498a423c97156dc07183c03fca8b7ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e91275bb61db1be2d78e564c05331214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3881d687239a12ea79727300bd5dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e2eb01fb2d4b37711c3e819a0a29f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01717f6d6a242746a5fc893c594ee90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e10e9fd78b56d17d0eefe22525b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e579143f08a9cbbde06fd088dbc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e3c28a1b08449942edf5ea50750ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638418185638704f6a6b345b45a43b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae00e8de00458dd7303eaacee4b90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4853a32746a23d224c25f70bb0acb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f218021bb7b7a61976a568de752ff9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba77565da9de1526d01a559c66bce6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58ade30c2e88d40f2f06a92a23360226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98bca272b72b5f1b8f7ff3ce44e65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf42687a107db173179c535e8e2da6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294144ad26b84601e889237e31553d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c44338c250207423629b00a4a3ed9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516bf80aec93649bd5ba5a926273a68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535377cb2513f9efebb93275cce9e8d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0714f899f3465254a2b003b00dd60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c07d267915537c746dfab10e72373234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cc9ed32e52461bf77d489a1eff1a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b6e9e1bfea0d1c53ae26be737113c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a05a4a7f37f6f9e315ba76f541cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff15f9360dde2b7804c31c508cb51b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12c046362367f8c26006b8cbbfcdaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00009bd6c94dee1cc19c0ae78c3415240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba1a440f4569b08053801b65403d7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1389d76d3a10575657ed84eb2a882bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f9cc3d3871ccdf66bde069dc33cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019920e0386c166c6b77d474635a70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f970322a8977fa83f259e530f2af7ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a420dfe8ea2c22b01524740f80d8137246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10337a0d88046ff8d879247bf869b6b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5416376726bfcbc8df6309c40a7cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b966c3e214b82e691810ae2c2030249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838b5b556b36a82587fa98a57809a26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0260b65c2c6757f1b42b1eea419f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c69256176ca6a0dd08bf864306d375252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f91f4abb1498d3ff512296c162da9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9221daf0974d7375b186af38c9323fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944bfe22432d79c5f9c7573979ccb54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9fa4dcc5d428d0fab6eb69431e119256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579f7e4c099f241c36f148822813aa1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf1fe619b3aa7fa62a890f24ff7b72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c6bbee93df1e1fcb0ca46373330d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0002eb1a0bd4d19b7afb2cb971864260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394f70344e72d781a4e6b7f6a23cdd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcbcca7591a1c1ea65a0d9ffb65630262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c41308dec6d24ed9834d0cf43984aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c02bc1cb08a32e00cd401745fc093264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fca680bcb6af8d04ff15c90bbed235265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07917d2c57b7894a171898f2ad7880266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c3819ea5f61332f792bf6392dd956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6128350fac8df4c17b98f1d27f7558268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc8f549e0a79e0d809e4e66626aaf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ab1ea96416de63ecd2b3b7c7cce6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7009253aa2036342921cfdcf16790271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f202ec6adcd8ae539c0d2238bf0a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e51b90ff80dc4d5649d5ff32909908273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c376bddedad3e276fd835bf8bb08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda1593de94e418496bfacf9da5c54d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feff9189535d17cfd63071e026049a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1455d6a975e704199f3b9881da9369277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999059dd041bab6d77335d015ffc044e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b8f3b11baa01d0ed2fc9e797f844279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92572b4cf4ebbb41c5b7bd810eec8716280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec87f38abdfcd4bd5c2da5cba6e515281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319feabd296760595d3ae1c119c675282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edd7c6390b3abd1992dcdf9e7d95f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc22fe3331adb5fbbd52ecbd84711284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd971af456a4c4ae0f09af445955533285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a58946d8efe2d2bec6f3825c9118286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa1a559dd0a15cd33dd0d3bda8b133287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c99b2b113e0f17c3975d03d9d1b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5d9b6cc9066f76e2d33b6e8a951e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e99a71462a5d8ee53c97c75fdf6c6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b400fc8a159a101d752bffb16448da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdbd1e4b5dd0ba5dbb2cb6455f65b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66171c9d2e937f36a2b9fa0e44e1c80b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec96cc028d1929fe525a286d54967294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89726ecadeee65090e6e04b236e446a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c596b55d9dc34f31288d0aeac05a49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dbf4b9e95bf76f76f9470805d6386297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b851a54f90c6d9217c383e049d68272298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf705cb48f7442181746716f5e1c48b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35f5b8e4c4c9d24e1d5bb0b83f493b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426708b5436525e5df00210f11276dc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc097c5bb2cdfe649c73d54795591d69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbef0e111e56d6b9229ec052f93865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da388bcda3f42f41670976d5727b440304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16303673e805c2e5bd0391ebc83a91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c294978d8ad0df66c80f7b4f71e00a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3f7ec9040fbef385c3df33d38f9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ca3fd73430247caa2f084a465efb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f6ce9c1ef59d071d8bea446b0ba57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d448b9ca360dc1c9c254c7abdbc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f52147ef07c9d84dda4f63d6d8655311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd8e9d188de884a54ef3bd94aa7b98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df812518a59ada19e75c0c26d13320313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c6d69f56ee0577c6cc3c83777f19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16098b0e8123ad7895b209d6e1319aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3080bc04cb5742c6311aafa70250e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522cae8713f1c7062b48cf0f654bede317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5143bb23cd164930fa0b37a4f93f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13831b034dcf214a68353cfdad81035f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b8775a07325ef4dcb06c32a6ef64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec250d3fff42b0756547dbc82e1c15d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546345fb7d2c93eb77691d1cbc9c7b98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69b7c9e5724866bade25b314096517323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52462c8330a6b2d6789cf033528a5a8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0281a0507a44b24c4d60ad8b56c799325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75108830966d2a32c082517b10de9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5fa64b3b1bbddad0bca05d2699788327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9c875c961ae162042015c0c442f80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14c0dfaf7021f4ad1b2a8d4001468329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69e6ec946da220ba9b145e4d15dd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958f8d62520db95c0985a7019d2347a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32225bc08d934d5f60435ecd415db3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92574f85eb038360010b52b2cb20dbc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf37dbe6819d61d5a0cfd9640b7e94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff25aea84e27116216adec4acd7d2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3affe63c7cb7c79d841737a28df60fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4600f60a38ee42ba9623617d483405337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076725d04d7b69d78a91a0f35e93d65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1bf4e103d5fb799d21e0f71b0b6e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9afd1fc04fc0dcdda6a4e0cf15bfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6072e5c34c34879f8d325f86f7ddd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48219e1ce36230dd57f7e273ad8414342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33933b818a37c26cf99f1ef1fc1f412343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a219288409bc07aabe07c37b7f9f1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383308a377c117fdf170f84f0cacbaf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d8601b0312972c45ee7f5f71170b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594690908c62eb70a73d9931c397083347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d82ce767c1eb43bb6a6a8790d1e851348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8592f0883a51f3ccbcb2efbe5d56e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e081c2862adde1a35d405404a8197350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a58e596fa6eabb1dfe48d6440fc27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bda7a56f26be0f1ae6325fe28092e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c53ac186ff3b1375e61aaaac47426a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9aae9df8373dac9bd414753e59352354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62924687baa32cd1830092301ac9c501355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67784a899fd0a4af0b527f8422549d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce3601f93bfd5967483cba7b5d145357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bdc3765bd5eb66f893d9cf2575055358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059bb7cbbca5506a8762195c906c448359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d7b7a913c4c5251255980c8a2aabb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642da619bb121feb7388ca27afb3920b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85959840a8bf69bdc4ed28d6c1e07ca4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bca7a3d20b3337527d0f2b0af3aecd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23856fdfcc3b3da19e7dc2863d6d4fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75270b89fd78ca35f2608df41dbd43a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc3b8ee28c9ae584ed8cef9b33ba99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59937497ab0d8e6dd2a29bf10a8de9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b61f9e05e1f278790af2140571261368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4d840a98f7668743358c54f7a682369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bcc2012f10d66bf72607a7d229225370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3f0013e34a9f4b815fc43f6772d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c938c51e22894531bf9b638617c374372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1634e898e7f3a74e5a72b54a88f94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4250aa099b7c875b238149d083c670e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e94fb6d51adfdc2d2bff4ae270e3cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c437f8846471d096a9d4f69694aed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda65f3bba72cf97a31c8de551b97ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79add983abf3118989b3c4b3a01b199e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd304bfff32c56b6a85ae01d1f2f5e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3315cd7c4b8ae81baf121bdf4a80b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6434efaca257a50c4023ecd3738f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d843ab900eb4d007f8f4ae609b24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c79801af179fb245fa7119e72aace6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1cac42d2419dbc45e56f0c40ae2d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878116684064d653966fa4195b56ba1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17666c53f844470767d7455d80f109c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2553e43d10228569a518c1f5469f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae30b470d07064c14e8b44d777b38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b574c29fa5a4ee44663c0329076ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a07db336921fc91a413a4a9818ab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45779143b828938f09ef7a2416ae12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e20db68b8bd3a6210868dceb6e99d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24baf75f09bfbbf693c3c5b482c4a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfd52aacee71b5aa2848c2753a712b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3952d86e7315f5b221498cf553d7d28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860c06f121a40c8566a703f7fa4afc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37a60e610f5dd9c12556b6c7dd0cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702622c0b2f3f51d990a2a87bbb8011c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad17cfb1e6ff91083f664eadd58ff34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91331e157a833d2d24a8433d82b8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f82b0444afa6728efe29d5fbf17e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd6268371cd773919911111b9c7759402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f769e05e5327ecd45f575c19d3ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04670db81461fcea6050732706cb3c79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab0d7b52189784a4bbb0fe46cfc11e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c3044492ac16402dddc28af4638de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4f5c0e2deb55e2ab5f9cc25c2617b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db102c2e0b38a6e26e4a130dac85a62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14a44afed9bbd3eba10a738ed3da5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f29a31d52f6461210306e30e72238410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5025fab622e42c41bb2ded5bc2d55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628afcdf4d16b3d8ab301c921c7f83c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96abfc42758915f02f799bd6a00ee2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a538e215b22eebeac59969472d092414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd1eefa4bc8d48280262d60636100d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6959cdd14b4194bc0f3a372cabbd34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f5a6e6015381df91182f184ab7b43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c7ef5ea6f9e33bfc62567a81f662d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a1c46ea97d627f8dbb76275ca42b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8064838188153722dc01c667f6cb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136c503c2347a6e8cd76c0599c38c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25951adfb6edfff8ee09d1189fab63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed8df19d97c0efdff0fc4ff0ec73b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d86004fc200ab89cb5d22118a07317424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd37c4e29059d8a7e51dabe382091b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e3243249b222f35156d1d7490325b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5ac30a230daef7b8b120e3660449427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6dbeb9109e5c21457e51bc9f50480428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6520b939cee1e23d67e738b48ca6660429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f37788ecc6cc5a260e5ded2ac5407430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207b8549fac06be8ef084beedf98fec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17407b04eeb1f3376ee84655ee2c2ea3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e432dc286f6eacc146d5afa274cf74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9ed45f96d8608d708fd61ae7a53e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a38619f5639de4d3968c9633cce56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63144cb9345295724d4f7f9dffe59939436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40866813723058842cef6c38238fffa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc86587a636a083bb0fc1529da340438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580cd81dc8450fde4f59f74d7393a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9292e860b90f50593f1e6cf7208f8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d164a861fc7bafc64bdf12e367453441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938b153422c192e8bbe1c5808033a90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f5c742bb2f54441518f50f9894dcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d3fd265a2b4ce341c378342688298444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be53aa77db8b4a98e792bb671d3f91e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fa6caa9f35ead468870422d8654e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193501ec7ca4433b4c60dc990c4d2f25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa252c1febc8ad57b37b5b542c489448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caecbb766ec4ad159cdb07227250a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f3e7370815a52bfd6680c0df40ec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c607f32abbadc8a08ceb3d0b8db0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a517a356e7bd17105b8bd7d681489452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497542717179319f0b3f54d6ca86c39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52ed96ebeda90a37caa1cf22bf8a47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502694a9ab8d5866ae56317fba83c38d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41206c809fc04ccd330120531738e0bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa8a6d4e6e32d6bba3771e6b2a5d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e7daf1d788473ab71334a0eaba9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69ca262a7903f7e2463c755121792459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eca3be8fc536ea07cd565c585ce634460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9dbd89256d405168fd96dc707888d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e509a2eb5345d8843fd3d53dbf64415462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63500b7935104af1c1cc4fef5762d27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a407f8f328e682f719ea863555433464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112af2b1f92a3853b0d92a5c34a8c64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788290a5faf86422fd9b658a9d6be6e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9f63216e2d302233ec48dbcda6c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c5e1fe9fea52f6156a71f6ea2f699468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772e008b38de583145bcb5e9ffd2f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae99630996a2130d7ec4b9ea044240470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d621f534b0e1cde6d77a98b712e668471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b192dc22d35e0a2b5c3e4f2c0845472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd271f51b0491ac10df03571fe1220473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f8a1c951542d92379fcb9ad9dca2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb362c72ac89f7176815cbf64848d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b000df402b168ea520682e4f7ac5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba06cbe26a5d1a50d2e1f26f761289477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc516516a81330b1fbf072288e404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0396e182fd2f49a509c1f1ec37edd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b51bf22546669991b71530d62893a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c1db8426dec926b3abe1a2917872481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef6f27e20610053af20161d2638db3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff94775509fa95054fa1791c09a23aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8818eb6663c792755eb95b71fbc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311b59050694d3154ed2611b1bd7880485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792d3772bee3d00acb0cb58a504c62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b345f41bb90a6f94456a0a1215512aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c035807fb470d7e8150e45bf3dc92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a00400954a2789f129b553c1c339c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804f479df0497c456b9a18ca83ec55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e5f4988803c74a785571751ae01e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de588122659bc28b15ff72d09cce4796492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573adcb27aef5005a27b25e0e80e72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c3faad0f70b0a4de81bf80cc69e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9de864c215643f8f3ddfdffc34d5ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f68a57ddbbaec15927877e69495b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8c449c8adccd692cbc5bd3c7760b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30910ccdeeea4283ed87d5c8161405cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa758d3b2ee00b6a0b54d8dde5b4af5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97716504b86b655fa11784af6f71ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3021394fcf07f32eec81f3c76a911c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f11e623f74dd7bf9cc5faa5d45623502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125374eeec5dd71c6b45e4ac5ea59e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2fb43e9f033bacbb14f1b307f8051504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab074b0b4ed1d78c676408ef76c0f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b5a133b9f373d27b9bac29d2c53a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971aff77fbafdb4db03687d51ee9a3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788e9e8af89edcbfaa982f6cac543bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5fccc60e4598969034e9640e6c0b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e77990bc19075869291f217ecc9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8bc653896d3bf3f8ab062cad3aee8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f667f2f37d8f7519637a2d0d009bd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346ec3a4b833fe5863e9cc089de7aad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6933cf167cea0bc547b68b91bce4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2d246c60d183cf0d951ee122ea404515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2956a316d3bc28ee7be17479480c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4764e20db9b91e8af2e2c11d458f1ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470a1a146cb47efd151456512e95b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714577472e37d8935ea2be8e3bf46f27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3388fa4b928d922bb403b412ae9aaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4f62acf11c6406b9473e032cf04b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c5c275b1d2de4d7a08084c407339522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd640e2a5848b475e67ac46ac4738523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0749cd2b5e95adae11b42357afad4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0c2cb14aa2f1a9cdec49b96dacc1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac54eb82af7ae0290b79d9df655266526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad09a7ecf480a5cd4480a87e537c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a51ff2020fe5f5932372d8310ab7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeccdb12a49fc01bd6b6de11ed3dc17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997d5cfb880657659ce06e0616b396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6353a3dfb58317acfae91941f477531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcf5030bd1e68ca5f84299b1aae8e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acff2b5884b9c1ad46bedc2320fd96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23112f964c72c17f3efac469690418f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9c412ddb38869be921a5926d36f29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5166070d4dd3cb41d1413d2ef4bedf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a31d57671ca3a6b46ca03c740af2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3dfe8282a32eb7e890eaa1f0a12b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bd238fa3e1eeb85b1ad1cc1a6d488539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad1ca46ecdb27129a5948482a1a21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce6ba5a842b59e255d8ec9de6dba05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b290d8df56b9796cbba91aec0da8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51132178c8a613c15ca8fe37d0866543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4b500ee77669c083da148139c948544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3044bddc925c2710813cdd9ba5d827545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ed918547833858f8bf4c6ef68d21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e4b47fc4da8d3faae2ec84daa54e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bffd9648bc0bb5362ef792de3bfff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e7f61d7fffc42a9cdcc5befcdc40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454656347acdf06f8632bd76f853317550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfb69efb364989102de8791a5c3069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1301d5a1157915fa06f5d476aed2a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc52c2e7fa683dc38fe0be188de87b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5abc72e500f4e0b49b25e51ac755aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3175f94dd257605c88e9bd82ddd413e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064002fa9542ae33b6a80dc53f47cc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707f1ace05340289c78c90cb49e22ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577d8905d2679f3da7a60c18bd0649558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d368103b8a61fbaf1fa2082988419559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9128e6e049bcc0a72d205683a9dd11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9cf31efb05c3c2d5b583379bdd1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429310a58237f44b0ea7637dae40d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1afb7a3c9fa48aa59f872e066935d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f8cbf5ac25017be4fe23ae8eb507564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ec2180b0e363d49addf3c76ff77e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31662766cca58690c8b6719b0b7c6bb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c856bceee2bc5aff9348aac53baeac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2d731b6dda034c84b8f207e4cd79e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39110dcd7ad45c774bc1148460c2ef2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef0f92d246545dcd8eb1094d31cb13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d5888d7f3bfab9b7de34b42800efd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c303dc92d0f6b455e70f67dba296e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16e00d15d3d39d13f594bc14e21e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277f5c3a916f5a04950c486bc4d258f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d915a8a5576ceeea6324ca02a67a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3fefdafc7d833cd9243bab82e91c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec0f11849439ba86cd0d6fb3e89a7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e3cacd498622bd4e62ff9d561594578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b19559a3d49c75ecc667d05329793a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0720ddf1e07b6065291fcf833d40d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0ff4fc60235d3b94098db75954c22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b425a87dceab2eee6ee505a98328a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264491bb91dde1531e3a044c5d14a61e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa716511839420da18600abd4eceab14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc8f34e13fb7875fde690d76f8d28d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531170a0ce96e097348f307937ea0c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c739277b4f6c7c9da6e2e3336411e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13fadacf0e01f90158be1f6f06998c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b24eaeadabcb10b49676fdaa1b9f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716628d43fa8d5319e811ee0c488c47c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781c1a37b0286300c2776a828c33124591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5195f3d539ee1c2e5003fdad7b5a97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428b00c715dde1b2f872c5fe10eb0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8dc45166e9ddf49415911de3fe12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e866cd0041facd9b1f013de87ed64d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d841be342c8089dacf181d675754dbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0549ec256e7206eaa0ab89a183759a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b0df73a82e480483de19d7c9ea5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772a38adcfeea873b87a64d04182402599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08cf0480f27bbdc81cbca60028bcb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717ec62f841c63da3e2fc95bdc35c39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac722cd7c94fbf330c744d01ddc4ca25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b538489d649bea5ee77d1e9ddb76e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494109e7bc9995180a6356f13b8f11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa450fb90812da9c323f46f169194815605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d000e7ce6b22e65787e1943da9fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4dca89cbeeccc8d2b04ddf042099a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67c0fbf1becbe4dce39822a6ff0d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b58e5b019b36f3143b1d36c36ebe8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2592b178de076e8dc759a47347b51df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402edc69cce12018b614a29039d876611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560124608c5f1a7494e4e1804f5412c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fbc3e411e30bec3da73437310c84f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4c4785ffc972ff80d4617b743e21f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf343077fd2fed40838161ac1aeff01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e0a4ee02ef265cef50ed0b65ba3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb70113234287f3f926992f532849c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b714008decd9af633c9f7d7cbf5cf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790f73c36c63638e617fe1a38f6565b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23699b1d9ec99fc0bb4bff1f7f34f34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5913fd40d8f6138606856437f532b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222d5d028b8456f8180844e99268df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d95463f6747777b26d22d94ac97694623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dbb6211f17116d5dbc881313a34f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a570ae4cc4f35b8b42586bccfafa91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fe676944319e2954c68ab4bfdabc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a55436767c650256c0af65e3def79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1ed90124cf5debabcb8f81948d795628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d243f2e97bc366d73216d82df4d197f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a3fb8dc2838683a5fcd900c8fc3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e7d0d85cb7f8d7898769c7226ce33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1fed9f3aa22126d5b3e21f18fe163632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc077c714c99fdd77cc9371b72217633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a919b0d0df565e225c54d37ea31e8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164043b5e0da3a294772c9c1f69bccfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8111e9eb3d289cae289f43452d99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79714698cbc468fde224de79d8735ad2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc6932bd12ae385bf2bf5f318e89f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4077808143feb37a3ca0b571af4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858737e5e5c49bb4753a22087245ce3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b142deda08f34e1611eb3089beab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058429ffd29f3de2ec2a0fe7e4d0bbdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475905d6f2411e642f210dfa7e8d74d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae6ea5106f52aa3f2354604ca9e55f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e701d7194f4c3bcbfe56554ec267a82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801e39ce38e1e5bef92060d8285686646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf92a622a0d31083fee55fc2b1f90e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9af333204aa871d95aa4074dd863648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b12b91b75c2be9c63146f7e6f043c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353f2b48b7257640088697a86b90596650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507a27e6384599088fa6f181b0c26c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577da742d485acdf8d0371e6c9e494f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d71b7c1e2dba98585d473619f529b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2c059444a5e1026130057b9556fcf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ba31e2b01e317de9031d4e13b19f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927567d50c0c4c2f0301e35d87468b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234e8c1bc03e6b85ad8533797b39756657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3a071709896029569206789718f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591d27a6df122f80eb5f62704ff477659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979640749d53f01b0680b3403f527d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5006953b52d18dd4553e3df22c37d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfff0495bfb93445e54d44e8a07865662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8dafc21114052f5d852d3cc9d57aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c58b2fb2f9a3aaef562b2e8135a90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4568af0989f5722466cc2ddb55013665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32278dfb98b16a450a5b627ea8cde46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d788314f67b63cde4f159fb5a8b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a9c221c70d3a9559f4634d5f14ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e44dcd9802842b9b04c7958726ac7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85932fea23e96f898ff2b51919ec17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd643d177c7315d30f82bbda2879fc7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf01e6eec7dbdf29f5ce3e9a56f858672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591d64a4859c3e0181f77d4e52debce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310b483fd6e0de0708d123926b9367674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30864aa1baa9ccf3ea106773333c0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc4eb61f70cf6a83a1cabd6553655b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dc855ea43ace5133920ebfc359846677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a360abf85a07206b641b5ea67c8991678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6422fd909ef768124c376b2b1fa25c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a7fb69f58d92e11ba037b814ec8f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c037b8c219d4925d2bea39c881bdf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0d924a1827cc0c9bbc8d2411f16f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359bd7f0803466a15a4c6465038f207683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a7ff1646be10669c1ab7bf160d93f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefcf44e3dca6031f8e0926e641635d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e0517dbc988398714ea5b961b47c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf49d96d67d13f839e8eec30760e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c1b2d6739dd576628b3fba2a1e80a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015a8a81fe95d1782bceac189caa10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c402b15d96dec3ad2df8340f7ac5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7faa568dad03f42c6404739166acdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee18d7104c24beda1a8a4391faacd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a507f00d8436c30a3d1c93038f99c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c67658de1feebf772e1d9f28aa472c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e1b0b477fed1290737f689d3347af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988cd83c38aff65a58b35b2865d769696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba8b275ec63a5d82caa8477731337c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e6bcc3305d4065cfc77f25d27469a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b902a037a24a2e4220c85b82ca53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e090f9ff9e71fe9223767d2bac1282700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eec74b41cef4aafa3ca514a9ed5bef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb54e558bbc6655b79d76af8955398702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105cec5cef98b61614ebc3435ade39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4538d871aab2a6e1878ef9c82e7923704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4a3f54fe90b6c409400e555481f60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8303e31db7f351e22769880e881f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45bba06fc56ce00c5a176e61ae265f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3cf2a4067fa9b1a2cee2212ef9631708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f8369ee2dbfa58bc4f0fd0e1d27d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9caa6f3b1519f36fead9a75ebe710710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2dad86b218ba0dddced010bd9bea7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b9fcfab0211f13015fca8836b561d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b194e5e9c631b3074b21b6d0d3dcd5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9ff9875bbd26a484f3999204af54b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8971a47ca56caadb6e135265f5f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bab754913822d73720f0a6039e14c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd3ba68f61116adc11dd3ac6fa74d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfda9dff34ce8384931601e0dabced718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc689e548140a722baeeb1a30f1ffa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d819512b5cf9eee782843db1f6ffbd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af28e791b0de8f0bd487518774168a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe97a7722f74146ce3c6d6c90bfdc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad089a3d0d83efdd58cfbf103ca0173723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518d3b99de9284fcf0e7b93720debfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951190e63cc0eb21ee13b10d02c7efb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3e2caaf7c3a657cf2680e3c1a676d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ce487f995d509a23887224901e33f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91280a0dce8b2ec25cf1351e14e536e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa616fa5afa78ac99e9466f57c9828729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a194922864885a5d849bf44fd733730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ef335406e49edabcf3c62979cf68b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362265ff8424340b877137e5cb4727f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaaedec2fbfb32c6960f49156a0a2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b04376a4224a9a0a2f9fea057f18b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc499029f8b2e5a9d076502d18d2fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd8bfb6e79d94644a9161206889c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefbadfcc8476dde2b5b415f402ae0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643753ebefa1e446c83ad7225261bd83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080500b7a55db11f3e7bf619695d4a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f9c1c881822ca6efb029b5506193740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95f6a6b5077ee3a272e20f99e42876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b1319ebb0570bed13d6f1320c0f79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d165fdcd7082ee9dd7e102298cd5ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af23b2f8be6c705b74288a0eeba2fb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d9557e9161fc3b9bf53e36ea74c8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd7e2d39f876b1e50c39cfb6ee31f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8558e2d79ad3bbc8d8b4ccfada01d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf0da2d08ebb6070aa60d354ab043748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40940f01a067af4bf7c4f83244a64564749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa64ccb58bc2fa13715fc2d8de0bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cce5a815cda4ddaf00e6469605049d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3b9297ec4f2e4402104fb3cff18c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64ed6d26634088b59b491cc5d4d07f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f82d5c81798fae29869df21e3133754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befec33b7f6ff4c0b0f279c9bdfcb80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc485f53e2e3485318ee6f20445e2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56714c6b37087ee55dadc0036ec535757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e1cda122129174447b9f09fc71ea0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faedaf1d529fd5e200ac410585d48d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>