--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788a0a8aaad161a14383d7570dc1d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761d412459b71f73c080576a2efbaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39c28932137312424ec8b49c09bcf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0d535e736add6f0e2cb5deecab0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523eac77d1bf6a4421d487f6f8dcca55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e9e4407358c8073c26a639fa237e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4c57a52081848df01e2f57c1a8d5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f70dc7dd98d697a3fc3ffde930278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89acb91838a34a1a5862e41b40addd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676982e2935736f31130cd51cc780c7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29a0978e15862cb8455ab2e315dae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d298041e85b97d216e567f838d54612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d91ff680caeaf50263441c2e6287413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b0b6b3f76e882a1bc235e12ea6cec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73365a152d1f1ec74310efa8399a0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2090522a2549c8d3c0b9046f4656c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8edffd83985cff91a1e41380a72a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9e3619e8ac5c51cb30f114a056bc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b674eaa0fed740db0bbe74702a4c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760fe16473ec61830d87ce89e10825c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f2200d1289fb6d48c92e54cc20db021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b8d8e9a3dab14ade276ade4e400ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a08aefd69050b8085bebd75e2bc47823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48774a2928d1d9f037b2b6a65f997ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8567fb338cf630c7200e2fd49f55be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd9edd9e46a786e862fe1dcb22caf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42504458edb6e8111333347f3cc62c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c890c261c1052c083261286f60cc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838e871daac1649546be9b90461946029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ced78e2a829b1fb5efec33d49dc4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf912ec58332fdd4a27e93eef5c99cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa712aea7e320c01f539e92dc85376232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca17965474c0da4877410b5cb1d57733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4de914c5a3b36ab3a68edf80a7b88234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7c19d13c4586791338d1ecd186e0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44392e75c79b9aee16a4e23128d42136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f13c77e3c26c453dfd478edf8648a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f7cb868800837b68e56261a9e7d5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296021e039b6f56b88d0b9b32ba8ab3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7c2a498afb4cf47f5ab49e44d875340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ebb8916c29151ac3d4d990ef2ef9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adf7436547fa2a5e0336a9f10a39bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f1552f759377d22ff3d5b3deebe7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020347dd53bd66d9efe84f310fde7d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd8295e891d1baa39668b12d740b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab99f03562e933d183c4a9d94541746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e38dcde700464d1fbfe43457666fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4065e94f68e93fc237654fdae778648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32684ba9a9d8c0af9b38a0e46dfaee4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbec2ce3864cc2f4471a699dfc9f9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d02f1c5c2884048292d97507293351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a53a605250e4fbde674f98263089952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6173f4d8eee15377880c25e71d5b00a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4435cd00367baf9c36dc525604088554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b74e5b71e636c468850c9f8a57dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c684dcb433384fb7e17a7d2c29bb1a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9ff3778d1128a58371a2be2ff7b9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9671c6df4ae6c26411ef2ed03be0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ba902927b8efe30ae7ba4a9ce63c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134365aac538d275f43a9ed55de6005a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530679d7df95f9b5e57530849260024a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd503983f1dd3743f94580637d26d6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442aaa7a75fbbb70664d0f96cf7796763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a195726ab2ec4121c414fb0b988b54f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d0613979898590663c9b77ece6bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249deab243be4012ab1e1e66295e85866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e037feb6d03e1c00136fe877030b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19847a5f7bfe478bf6065b6595ba081868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669657d5fbec8dd080ff3598aa8ec4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290c05f0c11554e202cde284e82505b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbe0a853f01ce1628802e337c65ba371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff9721c856cbec793adcb35dabb76172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1306286ec2915e76298022bfe23f7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618abc5a29c3430e1d820ee90b3494874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62249965f9227424e9235344d9bf40f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1be089ad57a3cf185752845b15f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be20b88a0a5b6fa42aca5644ef318477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ad4e5a71dbb6d693b0a15d487a8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f29a5d60d0006628cf535a7a8c1af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eccfed77bd2a16a1fa3522f4f71a7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f67a48cba733ad9c00bce7add60db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee7184bbefc80f5dc5e347e4a59ec082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762bfb095b8a082bb2f327463dba5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc4b3893bd82a790a1137ae80b53c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc5eb4a6e2dcc02bc54b1d8f841fd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a819819c7877dc636e906707f975a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46228c18b9d8f633438d37f7b6b215e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd59d7677972bea2d6b6d6c0ebca02688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa4ad5560525f9206c4d8a3a8dbff889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c67a27c35715b57a47e8df1279a0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0add36606da414cc30ac081e6de4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e026005744eab8e0e278c8def971ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75ac8ca833f91d15aa7dbbccc081cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f19840fe8bdf708194b27055d19294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7575dae839b71d91ba0df0a7c3ae6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caba402c4334231a694d2ff05e3eb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623c1a0716e3ba8f63de3c02052feb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42dfa66ef82425c80be28ebe7c8f3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c06d3344eb58b7f00ae8f5bcb5430199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802bd9580f3d106855970eb03c87fe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27093d1cd7f4e1917c889e9fff13cc16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347f37c5c17a437bafe3e64062310a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650656c87a7fd444818612151e368b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7ffa2efa9baa29c9b5e5f84bc9ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a27d8951800d648c4a91a6d2ce53d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d6553f2843fee0d1d0937b673c01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ff26b95cc82e1b0ec0ae52efc8bb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba6a94d5b6684ce2e491608d5fd2ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e7d543734dba201e42454b37dfbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538d246d07a3f9bc38b205c44a8c8c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660bd4c3dfacdef80a3738e38f9702111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088e9a28bf4040ea09fe91d03a602cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dafc5a930258fa2db3a044323b6f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446697ed05e18be03ed0a985e9c4116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baae8629c6e7dee1827bb2708c5a13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40713050e83c0d9abae67a9e01705a9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad5c26627f03b882e4bd6f3bfc793f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64d01de19857445c9342f8e8e0c20c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93beea0b0eb03adbaa7f4fe59707a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff41c8fd387cf05ceca65f2add3d04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ebe292cefd31bae4fcd2fa49feb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7090731a72315385a29be175fde83b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4bba452254592ef003deafad52052123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f356579e16b99816abf2b3654d1bb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008b7347c307c8832072c21762b3958125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a2a596572e80c65769eec9caac884126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1cc99d464d032398bac4876a6f31f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd48c327315082b1c4985da7add86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761436b06f02adf83b915208101a2050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684376463b8e3729528aacaee663c5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a1dcd067af03f2a35bb1dec2a4576131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa27a2d26c8cedb57e3ec276166de6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df2b9a0490769b8184f92a8625d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965be871c5f3585f92e479302e81de00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b364185a0dc597ccfad4c6b53e9203135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca4bb4956896fc3e78854fc694daba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edb7aca1b1a746597f1e18f2b9e5fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41b460b86637e87ebaaba07470ea79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df38fafe45633410b783a550f01295c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d0fd9b563b108b05b16250c2daaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e0da5e977865e063da534ca407bf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a15859b191e02c6a88e913218f4e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107f35d5012ad72a1b3907369c539b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcb5dbf20fa44f9ce1e8f683db7f26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84610ef1004e61d7289c180c6e7d23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a72fea4cc3849aa433032bb7c8c37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269bed273f025ed90a34fff77ba1a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bce17b281c1fbf456fefce9784b98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da551b5825177e905ea24f2b23019ec4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791f2396333cd19b01e57e962a4788d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335560274dc3d925d4af5c27be3765b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e26f27be9610e1da48d0cb04783aa0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfa1f8e84059ad34ac4ff809076fb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5519b4d57f13d40792ec536a124799154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721398ec53e58d7365a96174380b742155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00733858224e72ea50f960479269e910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab064bb1c77e642d66e7f912ce33b47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4591de986f9b3f39eaf00ccb710a3f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf70a619364019a847ff5b03c6f575e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef18d7af3b54b4012507c5bdbdaf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb26bfb3c84836d748e7202eb54d53c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600f3c925322f9245cce45f7bac84bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57d99807636e38d934c406663b7a79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74779bf5838c4b055e6b2c56dc0282cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5f82d00c3755688b9afbccce56a31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed004e7e6dcd86b8814bcc5787e5814166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268126c93f203d26bb51d2f83b882f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f98a4731bb3ddc79531bf7cc6751c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481181787b6a7884242f4f25a2ddb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a0a4021883ed230313c0fb162fd4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e313256b029961932c9af53c48409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d5a0416e683465d0dfebae9be1353172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfdf12c49682b523f9dd7507ee9f59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedca4542ef6351036fcf0dc46e37a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a33e0227ea7c870d06c1f9d36514175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a48148776e42389916ce976896656d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3683ca5b9edb150a21629eea997c57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a8758a350143059e19c200de4394178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc953c8aed0a1a74091e71cc29e95f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16e9641f8d5b00ce8962204891268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a076d91b426d5f8b69be725b26e27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe2f76f63955e2db6dfff46adbac5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfbd0e8c7e2e82ab8a0a41fde4047183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7e7f7f9f90c2b7765aedff428869184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3c10d04dc38d5434107eea4c3b3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae46acd98b877f518269955c69bc40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc64e0f5cbaabc6d3c807d73e6ecfab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee94bb8de6826666dcbaf63415870c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5401ea0703ccbb064b9b2567e766d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb275c52c1b233f8476fa65eb7c0c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7765c4b0c9cea4e3ceb14ea13e966f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af89dd6c2008cf859a1d68ebb7ede20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2974c685f42eb9f5c1ee6ca606c65b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6553609b5a32b0dabf3d90a3155069194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f4d9de00ca7d3b0c11692f6e5339195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8d139ea90d195f01506d9758cdcce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de822b37055705705f55606bc51963e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4e9612c6b1e4ee1fcee6bb4de9496198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ba107b881946b3fd26ed99988297199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b35c511477af5b5c24b8eedcc73d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004701294d4e7425cd416d03c06260e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abef8341690501b4e7d19ef48c03380202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa0d4f7edf373a57f57649d3b37e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d843f4643e503192062b0770b7891204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514da8fc85abf4df2af18bec8ad7801205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6357b4313b3330f37b1a2fa120b1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace191fd5f9a12a6434f2e8c280b8df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030502016e3154f5e003db5bb9f0cab6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414adc63b0612c7857564c4b83a0c3cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039f93b44944450cc0481867cd50d06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01180f52cf023909c187a434d40beb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0b218151253e66c4a7b63951a7849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a2a18dd68a407615de0a2046e32d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36ad25e3292550ea5adc2ea36702d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c2577c240e26a6f73338fb5022b0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb27498bb4ab89fb22fae8fef611c03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592262c2a75fc7ee218008f3c67da0ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc971bd54037f2ba364ccd3b599380ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26d5cba7882ca5c9ef70efa6d5825a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35a8a4bd1030f9e918cd7b5b206ff1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d487c1b86788bebfd3238f99b0327b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b95fc990d05733dd72b4d38d76c0f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbb2b2990b4981254b6b4d98a7162a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27c245c522a32de65b7f8df081f76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc656d579e18d6f73c97daa004c45e94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6953cd5c1e8197cef891943dfc8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad038002c5345c2d27f6c73a3c1d59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be821260e59affea44e58629df2dfb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a60ef2ab478c76a503992087004a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab982f76ed6a3616586f35dc24b3530230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19829a20884d41c2c9a61bff1b7db6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1956eddafa0fffb12e411c9e98c177e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a661f7c00084a54df4aa72c08f9c86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a99caf4ffeab3cfff967153bfb30a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de190ffec4d135766bc40e563f9c3c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed8c1fe7068b46de8ba39318f4e7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbbdc1d97315ccc9be764fbf7000f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4db2a8f24c32b58693e85e457ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429735fc5620e3cdd20b56c0d9ea6377239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4634e5c9743f78d1b0270d6ca164e25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de2b0631ba8abe93659da59548a454241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfade6f05be7a88ef6af1cbd07771fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8c9ad4946a98190798e245855d9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236c1c3e8c6fe6a19691b87411631f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36f42507c972539bbca8b04787190245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29071fdc4705455dfbef927437841d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd4784304e5b9fb4302edb92fd763c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f85aa1f29c3a5c432def6ce72ece3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091b302f0f959572e30d3b915b4cb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b2d753426c78d5c0de4a14321c90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6866cbc0795f15b856a89ae5975e03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc516c0b3a0887a22b4a1a1d1f6ac49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac619cda2f7317ffe0dea7d19b1084ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646b95d2e8769e54ea359afe6f75473254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca91267b41b98323fe908e85d7f214255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9b82684325d3179a666b3e7ef4720256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d6fc7d93aeeb1947e949a0797dabf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa43317ffadacc86cb6ff1d083b6138258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba298b30ecba62726cf1df4dce1e57cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c04389e6812f5da8188a68d6039130260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ec82bdd65dc9198b1c6f69d7fe77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f1c8b7e2bc2e2b69d896a54f50fe8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e89f7f1a42af8aca65de0e1a661d46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc62ff33da7e76b548cd78cd9175a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56575e2a22d87079a03151692b977d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32911bceeb092c7e1b7031276ac49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a08a1e7ba37b7afc10fa03d8659b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfd6c23dd6accd187e3766ee95b32c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c29f8ce6da8c3162fce493d70cc02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ccb988f98e20e24a22ea3831d4654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52ca39c8b64c1c510b40d0a4f920e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59fa4164345ec8b2d9e3771457c1ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030941715d07f136ba76a8822c28ef3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ffeeaac25c1bd09c4065436a0fcbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2f008df2e3e72a2b492dd8936f53f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e0ad177e4a9e408275267f7a9b53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09737d98cb825e052c7183ba75ea881b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19626ef097bd8b68b34c0ca70377aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c4eda38f1323c18a7ede03a746031279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970024d8ea84683cbbacf2773629d4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45797f7d2823001f0a4d1e81e894d84b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565796dc9a09d343339e726e77d096282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d30aef92e7637c15c54448da1e6c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934eaf14fa15e76a318be52ddd59296284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde34faa41f4fd140b83edf3d906eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366a90a640f7507c499bdd9ad1f4ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27fe24c4b695fe76b50c756e604e8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa33316a81a75d6f5709fd8121228288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f27162ef7f2b48150f985f227be43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56485c9576d64055aca59b053b06f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cd609a340618ff82c9699cbc6c26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c7c4e36c06577218eac9556e8facc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64e08a4b4f8cda5e3481cc542bcfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f20a8a056ede2a01a536995491c09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202651103cc2a59d71e8dc71b536cea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7929104a6a87d05d1e594dd25a15c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a10e80f6e38c9ed97dcd709d1b8da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fca026f48572a5530913ebb23365298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377143d6509f5fc6bebf386d61d6b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282011fa45572fd91c5b31726bb3db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bf7bb034928ad067973edac285332301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d6ad4d89d5f2d79c62f1511c61cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a787a4cd8f9c63baa19072169d41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b3e0405d7b8a330d67fcf194376a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4834f2486a141e8032a68fc117247305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa4b62471647f373ba66ce711d4b2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e21ce029377693190d3dd9e53625307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df9d420eb07e2a8cf25ca5156ae46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f2e6535b4628a9beae3b9ed4e40b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbb23a911a32bbbe1544b4fd499e65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521673831efad4f4088fbb6e2087a2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fb6b581c4cf9e1d53a94c0285184b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf67426578b61c7169e872184cac62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec025ba5de935149f5bb54b7b66fce9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b9ab9f1afe94a99290ef688ec1c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305746dc7374172e548c8248919f82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5e9fbdd6661a0624b4e4ccf77b92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac146d0c49a5e32edbf7e0f1f2677ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d4645fa9426fb155b25150423913319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78e17915347690094877aa19f2e442320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd93e1c842ce28c551674bad2caf6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072624cce51a5de3efac1583f33d2ebc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c514cea0babbb17abbe48c45bc83d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1325b814b1b7915b9019b4d207d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059ffd2e8a26eada33aa6d11d82fde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8073078dcb557902ebfa9a6195ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b3b9493e476c5d90d2a05cfdd8ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438764f47364b8222bdca99d06978ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15475baaebd123f022f06bcf10b48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c022a302ca5394949abc5d5cc21bfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e1c87abd7ece9737ca9da4406255c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf226663fd2a99e1d06849f5bc650f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eb8e14a3f41528582bcc599566fcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c323f303e5f64bef3f90bda2cdeb67b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553c089e661488d1703af81af056053335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5bc15594f25339fdd138cddc89628336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de7fa119c2070f1ee6b0f80f9c9254337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aca5b068744d0fe4a777f36f2f7d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096246773f01d30cbc7cfc158a5d45a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0e1db9efc5dc4589e5cbe19ef94f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ad974f19bfbec6582c8ce649e17e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d631cba4aa8f72fdb3a806f4532a1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e243469c4cfdae7a100b7b2e65bf96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226720ff1f5cac384c6113673b0cc80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff61d5fd8a932b71cc612cab45436c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42470d2ee30ae18bebf7e920c2a1144f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3323f475c1811143a0c1347aa72d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbd68610e290d70e0bdaba97a91c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e19d3286b5d898b3a1ab637cf5a3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af9630adadc83fb58e187322e8e5dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce629829f61f628df8dae96644a34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36cad3d5a6106404dfae04ba137bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069f486167800b6edac62ce9a07bae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ca52041403a3f5dc4281adc0ad887354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7410b43440fff6665a5d6cc431e228355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e945b8e19a65d768d316f2fbe042c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f2d63959805f210a709a3a3755d06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f41f410c7e6a9681f0fc5eea05eece358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241452dec86289f1ea1bce0473718cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889585d4d68176e5057c09a9f5391a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81312bd3e42314c199e8007ac7cdec99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf322b55a28183efa084c5d8ae3ff4af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9634a5e197b8d23b251c977e35cfaf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388209ebcc9a7c39434ee1a0865b6b50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352c4c6f62841e3b8720342de5c2ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b88166a88e585be4f7b95ec505e08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0cff9c189be9583fef9797b6be91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32ea2834b5e450fd44e350edb3ca45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588d2c42141e5ba61026fbaf749bf57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a1b3ee83852846d26e44863db716a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b91b454388b912436dd5a40fd9cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b99ef1229012e1871b2717a763e083372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b315f4a3e6aa1877666ed3023497c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d040c156d180904b2569b3313a928374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f46556dfc2f08c3ed3a1151905e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c6addab097c5cee12764a6fe7e43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecd49f46ea1ac3406536b4729ddc88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493a6c45c53e5988f07a229be6614a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043774ea16aaef015f819b9e04b57969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383c98542a4ada2ce2e7b475d1dd5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c0ef3a39bd96995dc982666a2657381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb70e5e960600bf47df318bdfe38e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec53a12a6c5b410f12b3d50ad16b56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2eaf4ef74d32db59fda45950fd2e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547d95b76ea81ba0f29c3fdb126d3ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5024bbf3f84afba37fa0974f6da3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd1e4009ac93055ec813578c369377387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87873658060e50cd1c499465274c5824388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fec70e94284912f45d0f00d8a08a6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de06a1a99cd0cdfb43d458d9fd9fb5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebddf7e8f3e270ab7f7ee8d8e42e20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9b34821be6dd898b6b04eb3cdca72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9622488f2125b8cd5ab17afe8231e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3acac7bdff81e0602b0976caffb1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dea6ec5c42656fa70d12d44e7fb74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d94a6397e9543c56ce278cd7b9fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e7f4c975ade478ce490c46e01be02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce49bc746a0f267b36b6eb1f39ce3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e38c17ccde4e4de74aa8b7145cb19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef395885aed5a7f414b08e98437cb69c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d9dba127ce5660b58de65681752ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eaf4c6ad34a4e8f46c66de581435c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea1a08b2efe0939e14998ba7884b4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf1bf08bd942df2847056dd67ee0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d406e1bee4c632a52774c2300597c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda1ef64059ab76e48b4f752d8e0bab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbd3810c1c819bb4019cf38e4dc4e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df8837ae4b5de5003c6f407d5eaf3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aac26bc02e783db0d9d108b139dcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8714ea51107597afe4368484ed6bc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2cb814b6443dc27c1b7bce96490cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8a4bcd92bc8ebde5dae82807756db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be55423b686d46b3099712ab8b574c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd54722010f5b0cd08784c8550ad1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5ec9e8caaa6f707d5b4f28e7fdf3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2321969a596e429df6fef4ed1c76f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db60ee1ecaab9d7cf999e9f9e2aac2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758986f9d524052624620fc403533bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c517d5782cd31a37e2a0a8b3e25e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebddf148647ff5ade5e969f0c7e8076420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2983de06f8870b20b6643b255be1ddd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ca055f34b53752e6fc8433b9b380422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0717dd1fe6a88db8f4c7a1c4c246d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64608d1e973a32390f229e8bb610bf45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d59690f025e27a7d79653e871de8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87396d0349692a5a605410d14b116426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f87d9dff67e22fed22cfff477d26a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c57f58946d1842bb6b5df0bf10e70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e05dc4f5926d0084c94074e01e213e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a284b7959c45b799a5ef3a66646e3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d033d1d32a7df215f2bf74a0e204c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa61ba0a1e403f99d00cbf8fbf79578432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee3e7008bd5c6e29a13b9dd1dea8a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aed31c4bc8e387eadcfb7ad57c0e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca6a1ed0c610e3385bf03a04e394f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d354bbff6a7d948cb7f367177078e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e72b43cb4ee9091140aa4e22049a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b76631c615de5d5ca09d3c9823705438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4eef59f2fc6a4bdf446899edbf703439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b48cf569515d37991b30ad005692a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226a1b40d5a0e7997d901a0f507958441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad630a8efb0b9abec60af14307c7d2f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c25f7988841e1017dfd754f43472e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede61b54078a167fdd7f3b8535235645444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7116554405bf807f5b9667dc23f4d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f5add01944b2bc11a58bf653d191d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684b7069cdd7103ed042e357698ea07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdad2d8609934c634ffc5820726670448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae78e0d26a979867b50851faa8101449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141919174bdfce2bafef8e71b2933abc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb2bf1d6bbdcaa8e0761915c230006451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95752501694083035c1815822848e617452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0c45d8bffb7dfdce6c5734efe614453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506352eaf350922e4d78241d2390c03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f5d9ceaa64562cc22a0ccbf65559d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee10a54541924776b1a347838c6b54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ce5427de731fd9fb88922cf8be20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e564aa9c120347ba388d4d8eea8410458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c7ac34037e4d7b0f2332a3a1e8a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9284991c3265ffaa32df46933a80b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812fa98b8c66376b9ae048d1b2fd8cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed44e9113ee9f268969f4f83b0c603462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdba7b5b435a0d4727797eafa347e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca532f216559a781bca6298f5be82abd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132b9c93ed4ec81b524415cff05165465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d829a8272f664dbac532f44a0cdec9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72895553fd6f7fab7cd065cb589c26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793d6edd2b411f39e3334b6d9652cde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb968dafd1dfc9d4feda6a11f575964e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb183130af89e5b8307dc0a005e8863470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6591d632ddf43739c3152c07d50f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c1d5e037b9b38e00eb6bcd4cef79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c7a0201148664f530c79d49fb4f8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8bb71419b1e0dd643c5c9099420b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efad6b841158286e5e716c151b6286475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53269bf77c3c5add731d5fbce3bf0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2d8566e3012732b9d622139f9d87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc0354e86936b2459452226f99a66e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d48c776d9531121ab15dfff90795c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea04777137120488433f74faab112a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0feec09dd37d91037bb6c99bba4861481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c66c505c1927a74c6211ebfbf48e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd385f53494aba4dfe7b481f0a34017c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1528d17fe1fba66b1935fd4c9608a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95587210077acbc1f7d1afdf1c00f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f90bf3b0d85e09b42f279b40f6853486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd861a80e27ea6c5dae638c02434cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e17f6e5d1d14043abc648e8868a71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6abbc671cb89ff6c8d3f5eaf8e2af0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565a7e1ec75615847183ec8624bdac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8727866b3a7b858ec5d7e9cdd03d15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104520f9764bf910f1c197e89c635d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ebcbe6d35bb1cd260ee26d7c933aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534c24b1089157171bb92905daa5e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8612d404e4f45973af29a04468a1f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64936c428f2e82606f0051c273bf16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59dd2fcb798cac072445eec74e622b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05ba9437824df30f0396f9a2df6c5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb22c4224f051e4836a9b9cced85f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d4acb858222c10784726d2cc00ebc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c9bb0475ee3624cb38136eca4d62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56af3211a350b350eade974fa0a156c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eaaa7493d2527aa818acfef80dfa3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad47f086ce1592bffc343a546d738504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b55a90ea8de9d7975875aed6c3c06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc47e958c4e0412c39c5099dd868d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb071b850e9b350a8d5887e822de11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcb9dccbca58d529216fec28efafd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98052aab2a0fa61dfb61b9d5ceed5904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d75498176ef197e802bb1feaba58d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f4b67a48d47b59ae7abb2a35e086511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a904a05f2cf7f1ebecfb0166e691512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd0f8f686e194bc88756ce0e92f216513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3b888af51c106889c2078ea0e7a71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64beec8e77044a1867d6f434e04e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2d616d33a0045ae94738f5ad9a3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b57e12c5cfb4fd7c8cde3d2a4b33f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035422efacd719066f436ea95b6f08d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cd60af643f0eb0d7131c79c27d7c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35faba5a5ac970f6b097c5df70dfa5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75f4cacbdaac36e0b41740311d867521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f1db9a8b02f4a99ed87d26e922c32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0d527a91d778285346165f3bf55a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d974c4244816d89b3ea00763e5b8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28626debda97e24c7a742eed51b73232525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1793360074d6c921f010c17b10399526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedcba3ebcdddeee183620bf6de20aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332dc96c194ba2fcdcfa27b486462e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a53a5d184cf110b42f1ebf0e15f21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5b30e9f5d66f6039b33ec8a7012d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776c07fcd59be18b43f995fe3a17495531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac59e70b45c43e4475a2f4afac4ad0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b741f500a8ca65b407b6b981849edf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d516b37ec898ec02be22f6e796705f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea34f907dad1435b2fa222d251da3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28613c8e2545851e90248c2d72c720a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c589a6106161850c76f10ad503419537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad300ecc229c4f0144a0f58111c9ed0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd518b3df4632faa4c75fa07ab6f53a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28f19ad5925811a0f6f806678878e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80be44e32e771c5875e5f44d6291ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d683a2dfaec65930f695c073ba1758542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e400cc997489ae64eede2b51652e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b597e7f9fcbefb783a9a8cf3f44bc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef4b26005e96c8b2e6b1fd8685d64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe41d38b2773826c7291e13f959192a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f318ff37b9e80b5fac14fbf9ff7ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab9b6b39935f81b575a7baeedd4c0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b4dceb41a8c59d6e55b9e359b24a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aac0842cc6702017df7caf80bda90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74060c4d62ba943312f12021642bb28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c1f04a12ffad4000e0cbd10f45e5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839edc06db7bffd1012843f6e0ffe918553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1942932c89809cf43c1718af61b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c595c489e78c25a5a8eec0a472194a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20d4aa5803fe018ffb3330a5ae2a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756538666bb400fe9fb53abdbf317f5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9665d7b1f9f2ec11c3ea49eb15b2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9507ebd01877c7506906f1973051b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012922449fc0c8c7d97c1d332f70c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efbb28a81ac230f1455047015d22d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f698a169ff79357ea403ea25845e194562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b0dad4c4dce1b240f5554e10f335f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1010b211ce6edf81ee480a57476d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0da1a968fdea437eebc5959f448aca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc359f28fb3b8c93bd1d69ce14fea55b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d11b69d367a37bffa0f79e05fd42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e9643b2268268707c76a6520e3acd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e30d41affba611fa396384fc5755569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34bf31abad8cf81a95391dba088ab7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee61c05f9879e6d7b7b9ee7faaac0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547069c560772ac472e5ce91da4f781572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeaab1895304ed38ce166d0a301163573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08602d97c0bc3bd7a2cb7c9ee61dd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26018a6769a01eedacc7ed5139a54c08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c56dab55a36440501b263290416567576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e682bd85b4c052819127e510ca6807577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e8f31e1ade0db4b0ba351417d1acf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43add296eebc3cad94178601faf93db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b242c5d936cf5b19a0975acd06cbeec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127943e7fce560583f19ca7cb932a816581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c395817ea603dfb4000341fadf240582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669afb3ab6b022f7f20443f9a7a173c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8142df02928769af1b5050765e8523584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7ec57155b0f95bfdfcef1315223d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37aea8017b963320ec81f05196852f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582bc45fc3903bfbe2522c704dc7625587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4ec29a947778b1353be8b31a2e531588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed05a78cb8b81b362da282b7a13973d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab6dac77188b32c43e2f78b6c2d27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830f8cde3673d65037b9d4b4e02f198591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64db68497b133baa9fb0c2e3736cae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaaf3443219c8dc0e23cb28c5b05fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca23e659e2d65e8ff90457640e8b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2e30486b1ecc3454465febb951fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073f633c59c04b6107042b5325536e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca421b29d4bcda7e54bde11d0fc2bb89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe87ef0e7d4225e4bff0d4074f0de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84eacd656f5b095052f05aa3c1c430599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9583b02ed5ad9e964a4779ab61929e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186786791da083fe68e06e8c063d3cad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c727132e5295b425825434b97c0ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46129c7d9280b4df15b56591985700603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e195e704b04068b8ac91ccac594fc16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cffe0a0a417491baf357fc021c6ebf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c606876906d1e5da768b395353fe56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd4b572289882366a50fa7c6e4632b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753cbf7b08722c1f22d4ba879dfde01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccb4c65cb6c4336fd2bd0c863561f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d4f57c882836f387b2f528e5b9b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf5e470255aa15ed687525a20ae72d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d5c67b2fc72879d6252d6edf59e95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207ce48be581a27ea87d46d115a0d9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8343e832f126e367f81445ca1e89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bf88bfece9afac70559b977cee86d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0dfa77f68d14a0077f56a682494e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6297c7bd72c01f456cf82f89148a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea1d090cb47300c468e680231cc7b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29b96dcc5c955caa78844a11f47c93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395724858c9958f05247f2c07c095be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452a857fb17ab3f39dcdfd4aec243cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db28761b7785f6561f8e24d096a1e75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ed32e86847f59fce1f8d2286bfae4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c69a1d9e9da41a5d51e0de5b0e2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0071bf6713030df8266820ced2f4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b7e1e42cf548ca5f2c15845262ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede1a2b512af37be4027312d991d8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14191cafe966a51ab28227584f87603628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c96ac8ec3c99f536fc568768effdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2125bb9dcc298fba0dbe1ed4b0e21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48184b908b37c113bc5d0af0939e6b0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f82abb4bbb3f1dfba3adb6a225da06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ede020a80efda4f9c748bc0cff53f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b37d0aac9644f72cbb5d6b5fd2ef26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9658cad9c33a305d187ea00b5466e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504fc3092f39b098573ab3ea93d3072636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f916e5bf09e4b89d13f4259d99848ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fd28620d636f75f7f8ea50968605b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282bca066c5aedec43547b53d4e57b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bfc4d0a6f8364b8e533fc58a3c95c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f8f6de0a2a0dfc3b8d6f3e69ca76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df584f3d9dbe152f748b8bd0f33c01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ca2a0ed072c9949394a3745e15ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984fd4f1a4beaaeabd6708553aa78fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cef2cdcad09470435749ccece1df4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deb6b9ad9a9e6def0ca09e0eb4cd71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aaeafe7cc7e76ae51d99a329ee6c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f52739f845808fba239db09ba5ab07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e1ce996488cb2b85235068765197a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9247713929d48652baa3b875577055f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e822c39a99b3e190afb29882cecf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7224018fd7cd306f2500cbd439cd78f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa04e8c7f7a12e5feb5652d225e1dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af2833ad67ca703880b5bff820e2f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a56315fe7582ee5155132a1b39161655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f070dcc46c0f9ff4b7f4259662cdb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6e95eb7805fad48768b589a4bc862657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b33059b0823b95b4bc34d3ce9ab31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c878652fdf470f18b3a89f71ee696659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625e2cf0c1c1af996f586a07903c3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82279e9028115d11bd17a44b61691e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0eedd7ec0fd71a47c5a9d50622ca1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62ce22d724b391e706543be90a560e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b0c616c25a0de734f648f68074fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ca238830562788228a3cd8498c93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190d19ec225bc89fdd829d67caaab34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a4e2df58a1a1700ab5de2cab3d9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c21a9c92fa10f28fecb4bfb7d604d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec6a9dba9c1b2c37ad24f6b05da58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335187c0e85e9a818bfac38b26343687670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197260f22f686e73cd22c794b7f513e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9acbf424ed00e2229eead0f1d1cd12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb9fecfc1c8a1619146ff9987b2b8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c3b8307129707fae07743e2f0098d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc92f393aa0138b7d6f3faa90c6b0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b532e46ecfc7cf1ff364f90c4e36ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3591bd830ba9cc91819136046e00f75677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054bd86e119d5612c5c74cdf23409c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428779a6d6cafa15de168219ca5644679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4951c9ca220a15491da25691db40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069c2fb23dff241d7dbec75dde8ee9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd4415132d5df09ef4773f951dd76c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321af4242f08774701bbe80b939885fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a26a9a823168afbdcd0801411c3d69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41e7fa822c64d4e8c416d8b9231a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0bf5ff687e47dc60763ac1fd7dd1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540652eaea9c74d94a7580d98d414ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5af0b96a13bb64b4849037425e74c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51ca98dade03e596f60b3fc212eb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09dfe6cf065da2ffdfeb9a69b5f7f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10eab5873f1e0b0e93dd661181e0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2999f016095ff25a6551b788809c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7aca31926293c21e1dd0ea4771452693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730149283013666beb37eb7315e7824694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8664e0446f7dfc50e138e4484165ef7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5e019b79e4bfc83748fb503578216696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96e356b005f9f23299c14706fd3259697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130afd2542554892be6414d9d60a6da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b17b05b057157d0e8b8a075a6a4aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57967e9ad5954b02e5068e14fb07cec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2aa72ac1e1547c74d25987394843701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527778359d763c254a3d86f049bd9421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f69e2dfdc2c374074196e916e1ccc3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aded41b0f1fc70c4e250c81a9e73c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231e215c8747c98b23d014c833b8d94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e52278cf260ba480230ade5c194241706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb757f55774efd2dc990a131e56ee61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea71d4cd75335fefa80f9567e95aa0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bbe22730a564fe11168ac5822ebe9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23f4e38754006aeef41a01388ec276710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4fde65d99274123731273b7c4fd6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74423379d75ee053f4de0754366ee1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dba4a1f45885f2216f92aca5d72041713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b5eea03aec9cd3b5ffca3cd09dec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d498aa31ad79460d2e5aa131bc20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa13907245122cf0641beb976c302a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95e4980470e0901a6614f62a7466f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0c3197f8260d13da087ebf8a72efa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff8c7ece6f1746917161c77819ce0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e9f859f51f60fd1f5816000a9c54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd3bba45a2025ab72edf840f9e3b2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8822559ed0b86e400865a0a55da2015722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de71821a85ba5914a50c48babb096fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217638629856882f3169fd623d36a83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda92c8a12f779ff3d58fd1412245714725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ebb66818688ecb2a4aa40b5b80fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36a8b7c08dd07568d5fd4d90f84612727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67008fb723421f9d0243cea1a3fdb9ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ce54fb22f819b981ca4be579c7a39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3c0b8f4b943c916619319f85417f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8049cfff01d9cf124e1ff7259a872731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34acab02a54fcabfb16628755c5829732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca7948d54f817ed89c96f1bd2d883733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dfc410aa3e71e46a6386c77d5826f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be36c1937768ed78f78b9f80d932737735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7f76800ebc495b44a7e5552cdcedb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaed18cd21c6940bad2ef4000060559737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3da2c33b8532e2ffceb3fffe63eda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af58193cf43ee47a4b8f86f1bbb3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb5546beb6898582f743447284a374740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f4693d003cc87eae82d11d47bdf8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028ca9056b382d9f89ff02ebaad02f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e964ee90c9a497c753038e801b154743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a71d6a8010ee5f4bcf09771683ac8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74754f0661b98fd725f5908a425ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cdf8f427474d55bd266445508e8ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e436be0ffe04a1a7ab652869ef61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac33da587f678fa1bf9b00da29d82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01281354e0afe2606ff34673cbc3595749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df717f8d59b8d1d91cd997fd5aa8289750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c6558065b7ba8bc3820a19e564f58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7815a8e3076b00424a83efab88852752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612c172ff1c53aae0dbabbf0d6d8cd753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f5e106040a15a3840be329a76c9e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d952ac0e4d86b3f6d6a7cee2e243dfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df93db6834a9010b24214cc61ed4883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9b415349c902f22b84416506a9bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e2941c16145ed911f4deddaa7d8c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d14d5c40743418ca146a0bfbd9df86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7faee3cffa12aaf787403a74cdf4537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08751d0cfdfdaea534b8ea64ed9b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85502af1f7c421be4f0418eb9cf3e979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff3203be52fa944967ba4ab7bda8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf69e7bc507b3edf7e20d67c4f46211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f204fa574b5efb4d61b0fbac6e28c3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186637f9c92cb108e68b79f3afd1f82e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5acd38102e43d31b7178a38c245a8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c92b7679e40626b86b2590325ded15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7532271df2addc0617687622b8355c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2d0273c2395636d514a51800edd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbde7b13464f363f40f526e6a2e8e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a887c41297cc53f8f32828dd2ed73619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891573b3afb162ac518044bdb49bf7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78230dd07089b367b7b11c9559dba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6e18502fd42687e1406d7f48bfae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a56e7a502ec5e63b68119347720e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfab1249985bb2dc06d4fb6b1ce89024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c7cdbf6f06611b2cd2c47e9f6f2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d2f22d3ea5af25e0ce64250591fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1314c6fd9e73e2fa3a7a55370c4be2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2fb3bc19e2d5b4e9b12b3ee4baaf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e66482c9a25242fa8ed9ed5cfe26c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f62bdfb0323c2e726e7221a6b5ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda30a6aae7533f14330645371e226a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d33798e36c1d277aca0ae1cb543ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecae0aa8c9f73737d36d9858d75537833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb63645c548575d719120c3400e01434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72387d3d952e58ec79e996e0b3fc665735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2cd4601090517447fbe24de68cdbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91795da59531ace437a48b28e1ecfbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e0661c75348cc2c49cfbf8476fe9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9ff2da00422f6f0679c58e1a64cb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90490485cbd853d754bf0af521b21d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717953b1e7e5c31307242ea3dd39a5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e632fac211cbc8b38f6067e79e9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00f13d696fde9c1665587d0ab63f7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796645891c0dcee12293e60da07158a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164b9bb89efd02763b24a2250d8bc3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db638d21a69070d16ef3b2bae218e28c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0930492542775134efd841a5630c21247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90452a853d987a3a121dafa062a87ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3683d1d88321bbcfbb8c915dec47b6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b7ea8bef89a68e21945004eb54fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14c4c5b476ac870ad34edd6203be3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca53f4359ea7863617e6e9882358b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe3bb74be453931189fec4e903c7af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c430d0a0351fe8d0552865d792b1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a025928d8f8d3c3a1cdf8231eebc2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7277c400dc3dfd4b7b51a95ddbbf5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2788ae2df5f9013c1936067e89fb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0966edd3c76694f408252f3614d380658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f541c10e3fc217632f6dfb82e92e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816881971070e450515d9f5851bf3e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1ce911ba1ec347849c18ce150dcd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc37face8a8ac284f28e655cde9db562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcf38f92b0a1360ccac111076f565563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ebfbd76ae0968f33fbdaffb1035664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1fc485704711a8dfb112e5e27634565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c578c9a05ab0147b095d555b5e1a37866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40659340a66d4ea2d80b595ab89dd96867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cece3d1e18b9510d7ef57fb01554b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a91e2d88bd2e50fcc35fd5ff5b45e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91bf585b08fc1198f637c162c0e62170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc6ee4031904c7e9fb9d94842253571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74a3562592c0c03f9d4606f89209272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b4a0d56798468245d9a337ed0f0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b3b9de71a1e41faf57c4c56334a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9e83783c089cf55f6c83ae3bae1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5367cc47452f2bbb4fe7cf188120fe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563c5db4d55ca76fd48b56630bfc2a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b776123f94f6d3674b7333fe10ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b590dee446c9108c9bcc659d6faf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c4abd6a96f7417f21c24dba69630a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d9fa0e79b502ca0f6b6e48ed3d3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304064bc93e47eefd1f39bda34dd06882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d80f22f82fd5f0a5fdaa62c261c79d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd16f0eaeb497d4c8df4bc2e1b6fa2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916caf0df9a5bdc958e4ea2710a779785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8aad7b76d282510419755f480b16586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab07c504f753c8759c9b2ae7a9867587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3db14ceb2ecf68533e87907cd363288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba118a767a55fb7bb68a5f2920b5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189295684bff87afbcc7ac3ad677024290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedc8313476f7988ffc86e4e5ca15cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8fa2a244aae0df60761331779800792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea0e554bf29e6fb67cac7d232bca2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a7c7f86c2e9d178c0f984b331d1ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365895ce7859aa856b69899d9ec18fed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a97d759b9fb9abdb4f7ff8a20465496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ee6b80deba2438d2ab206a8e1310d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66380a67d55d48c3c09a3a3dc0f4e7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fada81c866ed3f957f742a82c1e4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af71e9b85f10a49efddfc71ef6b3d42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539cebc52dc2a36b60dddb74d3f671101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8bb8c8bf14f7e2341f709a7264752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec29c6581225640af4efff07b5d1f38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0243f1d6df838b3b0935807c5c9cd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad22ef4ea84a99c6be2e3eb92fe064105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc33805bdd5ba35b3f7cc959917a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f36f97da1c35a6ec2157d9cb56a6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678eb2a12a477b5f1f3dc3fba67b5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89faf7672ae7e2bf3764c0e097c995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54dacb79ff72a847d4ee7befe76c32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6da278a5a78ae63d14bea50ca8cee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777e03197ea404aac7724227779a78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8645504133ea21f3e51febf588e0c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24695ae11974998da63041e98be55c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495a85a790644c8ab5d9e83dfb5b672115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ebf4d90434c5c0a449c8d70a0ec1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518c9b759186b0d4aef58d594590f50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc1449c2b84e86da57cc0ff9dd5f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec6665156b5c43994d93b40e4e214119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7c37a008a51fb77ed11ed872a5df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fba2a4061da2fe509625cbae73022121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561f1065f5c7f11fa7450d2f8919e0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f31d9b69ad34ffa1dea39acd547c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f1f2c9079097322259aa0f791f6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc360b4f05b740d898f33c0f44fd7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41439fcd33be5a87d54a0ec9deece24a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fadbc5d57001e66f85d2f299b9783b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9ba4622c044ed82c17763db534368128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff1f10d8ae2736faaaf471643152f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1e81f32f5e1332d65f934bd1266c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f22997c747387130c923b533bd16d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba84cd9fda58a7d1aedda216ffa0f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30192f442c45dcfce986c950c3b0b91e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b86b1627382df49079153234484317134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa4d5af81e0ddeef938bae024f6b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193980b36caf07d5b273c6143461e383136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6447b79d862db274199e9885a9a68b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bbe3337d6b9c95a3c635e1f9cedd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d0d94040672462a9a9a9f8559e90d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7f54bf61a345d616ae4b52b8b5e61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013b42eafe85ca7d3bbb7a36af9b0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cec0f178c65f9c50d035d0b8c5fcb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96136bb3ac583c6f31c8492ede2a6ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56d3bc868c8e7d64cbc14913165198144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881551a86df5b2ea3b54985804cafdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc04ad30462b3c42e43cb60172dcff4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4326a15248da6e1bdcae7e2400723147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50070c3f26ac75a6303e9bd9a68d9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b44346069685a9ccf3ca4dfb1ea6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b271c5c7a334934c5f99dfb582c55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93933c683bc9316d83bad128be534945151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d7cf4b2b8f2a2db865d5560b3e042152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ef7d98ee9e60a58b2bbab294cb78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a928c367788a2ad4422f97ac0666ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a3d293cfcee3eb6273e6514ffc9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72138ae2fde8cd5d0d1a651749df167156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb15728b3ad59a3dfcd7781f72da457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706681eae1062edb8026e5eb295e6a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca126e2ae995af843db89e955a1b192159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d2dd61821144416ed50c7f24f536160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5206b0a6f16a924c01fc45d53ca91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32111610a197214026012b8d9a49753162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a87340d56210fdee83814ab282ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec50fc944a64ea87046020e2083f8f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6b097eb6e532f68c99b134041154e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a180e28f53e666992b92f31792812d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac8860f821b5e7cd2950b6127a7477167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6391fe19b815432f8852a9913edf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d59bb7cc70830c09c96188a74944a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39964dbc1cd98e7df3e12eda86777331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c265a355779bddac2d4d30d76749171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d276a9c4071a426cbaf46178a584c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713119938f42097d5a54510c13b424f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9edb117513c285db51c5b470c275174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139929a2aee584b545c711588349f83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab8bbed1aa63ddf84836cc397ee234176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965b97ea51cfeb84aabfd1b26f0755b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518059d59c37d897d30d4edd040097be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69342bf1130993fecd47d60e962eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb5372b498a03f1d1313819856ec3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a696a567e9f6e1009f1bc1f06a496dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a7b97eb5a8ad3264fc5e83be1f32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aba845887dde15a92638227995c63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bcfd93435484f83db7e2fc292abe7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb30cb6d4760716d15280ec905a701185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb74b1709766617e3dbecbc1f0ca44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97747c51436ad6abbcda5db63a0a467187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7fc31677fec1b36c110e5b158d661188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a1a57edbeb03ff10c2f99fae2e619189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82af5a0d918340173c4765f933e39f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11250c869d84a226486f124357f360b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a4ca36b0ca68135c2f1a85f9ce96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062208bb889342a6d957284a25a23f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b99aabb3476830dc7d6f1615f4fe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418c9c812dc4eea2369b822fc57d0eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec695d4786a7e0ca3db4ed5c3dbf822196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c77d05a1dc7f0c4aeafae1b24da1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bd476296d4c2da7bcf620f7039fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0541046e4454d2b6a82635df1e64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db19f2672d97d43a1d9f1ee4c97acf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775209c4536ef7f14b7b6edc95012ce2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d33d83fdcefcc63c5ab1757ab927202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b77a6845d660d752460aebb9573f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc568551a919cc344797f33cc53afb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f122871193fc1019ec1a5bf4c843e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfac1317782bcb891e052ec029c7d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea5532d8bc00478722f20eefad538207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539fad756def010bebf2edaf6e95edc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3087844f13b89b96cc8eccc16554eec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be6517e759f0599f1db693a6d610a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98dc6b9a952f4e757f3afd55c98792211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fdc370338bb1f95de80c18d8d7216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c080b37c00a95934b71a86cad44ffa0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec118c41299f1574bf9e55ebb8cd33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aca18e477b19ee618498812c640d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2242efded577189b6110de5107550216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e8bb91a10051c911c179182bb3617217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b303f089474d4106d4ba07219756c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13fa61cf7a3e174608a2ce9fb8cc61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03275d7fa90817b799e5cfd6b65d68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadae27e19c85eab780050919eab5ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae93ba215e9aa7bd9dda9a44576090e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc5b84d217b8a48005a36dd5f280ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438807bc3ec7ec4ed5aa86dc9b2edbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4026e0687e1e01569ba9430b54d1b0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4c7188284f99bcab31428b5b7b1c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14325001e5c26f26b5605fcc5938e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b75c5d1a2dfad0684866645b9c3d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2ad3b033efebc593607da4ff7b80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d09f7a5f101b22be60a1177648ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f40cae6b7ef4bfa49328822e85b52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ebf36e8f8619b779af6c089a53bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eaa17ac24fa40d86a2da65d57dfc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25993c9757f0ed71995cbf3b4acdd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271ab7c0ca370ca7991d25870963b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aadc8ff394cb7163ff8023d7e406e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd6935dc8f0eb90174d0b270f9411237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53dfa6dfa71c4b7bc0fb724116a980238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b10db9a2f9dfdb740dbd47e11d94c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecdacd9f1d09885feb9b54a8617cbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718bffe784a8dba92cd6d32bc61188a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544505c3e7f1d37408f41ad517aab780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317b9288410fa816b79085849c80b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577da7fa0bb15de5e37bcad85168b0cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a02e7180661884f6d892d2f8caaf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3633dbf97f7f934899d006002e5ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67049bf71992f8abb55ee0249897deb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd393fb1eb82b65d44d468a1f1c9c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa8d4ca04fb442f98bdc014c1e8da2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6d09bd36024a38e025d1d6005ac23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358518e734f2977bc2dec487b1ece1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98a2f4163e555f193940df3cb3b89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b39f707e479e1f7761b81f9d53d51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136863de36dd08ff10658e3b5590402254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9dd16a71dee21c8722aa941bddb0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d968e6f5d97c30200e5edcc4c5ccf16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db06c368f2198cade8fa670b5d1490257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe42856cfa6d37cc5f55e30e66dae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dba8efc54b56a47f568d68560f5b47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc591026df965877f082a149183e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74cc8f541cba71a2589fd549695a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feada7c2a0f1369696434c939468f069262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f05561fbf7a521dfdbdeae13375d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaec1124d82ff34180a0c0314dc8c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6212e71d71e798b3fae658f26dfda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed9e06267f054b23fea8afcdfd9af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeed48c84f46569dfc55823e84d0c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc463bf87aff518b2a273675699bfb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a750158074c2c8622b2ba23577efe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3208dcb1440ad3a37c013e4d37dd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55758aac10c64f8f45f572eb98b358da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae941ceb528b3f91e8e07c84a0b94a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87d7e19d9df37ae3c9a66d59761c79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e05f542608bdf1c6fa1eb9d41b6dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf7bb76173b6864ec937107664772275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b94249c6925a3996425edaa61e1f59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcbe252c89c5e769a54fe0fd5f1a7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400c43552c695ec382ad60170a0d7d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e386ed59f087d39e952803ee8e73a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06feb4a70a1e5e8d8b6f24d71c0d93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4a73ff10fecf659de61bfec3c02f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21dec1b67c1aef82c5c2dbb57f91bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831894bf69baa2db13faa66da8fed47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d6a6499c882ac2a4b85d40733521f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2a93b395efd75d70ba1fcc452dd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c7c123692f8653ab9cd9844d5eca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9d8d464721454655bcb9f3420e47e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e07205616478d8e073adfa38d431288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572e60b14e67cdcba2a440e1c25ba9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac96b32618d12e892d44f8045291e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ad3b41fba8e942cfec0277376a13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abe104d4df414918dff43e6c12c774292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79604c8ecd9647eff68635bab418dce1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c09c713eb906e679bc368f4268a7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddafbd651c44aa88d53d4c9873354b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5affadbe6fd221889fdcf2d721e9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ef31861e9b9ca486c96d23c71d08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5726b286b49880bc79dd5ac65fe17fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd5b1d1a42b0ad5870ff2c0844aa4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de08c828e7bd0b79bb78d55c58aa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0841c52ce6c9dd49564e97adde5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498821d9c96bc2600c50783bd4d588302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d325c7eed718eae969c1dd18d3681e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b94554c15ca76afbcc9c3c120498e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b35e259f59361a058dcfc000cfe6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a2cb314bd8f39c2e28ab90c06edf7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb98e88b4069a3abda01ad7c3180c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45649c2ee4196a2d77091811c06aa366308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944bb396d2b50cfcabc652140463ca5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265cbeb10eef370e71e7546cc9412a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436a67fc8e6df76f6ea01adaf76506311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64f82625f1ce5830e7b854290a484312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28212a0dbf980cec36e369168f2b34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ce7c1ee0116f190b971a43ecdd569314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d298b1eebcb61be5e70b4d96bdc0427315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b740ab134b0237586fa6589c3428316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89801ce93e9f9e52fd6fb4b40de8aca0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da256972200ad45cef28faedd474fad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01543a9dcfbcae7e864d043f7f284075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414941ad5d95461b8f40f607a3b7091320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9ce3292afac2f2c6f622f3d63561d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925b6e5a625aee06b8f115fa1813571322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40197bebc33221790b1337b5dd66741c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3f82d39d92fd4efcbed21ea25175324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e258fa151c3a3cf80af88c6529ffe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1b8e43ae124c8d4c248529fa4c99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7204df2eb0028b8d106580208f559ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2eee205ea54a352e00f863b835e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5123b62872dd300e51e7062d897ed2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa47de8a711cd14d08fdae3ae0d91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d0824b0b9ec59104fa95839dd336331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbecdf94c276cfa79314fd5452551d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ada43330bbaf30f0e05ff1d0bb216333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975aac32e092cd9b7528fc5aabe12c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee227bb69ab1fec1907ba59c287a18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573261e9dcc9221aeb2962e7a4a4621c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620408eb7eca4c0d4e6948332c59e10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d09eab7c170af134e3739a39a281d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee17362e937bffd33780b9d551e3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c530471d3491037c4858152bca7642d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1070bf18aa783ce249ecc3797ef6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6373c0057db267ace072dadadc692342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5e1a307fc0bcdff74f70b53306af1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69666c6fb7387ff2980118d98c965940344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6af2905685220cda76a407f66d41f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acdd4bd4be2ec5e03c5250f6ee4e73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd589bc156611f994b79c82045d562cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd60dc135e4ae003755aec4d285c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196174ffc7d2dc1e681ad3c47d9938a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dcc70ab9c354410a1b90009d878c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89256b92f3e54aa0d2da397cf44ad9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd10962117350b57601e7a6328ef0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d16afcdee1d0deddb7c313ca483a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eda59224a6550c3ee85f7949accdf7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f09de91f1ed0713ac9ac2dfd3f9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661deb157274e55695bfe73fba3470d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb56efa286088ca421c69d7e07bbb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c2c18aed70520e1f72174582aa71a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd940731bd8cc49fd78c4d5c341b09d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0907d79d056e8b3c01773c7da30e4f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01a25458d48c59302311b26954bff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b64b52643b71b81285f2f614be6fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ca9cb5e5a52d37ee0bf3eea15af7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624c20b1074638b955eeb848c57ac7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272607d0c1db5cfce048460b48d9bb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793ff761aeaf756f8752759982969f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583055f3df9d49bba8421a2bfb85d83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456465122488a9446a8bcd3c5d3b2d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac929782d9fb69245520e1250fed4f82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4f6228eb21a46627c053915353b87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4734179929889374c9c2ec2cc396b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a94af0f3d93253d1ea407923674d88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf0a0b119301b46aaa39dd9bad11a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8470a54a985b755b125b0f14296614374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9a8ce19e5a2958850c273c42e3c8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a352f572be785e9051e2b93890ef3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14a0a4814fae8db8230ef75fe30a18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb96e26108208c2f39d72aa810a15f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c75a8b3d3722e8bac2da125b348a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494674bbedad2a0327e13325ecbaaeef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe943b10485404369aa52a164b79e98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb79a2a9a984415b1030ba127fd7b10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb297f08d5fb9f672d1451a27cce89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15a21d68d35f3e5712e42a1795eb9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8589aeb78aeedd98576b6a802f102f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a839cbea0775c3d40fd5fcbe969b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db2190a7caa98abfe2e916b0d2f0de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbb3cdcff8c6188de2013898e0546e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106a09f93d9fdce608f8e0e5423380a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103350d4d073a228ea3fb03093c963e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fdc7f6381eff9cfbd3f3945d2d3ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7418b31a46a620c43e7182aef536240392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a66962899748323d964a2bbccb52c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3ad46ea9d8a6b4f62963d65522bcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9df8acbfa709fa502ffc004cacc9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e7155ddc4ab842320847194208d8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48350a3f175f5b452e71ac683ed99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c9782e1c8273adfc0988fc76c35bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6506218a4d1f274028abb932d43d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210733d073e796c66706b430da9764c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b44bc5552fbbaa72a841c4bdec5f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40c476d0f8cb3d521f698b3225523b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd95decec6028669a747a6e8d4f91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b01f03479a9ce63f14e05510e8a8ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531cf75d0520a8f7b7fe8c217765b80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b09ca8f1782b4d747ba004945d57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c677f74d88c206f3e69957149858d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459386d996e11057316c788c48256d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddeca3c55c406a0f835fa98e13513c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb250f6900e8cbe99bd093fba28e424410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5662ed26851fe1874aaa2b1579de299411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e2ad2d49409a2bf338fe0781be516412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921fbbd1de0bed3306ec9183841dd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14339616a847cb25bd166908fc2aad56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed7efef2c68a53079047590fa2cac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184d8bbccf10c5337c84256a7dfd85b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae8bee3d5f60c4c301f0d2bbafb3ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd80234d7f90f7086965f8c0a132d6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087ba935c9a1e81da5c70e14144d50e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc1dc25d6c7730f83beaaad50789a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504e0156b65d5b0396a0a40fd89ce7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c50d68383ac93145488a9ea9a729b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67dfb01dfcb968a94b7306ea989172423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63453126b46b35ac003aca2078c46eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f862eada86ac04f5f66c99c6a59421425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae56f820f60d585ab0a60af2531649426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930219767f4e034a86b41d371ea237427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8932a205cbf188f4cfda01159a2187428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec628ac63d8ed1c23e8265ce400140429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be893a074778a0ee63a861bed6a9d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d47adad21125518fa0d49f69c557d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a470130f78dc10c987efe3e60bc1e80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc06d611dccd14b11ca081b0be50d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db32a7c66ed8c860294627a348dbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167673e35f2d7eabaa25815883f2f0db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f3d66f443c49b8ce04df97de98ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d2cd6eb5e57b77618070460c7183437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f36c79ec5909b150dd79a59f0f437438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0967ed6f24305a288ea8cd6069c9471439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a85268bd333ad3de09d45f67a3c6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7353e5c39b58a079a18e23962349d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d633677699085b5437b8cbd091d360442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48a694341dd2ba40ac0eb2997f1e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e476bfed5e6068c0f88f4b2539652444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc5fd68a7688cc05aae9d940774336445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795964f38f0e68fadef11034613c5aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa42b09a6c7070f2540af8384db0d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91644fa2032f17afe8b23f792239db5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f7d28417007ebcd1e505e5b73bc97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d649ae9e8d0f416c28bddbc14973450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60774cf48cdbf61897dd4915b2d302451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3487e04764d6a403c0cb82b12bb2e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce2ef599a78e9cb70385b039c4169b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be6a51b283c57d796cea70d223422454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e398dcdc5f527b97874b77b9bb8b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa32a98793e24087d5f1f724341a80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f183497a5c7dbc56c3bea5ad693ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825637ce9396bfd70b650fdded4e352458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef25887f8eb39f848820075a0afe6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ddd63e2045c317e4bf6b478913b5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17533a72324fb57a4123d5cd517cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea32d09972fa9fd9ca4c0f3f4bb350462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb12db58eaac9faf532f8732459e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba09cde3d9888168e73fb2ef198c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8bb6ee66df4f34f412af195b80467465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f75f501852872f827fc45f0b9785466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dffa6cec15fb1ef4486b94bdc8f04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffdc9edc9953718dd59c6f8948b3a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b99f10e6309a425dfb21d7549fe3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cbfc25949f8e44a0db9e856afe69c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab281a879198211640a65bf6b028e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507ef1420934ae1c2206ed050359c93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba018c26e203f73e8b510f7afefdc523473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cf66c5da35966817072efd17720cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d06376d56c0b26c8948a021b2d0dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af225e61034ca77b6727cb0976d52aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6f4aff7b06d7326527d0fee5799eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4a493e50a1fc5bc0b24b375df8bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7344d9c5f4cf6ad7c12bc049fbcab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e87377ff1297b2432f0de356b0802c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119df5042669e87204a01197c6b75d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a92e96f88e54d4a193fbbf226dfb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6619295a4994dcb2a9936ad8b3ac8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2611d39abd1c94a0750efd07441ec0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7dd31143b305c6ae96281281ded27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9d13dfb43b2761448ecc3992b6a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c39b3084cd0f817908799153be91ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a111c6dca8efaf46534ab45ac4de9be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d66911d814c86938b4e8ef47f4c35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dea6746e285c155dc363e16c31971490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da582240d1e3565e4ed4b22e1c502d26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8661c8762e7b152f873f4a6b001d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0f41fe4183278a3ea635e0806e34d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0e6e70fe4b737de07a2b0e7e810a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05616d1d5ff5f7dcc234deb890713643495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449199bb158bc7fe7220a2c1d81aaac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f780459e64209f0431f179ac4665b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258057ab40f483ec3791acea2ff3583498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5811a61a6c4578e0fbb568e6038e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa97c8397b857a5280c560e563dfc06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb06df1145a3f2971e69fed0824fd7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7135adc601f886939da1e2d80b6fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bddc8b574cad85213776cd619ae3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a9ffb83e64c5a80e0a5f4964152e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46486e5e0fbf725332977f2a51262bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c5f78f23410ce74276a5e6c25d34c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bf056c6168df462ac6d07aed56bde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af4ca6cc2ab107f6a87186f1eead8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfaa4ae650a9fbac8a4f0977275d70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2203e9a207a355ac6c48388dc464efd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fc0dc6862f5ea9c0e55161782f17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86897254d465e5ce61d6d5e18bac143512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b1710184523944aa8a8cdcf3c9f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333bc91d64c08b5ca8741a11b51ea7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef37a31aebb26f4a9f3e39c57fc0d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b7fb85aa26f61ae9132d0b3602491516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317afdd0ee73f0bb940302e451805da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849cdb192a8c7ab69f2c949db754db9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68d0cc686a3540abdf0bf70c33ae7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7b39824166503341ab9ad4c64553520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654570fe23f96a38ab3871d92ee187bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624ceda8165a529ae7f7a69fed67386522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9f08b6e5f90a141220f289b5f52cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6668fa1d530175b4e802bc58514045524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca32f061e232769ec25b2c5f10939525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0263614e94427ef75b344b9f6e55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c2ea35c00ac4626cb0e0c23e3755527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11030eab752a1062b37e10c236bc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898965f62fc3da099f2eec26773b2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05631592759a61b7ea297264ec5fcf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037cf45df23eed146bbb2e9991864c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cbc257eb32d447a07b789a2d73262532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b47910db8eb52943da3778884f95e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2299dda01b405d84855d8b464161534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd6155a3301d7b3e486022d64bdc44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dfeb5507242e5375fca9a011d1d39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c07a73af290e4694f4446a5be18db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc994d55c6f102ed8677dfe40953652c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a1c0343c1ff24f16e7180ae2a80a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0cf69c139b91d8b4527f08b13396c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562153ad923100996a20ce7887e3bf51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039f78f2fae74ed4f1659f7ac527e6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77e1ec999aa9809f0449df041fbc9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d2c27c8aba211195fe98f66073766544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1397c5cfe3f6514d1d22b8d2af208a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab47cf5bc3d0fac1814a34c9effb6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22eed6b7c1811c504c2b04cd1f2751547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde716e70f39c9f11ff837f097a30e0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cb9256c12922cd6cc2fb577afeb6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045037b01f71173c9ff13a3306f5eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07821291614a47cf9f61e5dac51175a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07510c5ad6bedd08d79907c17e695512552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6436d9dec290f9cf47009fda06b6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907b87960aece52b08fdff71a5d523d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650137b51d3c69b078a50d147125a71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff071a8b967be7da19dd8eca8b73a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a706e69ce3cc1ccccb53014a5bd0015557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbd6d730a4ed4d4812c3e8a05ddbdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ff2ce4800422ff0dbdb33cf01d2e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f6d30293778376635b92a0429802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f8448447646196cf6072a3014992561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8acd407428463798a9a4e979fb6839562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc791b539a6c57e6862be438c75171dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53551842f2d411586e3cb0c0f18cbca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e8ade478edd8352e93296a21e15d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af7513b8e9a8f48b5e5a309f8515a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a77df4ab63de6ad607b4b08db8ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4b66d489cfe8232d52833d6aaaa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46c9d8de3cf9595270fab654f94bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4dceb8dbd3fe8958df7b26a48a6e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0a90f5a01779ee9d3f2988ae3b7dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7fd1677e94079fdec6561f8f30017572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde0a0f524bfbf8a8f5c5e48396d4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13078987d67691cca4eda357d80fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299ccc24564125d7a5c4d9e6d59f12b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7ec80c3caa6b5ecfefbad5ec1692e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb240bad516cb378e7824312413b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1fa97101b5ec575c818186fd78238578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c23e481bd1647c4e7b2b3869100e8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c72fd31021a447b828bc7a9dfa29a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70453caeee75343a13a9b0e091bd0374581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7db6057c4e3dbc93714e8decea42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c35f42fccbdbd36d4b829a6ff7072e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cce187d1db7c376910751a02b38bc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584def3e7ca4d799dc2197a7f0dfe8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49804fed41dc757d49525b969fb809c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d06cf837f106fe5bd0b55879c955587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09164fb778aa6c5d7d6e25db9d2139588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f80bf63d95e7ae1f4ab5b7fbdc773589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c80dd7d58fcd8941ddb86e56b46ea1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6123b3f28452187c806a02facd884591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfec2c012b6db57d575dcf71f59c16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a40fd21a16714fc7a9127eb7d941b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cfcae898a0229b2985cd303e1a898594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2385262c74a7df29c6fb1708808ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c485935a08dfeb12de8f5c75734eabe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca54dfe47acaa44a8f2096ee39644597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2f93d6d514956ee450ee39d3b9bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888afd60988e8a06a714aedef4995c7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e80f49344b47719d88f1f6e4dfbc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d77bc09f96db220e33a3509acf823601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dca2b69fa4b4141971526f5233a71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a77c169292075340f64d9131a5b2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e92b82d85101c6477b8e43fc3990da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32581bb0f0f45ea3ecc2ad226970deb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd2243799ce13c9ce3e7c70e914662606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084656a9aad3130a82895b2772e1be1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346d8d4768bda15e69abb73e7e60fb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31a171e6b6f8ea5c876c1a2205161609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d27d33bee5553f9edac0d27f24528610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc86aa46a639c827ca74fbb26903c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434969647f1b66d0cab7392ba26bffa1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f6537985333796943b76a3cf9a706613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90969f126408e7ee86c4e9011cc12174614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc9e658e8fb6cc61e1fcc7ebb82fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd880855fa8685b20aea215c4563dc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1b5ea6176205afdc434a34a1cd364617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879999b5de47096eefa1bac16c5ae82b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451091c76aee1788d8dde369d72a0ed3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ac629b90f650ef72cf877a300dd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f417159cd89d73b486cfd940aafaed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236bf21a6f5fe39d448446c0d2b3bd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c6ab04103a87a5e9712f434ad2e59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b92e3fd7fe9dcec2161364ea374f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472e9a3423f956ea5fbd93a394980d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea6d1cb8093b46df3244c96c30e7cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674406752d792235ee10ce68d6c7e30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1d82e7ec4848b7e80471f4946cbaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0fce505526acb38ea027e3eb45969629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e094af890f0c8ff5f1ea4f34e53e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2171ceaed698a6c702cbe87ebcb3df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c447b8d50a2427893917e3d07f4cea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eea0ce9ee365d6bd16b7771303667633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7a25bcd88908de1460f746d43724634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55203797a7281cdeb8e9cd20700fc299635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca91808a2ec98d3d59309e9525552e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c6437cde725c0fa772d27194a5ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081361e122052a026853fe0f1e363512638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648f5b3581f00a3a72221d3b6a7a0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ebbc10d77f57d9770f5fc997ee502640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c520476816113ca1ff7a219dbfae6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476c27438031b76cb2b01374ce1ee8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc9128a5248cb3ec86d8f8039bbb44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030471ecb9dfe99b457499b6ccf9e7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79936499acbf5878e2d2dc91fd762645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20cd6267f6d2df878ff12f83f75f00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06379cfd89d3c29de075164ddb592c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995d141bc1c84fc2c31c6d23da22d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e329a8d273f30c46f3b108247b0f2b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc665ba49d6698cefd2fd7be248f7c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e6d749df4ab7950d8386f30c961ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d82df014a85ffb5d1273c8c1117276652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a20de50356ab2ceb46c6f9e6101e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70026bc58bebad83c3d59f56bc796a12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e2c521adecd5b2a3dc56ac3c99684655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf3a9bd66d99d244082a95f41c0904656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535450dfba9aba620062e0114718ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227cf5ba1fa5a919e41b825cb18e054658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55896aeb728819f9f96dd5759bcf9399659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc60aaffebac70c2af5a37c94133a0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ced74d780d82ed4495007579d1bf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779edc8a6c74aafc1f1c656ad804b831662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff9f6c6c3b1d6db5d961402bfa9f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4ecff650c8e1b84f39263dd3ea447664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa825e203fc059dcee8caaad17f5a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d5ecabfa35d22a703db668372aea3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d245417e3c48977306850c47c8d1d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1160ddaa1645e5a0720eb3de06d15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982ba55e1884ca51d11f586d80cffc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89facead7c90914e53d9957b009a6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1a9b9cf80dfe403b3bdfdf050d488671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c55d1c3aad083f4aed21c2f6b5df9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7521fe7b8acfcf0cfe73dbfa2b5ac5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d604977e814fbaa46211a8455b3b6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec640ab41d568236e9711c1f1c47144f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661877747539a858562fc06e21414685676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe595347c13d75b882c48d8bf9aa5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa1246999967b6048785e192e762f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247708f79748b749913e98a6d4a0eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632dd237055ecb922a5b9fc4c9ba339680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211dc46fa01f2828589643750b26ed4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9abb9da7f6aa0ac8bd99e04c34d02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50648e22101617dd7093ea743e303ba4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6fba82511842ae332a4beeda22dd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d5ebe38b7ffcc8cd4d54221519d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680fd6c32c6764d6003a5eea4d3eb90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73be4c883decedb5cb9b6a10e6db19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be684ef19bbdd313e37a252c93e674688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dfb08f46118fddeed5f4b17e078cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2e7f9d4f64358aa99ea4944a9d22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126050c29d35507e0e7b0784bbe5c6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7597ca92ddf25dc765694a707693692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028c708958004465d71277e803f3d23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38b822d711419aa9306e5d5eb65d83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d70f9624bcbe7ccc8ce4c725238f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e1507ff0229aa5c85077ec10ac1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadcce4524e834e984fea629775daf0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488522c345b5801b1b23b416ff16cae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d41428cc8a672f3c598d198f7bb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678732a161b4f6fef12dc4ee4fb99ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4dfbd55200fc574d90d52b26a82c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2074b28fc733f474adf0f4c8c353294702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff79684fa47f234f52e4367ae15540703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620e79c2d02471adab2b81221488958704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfe35314116839bf5df4f06c71009e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f45410bd8505d6e3c0abde3027bf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e0507d6007e1112c019fdfc7509b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b237eebc91dff20462cc11d85ab87f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc40a7304f058b1c8545791cb54d0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1234c4bf3a2d901a93f3b6ebebdb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc98be3ba04fb2dd0b71d6f691ebdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5743f7f975f634f5724a14c22dec5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb7d77b1697e1851c7945e69b0e7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580096672d5a25da673eb07b94d3eb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2368927dae5914022efdd93495c76a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47b3674105bdd481353728c094f0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779bcaee8c15354d54c7ce74962cfbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebd1d409a016388f5cd419e1c9048718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b97226db236bb66c64a6ac025c5cd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539165f001ad476bfeac83d3aee41cd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c7f46dff25a58f0bdf160ad5a115c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bad567fe9dc651590d074ff122617722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf58180ef108799dad64882ef62d61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4a399d886e55dc3b93e6a46b0e09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0f6ea6122511c34d0b8bfa2e2ca6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804e6a50ef5344edf1a932dd54d834d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec279ff35edcb95839aed1211755d34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eabd05389b4d536bb61f1790fdf778728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780102637eb78ae304e1f9f59b20472a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e9d388f394dc52928ff3026ce6d7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50437470f1d3a43ff6ef90097999ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5662a26aef410a55eb880260c795b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784dea4c2ff5e8cb6f030ff33dd1100733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0888e218914f4c5e1f15f8e37b3f42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abbaf0583711a03b5cd587f76300c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db29677c2182dbe587bdacc722541c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c45ca4bc8f260f5f529d933c3f3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61332853c068f3aa9ad586246f73f35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c8c87fa756fa4f972d7e3c2f64a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cce4b71b5fa055d956940ce69ef4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34fc260b56dbdc58ed33e5f71c199c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0949af6e77231ee7dff59814391ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f3f3ef0b27ffe9bb2bf69f7e90e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c4886a94a4709e73ea4ba87eb77a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac8fea953865f639f74bd8a0d7512a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f654f438dd48d69ec8e3b841300b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794a354cca03063bfedd18a0c55e7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47dfccd36e0d6c5b8893ad5c11034748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa652dcbdbd99783c9773298ba33e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa28506218fdb451da98cb84d136b92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b42b3603609edc0be9995db45a9fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182f20deb7e36d220658b5530017de9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0c367eb1814243dc083b0b23cd0d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>